--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1dc2c9452bad7f3025e9a1b303bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df49e93bfcb9dab872c625f3fdcc362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c2b76e235a85d90f26062ab83546b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6a157ba7267d81dd281b8d50a6dda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ccc03337d430a7d07ba837cffb7e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574ce4a236e79453eea1facd1e91ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e99dce6460a5e8a7af058c56d2f64a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bb64bfbc50360a8f01841b93ea4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6f52bd6eaab4f7c3f419542bb0969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a40e7ace0217d7b73d4482c7c209810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbecd750fe59432684ec4115aee0d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3883e7b60d866c904c1c98fc3c7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b6345f4cd1827631ae0c16524cfd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d71952084e1667c8902c688d18c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe0f2018ef5f0d579556b598018c3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d356cf2f5aa45011a5a80061c0f87e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1aa4854d4fc6360dd8311db9174d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce649d6e17c2e36868cb2498fc43718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d188b4fcf605bf4275b07cd97d00219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd3e1cab4a7a5817f3d20bdb0844920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964784c03d3ead6507473b970e626621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f315449f81c0d73a737a0cb77797122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89246dcae1d1df2c8ea0cedb3d38849623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1777c53c2fcedfd6b776200a1d435324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3b7f7c35b6800e9732e93bf8d1fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e2bfdf05bb45793d190ee19a4e0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8913fd4ecdac10daf6dee05dce3d4e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239be7569c4127daa8d39a55ce1a3d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4eb656234517182c7fa21318c3f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f129e307704cbb46252d0b3fc529e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58587609d7dc9c7a843db8ed4ad6715d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbf13d8a305651ca1b13de8a8ab92d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520036b836aa0fdd9f0f725f2bc8619033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d999983252ac4ede0b726bed872caf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26971a8d6d965be585a77e76417dac735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9999634ab4df6828770374a1ccec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3f5819b707a41873dca74796c03f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd92aa664c7ea51126bed57a645af9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac40f23e47a9406589a581a97aab7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480605b0f029f1c7a30d563d6f8f49e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71831bdd0ca8edb87a63f6c19ba5fc2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b914e8fc7c033dde38644d84e6d2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfeb9dde726c345bfd10626b246f9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e0199ab17c154ced097cb5dc53b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de9f081a244f51e7a773b76d3718a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c246fc956c83dd72c8569a716bd7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428eec47ff3062becd55c1a2dbbc80947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97231ea877be5c49e07ef73aa07749848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fa77bd7717c2c87dd8d2344cc8d5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d63cc99f837e8c7a92816c08f4a8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55fb00055f2cdd2f0c92ae32c9e7dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09183fd81af0dd178dc4e4860b4b34e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e60449bc1d74c3fb084d476c8757f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e02531a88ea252635d1fc516bc9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa250d30b667daf5dc98f9b3ad0440f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd769db6155f5ce6d341ac8f546dc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795630b6a483234a41a818849b69734857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6445b5f3978a2ceae57ad34f066e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8876df4b6c5dcf29813cf47834e71d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433a99dfa27c36b289e34afecca4c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e01c5de538c9ce1d42a7330cb26161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621675b29221ade15a25cacffd7789362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb05925ee6673aa7d37de6a22779263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87777c1f0f40f72c9c1fe5afa7e441e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1822b793c6e5de09d4aa792498e5d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314dc578652dea750542545e0b534d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffa00aa75fa244621c9ee0daab57d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ddb49c533ebaa111b3c0619e12ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b8f95038fa2df43a0adca2422643969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f55299b41e321a05b082c36de9838d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d295fd6dc2c30dbc50e952c35e2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07211d1c49bdff54a3cf824a434c0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba0080f6ff44da33ee032049f055273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55149acb834987cf00b474c0bbda2f6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a0c52ed087013a3f3298e35e3a77375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9f864f2b3184322ae90017f7f5ba376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049b63f8815c1185b8f178255586b2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb91e64f46326b28cb0ecf33d946e4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f8c661679e3201e9b8d2af894fa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e132120c32d3c582ebae036ebeb087f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a648aed50bba42609c591ff432566181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e68d884fdd74afd9b13e0de646bf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2f11f140528d72f0bd7f6f90ce6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62675dc26194d795b56e14cc82607e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3104a8d67b77851d8ad223c02d2cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed721e78141823b2ace3fbdcd82ee1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a292b312a6523af6eb69f911b1d8f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd977d9a4e8702b8788949bb2b436588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0508862a460ee081ad17dc0a90f69a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f15bdff09387bf82d1bb03f93c1f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740be82d62f306ed3544a2c0f75d557791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc8bea493870231e32ed8ad36d8b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea05e4654d98f6dbf32a8da5913e55693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4761a9c0f31e4723dc939c6d51462094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903403ebb0104cefecd6713739d1176495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c853995fa090e3c9ca4ff1dadd8c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40404e8bf6ae62a464e8ef93296ac2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac256da323855141f77551c8a8cfca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2fee68665057691f8fd356bc5372499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74945ad19442bbe0ef9e78438bd752100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8305a7d2568466a1899e5bce645d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010604e5a65ce5caa2e334418cd80ea8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a451d50ee5d635ae30ddd6702b759103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126389d335276f008e8dcf06256bb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01154a8899a4fe7ee5cc97f944345b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b42d70eed6ad4a949c5438c05340b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a969c4056455d27a65088dbec5af6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a244502dfc970333ecb17c9f8a5380d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860076d130b9c8612ffae42b990d942109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8404a5022f6b68aa4054724ff7e396110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d1b4bf8ed907b0ad3a3b0c94f179111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16e245582fdf57b73fab9ba36c120112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8259631660da419f841b00d91efa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf292902712972f21532fcb841d888114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9fdf9ae057a067f0cdb7174a53f89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7412c4d335c76e1b794d279be1f3954116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24061e4ec681602c67350da6428a0d4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9201819c04850e62590d5011dfd1d3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6061b8d449cb661bae538654c9f68da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7849734946ba2f8e978c2e412abec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8244694d3c5bf41463e1c18751bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559193be8904cd05a9ba3aa10163a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa714da3d36bfa2ea4a300e928fc66b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952eba886a2787c88e5e708d8426589124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f009ac0db98ef73c7fa5b08ac6f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a2acc49a72c383914e8bd89e6ea41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d04180a12eabb6035eaf75f8d7b42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9dbc78020efa92e1678977527f0f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e16cd0d75d1d0f848d039bbcbeeb20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf5ca6166b14c063a2c8b1ca6fe0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e76ef62b258afdba657bb69c21bfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9897ad28533073efb331a12abf6a9c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b6e5af3f54804fe028e191af6c84b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29a85a14e00be92084f69da83f85a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252fac0d5af9b40b22858c62371029f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0454ebddd19abd1673755749690f90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067be4a1a1474ea850b6ecbe07bda89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cff15903b53b35cdc9cdd422de4bbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7490efb71e188848758fd54284480139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381799cb9f341233e4c812d15f3de35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c838cd3bf22861761cb56794f973141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7610738ca0f6a0b4726aed575f605142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2769e9d57dbccaf6926e204eef756c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4bc0211a0283e43718d143e549cbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5e2b05164ee59e428ab13ee2280a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2631ff3bd4ef9e4196185e3c78688146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87714ac6a4d3259eb5a62e4f4137b22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b46983468591e7c0fef9a2d86134148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f20181b079d031774162b709fa579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c6b7e9bcdb98c18f9c4e544106ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534be8547375745097314afce4e51d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61064e0544107b5d3d358285553bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e51bc462fd05458b3fb259ec3fc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0739002659041ae64eac7690d9e56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5631bccedbb59f23c3b2bea3c2a31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a1737f3badf121d4190900178b4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc3528e143391642e47cd72e4e0be1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d7d810c0ba7e06c582490c8bb2531158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7b6eaf46940d9bf0fb7603efee1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465086aa4884ddb5fd002dd992e21ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29052d240b4d5de5259ef5bdd71579e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db8d4cc561234502adc3c89f7357b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322563c7397c82d8d20c18ac09d0d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b21cffb4e1a2a5a95d45a8466e88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9296b3a5d3f94b0ec2ba0b306a520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3afbf35676741a87a62cdf3032a31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c8fbad6413962bed2ed7f69cfd0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01bbce824af509ddcde5d3efb83f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85068615d47194eb6c315f99e1a4e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200a23a77f195b578e33f237412dfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516de8d72de83f4d912ebeb49b08ef5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851b83553606bcd858e331028901c93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1fa434c5c41c52f06ee38d77634d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253f9a47aed909caaaf07049a67ae0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb3342e8a4af4503429a8a762a79d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710f6076f2dd7dc58c6c3718112d89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f1b9dff279ad0e0d09897d7d0b9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a050df35a30db36eb5ad8d38597f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b949062c6c276662e0e095cbb0dec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74318b7a088a7e08adb2f732f6be1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084466039b6b56e31a9ef82899eb54e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d628e8e8476fffa80fca5b956f32567182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f6f7c0905909bf958c0ddf3cccdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fbd45cde8e1e9303811b4e3d369cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835cbbf6cb36f961dc1b8c5accd558185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d9e2350fc45f35c30af5a56293909186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd275f3e20bd57b798b2ec584bbdcc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2904032d5e58c0ae863801d6b43d8b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d51a902c7d4632efb5d22371d3ab4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc9c7a095fed9644553c2b1cf56413190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d07b69c18eaee21d679e46b032be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246a072354d76ffc4ed8534a847060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d086a093d380c507007e9f04f1b6cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f6cc9c4428428363b3cf0b38046d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c98e153590f2773a71bc7f70c62a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230ffe07d94c2620f2ac51796df9bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d6619fa106c0809ec6709c76ce27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6337703a3316d75ef0d2ad9132cde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfac2c9ae8a2ca0906c8839e9ee165199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775344ba8d0799b8353c66e6f092733c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6056da706479d4114501d69f05194d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eb982bb8324df6ee84e2d4a124cb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f704b006f6bcedaa9cb31758b742203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec992f69260609c1d80909cae6fc29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2bbd3fece8701dd320c169dfe3dff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe94f67412bcbf934a114a3c4b5f0c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb20e81041fe1fb7b1907988819b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e983c17185db4ae35ecfb07b912b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36b2c5d9bfbd563873616b89a5dc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26fa61f148b91f10f42c29666ef19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f916fd2ea4b1ce9525bb137ff783211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd02ef8f15c22736aeee669e70b03a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb1e66aab4cf35887068929b13a6e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0ea8d7528cd348133858481b4d441214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124624e83c0f559dd9740fc08eccb4cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d0eb2f6c9b26362046934170576f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66609204bf4180ea3f14a09ab0c5c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ddbf65f135b72280affd593c2ecd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c9fee60446062f19afdf12a16f27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d4be1127a8a6dfa20cbf78af2257c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec43c719a670ac50016acf5618a7b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9dbb5cc33ecf33e8806aa7a8d5be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cb483d2ef6951f1fd242d1ec20c04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c9f9be93b4448b84ea69d3cf9ca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb339102ac0c9a13eee4cb94f026cf78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc6d720d09a4153f93f9394d5bca62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c87d599b34a642987e0e9cc50a5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987a83ddeb75ef55cd035c475023c98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6741e0833e050db1d221941b8e32a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681634fdcfb3ce262c4712c08e46d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ba062dcb898cf7add64fd4fa878e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb402fd5f091deba5fa5f6646b8bdff1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d23e8a1f59a5fcf801bf775248034233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8efba47599a68088fac6c6c1b9ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e63eff66edfedebc7f05033dc8748235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752557a5c48f184513a6a899c2df970236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe135130ae6758a4fafa29cd0c78ef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184aa5d61856581dee59f488257b384238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f504df0ebbf3b5161269ffb8b8679f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632263cdd044425a31f7c7ae609c6d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ae6dd9feace1c2da94df3fc6bd4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c935b9f6e11dd33ba429d97b24e9d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df220842577e20c4c0a33fddf738de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb09a8b966ab4285bf45fe37323026244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15818f34a5c31276cc2a1c6664b12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa306a2a3c351d99237fa0a45fae0fa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9ef7017bed78a2ae6a1461eabb5a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51ed5494286c28e3b6974a8322ccb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533aa1c418efa0d2f11a4d8dbf3b05b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4bee70850346eefafdf9ec8e966c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f028c8b31011eb5f49afd3b67f9427251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f86f3c41059b4ac750f382246c098252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987d8ea832af5c422621605a774034253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862515aee438540ded564feec0e091b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f512f0ed6dcf39fb37f2ab768f54d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3625588b57330b4d9dc44029be9de5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0b169c4df0813ffc17f57b8f7b25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c29847f873cff0975c57ad589aa200258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c9fe0802da315c1f3ff7b06cb99f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d12039335e7e0aa38456aaa287fede260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6f17f31eff89172782ecaac05a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f08262fbda93750d673873fab2501262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fd0b297b88d47dbb96b4d4c5599c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b24b0312a2de8a1236996b45b84b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1bd41f49c7d6a9c3d293ddc5181e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d897863bfac90ad323c8ca28b3989f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f8cf1fc8eb62a3a59d6d2d9f0dfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ea91d0cc13e2ea504b8fb09d4b89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d1ef002c7fa58d27fb4d5381f8f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276da800552d8eb96bd43951297f19d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7c9951991e5a01c1685ffdb18e356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b7065b16b35b3d61d9dbd885fe89b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25eaa17a6691c9050f78c0c064c870273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2706e16ed216c620b86da2c33b37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84229c628ad3653fef3e6f1c8b5ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100064d8afec69aca59c3280ead1311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce06c26086e3e4dbcf843df982af5cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aeacbcd98c5006289894e40c31f4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566045b47bcb06c30e50530374032af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca423ea22473643c290d1b92b544318280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4032ee62028b815a7e1bb2c84022c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b7b55d88cc4f11352f901102de26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282aed759498fe5054274ccf97c3500283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4b214bf7602544b1c71548a54d923284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4685f44fa16ef701e8a873d451d979285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a4fdbffb6af499a86afa1724d7eff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb3da0cce2d3aeea09353ba4728150287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2435be6ae30f54485ad1b20a25708288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b619a1e7a40d21ffe18b046925c511289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23ebdeeaebc381bd1518085147e5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11affae62f3128aa1dcae46c9512476a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63ef11ca497c6345422dbafce0858b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d903152e69d4b2596cfaddd327eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a649eea4c7062b5336cd46599c944294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5ff8ae3adc1cfc4c3738b4121067295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c46457c88c1fcba5fe8ea9a109ac0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a00547c92eea651cbe4a30aef5d47e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae88b0a7e5f4b51d42b493a1625659298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b83a72b64b4cb0e2656e0c22db45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf0ba256c612e27edec527a1299ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0120d79a6064d5cc50b1013341870301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18652475de264285947647b8cb437dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92a3ba08dc5e2bb0ad870205784e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b081a5b8f8fc57bf36afffe015be662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6b53bb39df8496657f64b365c732305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23fac2babe3db1f24b394f624c618b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0f3ed2e51cd178a7802777b22f66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c274289dbe6a568f0aced59aec25f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406591394a14afc6faa22315b66f689d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54d45a50d7a6c157fbcca7e2d41db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ef2816995aa39fca7da590027157311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8990beea07a5c047f607dc47a52b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7c9290ca4dfd29d13e8d67dcd3414313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb650936eb1a1e4dcd6d7415702d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf8543b5fd283b593d2db91e394a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3097762642e29acbaa307929216829f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57549ddf663bd18966e937a54f5590f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65b2a220466649af5c6987795b08a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c03656394ba2081df8ecaaad5cf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30260e8cc9aafd7bc5ba546a937cb1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217769f0b686eceef587a21d03b4e7d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9002866273423409ae1cac845af936322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c92a0d14d5c3d186facd1053fd101323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914006cb6e064e0019fc10313d93c1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3b5604d05abe159708e88d64f5be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eddfcf7e8475f949f438d46200893d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80189abc951324f727f5a48cc52250ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b844586cf1832da9e4f69eb0b1af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f42d610a9d9eb1925049d2322a89b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01297d5ff6316c9b852560595d31d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f90c9b5cf5b0bcca008c9446b1107331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8e22d931324b8fb52d5da5475fe2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed81bfc652e381c2f1d099c2ccdf6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbc78b12819b56c22b422ba9e15704334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b2e5b921769b0b4d8be373bd4d902335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac57ad37312961b099cd39ab83cf1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797158a63a3942d91d66c9e0658395337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e50968786a257f77744e10ba5186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d18115658a8e78838e18663626156339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2c67a2b63cfb4adaa21e9823e1ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32ce60a7e6515190b974ccd1916a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dc293aea6567af3e74b761f734ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fab9c653fb2693b8893087818b0b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e6c0d0a67dc93f32cc92c7e402771344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1932c5b4257e5e4318be48def7cef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2844508929a8003891570fc8e51be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f5dea17e6c16f92833034501d21e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af238b3032fcae5201ebe3b5a50bde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add106a2529c19ba14632005cae61191349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36713ed3dbcdbc55d4bb48155d62c8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c10f60a879081a91a13a42cbd1571351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42803724e0f1c35212efbf5246f89b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d401832ea268aa7108d84dc2d9d1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f23e8c6f2c1a182a51b0360908395354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710cf546efd9363beab493ef06b8930355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4ef298761a1e503e45dc037e7dc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb908204929e60aa9a4c9e78e598a4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418d53614fd89dba4d8cf30062a364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c4361c6d51f1a5bc9ae258ccfe7fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc40daef97fdc28282e8d0168a57346360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf3cdb50ef0bc7d36d9a31823dd03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c68b0af04fb65075c4fc654af853e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038012ba13cc58a510bad387f1e0de2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e10de253f68e0a77a0d3c67ad141364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49804804a615be9e97bf70a7091abcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32843e47125153506166c2ff1fef0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559be3a84862500494932d679c1fbf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd8d81ddbdcf3a070eecfc8b2018da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a617e916fed0057437bca1264240e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc712848dea04a3067e3703ec4153f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd721ca8ccdf870f48a7a7186fe4b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a145f38b5d5a9b98ef6372cadfa74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767432cbe957af1226b5041c8dcc5ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f7ebdf13db06d445c8bf2b18f9c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43cf2cd670a79ec82415da6d1fcffe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c6c1285abead0e32569821ee9a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c542fb49ca4e94918f1f78388a67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1441de20992e0c7d0b0d16762f237e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f83193c0ecbface81a154f724b65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ab1c08a0e5fe645a1f329f889476380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61134cbd3333934da2a006899d02fe97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae72c66ece5a4ec2cf49a37452671382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21da02eb5f83224cf8e5219dc1df0bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92da671a050cd711b824e3ba8a9866384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621022475ecf5c1266eeb2274f0d72a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97812c3395230db0d063e9f4bf2d25a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f338327e8d322fa02c4162fdfd7c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362988a4f326e811dd6925747dcc0a5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6587c3c99d34ca3be5f374121818c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c7cbf2ba4f8516ecdc5c4c2407ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923685ad1a6565c4c85e03d7cb99b074391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf2d3777ce25b304d76f2ceba32a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd04ab42e098c760da388bd8d4199393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b6450b8c40cb70c196566f41220d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2c3444473029c866bf96382c722d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69007f317c92738f5a0704dac7911c61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbc29140f128bc9e1b5d7f3c2aa830397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c1e75797278e878e2924e9086a162398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11c10df365651d460ef4dc1764fe97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45252db8ccd0c43772187afc601141400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bc901787848daa1244931f85a0b7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17d6ea144707d501cd0412e1b7d85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91bfc64f7103fe06625b694d9beb86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ad660700a57b0db7fc8fd7b83f3a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9830d1b278cbc013aef1f7b4c20f28c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93389dcaa17ddaf9c775f94a66f291a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dc24f194c43ce20ebe2a602eb6016407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfbe510a272d04ec9a92bfc4ad04c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea6b85f9b709d38f4e8946e3ef8d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd491c22edebd6f0f83bf811297782410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefd9d82fd8e5f189cc9520b64d78fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854f743e70a6dbad605b3c9ef5ce94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c12418772b995b3bf1aed78d5523413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d0802f9412087f4005db4d595d9e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad5514c879734d3dd4b4a111d3f9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d195d993362a4e9808eae46d2c6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ac6d1d145fd2820ce08c28714704c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295765e5c4507dbe9c67f8fd26efcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768c7717d92784956f5e90a2fbd5ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a967687119aafadcf302f80b39ac82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b626ccf051f684422b53df63f3366c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276284d8e24de0adc145a2a1776abf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b21a6b4f6c5ef0afcefbf3d7294d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0f189c949c8ce6f22d2b23277f05f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fab55414baf6b84802bb34948b53e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca62b90c8ebb7ee09a05af4225f549426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160791f2afb042aa5cbd1d5fe52bd33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf5fcf5d03120f25167f6fdfe6506b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf766e300e4d11e42b01bbd7c1a5590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c2ca60b548a64183df700cc763b15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe19c37aefc64218eea83c58c9c112431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf582cd39d4d2f12e35b228f87141d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f00029cb82dd5875369ef0359082433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133df459f7fa69b32b74d4517130bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd78dccbbebc770a44274d175ec644b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a0d79a63979d3186ee0aad359551436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527947f179af1f1ac54f38ade61c29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92770fa06842d23b742d96d0a22747ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb96de9bdd3528050dfd90d1ba0a334439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1587fabdd970f8d12622fb5bb0c451440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7aae30bb1df41cf5f44d2dfceed29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0675e0ce120d6fe9ee9e2da6568f6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecaddbd120109eb5ac2a3f8ff75abd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a0b2d538df79829ec375cdca87dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce35d90969239075ab127b683f3d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057080d35f73ab19254f72f3430a4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8888cc342be9374781f70a38b62c81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0c3b17f24c05536c8feeb4d2440cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaefcc304d698449b7c9c2b7f3a155449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2dd673c46758dd5e4c7c45e83d9ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30591633caed55e8ac908529f3d4f600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e769e6db0ceb93372eb74869f67b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61250c2d4eae525acbfdfdb8efb7d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f374c0a991cba309e3c9c71c1f97a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6443d6bcbfa3ed0e0c0b2c0b344f1b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59468e9d88fc15cf03e5ee233911d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d892d91c53cb8835d8c55696d2320457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74948a9f1be40c6e2afe0319aebd28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd62b6ba6a7eb714fa57bbefd9a472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725a536b0da50464a233a30e774b26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5a5e68aa5227cb47be7d88835cf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5a833d0b4b1a27569228eabfd4f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bc6b097e0d56ddbd4f3adedc5d21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7118569c53bd335ac01daba96a09f79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17e07ee07d26c26f5688b783f7035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feff683dfa379aef0be447f22c1ee1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfb77a59726befe2546d31acc2d75a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa4b01f7fcde8c3eb354369034996468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd77e82eb07d4f1b37d572ca38bb4f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9182ff96efda860f2bf3aa4743761470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888edf7d7de5b65615c7269b2bd2d6e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d7f32ae673d0c07fa9d14bb0292b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f5ff26b6911b12b12a0844ef5870473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e55296c04ae9581134943cdef70d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c80ebf6539b2f1362ba66533929c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2093a1e29676bfbec9a8285d747a1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc5377d4346c81b7a42375a469850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ba4b34ac9f244351498c6b7df098478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b7d7aaff92592f8aca2a19d55578479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c88ae9ae69ae8ba26f1f7f98e2e528480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51e56ed2a6421c7827312da94b7a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec3d0366044d3f1ffe110481d66cc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70046d8898c6c80e349e79cdd484d57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dde26047a18b69b76da94cbac80a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250864a5114f7d451ca8823d9430fbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63f56ebbff0957b99325e6dbba917486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acfa1f51df79a53ad4238a60987bf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d860c7293ff8e4ad779493522690e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d67325ce6ed9556bb35af2cd728adf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd679c4b175889103ece2da1217c0a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac7e74ba154c996113b3c9f8f63e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486112df66036d94281f51df615805cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f03c1c6483151dca833a7855ea5f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce93edba6f60449d340a971abafca55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621872ec43f72c24a3f1a045ded968495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eaf8b2e975e151c03bc231a7e364c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c99ad04b921166a2002b8bef7f24d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479446fe646743db179216ff9684aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa0408e537a85315749f7e89f3836499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285fb097945238e32ee4a20ee08b142500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd224ccd15210320be350aa00ac36d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fdde554a7cb68837529a693ae76ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35bd74f9f914374705e4d2ce6f453503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce36180f8263abdb3881d63480b863504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a681de42647f1876bc2698b34b368c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e887de80bbf8168430279ad7b7ad51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa715ffa7bfac4adea17118855ad3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312283bc91ee4467d23c21c5f485d2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26a177676e118c3f2fbf22a284371509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb2e232a96af6ec12cec14a3da9827510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db6fc8367778a11218c798e41e0e61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f8b2012731da2fc1a88cb1a5d6ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1deefc3a8d091741e99fbc55a620c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd784b46b3fdbf0d7d006845c7ba446514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0340cd1c264873f74ccbdc29381be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe9eb7b430fa2514f0647f27a00bee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3211beaae4476394d5cdb57c8045d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008f59b1b190974c67b6079552f1477518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9c52d5933bd372f7f131b9741a7a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eb15df5b1d845481456be1d8519a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6fb5c5df5a4086c0e0502711fe5c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9e0c792dfd8861fba41a34300aed7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c88f9157a95cb12327641bd4f231523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b67e8eab4b8738181a11cf7872a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9810a905c41551601bbe4852a3d8470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d725f26b7a34ef0dec24cd8d6557b56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30511c6b3e97b414b833e5230e8648527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbb9b4a399808aad91c5dce0a3ac95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c2d735351afc6beb6d86045d2b08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7154189ba93ac0e960c5fefb685c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab295ad7e1ed4315f21ff05fd2dd724531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdef896882797fcedcebebd63df31c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739243986bdd0d01b2a8320beb49de6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf4f7510d7e8ff699447152ebcac77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5642476708214a208ad7fff0a1d78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ece2c245c88806e0e297851dd0ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db07d764af393eedd83e21c19b2f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e431acb336b5b4fc7e810e003bbd9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb1e89c40e4af4679941a24253d96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b95c9721d79435b5a19fc41f94345540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afbea9ddc0f8f14991c1beaa67711541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206a05d26e1affc4945bc92947fc697542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1b3960ac140224ee3b6cf6c4e470543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093db1066712c4bb8f912e7d0b0b4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb7787626cf920c3f1acd93d183857545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479714d70f11e9e608c0103a33476a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10569c7d18447113731d0789f9088267547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6fa0d479bb4e13ebcf4a22f032dc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5e495cccdce64ce5e537053753d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78b61e79ca12d7d1621881e16924b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c202a8c89bf16ca28925e2e4da967b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4791f5180ae96a61478cb36f7acca04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4888d7ca07543c276d761b9efb9c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51754d6b5266dc2b032ab453b447fdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352be8ee3ee53dec780396d4e62f974555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1d3309e3eb3495215322d53d139ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315d826684731c4fea908633ff9367e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2065f904f3aea12c5d5349820c4293558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96497610b1cc7ce27f56a8d36808236559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4ca88dd32402f553c9391a061094560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f846cfdc7bf5862594234ccab33e433561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508e3c4de8b9dc661f36463e1c3def562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5f7817726ca4ae9ef16d6e98f076563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8013278775dfee27690f4675d0046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fac920a4a6c28f948125344dd69c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299343e69a82b75e901f91d4b62fbbd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca0c60adaba8a9fa03765d66939f95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7fda67a69896ab4f1f015556ca230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c71d95ea1dd0a42a019a86e61f8b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f5e45ed7084c355667ec7bf6159ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf36886cbdf2b134ee2909f1f9f17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0041914d9b1a4285654a8b5faa36fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48d04ac1ce19b758f021f9dafbd2e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539101769185c4ce650dd0ffdce13ef6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc98edc1d6a6575d9f70123218af0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604e1c43e0600d24159573befd9915576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b42e3108f98ce553cb04b52ecffe66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f1a421ca7af8b04e4e26b26f4bc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b27a7cd044f27ee94a74b94ce4022e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ba78e2f20aeacc52545ed13057b9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f255346e3483c084ad269df04d5212d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3286960f9c922cc06e539c9fd75d30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bffc6e40f1f129cf4c8140531f8e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df28e14beef373e4f1c500ccdd21bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780d7405c52688085f68e2ee50c9a51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eaac269d74dc2bd2cb4060419c61c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000187eda7847569ec83c806b7f1241a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68aeac0a27064bb504982a1130d902588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286ab4cf2e1ae7e95fda20d84bb1df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f95ead1065e76c470f23a0fc2d13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb74270e1a655880838814125efe53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138feefcd3209f5f57e8343e264555c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d1d31bfec308a1023e0d39e747b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f9c541f31e6d381d5d12a3535d1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95772a197a0c624658c1ef8d08f93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792a7b93a9322ca24a7f020823302d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efefe8efef46ac515c9226d88d04f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad9a0c2ec8fdfd74d9209de3484b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a74d4ebb3493f94ac4f340fd5b8c9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9f3a2479dc33012322e43010ac72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5bbeb529777ae4c5fd1b6fa9a5d42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeaf02db88bcdae6e04dda3299e139602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94063865e799a1703174dd13c16b69b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3092e953b1a2cee0b9edf962d0bc93c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633304aec5e426ad59e19e39b6c0c265605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b4820d4a25ef63f13242435c623e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5d27ecfad18e3c658024f5e9df8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714bf0e20b26a29e4c00f51f7f9dd42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad4a595fcce797fd610cb924415ba7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f3621821a8ce0d0a4762d199a337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a4d5aa52caaf0d6c5f79e173c2441611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b79a499046a4f1587d79ada91c114612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae2217971565e5d2c14ea3a4fad3f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc6fd2d35a3c83aeebec32eb4c6ee5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1384e5c68f290a42da63672ee693a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d88f7ccd26e60af37bdf2864356d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b40943feef230c75aaa1c05c59c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5125c1942745728d27582efc5d95b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795622d6005068c0edb55a2b611ad33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611cf92a3e08d0dc545a35f720c7127620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d75ebce69b53b800518dc1e4ca09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e9e8041fab5264a45b3641c95cb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e64f17af272b8300baa22a49db0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6e14becd8c4bafaf2a3812e8aef7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30464553ad30789b836db281dd5071625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c73514263a2efdd0bc8749cf9fff1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7beb30642e8d4cd1157b537b9d9c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3d274ce337e07920353e139d29cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703997bcab0b5f8c1f8d1d5989e33e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cec154ecf0f4dd1bd2bc988b62fa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281529eac74531f8f34a4b36549be2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d3cc71e1060f8aa7abdb1d587964e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f989f501b121221a4396ed21de895633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52737cc7dfeae3a9d9291c8917857634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf48a03809eec8b3cf958f083aa19bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2be55a8e6c51c078b110aee408c9f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed946ec241420f27325586655cc79b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543d3a4ab47d01d51d1c10ffe5409fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df2f7c360720ff887392f6999e9de7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d21cfea5cdb0098d7c54bb2900d80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53dfe5141c9f0e6eff52c924faef6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee27d5f6f1aeb1d37751ae4eabc8d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e6aeca7f8734ac632f7b6e0a28217643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b3473ab8b250ad648bec926f374c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419db41fc1087335c5c754cfdb58ef0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b1f477409b0a8a10cb0df4f6b9be8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2962c80c621b562f13bd18e1bd74521647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff571f15c83ffad554ba420da58ea32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3d072537cd5b801eb760cbeac1c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de88a3226e94a6e824e80ea02e30ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9264a4638a1316d9b6844f1aaebf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9079eb58b54b539bbb24da46ac07b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9af4e82d0ba27cc96f0c2b9a454a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78237bcfbb20b51cee33c29c77dbc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b8237d4d1df02cda61a9a3f506524655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15d232a624ac975c2184486951cf1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff4de3c00f5c5d90c2548c6417c94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb19fcd4cbdce93542ed847cc05a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a615060f65bfe73bfc6e8ebae0e7b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e35fb01d3e667f8709d398154b832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fefc3f4f86206ed1d24adf64fedaf7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88eeeccf438e4ec1d7d4bd215beb22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747969fe035630987869474d16449aab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957140fc574c7964ee34584d78155fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e97e11c5bf3e9e39bbdc7324cee36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90cec10dc710c0eea6bd91f98b530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5d7c093a48ff09d72e718a3d8b37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc945870a7244592e67be060240cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63107670b8eb3bc8944e191c9cf1bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4dadd72777026990820e5f090b798670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3609b7efe345750d407023b4b6a34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c570dd1f168ca66d96e8946c503a9c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d185b6091c04fd81c733dbd9799d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dda2dd8e967b208bf37c1c0b563da8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59171d4ecae0c7637f249c341a4cb08b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeb60ef48ce96744d13b2883a017c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1cf6bc197484999b696558610b801677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223b2d1e2fca58851b887627c28ca3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e315e0f504a7ae1aaf09e29c44cf0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da51c6533e19c2876fae5e5b259f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac199c684fbe1672430db4a64d5b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb4e4af8117280439974244e0519c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34c1d7cf9010ba15e23e10e0f193f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a72cff9432d923b8f5f25203469b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fcd1281fa1dd3e981dcfc5a54763685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42775ee051bf8258be34dfaf83f27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366329c7932449217cf7aeaa829a35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f6c7c572899a8d3f9753c8b221826688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728465703464d93ca998dacbea1778689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac18691445707886bdf76965491c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bfa6bfc2e6a10d4cf8522b00c96b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b461d9aa76c1062da21d02b1bd8653692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da193560c52609c97c894e803af00e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83663f09865153cbf67dcf4e0e431b71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e86ed61b48fda1782dd757423f33d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98951e6428213283ffcfd1934435a699696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dc5135fc7188478db0b8c8b3d0784697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d32db8144e580ab2f3f2bfcb6d5da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db540c436bde364c5a20337ee01ed5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016aebd90685bcbf83d2c56e17d25e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d8f534f7d6429ca344eb433eb3ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8210856cc6d59494fe4bc4893f9616702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5be7972dd90c781f3a2924ebcd531703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681af4777e3d2e027c2f2d9ae46c21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb8e7633c86e1d41acc6918336daa6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa88eec46b7f8257abf7bfe20f0f3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4118a4197760f389b79a2677ece3bac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952aa3c6a0094d88fb10695192fe6e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b3dde938a49be13d3edb4319cfb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341708bba2b25413ea6cfd4d5848698710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9bbfed6abf384daf080b10063cfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6184c2099c23ee4c7acbc269715ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2990ada07f391d839b2f07fc1402f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0215a354b03971562306c52dc5d3fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0af8763446adb93905a465a38dd31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a7161d63b89041add74cc708df39c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88212a8f60c354d920cf6a49c0131a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd1827fc7534f82a8105d32ee71cb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeba74cb06c69690717e7df6602b15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea67ebadf6493bcbfdd5e21afa3e3ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e7604abacee79c5a4588dd7d6de6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97598e3536daa41a64fb9815af8a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40c54929dcdfd591741ba6399c02b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b20624b395a5ad0fba9e5c3931bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f195773bba1b7e2dc9c8f6a64536fd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c044e7f3281c075161b4cbad6c30ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eea55c4a6967ab7e42fb3d24b9e8b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395cc7f65ffd3173f68bdbabe45785a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a667a18b5f3c7d736b726e6dd4ae585729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0b5fc35baf63885d6a016ac45b7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f4dc124316621c5967a66ad28a7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f289db1a6bf6789993d9b5cecc5c2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674192fd8ab4ff4352de0c6bf187e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59678584a39f35c5178f7d1a8f70e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c87fd1c70e25f45bf0d2b3cd0c793735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03d55f11308d6b012cdd7bb0ab6a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d780aa927eeb22fb4cb5c7c0e8e96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14ecf860135c95cfcb47e962d51a38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40230ba9114bc56b3db6fef694278739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d7292541a9f6e5b9f3b3d565376bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde303314ace4548de9dcd24375d1ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078fba73502d3ee804a465c28d5684742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65da7d90c68ebf40d73efafc297465743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40ab6497bf24bba135bfd5e29457d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b31aeffae1af55c3eb5022533f68b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ebee1ae2b1b6209c322fbee5f0f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a8f24eb174a10f9d161578388db7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432251ee654f71651850753f6a305ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31596fb913e6add3d28d97c0c09264a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89300f0c8855ac14859b4da1aacd624750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff9d8964a938f8d8bcab2fa7c86a8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c032ee78d2b6923fdefaa5f718f46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8945a5597223a5f9aaa97d3aff164753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8053c8386b40564d3984896973b9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a783410f4c61c01bcedb2391f8768755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbbeb65600cc37ee24708201f024e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad7e357f7e675e8ace1fe8c24c7ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc0f5261dddf891c8c5b8cebb73d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd4a76c3dd96526f1a4d63e63788f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216482be267dec5ed53082e225b83d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c7017525693a36a14c736adabf2322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ead8ffb4520e611136ad19b9a66f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0486063ba8de34e413aa1eed109864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4eb4724276a19797f2e721cd5fe9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf24c6e5825945e944b531dfee9f166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a50a2f439484614297264e2e70dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55162c76abe0f1c00b6d5b0902421e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fe1d44aa3e1705397392647a69c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb2371200bf5748f1ba9e790311ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4cebdd6108525bfb13bbf840a8c8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36758e67dd99e93bc4de7d64143e653512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1617d3858a3ca29d0a7e45b7cc10b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ee8bd69cc058aa0259bfcd5a0fab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bed415c739a1c88ed0c14f6c040b3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6969edaa1a4608b7dec5630a9115d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43798d5fd61a458efe2c5d72a037aafc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b0a6845787ee5f2c80511afb4c3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc2945e706fde12a83c5777625bb6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bdef5dcf082e80825b1533c82194d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b3f3baf42b9461a3f26ee8d0256621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718777952ce36e269a6174796b21f9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493dc424bbf9193a4c3adb7b0617f1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ebeecd33ca8e862ce5c463e609c2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa469439314d6490cdcbd5e80578825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f21b2c15e10e0384a963b4746cf32a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c505660469f1ef787e9bd11163f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d51ef658bf436357db2c062ec516f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4bc63d829121c0846ffa7ce23618529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37154ca8cef513bd86cbfd73cbc7ee830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5f91c80adc2629993ea8789848f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dc57c7f84832828b1090efeefee4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03a794cc97e8867653d6521a4869d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac77d4ce92ba0fc0daae421e2937c5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98778b5999b5717df8448ab4251051135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b944f90dd36501fa871cc0bcc7d9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a4492a68c6c1ffe038222dd4d3ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1345b150bd20939b8f184d9d72e06938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac517954a31c8a740dd2917e13c94e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a008f775fac443aa42cf00a714f4a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355b98355d5dc694de39027162dd0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e00128c7546911a8f020daa8663c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c350357c9054345636e5206e251a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a6badd9744a493b0aa355c5457f0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd17f7f95c6771073349a26ee6a0ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d52b196204370f63894edd99681046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bcb129c14fab6254d10418054b7bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1633fd0b638f4eaee3a775baaa527448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e37129368d5c52a724cc826674c1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428395334886b9f1c2d6cf0e5c010d5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b29d7d934bd6af54d3bcc749ea5c8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabefb3f5256d1e271828da165d10f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39bb0c0d8913b687c90f65dfde5ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859fa3c86346f2fe69d1796b8cace3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c56bc8a23193518934da8df8d76955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a7cf2ee5eb15ac4cfbafb4916cdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eaa15e810fb8e2c6037bd3a30d5f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd2a78c3c1efbf68d506c04576e1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee161ea4153bb407d001ab4ddd196759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce64a26f0a5e92b704f104e28ca97d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cc26245132c1aa045f2ad665497b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5e8457157d3e6a7b5fe7a9fb333f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ebd23a6cef2fe8074f77e219ee1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839066fdad2f441fbb5d52a94203daae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca466b364db0b0b2c8a9d3da662fad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4e1fabc98c2c3fa868227c0d9d5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192662fa61719b1ff188217f8349c2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e175f54bcc53f7377c6408fe2708168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c74edc8889252d6c7ffca9e525f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acda2c351e1cf3a0f4961ae21f6f1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285eca53792cd1aeab22de0bd3f819271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b412716d62e884e38c36b5b92be8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be891dc2ae783f2a3332eb7bdd52aca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c0ae1c3cb5e5fce6eca63b23b2a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f40e38e31276e2d71717c037d2d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b678da037a0fe6c9dce347040148ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e242c6485feda96db267ace07f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434158693451a60ea1704d3966362578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad663c0a8bb4dd17760259e24b4474d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bc85a6680ea0e6f9a90debf66fbd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b43e0535b2e90d3ae5760b2d5ac6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aa56ce37abdde5b2a7a476b29c0dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c14cb0bbba2c9dd40bc890204059183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2327c58d2bd394f27b978aaa2c06a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd4e994510aa9a98c3e1e95a3074985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2116c9eeb067d6a9d34330deaa0b7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad189cb6232169dfa72bf812375ef21e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f25cfbbbfe6c4cffab8458fc08eba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af64e692de41a0564a92add7127992489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3470439d765a64b774099978b27a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68750cafffbfee04f55f8e21f788791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe207aa624947b389d6d9c0bd982b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993459ce556155ffcc180a78f059670a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080787ed3e4b97d8135bc866ef9d46794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511a78b327e1cff6bfcb0884d993b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a845c4b8b2f9a462fac373970eb4a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a940e083ba4a3567dd5966467b373f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c8a5aaf7c6e7c7a34ff13a171886d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd3b74383341bd797cade622467e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c46105eddc4910343aee2dd691b0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072964bd3e603600b267f9e023423641101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d9243db87a23356079f0da84b1cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3afc0cdab6bc0faac14e9286aba97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c799a30e099fe4041e8780332e533104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae09caf368f9848917c7953601494105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681323976e1ef68efaee5ef9d225eed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19f34d7c38e525c78f02459b189b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c7986174a9591cc5d6ec5cb3ac0e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f189dda316f8977a3adde59c1b3edf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a6b4b49c5d1fbf578ecff66cb180110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152487bccb27b308420306fbd9eba68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf140c486dac01031f14098c2a67da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981071e6cfb5f5a135535bd94b939927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c969b7e5eb8e752b3f17f5588c6aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c955b79ad612f70b918a86fa0f5aa88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b74f31192bb6b56f2cd1e6379a33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104735b890a5efd39e4c86198dc89af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d88de05eca1860da8e362dfe002d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab64a51c0a79841e9c3ec97939246d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652460bf549d4946b7e2aa8a3425f315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb64966119daf8d9ae9650d6abdad5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea3e0751b3ca1608c1cd936e7179ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e63e28044020776c82c23dc4fab2bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a301e9a930fb2636333b9d125e6e20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf9d1bbd508fc123aeb60ed6dcb1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33552d020de143c5d8bfa588c048bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a26bb03c07137cb024d9d17373495127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f35c8500db61f636b73a725751f91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b833c9d5f0d7e1ed4f0cb17f199651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deb10367acb38b2bc5bf50b67d96d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720b4bbf06d4b16bde8934416170f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160a2b2f3310a6e64e494488c6b7267132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98a022c64b4fa8b2de717ea774104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7d849e38fd58e47076f2ffd0ba17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41690d2e04edb4afe51d0c84d306920135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ea22e39d2ed5afc64c02291a25631136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0f78c33fcbbc09d7f0e306745470137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3642a1d3dd250f3a0182e07e8dcf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b4ef751ad5d293763838acc362ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8da8e83d8ad970c925f52ff4e56fdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696788490ceaecff578175ecc7065ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24516361aa7d2789ef5c9e367d4594f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163bbeac67392ac853e723ebdda6f1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521e89001a14533561bff6d82f79a7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c85a3d1f89a82d8dcd335b54dfc97a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e27b202347a9bf44057347fae3a02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f3e5ae41e522d015a48eba686b264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734368b9b3f24ed2cce2d6b6b2860c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8d66714571d52d9ab20d36d0594f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f753c4de699f399d33ae03128dcffdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094058d2c51e48f7cdafa5634246d8ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf622421279c9c669e3ad4fe5068d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71a8e1d1c53dbbfb1bca28e402b20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6029e56c1a7d51646919052c1812c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030991cdec40a78c833f4a262be7c5a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028d3895032d3e0021ff903003bbeed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96c9e991765bf0bc198107b6a4116157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d98c0b96fd5fa061721c8cc03e594158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217b2af4adf8bd3d1c3bc334f9a5c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f8b273d58385ad54b9f998b6e2cec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df51d948223ca0952f74324432fb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fdedcdb22492f3ffd4a4e35158c70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293e7f7474db6376fceebea3d79c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12551179d1febba186e7cdd8776745da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febddc1fab667e0da2275dd6faee461165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18363cdb01da5f95041a8666fbce6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a440c9a623a98f2c923a3f8f311a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd0cdbeb4127e5272594894d5e45b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70869e8f33fc57963e3076380382f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ddad1b6f30eca79a364594950985170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f8e84af8e76d9e0421bf6fa2cb6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249768c0fabc2e96a35f66c7ba0132a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e53c9b2296ecc1a3d7578ffe823a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d9672a59caf433b26205594978ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7147b57a23a944ac1f93f9da4063175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0dd391aacfd7e3c899fe25e580987176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801c33d4e4f2370f44369c7d100cab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91802196512fe8a68b04a7bc73309d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2eb074887e253356ae135f70a9a85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa723fed3a6b5d0890ed8b8bb756e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3845af1472c0cc4bf09501e5c4c0e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869186d883a4286d683926a134642b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ab967b9422fcf5a5a4290d314251183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2c71bf4f3eb170e663747ea8d93f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad144593b7faf6f4649f4abd792da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e06ed9d0329ec831c2f69f8fbe29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143628247f65fdb9d8d90e7b4ca5e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cfe6f1e6d7821718a2a7d99fdb407188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f390991b5d393860ed3d077d0493189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835bee2e2f66853fd00bd7f04fda949190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd03a2c4d6b9869c22f4f44d942adf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a982126ae3b185bd76ef522645fe9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b8531ae528e3c14f527166dbf4f86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c35cc74345b05bb0a276c8ea0763194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f45293ab5a2e8eeaa5dec6c78a0f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a73ea23d46742865edac50e77ffed8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a3443f157e108092b9fae7c75cd41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303c89a75d69dae1e7f13a791c360e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae5625fba9ed8d6fcbfed225c888c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c5b9af770e5bacbad374586313424200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ab74c9aff78e1ab1a21a64c284373201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda32215a5f71f610712bb34769291d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c567d3375d0d7bbd35f15ec2cbc9fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00113ccab52889808aa8f6554108867204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe503746651be96803d36b6ecdedb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eee035ecf1f8a8206dce3924f5891206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96facf8a4d8837b0fd304742a844a96e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce95df6b47294f134345041882b2e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36ff7c3af0021abc72be4e0c388aba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90015ed5e0a3100cfeedd34adc43b010210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c4151c4ceb4bfda9b717c4e3ad1cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114565a3585eb91f67436c382bf4de4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68fc33f44a88364d081ad597907fd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb3847a33177c38a11955058ba571214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c08563df57f885e77611e95cea07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24dade5992b084853fbea0745fab0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2fe4c73bb33d6e40b5f383fca62f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e64c23ec187e89cbcb5a682154ebb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abe8d3e1b18a1283f74c87e72e24e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02827c3fa3a70826a0eb3314c110847f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f4055d5ce264e3bd46b8d20e39ea2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a647fb1e7dd9d375d5d8d8145898359222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503209468d28870bb8e1a02987ccd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cd03d6c834cb4fc5eb43f3b140b7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5732b1481c40704e8af7c71a2df3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62b055a1d97fdcadd8dc28d5722444226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb45303fcb1d56dd275c527e7b224f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d68e7721668f469d7d203aee3b66af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc01783d271add16e989474ddeed3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c2e66f024428e6b8c606b98f4ecc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b3726b152bc53338391bdd193606231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d2f0e583f5b0f62c537197afd58b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb7b613fb718b8d27acd43626bd13c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d82d321cd3a071b0df7a5496f456234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e1f3879f36141472a6b3adab4635235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcee04cee1ec05bdce5235848e1532236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f08a99ccce776a15eedf47b86c0897237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40a697143e6f442efa3d3e44f4815238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414f3d527e9600b56dfa0b4137def2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e7d9936d6ea46d9cd15f6e893f8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e383d81a68eaf784150639b8323277241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d07bb2fe63657205d87e7929a985242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d71fd7b0b9b25fb111a618e3a55e0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035649eecbd8b0b9271a4f78f6772c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772182dd3d848f7eb11e9f98536f5d39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2e7f515dd1075747b20eb6ff64e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7262486869cca5bafdea31934439d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c4ed6850da6bfbcd1885c1f96349248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9b3c799afd9892cd0bd2f6d85d4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca760855ab56783d3d5e410ced396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523abb71a0af5f8547036818aa77bb3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767a06adfb27a46befcb6cbf66fe373252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f8741e5027e7f4eff010cc883ec85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9df8de7d692a05a80d6c6cefca61d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279673d3c272c475daf68310c9dc69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439dbf62265da5cd66316d405c5e189256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711880459fae5fd9fd8e5591f310fd02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19b7be16320258f0addb98cf127de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc552615d0811962fdb85c233464d05f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7cbbacd5d2be19e0894264ed772f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e874c8af83fe70c35ea7cdf8f24951261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8608bf9af62dcbe41131ed7a39115262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef7a74cab18580e5f8e623f85baec3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc0c783982552dde4fc3f994e6efc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d26ae04f2494ae38968a92c71279265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb5aca90c7e1148a83bb97bd9ecb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d65d36f68728937fe7415da1e926267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31358fc87455bcea021f10620629e64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2ec23aa5e3bb54f1f75e834cbca5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b417fb5354b69ea266ddd90a3b9b3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2446ddc731091d225b19f9181b94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b38c8c1be84012fc261b98e058bdea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4becf9d7c13fa5b2f8d8360009b334e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270832af2b56afd68c48002394e4863e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a50fe1beae313fe7b2d2bd902fdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43057a9ebf362d242f323582e68b11f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2feb08951f4c7880584d1ae4ba879277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2a387cd6d4d2ed252f8c28aea1e60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97326371863d436b9827ea6425ac864a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3258232c339f0a2522cd3fc59684c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326655ee58a528b5235dc6d43f8822281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947916c40b25f74db7c0fb2df0ca3a76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4185a23d5867e26d4408b441838a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b24cbb72d2d34256454f4f3f1b55a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff49c24501c44ed732805c8f05d47c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b22a6ed516c8e25a5430ab10bda1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c75996c3e9b6ab68b7743f659e8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc26b0b8957bda1d2e2fc6d93fe6043288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d85d0e0711be566b2986fc4a23358289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ca50cea5db2be0d16037737b7539290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dc677417955a03baf275b3b9566ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e057a7302d92098d0a80828174096c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98e3d69d3b88dd95d87eb2ae3f7e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd88ff88a2d81251a179e0c3df134294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f65b3a9f2f3ea1d0652d87fb94acd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c52c5b2cab99bebc7835be00fb18c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ae89c69929b2f7b15c4c257f60d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a59651b8d7350e447949b205e11e95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c2239a758140e9773cd58d2bb267299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d907808038fd7783c2685a9b0bb7a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a849c2ff92a5a03cae316bfc8eb18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914f2f2b1a041493f1cc6443796056302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90db34510364ab89cb58aaa794cce7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a644164a486f0e122d760c685647304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42050a03d0c430902451b4e2979a23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2fb481b11ffe695e8edd8ab51d99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400520b57834176e2c385949017c61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d83f3c68e466c4e2cc239c92db78da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c82714e8b098956118e510c649cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce991edf0909a20f6ad9bace9eeaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69434b69bc6f8ab07f7598a3a4cdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4413f8086a26deeaa2f41c3fb04fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b2dcd7d28540b954cc449f64ea59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad21cdf8c3b37f389da8b6eea4147314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a435a8ec07ca5d43185babf304efe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70f2a82831b661135c0cbf6c85640d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07102d293d3b85151093d90e72dbcbda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f95e873edf36cd133f9105e1b2589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a791ae8ffdf88d1069ddfd139322d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110057807dbac7ecc6ab842de62a2157320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ffb7643258af96c387e901906d39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90adf4485badb444fc2fcfc3ad55a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2877c8e4124f96a67804e9a286760a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbee124e4e05ad83765d3246814de5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ff0b7e2233dc7d853203e9d28a8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46afa730d9af8b6080f7c24e9be19b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19384bc24862f7d11be71c7a6df7e7e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c85fd19ddb66abc02e031b25d91f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ad1476bfda07726fb56eec02164e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31d66f1e6551c20d00ffe416d8f24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6374cf0700984257f8b0c1713f7b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8732a7155d970cfa44b98a253994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8f6d5c1e541415807e05b1110fb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f0cb121c3461260129701b8ed04f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e6ffff523a1881b3d90b680f3b11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc7edd789ce1b9a6b711b87313a31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c4aa2e9f470e66bb635f4bfc43d79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193c534f52e10f451d352e8c3dba24b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d96598c797dd91d08a2d910db28c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9cc51851ba32b21cc2d6b757e16c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771d484da1c3f7b4b1a0a907d24dc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8765ce1959ab456f86cf5f5506914342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf81fdcdcd84a0fa22349b043937b64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baf657d08a604ac48e2ef5a98efa73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca947509bdc8c353c79ffee98baec4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62ca5f4d4548406f9fdd157e4d6513346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e55a92da812e9c43d5ae9342a9d760347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667da91d7f240de9865ff5a6cc5f155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b774f0ca5264c869ba7b4b349538349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0dd6e6bf68fff0130997f848ffc77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deea25f93d46a7095ba52a5371b7b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284170f06be7664df65a9d544eb186ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a3bf3a6bd9658e33bf1a6c47dd6cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a025abfc2d4cb6b43d881aa7d15f36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f1441d9946605a07a4b0c437df63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbde917558a6b050d35325c6c2bc49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd358e722c6e441adc69fdab8e9e6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963893ece122c1ef6d7d9be56ebe2741358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0411bd81d4fbdfe0390881bfac1c6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3b1a46a0ceb5c38ff7fcd9cb57b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e142422a2c7dbe0bfbe28d699906c83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a94569d36dcd18ae727a9683e12348362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b8bdab62d2884712d4f915524a13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c2f8871338ba02f934d34d4e9515364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a93241ed8acf98d2aa55cc8efe17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5823f22234d5e05543ba6826ac868366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561b85abbaa704504d33c2667d56ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236f5ae1062af66cba12ef6c736bc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9ac442650a0f5bdc44d2bfa106e72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8debe31ea48c944d4aff4c666b37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f201908135e9866cfd90786f2c60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e77cb00f23e249a11ea28991a7eaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9e1286683e0b2a3bb43c2f31b368373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf4142bccd2a51561c2d77a392c51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b35193a6ae7393d3307c597e6c369375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d320f1cd82eee10c6de137a637f1c75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5d13262f3bc1302b25dee1f532c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c8521873830078a881ff5b7bf364b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d255dd12a67498db584b1e16ae4eab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4a6c2478e7a2e6e6d7011f9d3d4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92c0ac284fdf1babe04d7f4d7047e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200dd8f787956c1f7bbe7f7db6ec21e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c727acbb9f1df8d6da3c557e603d22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1ba95c71e4f9a490eee8c88e13db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520e85168c901821dd3f1507aefc3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454cf59a2547a1e96d5252e46b10496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3dd32b8661231ec704c31aeb04fb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c6189f785f74522a279faac9062e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aab650987c65f00df5ed5534aa09e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf5e826748496ef0657dd822c25d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afb2a5153f2a49fa67d562bcd8cc0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fad25a1854ed51bb16eb1d86da991392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef36de03b8d5415b1a50e578b9920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08352eb573fd427c1d1427d8c9445a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6874e7aa7ebfe31cafd7a39b529ab2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c881413f1f523000d46a089bff79e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e609ca0ebf04e8c3dda89cc2c0fd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25fd4b2d7fcfdbc4c9c8f80c9739b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c35a03f5a13d7bf36a162710646c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275d5c542a3782b697831a1c4225e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5815bb7e7b9be2fabecca6adedbc1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca076c38b79e6e6cf0eeb96d7953ec2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4017457338abf05e0b5152abdb4d17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c40e26ae9b647f3b88426cfb05012404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591f3b6ae34794ec3746c34cbce5bba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c693c31e1aa30ebb545da634057a616406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e332b6f992882408f65dc0b19f5a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8369f1d13ccd04ea7cf162481855408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb96a4a1ce829a0c9a97d665c943f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d82c9cd170b1a3115509875b608e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551950adfde3788be685a3e0560a168411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e6d6b4c8bb627de347d5615be6b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3acddb132b47644c63463f6e2e7b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8644f31019a243553033762d00ddca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94339c9a28ab8662af28efd6aab1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1f6d149056a8471a6877c45ad98f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ee468d91ab5262094ef2a2087fd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5635d093caf12a484d1b3baa217bc3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2eca53cf857a7e2c7124bfcd90c55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7631f21e8c86ee7432d72e0935ed1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdba34686493ce381ee16fbd18923a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b123d5b7e8eab87d92677bca9c012422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df546855189dd77b2b01629f2f57f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b51dce143cb8710f1adbc9a112428424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7402d8eea40db896679638a586d6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547705d36c16cec3e236dd368f2360426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3629845a1ebe804fbc2f5830c80d57b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55a9509dea7cdeaca2c92dc5bcc63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9370ecf4c16c92a145214e564f305f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce8326007a58b8fb523f8ce92bc46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d796addb180174c76789a4836300431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790735f00bb01ba8aad71a641ac8dd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2504e9ce9d3afe2dd3e205da0d7a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed8854acd092a6c0e025fc1ccc09d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1c0ad3224da5452460de22295fd5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dccb7843a1924c19ffa24b7edf7a00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848c37864159a562185d43ec41f494437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406efad90aa93150aeb5c247d610b887438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7101bb95b389a58820ef52e8715b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fafea649f5873f3b6717241aa28832440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fedeb30a8a4604d916fabd55109a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c58f5c64d98de0edb06f9b8c425cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d40470c578be9d027c01033b9612b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe1d1bfff70ff1e4df57ecb6507d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e8eece4a89526fc04b3b6f7c1239445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2bc616a7c33120f606fb47551a0d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9f4f85875a0639616b86a66f70166447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed5766094f0a597542e39a958d0ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652450f0fc1591ba05d8aeb753617a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f52f626299a37040a10edd3feefc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a81effaadcf70ec2806e6a0981d1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3c437be4e94ef4c83224a38da57ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea15a9f657b209ee748db2430a330c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a708304b8a537af3cf67379ba962454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0669c097fcab5ea9e39e8df294bba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf74d25e6e53ef02d16536fa5fd75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80690b57b331ed3c97b4197c97221b52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062735ab2b080f4fa45436059743d405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd361b81f2c540f86475e86da116ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae8758ecfd3ff4b626856fd69c1be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e975efe214e5e3bf0c50a798461a48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c7123d277f0180f252cca7f84674462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23fcbd9517c610829b4101bf05de5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd413c670a50ff4d35e6c2dab36b087464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65945eead2d91cfbffb42fd7fceabde9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848fde23ddf2bddf4c4b90cc177cf8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa6f595b9d47700553e4ca014b780467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877da61c0036af389684b30ba2f85a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759574c3ff8f1276cb4d4491687e4c7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707770937be486f2eaf45e70cfc620e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54500be6b649f530816e5ea5e391a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bff69b1b9e8383eac787868ffe51d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697750bdce3036263b0d6dfbf68ed2c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e31e5be7101eb59a2ee1cda890ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8951c6a8c823ac06c77aa16806a4a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5720e2ea0132c95427367b54dd3bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d0f78127138b8d7bf7ff1502c4b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8097cefcf55e58d93fae453b553703478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec56ccfe9dc783157390da8b7fbd81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c89b7475d85f3c29ba737c48b1f06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca539ef873a0d42de94e1ba95dfa91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd45523cd1b9c6978944df4f0de95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaa10a9eb00d909cbf8820ed16c62c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef941f927bf6cbbfbb8e80632cd54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3de3c3c687833185b6095b1c5c4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756e4026bb1adf901a5bfb55338e7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fe660fe74b0f2c3903660ae37856487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad66ab303aea3b21634075be47180cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ca068ff21e97880010846b7931f22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c75e8f6827583bfc99b7995506d56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e822ca5c1b283f55e6afc328f682b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b952eff73c18beeba9653062e8d606492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc74e552addb83cd640b92bc62a7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc827d1723ae879c4fc1e5d8ebbc37f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932f8d19e919782c93e011948c20d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55244e81f2cb1e82092b8bbeb52965496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf95fdad17d0ee0c34d8e062c59c602497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04467a47538e9afb98418d2f6d1c0dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b9db39111f699426d3620d12e197499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952b3a8f6e2afd52b24642cbaf220f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c420f76756215a5cfa61ea9902f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b29b245671fc60742996b5a0c10c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982691c75c4a6aab3861ab1dc6d00a0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3de22801cf7cbcfe3f8883328f0a41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdcc20b902176d999e7bf1c4c7db3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746fdde24d0faa20dac88d5b38dc5db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7823e69cda194f69027389b26cd159507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b472c57992bacbb578bd1225e20ed0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae8e90ae73b659f0777d5d60cb7406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7395ebc1e4450c8f0803f44d85485510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579b2b2071e45da9df2e8527ae12ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f3667a04a32f5c321aeba878895c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc650306252df47524450fe393813d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d77cd936282e522f1394b17b5af9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8de269657421cd6d7f61a989e22d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60706ba0ed1cb935603e520428f39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b24c1d3303d824d592951fd350a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b103e57171bfb3480b1548c70cdc39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e27bd148dec87123b8872c8260d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f2431361ec97ce5428dea7e7c207f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7a86e681ee2aa3f60e4fa4a6cf12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eec60075c7919c14fb18606f01542522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378889a63d4b2d7764a8e508266ac0e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186a3d97971bebacda5cbbe48be0ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b40a371ac1a98ac18f668d840777fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014094ca3e0070aa3b28237fb68391526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f72ff3dea6fef1c40fc68abda48e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c84d931a4877f0c01e88c515b29c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5276b89c6331bfb80a20b641a29f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc483554ae800fc9eddc285ae5a9f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed5af99f566de1876a5b5ca94348b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a72b1539f8282de387751b323dd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c2273d9d4dd47f0f649be40327c7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd0b0161773fd7e2818244a7118d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266d30bfdb0de8de181c7afd96a7791535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb7f7a9df5db04b20d661032fae972536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba40523f7e1663cc08fb3fd51f93a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ef68ff901f0a09d46d392dc0d764538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ab56fb9d62385e50ac483281f210c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db816b319f4490e50de093d0e311e0ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50f345f37989ba01ea6d8d3078cb77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b4a2ad8fb98cf43854e2b294ecac2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2456fcf580e093460184d7526b331543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e00836a08baf71089634c9f5d35f08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba746032bf80ceb8396dba79749561e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abed0ca295bd27724b070e7ef43d38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95024fe156ab5f603e350d4113541547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a714fdd2e4c399cd3ae976ff8843bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427c30d51f787b3c02bdb56a2d8a67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870318fcbd27e54e98798a6a832d8d7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2da9cb29e7597f16e25aca848d932551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb340b396f967584fb4d90b4f39376552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0abc792de3608d129f70c4c8d773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9a400c2a565586a31897db4aa8ccb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e6de5ad89974057f6787f588d044555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6bf704bc65b2ca9c58e710317c88b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4b3b6649f6fc7a44fb888c56492c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b83301af89ed661a1227015199101c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a5733d53fbaea6c30d13e2fc47568559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b285c55715be0a22c430c20dc2312560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ac815c01a45b980632a7274caf2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c7100b43ce0e45a5a47a3db09a4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc754369f145dc305ad6abe8b46e6983563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39625b964de4f876130d91fcddb7026564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b888a2d219cfa93f5587ec8b641c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538078152b01db03ccf5dc3678e4cfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82387a6b0b0501c5478a8a2ca437c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f571a197d7846ddf2b2b548b8221568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324a16c496a1ffd98ad94f78a8eafb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ac6c4745ea8cd2980dbd8c1ff7e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e96f4923a1224971c83f35f664211571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b5734e0fe0fb73f73f2ddcaf4de6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ba8b6386712695813d1ec2a542d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfac431f83cae6030c42e4f039bd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96012b55cf6071f086250426d67cea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd4b0f1bdaa5270012f35e7e3c1109576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608610ea018b3031519912e1d14e67d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675700d1597311e9404ea79e524e8e67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf234c6fd1e91cf13d344da34558ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2ce7688f166dc4def798ecf2dbb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d812474a23a5411d3c15d7b5c7ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58419cabb3c488cc02a2e47bc3834cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f37b8ec4a94bd2595de0baa795b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc1235b97bb0ab975a1ba2571ab3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d8878115100cbba3e6c7e4ba01abe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633bf17d807a72f8f9b97d46c401bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc15c365dfcd70ac2e93f15b3b134e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053ed26bbd3d8fb85674faeab133393588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de19be724d844bcc4d3afa73ffc50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c757782447e3e753f3452632727871590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624995f0d0a96b70dd0ce817b478251591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42da8ea309c1390a27fe46c84cf5ce9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb255dbc39332d9f040fad3417a179c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970e97743a4f2fb79faf3ef1144a917594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e124de460b122af0c76225be7841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b8659d60952ec7a828a87013d71f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f8c15929146137fcfdf10703c6101597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59842da51304e0adcc39195a963b6fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732c00e331be3e07eb9eaa6fb67768d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff24eaa7e3a3c3559a6ffaf8025869600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67185a5dbab325eb7c0df9da17afd9d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1eb1fc699fb8f590003be6be718d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2954ffee38b168721e2efefafb84061603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b95b6bd2921e5f2fcec3ee51b3453604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b35dfe4c06703782adca0efac444605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f46b4bf6a1777902a9912a4eeecbed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e528570c2787b9595c1d5bf863ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc650a671bddfe3bb31d693377cbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a736215bf5b0e5dfd6a46a0c3eed3f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c468509d2ce4fda463bdf50c7bd417610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562309f7dcc3d2921a16af16b9c5b43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c147d4fe643528912eb54fba45179e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e508b5744b3802756fb975fdecad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622315c665dfd6a698376d973ddb728614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c4204a7aa8e0ddc41eab6c4fd762615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa2e0e50aa423678825d03c2188fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed1df3eabd3e4766351eccdf12a7a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d3ce72c4148b5de7790e329400f88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f087f596980c3ba917443cf0ba866c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbae554940d9869de42104cadcba750620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c2bf9bf7e302bedb57496ec3dd7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d23aa7f227d924237ae29a7df883e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f26de28826e391df748cba9725be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c1a2cebc5c1db694d3cc56906cf46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef069a540e2b42467da9fd2952dde5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4a6f5774d24892bedfb20c8861470626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e71e158fde34b25716fe761e316f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db528c8ae23e2495cc0e931f396212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce44131ca246912f5729f74b8d24ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a982284cb2414511cb940f3d8921630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbac0ae7a02d36cf6370186888bf26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94be0861cb83fd159517370a394a903632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717b7755f38146201cd4c1dcc21c9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b93882ef36e1d0dffcfd8de02231634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da4491b39afc744541cbb2d291c7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9be49c236f94ea13cf46298535b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e24a8a799ebac9f7b946d5c24390637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aa9abb3ff9c5346e0ae8943bc6e6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862204b7e7b66668f35becc10d4286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b25f0c0d472076c87432fc4e8e4378640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab3100138eeaab7e8113eca70e05e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a583b3f8002dcbaf18abe023f0b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc737c3a5c100908cea94dab7ae0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d00bf32ce5c69ac43377483a13b75b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acca8a73440a4cc68af83c250ed3c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a096035de2340835b2816e97c9acb18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c633d501aea355897eeb24c746e26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d6b889aadcceae6ea0133ef6928c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e10ac0f19fc2aa1eecbff6511bf1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046743854e1e59bd6b98132c0700063d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325896d51a0fc984371693dba24e98cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d84af4b4030112bc74e6e70525ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8a05f6be3b192622caac5f24da9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397393e29cc1141a9e4008f99cd4c1a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de29e8802ed8e12e10d4e3e13f78c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf2109d93ef79dd31a3d13915203ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567e90353d0006f181dab6bdecf68b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086d03ce830c910c78beb57ed72f8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bc7c2b05500d2498f7d2e16c0c42a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8686bb96e714e293d0ce78b06d8b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ffa5986b06afd4f4b1f107fc94b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499f64869dfb66d117ecec4b0fa43dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfbb5ae3d533f2d79c37cbc1e165f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7fb6bae9cc003523ed26527a5a15e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d91028b6b930142818a81b62d4997665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07df7299ceb0a240a4848bdcbc17b4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca83c0482bcd7be2d877fea615e26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d25e2bc4373fb876ed5e3a2defc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d433574c9e594b0581b0f8dcbc9e88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1485888903263783a3aa7cd56f8ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e90da938ee67b9e5f08a74dca9a93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975757dbd83b6cb25a4e2436481a49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8801e71f28ef757e7cb10658d77e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d47fc34cf6fa4e2b4e296b25882a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aa2b033f92247e8274ce4f53a32c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2de34ec4628d17c591d518c563eb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a0d819ced3b1a46b694ffa5360d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5201a0728970c469cccfd2907e857678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37f809fe97171ffee3e468a2f62592679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67239ea434229a3c959a127d74240680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063c8c914bef16679da01bc8ffae53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696408ab5eb69b0f881469aa3c2ada7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972594f7d24180f110076411861f7048683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f68e000d08b4aa4598e550c2816e4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc455f41a45a75095b1ca89f14be3bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d4a1187e565b75a13c4d84e1fc49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37549b87014df24b37637b5fd5ee687687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430c9b031e56e045a7c665c3481141688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b351a459c6cd9a95f18fa47abf20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3d95b227104455b945faa9c7a206b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6eda31b759cad0bae5542af180b61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b784d50a228e9795364ec2a5cc610d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7583ccc9fd1317dc1810b3c093e17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd35a61d8180a6ae7cbcf72efb207d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e525beb43d16412c0656c52a779b0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ca9124483dd852106733fb70ef9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a1260393e868f2fd4e5144d0131a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a075b56c5035ba7a44c2b5fa82317698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e871d41055f6395f9e587b719b5f40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cbd79ca6d338e8fd3b4541fe59868700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4049ec4e1cb925e7eddf3d0a8857d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c556ee09df5861ed62b707f2b043ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0fc9bfd24ca04455d6bde3e31314b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91ad108d6d3e9d3a56060fa7489420704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e28b08173096bb4bef9ff17a9050705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc50d1a63f8408f50080fa9b4111a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2713b30e22ebdea8de2d047b775ac9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff06ca50c8db56faec49f9c625f0f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846c6180ecbe76efa4bc8005222150709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808fb40a7928aa14e1596f9fd1bb3e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d575063fa29eee2279a41705f6b334711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ed1a0d9dcd3f8c10d71d689c700a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00309428b8828906d9fb4e787b5cb09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2f5bbdfe74223d61a3b75d4865ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521f9919006622b45bb1bc2c5541cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b89b8923409557a59402d93d15b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2fcb13c772c0565ac292ffae86381717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b86f0c272a4fd654e110f1515b3e13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1799cd333d55585eb5da862ebfefd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9884edd344c72fbf5e9ec50ebfad3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94406007f875075c58ca9e6c2fb8e96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4559b285ccc7eb2b519bed203776052722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d07e456c9b86d7b405b7bd169655723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ab1a3b4d8e05aa375927b2046d61a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d6089f86830629ea7ef3f3f1c143725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cda5fbeac6a96f8dbcec30e83653ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3978f668f267bf0092989b2e5424536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191f1e5c1928e6c3d8ef0023794612728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be104fdb83ed024fb9c688a2848cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479fb4d03192a86657677f41b7686bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34b83ef64a92ff6cdd6e1589ef3a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c21d6ee26dd85d18bd2a305e7c83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617a9f22dc2c7aab47ca97a8ac788a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2956631e643f5cf8b6d0043ce125734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a33c0ed4c55f1baafa95ccac3fc43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb197804f3d3cdacf80004c9e4c724b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb05674942584398f9d7e09a973b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490368f2d0c1c603102f1729f012079d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a602fdd1bc8f5edf5c88e141830c77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42064ced2f3193525210c7f6cee7a2d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ba45730d02627930da17060c59ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2fe7473e310fcb996c34427454bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e755bf339871a1f7d50e486ef43fc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01298d13c738cd54987c2663674d70b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ccbdd1a45be3195228b916990bcec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20604b4d7d9ba17157a4f7cd845bb29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e11a6fad14304e0c99255d982a6d8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f65169578d0c60e840f71c07654f6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f834676f9c89eed124f3c40df655a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62f511a98accfc1cd8d39ec982147750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8efe853d9d433772360f014e1673751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e07bf06ce6ea7f4bfe70507ca7ec9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123adb637a65652e235751139f1aa7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c44c293ba78161e4c222a028c7e91d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d5289f866d7bbb3516a7a52af2535755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11667def19d02b3a40911541c2948d63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae53e112852e10dac277af15fb5b6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0014e4c83650e7f87a3275fa287e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf442fe2246b89f2556b0efac76272c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>