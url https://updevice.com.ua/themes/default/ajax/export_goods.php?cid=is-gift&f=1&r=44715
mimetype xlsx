--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2818d25125f4d00d64707a11b9df81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e03e47ec7f627f01e862ad86e2e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eaf67f67228d485b70022f5d891fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580a1d51f934447c5e7d6da86b54fb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deafdd90fd62d46f62aeffb46547075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49191864e92ba1de4ad873e46f97f4cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92e378e43ef425d13b748150ee4677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712a7459d7018a483933676f67c06608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13396e6b35c088e7c01dbb2dfb9766329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5843b6e256d9056ce10aa1dcf010f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e080f8842d8343d12767a3205504c7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a37591921bbfb22b932bc20cf74c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bedaa3255f8f6fa25902bb715b14f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ce2be06faa4598e0a65704cbf70b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7907f1c687152207be9c009a9d7d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c6e6e20f4c072320831cb400d8c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b780ae16bf40ebc3e591e6853901a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82f6aab42bc413bef81700d7eed43a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208ce9a4c99808cf7fb45450fd9697019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d7d328a22af19adfffe96ae1195f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb13ab79fa87f02f234efe3c9e4ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f8da1438298af259a5d5e4b309e2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a9e58a2d2f9ff95cd7a7e5a66f3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8872bea339bb702a3a02258de33cb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f2530a27ce08db51e06a821d1ba9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e3d3504cc8cde82d45df3da2d441226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2130d5659861d22f4144242bc469527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b6983b7830015122341f7a0e8f1ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e13f78e3f44c7b7439477021cbd5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7deb944481896ac2c6d511eed85430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813f3903832e1abc25bf550ccd7dca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded10fedebbc7747bb36c6f466a34432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451ce5a1d46bed487cb16e4badc581133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2124accb7c60eaf36747dec023050b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e95e8eab13fdbc4bac8bc23051c1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979a1026c89715728133c66c62959236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8bbaad8271b06c67a45b38d7e442a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7130355db8d9584ddd8bd33077dc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8ce735fb43758da2a97939af51a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0963757940fa5596fb7c92a99c5c4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac37264e597bd4dff08bb7d748a90141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f8d2b33b928de1e26e0df74cf201742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3fa0c0becbebf5b6c73f60cb97f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b79f793ad37de12b35fad42b6e8ab744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499ca32020ef62c5c04fc3b2273eaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40463c105a5e1bf16ca3390eab458946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba048f08f289d6c46e2b90937e21a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab777c412c3b31cb0ad2c05c4133b88d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16037fe6dfbd637077fa83c5e51b0aa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417248e140008108e5941c5215917e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814d5e082fa2ddffa3c652495088b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715202244822645f2d56e8eba3fa028b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e98bc23cafc601d02d0a7e7432850353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0e454654c0e8c11c832742671a23a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4bf4310b513f659f1d33ba0ee66a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f505a9726f40c3f32735d1de36fe2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513350f9a0a6cc78a2ba27f21f7c9d4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8325405abe7695498ba4752eb9823758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb543fc63acd5eafa7b4a45c309f6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c4e06365cb3376aa7a495f1a4af3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd993aaefb6b8e1c35f9d59424ee7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc01440968a8f7ae688ee3dbb1661862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54a18cd29b4db09bc68f2fee6592763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605da811dc50acee9a9295779bde89b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403788325d1b8a03365c239c9137b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10d87b01a6727fa8a2871cb0709ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3562e95db296d1b7121ba9f722f1ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d43297bb3c41a9e44c854d3416be468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf98ec244fc59184b5b1ca001eba3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bba132d53ec6eb904669261576b5b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71e86f66311420f324be5162e2f0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64100587badb84eab6ff8810f567072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506c0001bd20527f42d08b5cd7a1fe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11284df4a2994fcb77e4a77c4e30d5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cd513ced1187b983eada53fe27b8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293eb69780b9a61d4d25e013edbc65776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26495c01470431566e1c2a356786b66a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aeba50d7ac77cf7766a25f865b76c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27f515e08bcaf95a0e3dc4a5129f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab36e65c24fb45a88966890a3e767780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3f0019867a30509bd970d369c8e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a12594f5d4726636a0c3e47be665782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6bb811a02dd00e02d885182dcf9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a669b0996ff2cf2a81cde221a37384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075231e0a776ce32fff164e708044b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e14e2ce120bfe21196c788eee18f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d32e639d7016015a449b7adb5ef687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a39c20460ad498b2e561a04780c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec70e197cab4784638f6b5173687289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ac87dcb2c54e0f60e59efb9f93b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379673f1e85cbb254cf14d25632b6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceba598093e2ac024fbc13a656d4e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc58cf245406532432871e6b87d3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807232e7eae8a17fd2815a161719e4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e11672395ae9131efb8e66c0de1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44f8cbf7f44087ee9858b679134e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588772c30e63f0e0af8ce58e79f786397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00530a33e5a48edfe265645bdc7937bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f16bc3774731cff8bf131e2d7acfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639ef62b360575496fc5652877cca4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ac447350352e5a56f15132b0e8cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da284735cdb52c9870eb6db7e5c7e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7f2efee4842c30828880ebde482dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff814d6c962d3a4e556a6a8a8e4c18d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d64680604ec8579db4048bec148c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bcbfda6b1f82d5a47876b2af7175c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8890d07021e8829f031e022e17cfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497260f1583b531b0a9a5f4f92256e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918177a60ab1bb415ca83b65edacaec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e896133dc430cf76bbc66da1f8ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ee32d8314c401be1181ad9bfd4d25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154e1e8cad9bfe6e64bd93b90e27c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4005634543a1577f8aec15ea51bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372085a2108c3d44074319ec0da29d8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc9361c1e97107f9ce2217ea46f6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82013f02e969f53d1a41043afa1f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a347ba4053242403232a1916c9383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca697c3fb9693b129d172e8cf926b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43742c337d4eea26319c0c3d89cad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132d05faef9e8e4c89924e4bafbe22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1a4f2563acb97da8506d9f6f47190121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec311cd9a292120eb4acea8ecfc717122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe8fb1c01b1aa42a675913677ad6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a6e94a285bfb45a136fcf9cd15c53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c3675414596deb6637f0622e7ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4d878e99594990320e9734106d8fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98f339ad623e30f5daaaeaa9524e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877687a1f1e0fd5f06b5b7b860734292128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460f6b1b1694256908c82b9bba6f8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7bb0ee090edf286bef7886a05102c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338613617e2056e0f7ca85641f30841131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c1b3a0e271c4d6b06ad0e7ef3393132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5f16f96f53279f6759223a5b6586f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c58d32effe09819518796e6550815134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63923a2f42936dff7bbee490991895f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e302a26912491c9d1f282ecc1a68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23e460820e6b2ef501676709ff1321137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802346cce75d6a1db34e8a10a209bfc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b5f56f928ab16b266e88931dc65ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcb3e43dd9b00ed38d2e4a18bffaa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396c9490d3eb5a7b7ddb8b6c1dd6dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee22e25a3342fb5caab9756d411e7cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f266be135217396ddb758e4cd66d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f0b2ec74f2e025c47132016baebef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fef5c6f094ca270bedc96f553f116145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50c137a39c43474c85f0d1506b205146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ce9f2a3f6b7d1a84b3d3b3c66202147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1180d49610714101e824c29ccf2447148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1585e68a32450a0821b196e3b3a0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e73898fcb235c084936042d5282a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e1843a8906fb879eccc7cccfd7f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72766deafbd392386decf26bcc5424152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6120214af1b7231f4648589b003143153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e82de167ee15baf63cdf63652f8ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8466230764f5d889999596c43bf71e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fb7f55e0e3f82b96b37e7bf07516156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8eeb067385ab6b96fb2061157ee5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60a78dca34a7723a3b9ca7ebeecb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f7bff754de6716224279dcd0c278159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506967873cf64a1007009a9023485768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9f85d16f9f2d1dddcafea0cc529f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c9d4212c52d3a79389d29cc42ce9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d048abe6d18c4246243b3cbc6331d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14a35c317a0c5c3912d306e8fc3c3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9349f11f9854c46c65477e85d6f34c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e707f54b4eaa81a1d4eda70fcd72f38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee2b369517e1007149e76e64f5271167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614837e2ef576487463602f27be56efa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5c72e82eb39ea312c2edb01c5493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d021d8e1bcda205a338b242e2bc1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73379cfa37368313cead630c830983ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61d0d881591cb5ae08e023b0b96646172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d148d226df072d3b5de67e01e21cc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b061d977f5d990d3d92ca0e46346d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465c71aad38f3488339485f2367654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cff326ccb6134fa36fa76fb0e4b7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a8f04d3c6f0a9e196bcc87b37a49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc136377d31bc8ac6c90a529887150178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfab97cc999f7ddc80d0b05b23af49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287597bb54861934c203cef3de971aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69fff545dbefdb6711a518ff3d4b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac4445264a60284e0702ea2e9b87a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac75904e73f525805281c5c7ad73a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccac4fc1534d937d82a55292aec271184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee9bce2423ec73525230df8f690724185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914a178d4b4b8ca0af47667b8a47ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9d2ce5a151f88ef97b4fc3f0d8e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3092e52b1934b3cae084881572c21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724db7ccb54d31a06b5250504c5a57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203f488a3e58d9b0ca4328fcd7fa0c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424dd5ab9731d8370a86652a9688082191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ae7197d1b4973484688d3c6ff15b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75edb557806910619ba9f66cba5539193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06616d87e24a8286d82477b2af2cbf9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef8796911a002e1bfb50478a6e0cfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f3f941739e5b2aaac0224955535e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e358d1c3a20d0dbaf6ff2add702ae7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0900cef182198f39c96d001abddd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c953a3a120516e4c754f4a2a746c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0b90fa97fc41bdfb97a25762b952200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2475ae9fe8cf0dcfa6b03010be47428201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3104137436af380569d543cf66ba5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79507894c7b53d6a5ac23963823ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce88bbb7b8a90a0d7799d5efd19e2d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240298494ac6c15f960d1a227ab84b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27c99cfce07168eb0aa79e092ec4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a3038a64113b7ef3e10a0e45fa62d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5797084858c4d9ae1745ca17f624f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641b1459258d9585784fd43a7b8934209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a1e992c7fbe93eadcbbc8af8a541b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d2ebcade894fd679048cc85a2eea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658e2cb72627cb06e06bcfa099d95f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613c3c5f64e7302362caf24b56e7af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816325671dc99c235b21395cd03f3080214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba59cacc19f994c71ad9a053d0aaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4a5b683c482b3daedc6f782f4872216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479619a8c62aa158f63839785bcae7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e355176e37706fec5c91f03840a49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a8bd78165f3065650e15e2b2a294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c890b81d21cd8c5b4f25cfbaa1f5b75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4351e53073faf4d965f7cd2de6e98e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff244b9608d9d2912014f8b07fb78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cefa5bf04228c7a7912da15dc3169223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa94d1e3d5a7f7bba1b2dbd369483e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c09e873fa80810bb9797112e1e7ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce221e0b2b2d7d30dcf5765f2f3c6393226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d67e7c0bea0b7fd5a6f313826d8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d6789487b1ac7d47594d126a5b15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a7fdd16e7512b083f4046fa76c0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e96e0193c3d64efcf4088c5ad0c439230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325f89c2880b406e066f103b634084e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c33899e8e19a9bb69032fa6e265611232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d964f225adf09376d7631d432946233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5d4daf54546d0a992e63377e0e26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d6ee7359ad121341de6017d2790cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d85446e5504af5dcc6d8000ce3df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba1237a7c0f2ca239d6de1c947d1f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e3c158b4bb724c6cf353d15e44d90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86265f1e810492d216b7d3aa7b62b908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ff5e2eaf6828d0b65a08c84bcd9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649cbd163fdc0d5f54be3847f254e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c4a51b29e947d87c93fc4da9fc4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa03b4ce796d09a279e313f76f751c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d91bc430ea7093c5455e9fa64b634244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21914c05ace7a02f8fa367808edb206245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df5daca565d8e4b09ffd69c95507a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a26552acdb4edf46a720819d5ea1f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20d2f96aa954d65effc773b351a4bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7776e117ade9eeffc05532bfac3db7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34554870447f4db5f894725d7b11ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbba10f526883f16975fea79cadc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8d3b586772f5a5427c1e27e4d18d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34994875a3c276f7d3491b9bbc1a9f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9063c2ed91fcd80985e1bd3eca780254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd9456dddf477aaaf65cb909c9a9b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d3aac3876d57efc9cbae5031822c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d17020e662e55de114d7438762dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717609c114420aaa93f4ec3ab834c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab66c0ee7560daeef76d61b9b10cecd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dff707e5700af1467a4a5a06780b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876925f084d3ec544da0f760a78e34c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ae451d63ed9e489911ddfaa1df77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357ac92eaade7fd13ac51fbd644098263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b46c17d15e88e4b39e16f494fa9121264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a075cf0ebdb2bae4e9c36d904979265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e817a560397be0c479893d402b48ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a69ffd7cee41a55e789960632404267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afeb9049c3519a68deda38795f6306268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b64598dc0deab908da8bf2ff749426269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aec19470446af095d06ef25064f47c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998645977088ba6aecc18b7c06ffa10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad229478cd58eb4fae53b5af49840272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66c69bfa0e065ed84e65702a758053273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c4fc2f4a44ef637cd0449181dd4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979e6b2312b377e4e4e3ac40290dd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0d6921275e96cedae2277ae5ce00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7596b3c8bbe382054cc7f5042f7531277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88833b252b3c24fd3bdfc6ad97f7adba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7068b76f903e7918819c26a4408a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d92439c11dadeb12e4a9af415397280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e8380385515d4023a4115b617e90f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5b8dc9aabec22ae190239ee7677c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294318671ae07701ae742cbd7d074ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e190afcffa58d8f32ba588fb4ee42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5b51e1b67155c458ad8b8a9c82a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f20a3a0f56e6a9172541f0a284332286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c2d84e476981e0ce3016681f4e6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b26f320f6906fe0acca167d0b71b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f79590a4fee9f310304a9055fc5024289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cfb79cd29d6738ed2daa0034dfa05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c64f256c48012a803293add1d1f09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81202ce88a21bec0571ca19e6f10f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db61a9b3273dbdfda0fc01d216d81b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7f6adce6843bf0bfb8b7fb030ec2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3614e732a52d29423734d61ebd72ec7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7529571d26cf276ef423f4d0bf452d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e4932b330ef4ec52c296f2986fad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f1ffc9e4931ec97218d032a09978298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1396ed838726e667425f9473c570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e5e39152e5c4c9d10059801f7b58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace92cdda91965b5caaf3d556169bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0ec751b9799363572b66a28073da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa4fd94920f281a4a2660c5d28782303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f7652d60775343c7833132d30c3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cb37b15d901187d28a3dda94e522d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f5338720532bf6a0afba91582ce9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ba00bb5bc0b97c8f05a8222aecbb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff27894b188c540a11baf461d4988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e76decdeae0564ea72fe076bf9df9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde05cd4f7d2adb633f9a54caa55a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34149bdff270ab4d3a8dec6696f88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6156a0218546ee62f2db3143090e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b26c6acbab533b944cc13cc497475313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea4bdf666ed47cb6e1d6cde710509314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f3323b8a2c91b6b18a0f56e45e77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1193fa556a3eaf539e71d1dc45c12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d63f3e1a262d76a058672e0251ba21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c574e8e49c03c36233946c0c2b98d0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23a49bb7575a569f3dc5bc21b1693319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41214acdff0ae8a20a8ffff8848f32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e5d567cfde7acadd6e89d5e455dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e71206a244b08bfb7dc2e3559835322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0e59c58b0321b5d94147e16e67f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906d3a4f3a391746418bbcb19b390b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b09a5b21f7745600d70878fb72c5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ba74ded9cf049dfa182003918fc85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ed94db5d4e75e6de91f8212054d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4b0d9a345f813e7db49c11149e37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b068349f9d5dee3c2bc87e120f23d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319c4ac189923a1eb857f5ca3a8e11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e2270ce175a1a0ed9acfd0a3cbb0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d9d2b8b90bd4abd8572e1d313434332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20416d19d74e2f2df3aa6a2960ad405c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114fd16685f88b7ebd920c4b77d22d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a07f2850722010f00e9fd8f2e283335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d731d376c1c3fe1a2198f2209434c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cc2b9d6f08f2693fa9a046ba4ca24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b35507ae92f9eab25cd1b4672947c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea1cf25eea39a877b313f01ce3ef8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42dcf467505bb2f61193a1a4d72d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda470a85616aa0365ca00c885de6f8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b733a57482946bd5db52b63fc634a2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f630824f33ad4dba0a3a947045ce6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db78911f77cfd61125442dd3f480f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea994f7d990f2d90dfb430997755733345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09096cb946685ec7ba0e6d07855da3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d20cd09765f00e4914fd8358f53d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05513859f5ebdc1fd1805938f56e12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c9973d389b3b553c64481a7d40321349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1692bcc6755e21b8592bd30a4e99b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ebe9e14f91e04f2a25953b6f17cd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5230b4b3b037590652052459c3c920352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718aaafa22d1a33f241ca802beba880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eea00ee832ffa48a172a37b3efb10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62f26ef6f494c86b47fffdb88091a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c3f80f0cf7546bfe5e8613d98a8f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ecf549bbe3ff33eb17d4136470db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6341a3cc2e293a4d7696e8a3b4c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b6491ec4c92a4a071697e047b0c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff82bd4b345b27b6d1dd21c3d85709360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b490de13a048758052f741c028a7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664cc88808630badab18e35a93a6034362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cb20c116dc9ee3ef91746fb952cfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b45d84c9e66da07a9d8322345a93b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdd4f2e360a4f383572dbaa9d6588365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c6ef231d3db3e6bcb126388864a62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab613c6acf7be57d0b51714fc50f37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19103783362dd01f994a8d3ebd56cff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0df9c8e81bd8e65ca371ceda019f6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bfee4ba12b791d2662aae5e66de04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc3e5e53397dcf24da329f2a61fdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b898d750d47be71c1b12aca54e8bc07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017220eba7d05390863aeacaef9f18b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9372766d130577d9142d1886d8597bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e6e7b09974cea691bd06424a99f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000dfe8d903a9ab7438051030a3fd3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c4cf94c7b799cb51c6e682f6bc4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a702ecff11f84b91dc86022bcf556378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6fd893ba6cf9a03f8ef5ebb2dae4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c8db788a3a76ca37799157f565f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f12f57fa7b4d8b3ae367f1f433cb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789eee828253012fed44533e5ebc21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5858f28b0e487286f8f46db8419d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443323cbe8a0afccf9e43e17588c2f5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ba0ff6b8fa847cc53551b2df6230385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544959afa9439a902d0a0325611dcb1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617de6f19c169860a60daa123ec5e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d66adbe56b8d6e17fff63722131e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f5045ba3ba31c0ddcf996e1fc75e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b54a6d6fe9ff3317a57bc8632a813390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69166ed2f17a86f974efd2737c73fbf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e574ecb525afa2384f133aa69799392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc2be759c94ad72f74c31daad90dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0eac1c33fb7fefe1788f060033ffe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e7034ed40c7e44b484c6a3d1e1b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c126256afe6e76d0c34b9e9a79e5e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636d8a28b2354d0ffc3156b7174236397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db93b60a93a42b24cd1eb453180c55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf3e852998d2db860b8f48752a461399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e3dc2f9b0b92035781d0c6f5f908400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf03df22ebde395399c954acff3061401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c123ac65c936729260ce70387753402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de8047276317247848814200076f27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e271ba3074cef65975969bc09c6e254404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb181fa2668f181836ebc6bda0eba0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da438de12f4fb192fb9e26638569542406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35945456650596f95235c67a6cfaabcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bb2812e4b8d1e20035516b38fd817408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5ecb5cf91efd11ee5dc2c6979371c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f745c046a7d99a2d1e3dadb1fcf52a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc49f830e2a471b8011db329964b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd75491a73da89c1a793c0660c3e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceffdc629c8fda64c55bc014c45db15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48ab3bc79a30f7b322d5ef24993d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e2b2d2fc91afdf22ab1651f96ba12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705179d3b0c1fa8e272e214091e005416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cac5307aba86d2a58e62288876c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690ceeca83eaa0be25db7737f4b2250418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d3e0e09cc5d285507e1c99d3f9a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764209fc39459f0e2b42dff52c476a65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b84328083b39e7bd923a50184bdd1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeaf3cd0072fcd2563a640792ad609422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0da5913bacbf049e798e6664bb46d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2081b8b8e1a83088cfe7cfffb1538424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a6402d70534f3f0604b28ace6edb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f90f838f579b69de9f2ef083427316426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431361fd4fe897a4d6e994d3c8cb8f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade204caa7d9a50abaf96e294a3ed13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde267b849e0852401eaee950c18ba6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb741e110e4b6d25f6f1b91819dc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2b4284a0d8d0b09f8362c2ffca70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed396067ef2e3f8ecc8b58ca9b2ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17d55957c4cb9a69cdde4316725806433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec7956c555a766df5d716df2abf01e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920f555c06ce26ef79f2ef176a0b1b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdad201a7e6f84b2fbc362d07d5bbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a2e973b50d7c3bed364271a13362437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23072caa427f121a4aa9595a3dc3bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3576a6492e7d7828a2c35f94def5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb23518eb0084243a0cd52e9dce16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf4f23be9fe47323c92adcba9d0ca7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8ea0c700ae91ad84d52a6a840342442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788e91991be25e31b3b803aba7d598443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525f86442a22554715869b33d39443e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d3d56dba321420b76fe04b38cf47f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc92a49c61ef48e30528913587dab68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12106034e352a5ba621fcd94a1102447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35973e04ccaa9fe29256fd449d0425bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961f27a040c379e61934c312047092d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a75744cd4b548ab8817c1df52219450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e72b95d59c8f5fbb16b334d57a9f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f005425d52420c42f9416c33bca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d32b731da3cc8a891b8f1d5edc1386453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc68c08c21aa6120789f5a4e5e8a57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf82b37501bb9c14b95ce1e92e060a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d271ab5ed34657ba95f1ca945e6be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081127fa0a1ed5761c7a4c28d4d74326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2d090561650523dfb4d26a445376e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87129f9484c006e0a49992c74effed5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b0f27d1fc2c70ccfde29e94fb59f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4236a8432875f866c99b5f555e67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e4ace1c9c90ea0b111a1565da21d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4818e962881b4865df2189cdc4a80b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99055cabb0c237a4f63817273c9e91a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c6c24f8b6d625c9680633a9356dfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc7206a81dfb5d46515e7ba2ac795e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c8873b99eb561f2a539995a865bed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7414c48048208de1eb4b28fdba567468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d1d3424c7f78eb2a97d89295ab8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f52a4f1f302db6986fd64167ca0407470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bde7d1d8387e259bafc68c49a0d0ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18bdd71db0d32fcac1ab488e5ec0b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730b2aabcc9d8084f90d2c5af6c2f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4129e4465fff4efaf3392f29ac38af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2eb2cb590f2d9eab981ce60255bcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27686a8a08a5a3d789016aad6107be1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5747d81dece1f484b42586d0fc75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06f740d19031d5ad806efc3edb893478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cbf391f2bb8a7feed45751f4f22e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83117c046859a0bc7046cd2b82351480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f6ee7b2536a92966650ec8529aa88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9268960fb7bf6b430bbe0850906f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a142c60440533f6cbd5a2bf601720483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6bdd51bcdcb0d8b238fb00ad07ce2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47047aa067043eb543585fba8ac61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ecb9fc11021c99fd0643f73c013e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2632eab5d746617e7a52668bbd2fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9a659f49ade0228d0d93bfce7b1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98eea4455c0ac00249048753e2f9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dda2cba0dbe7091c5456a85d790a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e0f11408609224f0d0262d846458491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d500b7f5f43e0e23af249e0f46c375492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265b6d183ce96da875d468c51da55b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13612251337c987cd8a6fa6757c0a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372481cba90580fdd1165e6729604bb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec0086d87d53f31122d8ab4c276bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b9d04d1aae17adc42173fd3b58f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d351cb1e4df1aa809b95b2afd52f910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427236f1e31c624aa604914be092af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350efa74a88717c4818657b8d4333a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb1ac45762a8249aa13e625702fd9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e94b39f1bfe9df4fc45aed72ed455502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe2cfec40920ac21557845460e7e79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed48704aa3f221cbc34fe8e11c96c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41631a1ca872738e63df8d790015ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e00fa99cadc3545d68e7252a2e5a76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b166ffd85b72747d3fdbb298c7621507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db59459d860bcbd63c536073cd0b3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae2181afaaa803eb13825e77d2a072509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f32775223d18a9e26adf811fa82f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743e25608603953e7237f427187009511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eff71433252d878770568c3d4b082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4b425504b52457322685cc86c8c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a297a65a5cdb35709a4269391f4c2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ec04cef088adf7ff426ccac66ff10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d406011c1250cd4b2545dda1ad9b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e00b5e7cd764c5e442c7f9d4dff4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6aeaea5fd80421e3ce8053a82c91b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6afec48e20f58fd967aca0a7b36b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ff0ae02461ad66e210d7620a0dad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866716e347dd3e8907123e41ffa8d7e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e3c1f58d1ecd8f030734ebfbb3d1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8860d6fc6e29eb930014e73056cd24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907956ee70201f91ee6bd48509a822dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885a19dd4542cd77b78fa6c99f99fbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f34e8506cea56d25a3786a5d1892bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29764410f96c7e1ea7068a022a28fbd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e016c1273209ffb0e50035807a5a54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777fecf9dff8098e47c009210b7ace3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769f12076d58e3f36f679064cdcc4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65836be85c2b60cd022b483fec0db907531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260f1a024b68ea42c4465e4e4da2ab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d386c11291b19918140751a69c88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6060a96d9ba8606d47374ce0739dcf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff83c50dbf23c913fb07628bb16213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea834bf833292be5a2c6a7aa12ae044536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba869223656dfd073a1d970d1aeb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec50fd9c8de69458226753cf445d5c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422270119808ee915a7dd037ab6db49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e20ee97193481cd580a8e07fd6087b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba9a6aa33765d140784b75b996bb8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0b782fae01e60094e375c97b12312542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a5bd8e032b75ff91c0ce970def45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a479385cb421cccd30c144b8a539c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba25b2719002517a98a328039b41aec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481097b4afb9cdc1b2234070e2f90c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec20fd0129e61ce383c4904c72c24b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2810c735d751ea232bb3a22ef232789548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e45d1ae5998a254fea8977b5d7f248549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55906c11ef8806042efca7275b0772d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ec347b36b0056656ca5ac2724403551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf376b62cdb6418cfa3b44683587bfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0bf7b6e72d5f9cb07a94f1a779ad2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971241a7f351bf192ed38496a31ea5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ba8d89316dd0a2bdb915a337e48f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db12c28178f787802d815420dff3c5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bac12faba399bf0bffc3fe9f7d070557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb217b84e5b5237a2186028304d22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1af9e0775907b073f634ca646d43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af04859066b696120b20f32b725ba8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f2a30f83cdb1be2d9e2764f462ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a8f151fc12e240c419576e8bed3f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a2cff9e5266e9abb7c178e575637563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f882a7190e0f5556ec6c99ef10345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093403082d3fe313c07d51296c573b20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3982542b5d732927d5771451ac0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd66b5dc5d12c681d85f0df0d18d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de942f35e81ff2a890fb7fefad8e7ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843efa9bacf6935b73b8c41fc0a8c9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1feb56cc426b5ad9dc1e4332542bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e24a2f5eab8bfc679177ad0ff8ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce36c3b16d4039f752c814ad794d977572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dfa7064355a54f39115675472954b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af5e431f64a49eadcf99b933c058e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078121a0fdd566d58a3061e2ec73e00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf51fd0ee0d4d65fb1595342d5abf99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30a98e6aefa8f0defc34b617846b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376ae224cd00cc0dfa08c3bc816f2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c24d04a1d2ff31ec611f37f4d5d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8d5308c3eb18efe5851701caaef8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbea80546bb90dd9ae78ca3772e89f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c447e5052ef11049636a8277f68f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9c944644c1d5aaa15848d91eea17a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a2740f6f68aa312711365dc1d901584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9116755a40c25affeaec86f3ad5cbbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594329d080ed98770e8fe0b0b1aab7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e8b3d76483d1317f0e0b9c6874b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7841b260096a7a20b83dffafb13b4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e69322c71109324267e777c2b611589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f1561e7d22205df42430cf4608e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df9ef511937bbd674b7b2334805cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603da7d5ef3afb993af72604e0c5f67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebd72b4a2a1e82234b41b77adcedf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d499b6b9aff5d0836293bbfab3dcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ed501493ec684c47aa3eaf53c5497595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0fa9480f11b8b3fedcb80a324497b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30600e75671dc457088be78ee22d299597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de19d551b917e3be8726a4d4bf0523598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6801dc6b6c00093239ac9ed5c8c4a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d62ef46f12e5f2a0312420f76868600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd860edca6ec59af00d1ebb4e8fa09e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b825ebd3c93e5ace8fce42973c600a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b13111606851e449cc3504734643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54715e9be651bccc73019597b7eb35f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493caa7da7f5ff7f3cf6a160ea47d60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c3608ee74d6902d9f5b7e243bdfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0e986b7e0fa9ffeb7a117b615c8d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf245fdfeee43fcadfba3c11f15486b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3796b7f0aa142380f97073345fa1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7966403d0297d6e8e0b950c8defcf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c6d608484eb4ac237dd489d9e3a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae7727acce84ac0595184fb63c4b56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e66cdb12e9adcae72c0c093fe9dabb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761cc74509252314ae85a35f751bc6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b96e4f3f68739019b7db9766dd1d8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c715637b983057ff0724256f7fef5ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bede91ca51fb76f1f7d04e2a3d21bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335d226245c4c4c7412ea9eb9ac4c1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0405bd4eac483375b45250d4edaba7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2ad9c1586bd5e2b1b9ec71baf2d23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3f24f1b7526d68f070ba843210249621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb49f8287b1f7f6f155bf0f462948e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9649c2434e2740928cdd3655cfc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979891b669b1e051e7533db8815ab09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927c08450a6022afd3fb87f101ba0ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6307fde1b44fa0b76636197a5e549ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563aaae762896205ea90473c4ce956e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beae6b109890c294ebceaa4bb6d4e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b426a089230ff97654fa9f9fd2a89b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe595527594904c38d4347468b78dec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf88e589d2b08e8ef8364d4a05e690a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1dd472a305ff099ce06e214d8b3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e857a8758c44332f75ad78ce9ea89c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253ce35a6ccb9f080812ad38be40045634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b7b7811e1fcf34c69bcbf9bdcf6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab5275ddaf634978b2ac74a4fdc774636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b9af4a57bccfa9c6d37d51ef260f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a323261763dd951b4c9d7221b99b48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb07c74518235000ba356af7be97a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b501993665c9f35c1179e6aff0994640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb4b3e7efa6b1462cfaede704a9a34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b1ff6913c2f392000dadc5eab294642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e33d82ecd2e3e1aa615f09992222c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b0634fe99e9fcb0448402561d825b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a55006a1ecdc5883fdd0958942c768645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a7bc923eb58fe6e92b35d959e461b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd020f923b289b432d4bdd85e1870647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd21cc92123eda6ad6f26635c24c032648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e5455c5bb76c1d5899f87aa5a60fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b18949c99753f108d26d2fc2ff2ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94951086375ef26f2977353abc5e96e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33616165ba490674a2fbd12e600a8833652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc9e0315cd161ebaaccd5eba30e2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215728215e1036d5715457da3e536a8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e637479a5ac7e6df558669a7b0ef5e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b9e00fe0f5cafd0ebc3702fe7c66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb851da46a5aa8b6e4e2eec15ae1bb1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b2a7b44762158ca6aefde540aa8b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497beacd509ec9e70c0709bd93ccd09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73166da056c3ada2f4bc9605741cc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eddcd275ca7159a5b03aaf927d97f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a229c5fd8c2f7c23d8119c1fd464d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8eea8a2649c29d0563d28d0cf73d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8dc5b1beeb73dae77149ff4149012664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd94895c73ebd6a5e38152d4bec0e4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd8a1a5f84f232be827d1f772fceb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8a72534a78792be343a9879336f45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456da08d602dbdbf06ab6c5bfe2c540a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c75bbf7a8dad1e0a81fd34a19ec80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b5a981503e3d6ae0bdb7b9d1c14d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff2ae503ec66d98175e97d42665c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97be3635589f38e614c50deb5a6c88d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b910a92a2d720b1e4c3424ff663578c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8751a455047369bc97a2882c31d06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297af540c16b10b6888b87a6ae279a82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf309061164f335f8c0237c1bc115676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ff9222fc0d086bf2873c45a57d81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0d79c87160546677d757dc505f24b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69a79c67f429f043cb075dc50915f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e79b81a2a4b5e88f64fa7f9eb30f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696f3645536cd2202e6d28f7b53eda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab81b93c9ffd80340d389b4f96b96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeefe9064f0ac85dd7f01375d96e0aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b9bbb7cd94deb5a803e893f1451f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea65c85e225c7c00ae42e40671b63d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd658fd2ab377987e81b87bb1ef84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d842e56693abe8612b10b49b2e3ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c8e6bf890b81db3382eec3c0de1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cd7e4df44d45921acb16b9f22c47f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55172cfe36d11f148f4d2d732ff0937690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d411b3c8c5a04e9e67e450f1fc3be0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80239af1b9e0b5d1e0f5a1fe2d6d35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790e23086ba00786246e0e29c7a7418693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c9dc6bdf49f5443b4852c09e84443694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5824e4120196e5c2949e53e2e7d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3812be6675155b7d70dcb6a94792696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2238998b0b59e7af69d5dd521f6990697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fba0ff50b36a20bdc78ebc3b03a429698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e7f3398e7a177c6782473c9a317a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69967b52767b677dc6be4c15150e70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f4e0188a4166fc60cfc7c2089418701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1a913905fd131fe560fef9625bca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d981b2f81c4d20d4b492e61d07f37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ff20973c69fe9d259d601ae2d4fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b360029c7f956e52fdef6196cf6795705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637c293533b297422bb54c69640644a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d496854242cb35b4f368e12f6eb5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d387c14120cb4b0d397645f296a3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07713b4b1b4508e42fcbfe897155524709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fee5014c9cdeb86d9f34318b97397710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c650180dff2bf1b4f735e359f609f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733e50db18c11ca945b219b3f5c496d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df44efb4f57b913c02b11158c1c41cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eb5448dfd3d3d6440b388724ffdc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2f4159aabb85f3905e9a98c29bd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b91bd475eb0ef8bb9ca927c311ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf55259293b6ff4aa3bb2eb52fe08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8ee1338015d492b2d2b2f12d4a01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e97911ec2109bedd781c88d532aa21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79fbac59d9102c2c66d41b9cfdb7c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce006ade48602d154a1f39cde5e8559d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae7fcac37032ccb08b5bba76ff9785722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f995a7ac1433f327c899c2252154d65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54282d59341f6426b26e8de9c71291724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb965e91a8a61703daa42520192c72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f122496ffed811b1c0680c59f2725af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad80dce39be54b5903445efe3dc04d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967b3b496e0f7a5c42915ae5ebbc7d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8345f917998ea217c4e2308c386595729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc4b2a6df9889cbb36870fe3074de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e826019eaeb1d91d3f0a9cb42ebd19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b227db5cd16489a4608c3b113f8de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5585df1afc40b96fd1cafd62fcde33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe169c28ea4af685c60f6924b98756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deded077ef817b517c99824a9e72c69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7eb685f43997c6785e750777a5dfe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83faa615474c9adbdce92da94afd7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177fb875223abd953cfb809d897d38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc964d26f1646e8e0a6772a822673b5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf6d76847eddb62ecfedff2f357e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f89705708d413ccf266804290a00f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eaf9d369baf996f85f3ec5361c375742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9709edab182e0e4554a6c1713b09c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef1e074b25010cb43a03beb95a1819744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d125a23548d064aa274956550d9bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b70094c946d8287db715e5997069746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674eaeeeca31b16978d7f875c81f43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0540004a32b770c3f66021a353074748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f507a6f02565a01e29e64c97507c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae19673de151e64428a8253637d873750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4a6840f6902b2ae584b9c6a9561e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca4c5fe541358352675a69faf07e26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426b08a47b7721ced059e17745dfe8b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266314518da0e3c0d187ca9e1dbbbe11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0ca2c322088aac4b31498dc063fc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a98e4c49683d80c4791d629066c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61912ea5f3ed714f9d800036b9d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c48d22d71ea7de75af409a6b48e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf3f2319dc7500870bdd6c8ead1b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c954c59cf68a51073cae552d4d92c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213f572e55f28b7ff4ecee26c62023b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6ffc6865e99c2a1576719523bb6019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d474d834d05d04e30f9f4324f34e0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d3a78fe050c34235efccacff56e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c275ddb6fd3a49a4e30a53b83a5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a0b6492d53349f7bd42ec371b05113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08cb7d8ab968b2b7edda99d0c64dd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d20504be5c52b08db263b7fd1df5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eccd3af66ab42823fffa5ec8f10be116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315a9be0d5c319608a529726208bee817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdde0efe51746fd76adcbd976a2dbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d5452355e74e6c1b33dd58e2fa4bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec406d874188b3c89a5cde64bdb0ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89f979cf1e9d6d6b8372c41d01b8ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe531d787c195df24cdf4c332140d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec0611cdc1cce97d65b5c76f19026523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b9aa62feb2751ab70923a1f398a2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0626a76bb6366d41365753834c815425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26094a3752a273038f6e515af95aa9bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c919b5e77ffe4721b47cb97ee2214e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d6e2b537c06776a4a94549b9cb5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af65b1e9b619eeaca2a2dd426d0b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1304ffcd0ffef99604f1ecff0b073830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae0e4b8960357ee88f4ebd6b8c56731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b81a12ea86eb2e8d616194dcf4434432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd3bf53f918bcc4e6a5e3f1fc4c9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8c4dc92223f80fe4148b82afbf4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328e38d462252ed81719301c64e4c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b199902dbc48c27944c23d0bf928e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ca8e65e1db2bef0f9e357da949b5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835cedba4f8383e03e1808b79aa101f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f1f792c5808738d728c19e4da899639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872128d04a0107e6cf7b8e4051314af540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb51e870038ba8b23b80b295662c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6481eb750c4e8d7da4f4bf289e58842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4df43c266e4def9ac60eafaa6960e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3fd0bf2adddbc8abae59ca143763344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311e980e6cd7080995387d8cd1728e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4079f084d16c10f3c8497bebc8f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3fdeb258b9a1812fe9a3c0bdd43a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3759d98b1dfad2380402b49ee5b8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e84e40a804e456ba091e8bf0d9ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d496440def6be65fa27d36540da2c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aecffe713855e51a7975b1a006c74251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fb73eb36b84f9608c35bac5145eb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ef5e2b522369749f4d325b7d4a0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73070bbf0bb30622cbaad7633731f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ee7e515f30027318b35c61b9ef3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4acf722d68a0762d335eca19407356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d4b7666d5cad9368f75f14ff6f8c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3abf87896fa88837b6c52b1d4722f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced7a4e331bed60175d4d2f8db61f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e85dd9c31f05bb4e47f8d6c7ec4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a87d3cfa3f515511c942e2c59278861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73bcd79e54eda20cec25f70c67336e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a92e401efb48c41c91740e251a9f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aea619cf963fd73962e2e0fd4b4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd34bbd57322b0053d29eeaa22d03d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79180e846d58294c703dfb7f4944366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d67e882d0de8a3883b1b73fdcc45567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12216e0a9a8bdee4bf31959c0483e97568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f594ef78af9c1e9b2a9fac12b45469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2228b93ca99df926a1aa7e196b3a65b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507682377035ff9d8c5e1b919f29f49b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004d2a4dfaa2412a1390a6928f952372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef25fa00afee879573d1b5cdcd35a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685e445ff17161d0996299aa8ed94174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7153e7f8360bb723335d278df076775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e7e225fd8daf22bf7754578f3bde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a82af809c486dc694b14075455699a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a1e042029c17263ce7b5c6afcdbb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a70f61e240cf0add639dd1db6b1a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39d54da28ac84a2b076f6d0c7f6cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cadda48a7de10dc7fcd453c22216581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de04c90088a589a89fa81be8d81696282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4c76e54e1fab96be670263a572ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706120bc9c03097d46964fe3c3054b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de627150286558bfbcdd88d67dc433d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b131d484f6d79d564b120a976361d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8af15166176726a5f389c28a7740f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c400665b68b2ac73765e04760dd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bea225a5873e54f43de356dff13d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c034c0ed043cfc8768b5c4cd3a199ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4fed8b87abc8279b4abd22cddada391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a765d7792010012fb4d3350a875692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5cd58a0926c6b58ef6fd148dae03093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f81f23c1deaf9d834501d40868b9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44246ab7403867f9141ab6a0b2be21a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e92ec86e540acdeea10dbe0263a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16808a9a515c45a2c3782535b4a47997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8324a0703bd4bf441372d8223327a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc9ff13c8d178a775555250d764b4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd43c09e604b4f9a051f00be0176f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468e0bdf28d6bda552d319e429e19a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c6c184e1945cdd171335d269f81bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eca14eeb6b8e014b8cd7c871d97a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6495b721fac120b4119282bd60c627104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88c9a57f00021957efff3d6cff953b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb70fd83d858b8d78798e42f49c8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc65d5896915d256dee4133ec995a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add42fd56db1011e33bd6e4ff9fc9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b7897cc8d1f191cd00d5739fe88a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b99126f6ff2d1834ef52b8f1f3b75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa1ab302f66b72eecbd6b7342e319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36a5408e9c7d61cecebe27ab28afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b146a53d45c749b2b950074ad262cff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f27b614ef5ef95aa2c932a95dcca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb5802fde5040b1d7dd805287002cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953e5c0c7e0b35e7b9dab055a8b1565116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368875960b305e1a44e919655969d3fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06d815094f396b4df47a84933d3a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05ebece804d7629161e7e64a09208119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f3acdd75b0b3208fc9cdbcb98f80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49a41406dfb8fd1436386b46c2aa74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a82ed29348dd603f0cbb073dc17a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1fa6a3a8b2fb64d01bfa548f88a18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13392f427fbcb78aeaf3f62e2a17291b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a860262d46d0686e78e9fb5b0536d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1cd2b237720d5ae5fee61a9e40ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912aac4e2d3bf43acded2d99fddb99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524673d06621434e3dfcf83ab7233db3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26962d5b6de28097faa0e2a403c3918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1186eb9ecf755371abd2a032504d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10a42d956796b3866ade01a0b37b29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699e316e284c586c9d8c4a34015049132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950113c1f3aa514621e9c02ef2b0d6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4cf9b1b5ff193e6d4271c177befdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e2a2e1d66dd285db218d5d85d052135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76609f59e81c38613f936ce46c0b164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142d2d2963197c1adb28a1dfadfa1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1a09f343ed9957c1bff69c7612ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35002673987ce9c3d556957232183749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a4783d3b1c2cf522e14b7670f1a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc19e59c5f83c84dbe8d551ef1bc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450ab06a70640ed292a1ece8a27d7d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605a33cb8a129e167060af0be30b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e4ff42ac332a07d6effa594d0f99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b5306e82c5af32dcf63509a6d576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfdac282ca8e25388cba7fa82bf44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036eed9f64ac8974eb51758bd8ecc92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708998540f406d3bf75fcf084df47e36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c16795f7f7f7006926c40a3bb385149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26161d710a28a2903440c9164aa46ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e6ab1b48d1086cd7a97c8f83d5244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aad7786413e43ed7a2e3b745f84c9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0696201f435dc0c67252cd9d94c628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2fee93619e53c8ed74f9f504005d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74489c949a0c4d94f5d4270a10a87ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6c77ba413e0a6f242b5435d22b411156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a29dfa994c16d804a895c814c587157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a030bfa6e124efbc5ee9147eda29a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850040693a9da8869d83d67f50da8b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b666667941ab3c9aebaad533214a8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2dc47cb6a1acf5154ee3f21e34036161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f22e4b19cafc2ee9d0f9d85f1ab2e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2f5dadc76dc1f020115860592751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c958193d80a5436bcc5c8b666a13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9151eb11bb2a631d6c1d5fc298bc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6326b0bedb46e0867081549c2246a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280460098d7b52a10b842428c315f323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b9c869d0f52074e08feed66b82411168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeee0395713c40ca33fb31bad76d25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7940412fd80428e0e5d4dcbf626b3fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed683b8a2268cbc7075dd3a25eca28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca99c77aa11fce4e4949c3173a4710172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70d65a20b7d785abaea6d197e7d5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5cf8a8c6097da752692408976afee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b5243897d1cd11806225d44aaf49c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd600574088287ea06bdf1b5ddcd3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3457d0ff1453539f71b667d3946ff0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041687d66e717c03eadc1a20875a1ffc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528ca5ebebe711ecd3a849a5c2faa0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3cf955108c2fb42eb2881057188d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412023eb6fbead5289cc0b502de593181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a14688a51b609ae87659a9d676ff1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e5cc8fc5b8371e8a8eea507f3e624183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd82d4040f3e2081454c323d0836b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33be142951a9ed315b3458a0f5b3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1378a40d49be2a9d88e7b3446739fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3651ba5b9e2acf956762b7e93853cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da209ebca3a4403abe5ca00d9f6bf4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6a82c37e5b9c50e9a5e5cb12021d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95afa5c620e1a57aedf29a79edfb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2376bfa8ba388adf993f5b9bec8f48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f93e44950d07b15c493eedd757f86c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4bad43b1bab3fa2f6d3bd0ddc5011193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8f80a19eda100da7b62503563542f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb84e62c9a2d6f3565b4d7215eb6fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1017c6f9bda3efb99a17fe87156f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599506d3f1df1b31ecf7e7bd96e796f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc4d9ae60b1d4aab78907b7bf54fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc04814b478bcfeac12d72e62b75eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf311a9418f227e966c672f46aea2b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556548e639d83526f770d2f9d50c89d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7060bf54d704ab831a1bfa34e9e2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80595736cf09c327e6af027719bbae2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf3bb533aaf80ff7b7014253acee95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970860a900577430e5cd8e329138782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11776e65dbad2559d1290df92739a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b8d1ce306945e46106727e2c7c1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8452a84ea118de03648e50343b057208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e52e3775b7dc5705c295072da986c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72114c3d55a6160c5e6212b55b069210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05284e1f0dd10250ca7253b90940e11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907b3a4f18e865203fdd4ccd9d351f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92bbb54c14da5a7efe66520bc1417213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f18d671de01c58ee660269b630ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d0d99502a3cba2d1407b8bcb0578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154e654b88195ef829771e1d68c462216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c239a66cdad6934250e222592b0bcba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac574be0edcc32948c61ea1b86ed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e0f9b5ca2f4f25ace4a32a3cd294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b9e66ccf7250e0245872c3808d26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35405f0e86a0b3acdce1332a27b9cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd8efdd9d1af240f6a8ea15b131aa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8d6801427f057beebacc5951de2bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ee1a20c8a7e3553ee765c91c48d6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d64ae063edfed2a525257ecf11d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc67b4fdf58c20eba56741bf12708226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ad3248d4eab7151ad064d15ad7b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfafe6db185473a8bea860bb058c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549fbb27e662f3c77ae211bdca1acd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe306025950d08345740b4e1833b6db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd3ff61e588e686b817cbbbca9609f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c363d5bc6faf82ea234a1b431bb135232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0dc47be304aaf1996f2e836f512bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eebbf9cf37f05c7f2c2c2b3e35a5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046abd9b7f67019721014cbe0e3a37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698071fb5d9c1b078709b5a5cb440773236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea7b799832144b471e4d6ea7b82617237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b38a1a1b437caf8fa0f0064089e95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c177e6fdea90f48b58a1b5f60a21c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d647f6a87cece0cb3dda1addfc86e89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96656282a53ab8859d15a2fdcef6181241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed27b28f2e94b86cb4eabeb2c01871242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf894f4e5818ba0b6d42dda3b6d5698243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf8bf17ce88dd8119769318930a78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1cbbf0daccaed361f286972a3bd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c563861d2fc4b3049eb4b18c200ae3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564adf30a0bd88e26ce1ea26719815247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac76becf18f9a0bfcf715723d7c720b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72022fa627770cb3b544daa02cec9b89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd4c9afa5a1b105e15db25b1aedd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa552584f6e7f4ac2a63e9b76ac97d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e9d2019f07bbd9bcdb8d816ee584252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be986b4fecc77e174a6b8d2572a13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7d6f80d74f63173bb4d810924e41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25757c8ded58069b771ec34ef5648724255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede205885cbf293ef65c6862b1f7931256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0faad4344482456100ea9fd420653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f0bd09f4c0b078d10cda4f6c623fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ede48f3385795fadbb8d9b890f8ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e779c3705f350d069cbcb82ae6456260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b71af09d9d6dafb61d1f892b54227261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff741a572a585d3ed56944c61b40d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bee1bb010bf69c4d8edfcd6a6b8e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb7cf52201dbb6795daf507193efb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782fc916547cb4e974928ec7f259719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb0b000ec4c5d7d6a8a8199626684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f30139bfd4805d58f515f4492302e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1f43f39d09c177af9ed72aa4fda73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3b32ec7158dfa267ee255220c891269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a83823359d8580456c7d80a0bf59fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538d65ba40c83eef0921bd9d097d9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16787fa371ff7d120dac66e60e4e2607272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fde52c197733585d0ba8336b85036273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b88fdca515a7b048aafac2c6e72f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bab071a3486698d8b2445fb8f7ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f84cced1f91347e3f181fa82a30c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea668ccee03e4ce44e292b349d864f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a031d8229fb5ba6a3eaf482f6dc5fd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff753831ad5d20f16f4c24f137470dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0339566c9b653a613049e3e46eeb34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da655002257247e99d92cf2d9506fb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de73c34b106a3de6b771459e329c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8db630a865d84de309b669ef0a74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55626c4629d605941052794adb6766284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b1cecfe3e115e154f937db79480b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d712c8be1f0d9aa0a627cd8f2d2015286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698d471e8371cbb7bdf514882487ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8af80deda3c6c0756e3ed1e99cde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b8c28e4c1f6bfbd5324871a09b93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d7cdaa869812f2f57949b63f7039290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc62a54749d2ef017de05bf51ff7177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edffbcfacfb6b0258f37da26864681292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aaede2a1d1f5966745f841a0d8617293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda38681e3f2496528a254e95dbeec5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7692cf255624036cab2ab48bfe649db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124936edf921fb0955c5ce6c41db3b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3edf5303447cbbdb7f9ae73a035aa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725558987ad7fc5404a22224c0750a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947971510cff365a0e165a37d0adc9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89132a4f4af9a460d0b72bfd9c1015300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b641a73b8896e477482db92f1fcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66efeccfbfac520ae01b525c05d617302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9215a0fee693ec8f94c55737f6c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4627575092930b049f74d2a9e29487a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5399b024797f9d4ea52bfae8e5494305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d31c9bf4f171339a4fada04f487d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4dec3d011701ae0a47adbb38e222307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783d5eed7a469fbb2fd09ffd0575ed8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb9377b85c1c376367063756adf6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807951af51dd56466c6e4764ffbc78b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8229bb923184eb9b67efc8bc6eea4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc319323e6b093c71839c114759a3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401a7a444ce9b912bf37b581d065dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836348af0d37faa78d11ac4eace173a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634067295b42a5f006bb92f8e7982810315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ebf03933473434cd3c0f9981f31c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e011582f81954534f98a1460ef9e785317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9997b99557946f233b8e4186314376f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff7190cc24929f3c463c9f7ad9732319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e4512023471d263bc1da1221c7519320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a20fd2289b9a755d69ce5932fad46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b660122235cccad9911661f226a4aef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ea8110c92429ece1d81fb514b63e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da2b8db8ca0cdc0a90f74665504fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046376961b98409e3bc9430daa717dcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff960d870ed343712dbd251c064493326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6ae9f4de931076fc07fef9df43d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cfb1500741987b00354d7637c6a31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f36f1a13d29d4816cb29723523dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d6e78ad98b65601cce09c492bfb15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebcd0033ca564a2226e4e0ff3287e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69867e55cbbd1ec3c6043632dde1e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66004ec9bb6f5f46fc6b51a54bfaae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7348d1f9eefc2c44ce2c2e9971c31d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3bf6caff9e468275e777a0f29aae1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c222b0411533ad06c6f39923d936d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe336a745c9067f103baac9761d17b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82cc27ae1335f719abda0c1892cb68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa03431b1e096348a95947c4ceb0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234308e34325dcbec431544c9b748eae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b58cd807fc1efd8af1943b829bf466341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632a8ffc8f4184a243d91916a10106c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e2f46b79527557bc7cc0c8320e6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33caa3dc8eb4a62af93749cc3e7409344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134267241cd30c75b6f84892004940f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ba70c66fb70b0358db17173d8499346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de894f8d225cd9e510dd0a6d6b7c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7754ef7af54f6a184fe896a0f10af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d65705b08a08d8caaa9c83cd7e128349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f7a78650955b7372459878bef235350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15503443296bf8508a874e2067a8669f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c138ae663114e61a7fbba19b7cc663b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ae01bfcff384aba1814dbc5e1478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0dcb6bdff3d946132dfe2f4d9fb19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d56c3df4c9bdeba7c286449ee4266b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcfd31647e41320aeb79bf17c46061356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692c7d00759b1a244878cdbdae9bce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7002dd26ca73a12db36badb19f620358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894142c31f379151c5e86b99cc98c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c6bbaafdae491120a75a2f236735360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c221c3d7a760094ca674d2e1a5e228361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32b34c749a74e9dcfa7c2b951b143362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95566de2bf4abec769f170702b8405363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d4f9d34b11f375a816b6bcb88268364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef641af62ffb1b0aa6307113e1c25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0241b8a56f3b3a9d8b7271f3620b56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f29542828840b06c3bcfa12a08eb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd935eb970fe13cd38c87098eed9d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c187059f82b03985cb264c6a7578203369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7392c0657a02b2d1c5515d95d2c83c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370dc566e2571e79366a2de8c616b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a8fd6f934fc9f2583bf051845b523372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097185e087d673dc5f0cb92358c1bac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c47703b2a4c2163009729b4927a07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e670e0c747825abb64c72dd8bb46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba28926d0aab0e055340e4567f819a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca41fede0b95935a0fbfe24c8e100d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b129ba9affe700cfd295355474e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b4ca3b4a89e3650e45129a52095fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69208cbec1c5248d11aba428be67ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a734fc5ef289b77957b8e805c33a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b393815b9aa8a6ff3ccc5cf26fae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b82b6491d9b0e4e487e11e18a68f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd747de67aa5f110b7415ee2c92e6a34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80effadd112ce57798d9a768010f6bf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c551705e052f6e049f66c2854f56d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636a02a2b117e489784bb239cce6ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2910372fc6de535c50c6b85f75942388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f0e6325e1902dbc337080034ccc0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4df3e54f80854e39c91544580e242390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f8aa956c8db318cff59641797cfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b164714dd92d5da251c12d6154f6c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d729d0a103eaa6eb0d61da37fc71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f954a15f39c7783cc94afbbead0326394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c2b82fc407ece164154892c21d7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73980bfeefac444db41203992ba39f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa76756134c7d8c1021de30e0a9d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c39eef4257ee1735fc93d3ec14d42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9623dc0a9d70d6069dca34a25a30fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52499b289ff49a79a3cfa5ed9674d67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b211cc2917f3ca3d19c30ef425501a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8ef357ae618fedcb709ff2b667e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b30c9ef85002a8aed7426e2b313d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa7111d229e0d04b668df7aed008e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61060a9eba39d9450918c8394ccddf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58be0b69a3c53f5eef0c498c0ab6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3704eef74a3e2fb6e8bbe9f7a0d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1633878fe04b2652dab1a4e32e5136408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b0708514b3eca794dff3fd5f2f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7b71b3ea87927490d832b78631a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6a5dcfcf9afd82af8922e49550cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11904a374c4e7eec5d6004ad19e66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82adf08f8b4bfc1f066cb687724770413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e24fed99958c98b109534c30a0e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2272fd853360989d0db7f225e018415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059974f743bc8b371278cb1e67fd72f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27fe671ac9c0f94aa7c7de0824d623417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5514087326bdaa33c5282265f6b51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07c9fbeff4ee9e5cce701e154ede4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e350a3a3aac7c928343c86058d43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1121c2782a950a9a24dad0fe216b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc9ad0564e9c4f6b21b1a169265c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec8beb756cb46002ef3782fcb23faa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b299ba2e08107aefd98f51912b8ee8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e76cd78553f28e93f0a4b4c1b9bbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7b8e7d4d05d0166d507b43554b747426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded2a483dca442e80554be6079e8644427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421094b2bce5c6bf8aeacc31058752428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339075d66b1fc714587650088f5828429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179b4a0951f08c37791f35bb1a15dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf368ca3ef477b70d9472d89c780e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e66d1321ac463ee57d74b1793f39c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b04309490dc0836d059340c4302b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c470fdcb6f6fce47347791e2c7577d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754963e5b217fa304bf86c828f9adb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e33f02b9ce1a0b491c6382fc5b189d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e4a05e0dc9bdfcceb0994c8986204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1532bccc970a2869a19f9e37e2cb547438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcb632154b40663abe22cb7ae96b99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260179872f62816df520eb85173ee41a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372466f8a8b8a3bec70a34b86645d8c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49407a377d2dbc8fc3fc554d05fa363442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b737e83143009d690635923263e12f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a552328bd6bf01835deed8124cc0271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5851f0b864117de0803fc108c1964445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf7a36171c1875c87ebeaa6821d03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be47d55079644b23d5b0edc966ce1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e843e22e5e079a93b8e3d2d8d64d95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc4efce25ca6a00021dd2d021a067449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db260dab806236c917a460546aadb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789285f927b9c6c9846ff9e22b2f458451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133eafe1c6be75aab733d2f13bd3a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e16dd87365d32a4873a369981b9b8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72212efa8abdc73fe746db6c3f2418454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb931d0394f1ee03f5d8dec1fa2573455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e7f3554d25ff15347d734c73446a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca004769baceea91a21b2bd1ad26ecb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366617214746d4d0b31829aa031b212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09911b0382a34ada7a5e06f5ea70fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaea320cc1c30c4f5eb911c5ec03cdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f943d6f5159961ae3b03875ff9757a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5509ed439ef0a704830a10e73a9fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b05a49e167ac9d688b6b4aa2d8d0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25dfac4c1e1196456dacd605e66e38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620146d01fcbfb878f7e281e764e4ae5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9709f51f4524a6b8428e00ef3be4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa726e7d947965833079319a46be96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefeeb9958c06412b96563f8f4ec4d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4308664338a349e8bcfe0320b0beb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba03a41dfc5720028fc5ab67a397a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a69cb0abc4520d0b9cfd068eeb5b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc99f02233134b468c8ca3c5478424472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2abb019dbfb5d69d060a6805a3eb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b349eb734fb1596780ba367b25537d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784d88ab90b92ed794bbfcaf3807f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f755a454ccdc4cd45dda30e44295bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7199c02d7d7b16feff17f0fd860fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba34c6b9bca4f77e0957f5c2878a0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b6bcf194ecbc97f71d83c2baf7fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a96bd9e6ba263e5bfd6c61b08a9ffb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d9bb0b569feed0a35993d6dac72f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f727a8cdba379b165e23ad690567e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39faab83f30d6c0b7b6defc6581e2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d8e67c01b317dcafefeab0871a2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda113b8c1018e68b22192576a819a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a866b7456269feb141291b0ec6977f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ab24f7705e531149a5f31246837d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525af14a1516a28fb586203ecf011f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff5b39df939aac206ef3a4c10014a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654312e37e312d2979dd080e87dec8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86fd048c29b5cd1f06d1b61c61b5ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a78ca69bb60b6c90c3b9a0cfaa808a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b1ca56efd0a2b0a7aba675109c2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639c6f1dceafa9c792fb5c481dad77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c524d98997b3fa21ca4446903bf739495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d23ecae19a66ab17b80c77a2752f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b918fe5edfd5ea3001a5077054428497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e774ae0318d12a11b22cff8e8966a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0f704e03fe4ee28423f58584addf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4b5be5e53dc3052d12bb65c918dbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce54b9d59fee2e49085f3ec7f8adb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae17089e7fae17907644ba1e1e9f01d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e75c130cc88606f933506d866641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19b637928cda8dfa0c0f2488397807504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0beb26d7e887d2c6eb72f8749072dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c736dbd7fd6ebf7939279b0ea9463506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94e260cfe8325946926b97f73d8ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac049933823d5c71f44f1c50771e05bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc3e03254f406c85bdb48b3c5d63b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370d9441b9d0d49786ae46c72f36857510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595cd0028b1c6769b1f5cbe583bd23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0e9b4305b36bce7bd805b4652205b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92142012da1c4ffeb55079404ed2cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45d13556e3408402e7769c62223c0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318468693a7e6e9636e86644af92b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac4bc5a0e5518e1e1d95d71779b839516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb628a7f271a3b6b00988c17161c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3181f8aba21e48907c1bd54a758002518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb8076451feef56fd41971fabfa9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84363c418b2b533bba57ad96facd2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531834fabfd082721e42d08a012775e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713e834698094e8d4bafcc9761187d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf9cfd5d01957bb9c7d4b531a997c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008748462b9fa6992a5cdce8790e59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ecb578ce29c079f0562af263a294525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6946df31d0219bd5c3a076514f58b79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7a3ae327e6d216680263276566d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a4047a0754ea7d0908417153ca8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642a746e37634f50517cde6c8eeed7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68de47e6ee5c6f12c298d0b0396a72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db64c907118346ac4373a80741b12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff227095c9e0857c35d8554e14a98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c3a2fa3c2d996d729749e925a95f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056295141076aa0f048734601f736431534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118a44b55319c07142e28ccecb2fb7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7d2848808c4f3150e8b9b6b9367a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e2860abd73ecda9a138de9f3a8f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b0d69b0ca0285ca50ecbc78483ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb9e93f2e97e581c7033336d23d69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e97a2ff9f650e6a60d3bbeb2ada9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade40350655ba8fc766138730529d83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aea1951d8a0d3f41a98ac83cbdaf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417af2c3ff57a051c7b3ad56d5793c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd53c494779eb6f07a904015c29c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5c457090dcc2c8e1dc7f8fb9fab09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cba3885d6c4418d9a83f38073bb6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b75a63aa95009fe3dc0ee418c8fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f71bd07ff4559b74ac6e3f063292548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b05e630278f34bdb042fe7a75a8fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d39aef4c9da3ef93cbfc24ea65c83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6062af2b849a174482b98373ec173551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2885116c63966096fa21fe744f1ae7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5694de105b40e05dffbb58dda0dc65b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a10d20dda3545c895bfc235c7ebcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c09d6df763649fe435eef2490e162555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e79bf21b9e8ffdfc207eeb853ed4db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dcc84a908ac361974d8e7aae26367557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74313675d66e1fb237bfd9d7fc9f36dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9fd909d61df67c068f2a6bca2cb09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85b6c0ccb35a16f77f51bf93acd92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b7b09f8c0d833c6e1d233678e616561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3611fdcb0ce9e7eaac7a24e51671d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aaa678b23a1e2a2663d81a8dc3ffc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923806e3bce88613c1864fcd04cb07c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017001a9a193a91e2f3aa01dae45711565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392ee8d3634cf7bd7617cc8f0af5a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a91d431c169a3ec802d73b2c92895567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fba41312b3597927d0ff2f195802e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc0802e396c26eef06a661f02233d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c05134b90239b376ff72b6f8ee99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b23bac4f81189c142a20c1d3fedf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560708b5557cd6ecf71d454a735128f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a1011b5f92540f23ecf367f8667c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288ee2bfaab2c3b3888a790faf982a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86c84f9dc80bc993a2f17d98cf294575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2132176ec8cae08891329fe8a32d1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c30a0273695ab6abdbe61cf683d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cdfa664dba56cf3a50d26b7eb4e7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa26cddabe661d465fc0a585e0118579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403fcd75cfe3c363241aa7c8cc81884580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d9181feb827722ce49479de2c67fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa8687fcb156394fc1e996763c6ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0474ff7a9cd3d3d0b4f3cee4b2369f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feb6332077aa875f7d21932e40de6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdab681821af510b4c779520ca9a45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4916ea2524a26c96e2dc41db2e0fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d4e6ae544de17071e57c1144a1e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fea31c4f9a410661a109926e50b6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ceff6781a9a63e30c6e41253fe0a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040556b169b228181c7b1d773383a70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5f525644ca68cb86e7b43d014658591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff83a495878a6a4fffc789f4f9af0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ecabd998e016eaa8803cc3c25d20b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ddb389f54ea2e507a016547569b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853afdfb08518cfabf944ce4ebe5c18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f4c7bd1bbfbe07e8f6efe22edd43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580336b232b0eb52c780171c41355a3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3f5cb71d21af982c76954ac937dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a134b88b25f5e4954a1b4a7ead9418599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab94b23848a6771e2fea4f853df788f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da740db9370e4d9a55f62185a99d6930601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5c8737b03a8c5a6ac6b7cf560832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75736b78f2b80cc19c8bca967836e9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62347acc6ad8ea369045a6a2f0738906604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae431610de151da29fc6639f941ff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77112e1037e5e055ff212dbded758606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394368ac1d3785b8e068121ffd0303e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522d1d9ddc1d4914ff4bcc860ed94b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349e76ea151f05ab024217cc3cb166609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a191f899d85845f34c9509dda284b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760750ba1623901fe9ef60331cd5a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f276984e39ea4aaffc8b112ee09f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0563e63dcae167f0e32a4cd8b1a09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e369cec4eaf309c00a247f65af5073614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797eac953427cae08fdb659a0b448b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3085ccfab1246e1e7d6f954a8a53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40101456496a31caffaf8a33f7b4bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536830c1f25e87e0908c94272e5da4f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f065f2084fb1522e157df1c21e6b2d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8810850303ec33acff96b38d387d8d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7005396e6482909b96cd1643446ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d821b7187b9147620e7f6ae4ccff5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402274fc988ad5a7ef7ca02ca50ff22f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9baa6f7209c39265b90a7c20ffb15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b528c1b4c9c5c450596afdf8c104d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e3c1b3d90f4b1ed704f869553561626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ca69d6c7d242cf2a4e36ed5a0d54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5142d06871427c7375794b0556d84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ae1b13b3e8782c8e4467e288cfd3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552e78f7db894bf7911fefc36f60e7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756f5b7da5a76a64b0ac2188805a3ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5b3a95057d350f45a294177a793c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e7589cf982156a9e0fadc029fd66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e208fcc9056b2c712b2f76e7b8bf82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b5648e22b773bbb293dc5455d375635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16095e65ec20699c92190042e43f1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d89594929d52a3023d1b5cf0cb845637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965863ed28608dcbc5c7b66281feca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776aa6573ea1ffbb92b5ca4a9a220c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126438bb4a6a59a3c5d173cfe1fff53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a402bbecedc2bc900a2c4cfcf58d18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2184db2bd024f25874018d6d94e6d25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d0102d692cb0a5fbc3a8a0576a2f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb0a63a7faf4294c8521b3ede2ac6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af2659cbd8167759fe1622f8dde70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75773ca1af6745fac0f456e0599f6dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295934743412c52b3aba76a7fafc02c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee101c3dbfe0d9e09e0a593cf23033648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd0d250d2e5b1dc50af15d3570a94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd992818ac658a5be9c5444321e264a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373176018ea29986309da0b5590472651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4b26adc31b71aced6a624420e4eea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ae9fdceba53f2c832e9fabe5c09e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7b80b95b2cfe96089e25b11502a47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092b32996120e632473358158d7250655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc8b0dc579548be3f0db57dee8029656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c519d51c3861e9364359913d48a27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a1506974ebf3124b6d35f6ac03ac2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b2cc47fcc6fbda1164c4a580bc8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022c510d432ab14da3142569d6fd98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e8a08f5af7ebcb782a21ab890bf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430876d5277eb6b88912b986cf65229662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0acacd609726b0309757944b12ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aecea971d5ddb37c6c90b45ce9c6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ecba21efbc0c5b85462f22923435d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe7d9052a2339bb71ae83d6d71c45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6e5eacc69a5ec01ee54d0ac40eef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802a456bfbcc66f9f467e33ab5f1df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb236a9c3c081072907e5dab0ef1ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e57b4e51a242f9ce555f63bc792a2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536dd37abee2cfe0970431bf4a9a847671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48fd75c27871279b5932f8e348db0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77780f03716e01370d73b30087a830ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859704842bb3870d86667bee774c06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f9579b41f5fa31584ccea00681075675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874279da54e28bac9fc17b86ceb423a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6fe0e9c4c3807f46d50022f3951a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b58eaa7af14c1a19f73c6bfe18ea4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1552612d49d94762be493ccc5a287d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560f83114a1344f13749d6579108a5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48411a7bc8d0e111eb611345c368caf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc852d2660070dc72ae8b32fb68c9cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7e34b8b26418d181339d7cf541be8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afbcbce61b39239645dbff2e48981e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b9865985f735b16b5f5613c36d84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daca460713c122065ec711b33bd455686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d11987d5f6f7d9a782e523dececc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e3e2e8d24acf003d644f213fd6abf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137815fa74863635c4c9297069c5ce1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a384d908f5107336a6c366f67bb9e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58292aa2c24f8e7abe2fc3fc346a951691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3a815a03477f1a7ceb337b5d6c731692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09b858fa82dd30e7b6aaa3ca3b06b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c12ddec55ef9d4a7b64b64e5e4606694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586dc7177bcb2e5ee11d54140468c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9693ef94035c4b8a1cf55903f4a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb8fc75e81f374c300b2e09ed094c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1949081dda759f056a7d17736c743698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c056249af2aabd38c41d1f5a2eff1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d78fdfc2268fc4c6c3249ae1685b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64be49429c154cb726cf91f8734afd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34962a64088787a7fc6a8c4c29200f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639b1bdaf2a4110d9e21354fecbafe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9b7e272699d93de3ffba78f2492e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe94ed2c4a85c38d1507bb796cb16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249c4dd24460bedc1158b6a5e4f6a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dfa505e2a1ca4baf8d1ca6164bd8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd0f12709b87d59f41d739285946c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b40da5a5f7ba4c04d755fb17990e14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b3ad24dee470c2df13f1304f1eb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621db5fb20f720bbcafbc60436799039711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8139b1cb402eb7b118dd22eafe910712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f0fd0bf95d42b95e58da27d56c5a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c04f79a30426785262906a8a9b3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041a96267a2cf9ef6e886e59bbb995715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f05515c02c94f79091bead8088347a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd157423f86b0d0ff99ffd8b3021ecf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd58b3708af08984b2941bea7104d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63c1180c23c40ad90abc06bccae6fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f96f5fa4db9632c8e3d943b7c2aa6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f205d8ffd5eae11f6d1f6b31717e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a95305b74ffda6ca4e0a9c1fd838722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcadef81b80e02a8c46c9d4e82d685723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1b315d998683b880144fa70386e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d599498033f96d72e48c687d2d11d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d5ca113de4305a8d9b3dae46638a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1722d499dceee8e9fcc21ddcbb6de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2091f8e7b2925157f5c50b53f8aa6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50c33cd2586fdec392536ce0d244c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee231468673d107c8d900d0a313673f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e93868684de685615c172a2f4307c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8fd1e941035dc46d030cadba70ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62b1325c6b20bbc618b4c304dedbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672c0e56a8f48805732b87f42773ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a2517bb8ffccfd50ccd5dfffc2225735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db1031416b8fb5cc42020973a8851b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c931842f6a17de6d504b00f7aa0d8af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9282d36f5a58a0d21747c6eb25c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73708b40e5e41107a7337365c03fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd15ad28f934765ec953f7367d1968740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0b056837a3e6a1bad84ed4010d13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088d9faf3af950ada46c8a71a78f67c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d796594093c25838cfa0a071731a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988527dc30d49f8333d3243790559a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e9d602efef18e92b25b4d83e8f74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65a18bc561db51ee73e592d75a34b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c581aaa4b38c95556fd7732312af81e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51b18e0882a81a1e571b0efb1fabd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271234f364aaae4a0bd87527eb49cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99b61bbd6fdeaa06f16836dd448fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7e842dd79561450b533bc69f92d9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e053da22c76cbc51a223069ca6082752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818935145b5b167826dacbd9461730753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>