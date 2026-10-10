--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062cc98a6071f55c295ba1baeab8b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01e3a6ba8db145566ac05a4b3f5e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927688282e8f74883558097f4218be63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8111de800ae793957025c66b2124e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f61c796fb4108944497efadd6b3db25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514a696a0921ec713320e6386186d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918b2defb0888da408522afa74036e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3fd1d54db0a1462e3b2eb853365808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7926c86ac24d4838bdb7d840c2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da2c197adae7cf80bfebfb6fbb76d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa7c49763f4ed3bb2cf8af228146011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b030b91ab8e3a6b9bad59a57346012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b100f41d80576a113063b0ed04458d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac413b9c614cbbf3e6cc008c0ab07bba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a3ab7ea1e3a084ecf382b55d720115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b223594e4f3fc438d408d8a600a2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb76fcac7ed2ad5ec7dd8553ec79d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a63e14fbd83c5a22f2c0be99595e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a421f5b70e116800a5a1a2076d395819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f8f1a2025951ca7afa56804a4aceb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c9233d7e9b63f7c526dec452ef9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784308ca858722e51c29150d606331022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e47bef74903a3308d8f842349f7eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22786b8c8e416dee09c7aa8c1d1413e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f7c6a11560343db14eea910904ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d823f8c0ead2a0059988edfbf6c07826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62bc52c45da5d47ad5974fbb8d29627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284a1d87edcd653f694960f4cca344f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772faf31b7c8f0148e26b9ca52a725b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355e8d04b8b85ee1e2a534b3230f14830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d740baa0a2deb03d98512bc0a28fc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1489278272dc9f75396c98be7f8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa292cd30c3dd52036216bd1a8fd0b9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12202ea1aeb89b02f735957130ccb55c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a9aadfc3f477b11e96965a15f49435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baecfb68d130e6260e1ec83f31afe3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128513fcf54d2e1f43dd49a8df98dbea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cee8dbcb13c19dfc8028cd2bc2cd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64944e94c979e5b55378a3c4784238b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1ac156f42d067f37b2a4b6daa328d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30455d10964faa2832552c4d50c547bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcbc9c8e4c96443e24fdf85e074f6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ceafd62aa954b42fd301a4bc49f8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173388cb472e96ccef6db38ef75eddb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eded2e651e3550a15672769ba1ea945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a367cb253e9927a5d78c6cfabf753f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e000953078687a006eb449d3c5b5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320019f8bb2086dd6691a9c831a31748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af07afe9fcf216ac2bb98c87d5b5a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ab8a33008a5f9c080a09d3396c7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647300fdbc636c689cce51d65ff71f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3652ca810eaf0dbd4e6f79f3152c5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18291adc02c9eca54bcc645d217d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d5b2652fcf30e4a7866034dec2d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db021decf857069f3b16e9d60815f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e8ea2ab496f37f6592349e2b3125056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269060cec363512a00927a4d9ce955ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15055be192d56bb2516da78641e0653258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b04ba4aed801ffbc7dc7c68c586d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aee6d8a073f14234c10c3291a2b0c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084961d65074c7bb50ee3040c5e6423261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f8c9df3a869e33ffe591b1389e7ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097ab549b24bddda9bb661690dcf53063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22cb7cb6ea47180953a689c7f0d15664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deffa3e29dcb0fdb81f7f193d9c2c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6044b3ed08cdb3d62a62cc45b9deb8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b49556a17320ee8b8197a056b242167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0726e8fbb5e0e24c36576cf610d8d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d728df576846304df28eab38f1b75369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5bca15cc97fe56add63149ef8e8d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d96818f285fe15293b3a65ca763a9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d50b83f4fd982fe7f57560be0d8da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400a9e55c08bec160f6bc26a9c410573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c785d06834ca84f6299a01bc7230f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15de07c3989f461fb024a4e91926d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ae7c6ad9eb0fa01298cbb6f1c19b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74d4bbd90715a910577704b53733477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a7c74d033ca13a07648f7221edd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e46d3cb8683f332f24466f4ef3ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8addf54cf59eb134570bbcba99c3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c06439b79cdbb78d740104efac2d1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4763ee5893dcc3fbb80cf59e4ffaaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc398dbdd4202228b8a7ad4f947d9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e09bb13a9f1d464cf09754a0da1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f289aa12d8408421263a4787160a8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1a82f755e52327766e6baec54828386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa203292c7b129bb6fa23148874b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28dfcab120cbaceebb720cf3ac332d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49df6ea304a32209e2e09439f804789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6971db6a58ab59af314f88aaf90b4a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9213674e44818021e642022f68e2c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024934902f18e67a1676cf0919913992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440519b8e95e196666593d58aca4433c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ed700950660b95d4a7516d6e172a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5bd71bbc55f09c5005a9941e48a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778eefe2d96cff3c981e5367feccee496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b62d44163604115cf02a46f4a295f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5c2d798387ae0c1edf31ae6cd824298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21f2ff5d50e9027355fd0da964a1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7185ef3a10e879aed525ba891c357100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc85990ddc663c66ef9ebef0abfd0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3019a979cfe8b6fcdd3120332a1ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd26761fe56acac6495e4b4f3a7a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdef06dd530da2480592ec6e60ca95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f0595ec836aa9a5276ae09b7739d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a7d720ed63f0368fe73add1f873b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065b6492401a255321ed15f7964e4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d17cf0606fdeedfa2578df36811ef1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884437eace8cbb00c7552bc093c1b71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75582df906be2f9507ec6818bcf539ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b57a726dcd9ceb3b2ae39d2ef08efa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0b30817958b4776cb3c926e7e47e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107224949107e67b2c584df3ac63ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c27c7742ae5c095d762865813e60f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45608873d0e2469f6e0b280a1bf5d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961986a3ef1e898f36f25809f7c351ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9af9b1b148fb2cc893a01e5a1b085117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436ad8e2504a229a10c65dafdfa0619118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9754ab65617671a4b85f37551731f8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132711a4a41eb3186d47615bc2c5e3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e46cf74d4321676a39fc9da8ebd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c768faa3ec6728c36d7ed81f1b9fc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29e6a300d9c689d8ccff00392f75b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990485fc6bcdf22b57e0115b23eb4ea3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da2a425b952a6571ca8606ff5f2908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0da4662cc607ae7707d18f8a5f86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b660fe0986af41d727eeb54bc99c3c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d728095069aa307a9127f9d9383b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3d361c897391c8a7dbc62a709a9b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be758fb65a41a1a4ced6a1eb38c88abf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93035ecd55fe7934187fbb6105d806a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7e3251f7f15acc5d01faea6a6248132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbab7d5d7470902db7eb1170deee86a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad34cdb2a8fc50359fb150ecd559e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694dfa158226bb4a099f1f24030e94a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb50e3fbf21a2a46dc78f066aa263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c2ea4de70078463bd16c55b5cf979137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2c4556070dc219aef6eb796e46ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa58fa0c53c0785f76dbd23054abfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49981e199e4775eae5bafab0becc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194066e9b9b91807dd58705fbcc414141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc53e2586f1b1b4ef7bbedf3308892142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6196380e1be6e601f728d2d1afd807143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c377d937d7c297b29b840c33e1d92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43f39592bd3f60a88d09bc582d0271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa34282cac133de93b0d0d5c46fe617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9cb5e91afc378d8d421e2fe445fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca020142f1175a5595129c80f4cf40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1c52d90d702ab82373ebbaed180a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ef69a338c71167594bab0ae8c9e83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ece367cc4e48cb028cb1ecc2a61f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec58be9a8564c3bcf276a212a5019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1681cdec1631e53bd88c9bfaeb8b4a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ab59d2d45fdda19641174120d897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6aac42c63df43f3daa45908e5ef1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beada3a160e1216422591e815840aca4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40acd68a5fd3e21c30256c1f0693982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827467730804a30492c7490fbe9b5e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684e14e9d267c52f33bf367722acaaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ba9f381dc829efafe9faa17af001160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e11fdfe4f1c7f73ff46889b47749161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee12c7c1600d6c60aa5195dceb6fd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b6b8fd384dc872101796a475f6925163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c1c25dabbe42c6c259011180a5bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af314b65d5e8b908691960fc2b303e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c39ca2cc029da287a72f19f325e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696aa88c1a7575c355e745c76bee04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc37cf83a66ba4989286dd1c9a6f86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526d2ea310eb0bab930f4072a1b433169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2752e3e1efa37c920f7e6df0c913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aca2c04f7891600777846e5a0a5c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1978aa5eb1e82fd08e99b0654f28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2448e73b49ec0c6e0b033eed43b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af004e42be59120f673e7ac1af0d0399174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1dc3ddc641a2b783d7f531bd430a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dacc0fe3fdddcf01418091849410176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe963ebacd3e912f0aba25b7a7746177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1f53fec1a1577d0dd3fadcea9fe2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dcc8de8987d2b3949cef91a3f8dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e858884f68bd6282ab7b4321d0a940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9386cfbe80d3fc49624b0040f63d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e5f64e7f3d75fe45af0be633a71e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d75217603aebfd1d470213102432c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613dd279c0cc7f55605aad9cfe77ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a4af7e359dfc37c13b0470145382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7878a39fe3a3b7b8a7cef14702c43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55b870ac6c7105e3144ee4d8433d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe93dc52a003519208d68e52dc467188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681440549a294f9fdb07b7db6edaa19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cdd5a283b094efa9242e1d094fcd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c031db48731b8b696dcd74d39691e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a203074be50532df6b4fea088f06c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca7e112b7ad2f8037981caf78d750193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4679399b10dc6102efb4c001351419194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da245aa020bf4ffb6f70d650f78d910195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4998b7333ed332c2c564c405aae5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab4092d4ef5b1943180643377bae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539de6ae15b846b530737798ef0c671e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839661e83e9bddd3ece97f74b67cb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80241a830a629aa680013bd2cd3907200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701b1605d508000c9e68d35e5fb8149201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1755697b3ae051db6e79ebd34517202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ea63fe4cb3de900bd328da1b0fcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90850124f150e1f5a59de3d2fad2a96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd040189960567dc51010567a9cb4d38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dadc51f0409aa4222262fc0d549c17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864470cd240fd9e0c5e12a2fdab7624d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6cceeb0f7fc9ee2f66691145cd7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695568cca0cd8e08d6da979a98e693a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09550c34176dab4b6a91fbe1773319210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b3d7b3c23be476d0364f6017d9b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e2b088ea8d7cb66c5e7715f84e74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561352d65d2a7f53e41c044c96f5feb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b55b2a8262db81c00aafdfe64c78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ebad748f346d864f9560935500314215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817d648be551baecf68edc79a397e83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e536f89b2f383238f2323056cee0881217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04b90b707096c445e1c5e5e2c15ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b69fb940838236ab5d9b2c18e728e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7000ce3d5ad614730ba2f170736dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616586032d9a073a09f98a37aca043a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfafbc7148ad6b5cf0903b41942b52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967041a13be5ad8ba1dc147254280e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60414526d09967e193d1f19de20d50fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43118d9642efad0b4de069aa604a27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e43957f2880304d4f5376ebf4de5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2db27e673c1b839d9e931665e7807227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9a09488622948e7307864e829812228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b8d09118b50f4acf3f481c5d59bf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf4ab781a1466beb93b3f74bd5e87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e9fd308435bf901f65377f3331107231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20cc217437876246e7020d5a59778e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1928942b16731341ee43cb455994233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921815721dafaba37e5b53e38efbbef8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857562e4451e592cbdb3ecceaf01470235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fcb05adfe5f949446d31a2694f54e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133694717c06b086112d7863b68062237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c491b3c925b906ff8a2178dbcad6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45b9542c6812a154a9e3a62b9702b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e64829e68b1de9b9a34626f9e37f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e8e77e2552024c32c9480f64505eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf2e2965224306059b44c6886b0f25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f907470272dc1fe601910313d159c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1dab0de281d8acf11555fffa1e09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2cea6f27846b5605d148f7f9a0fe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ee3eb806ecbf542002e497a34d90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80001a5b68f0a3846c7935574aac5be6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85f50ad2acd607d1a12b0bdfbd4fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d660b289ee8c0e521d20fc206c17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24a0cafe214c7daf467ea5c7bcebb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f45e73672a70e5f74fb27813631c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4181dfbeb4a727aab5165b76f6f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c72574ad14da24bbcd18872981b80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cea552f1677beca8b9cc8dca7bfb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670fe586599054b081dbf2d00a89b96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f5594f742de0e674d99443ca70513256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72575c9afe274be638b4f43446b86e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b76f13f2532a7cee6ed43fea57c61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264b01771998623b4b8e07a4265f9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f78921e13c712f6c8117c7d01f9a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b259e8db030b235fff76492b7a071c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf8b56bedb9908e13408a425dfea8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01179ea58cc96654bb30fa35a0947aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434115d950bbf29b0a4ac77984e4d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad4e75598d5bd291e49fb5e7563e98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ad9f98007c3c38d7e160a5c49b14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a718f3df46f783ce4ded22008306b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2808c9d3aa8896e4674a10708727ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf6f863ac80cc6085d2f3501a80af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de7d89f8611a46790bca03ed87073270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861b778e4e72bf00a224d4fe2b807ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2291b1cd9775eeff959598d19c347272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711f983c949f4029443949913ea6526273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887106aa719eb65efff9678f27c673c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75205dcee9fd8020dad73098647a2787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f5a0dc857c9af8375e7727256c9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e91b7452c4388a80d8d97ed8e5b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e341256f642422dad47fd92c0b775278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011673b74232e63866cfb592ccc1086a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e54ced5e4c77a2ba46b1f1b8b18c01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994093c45b1e17a8c05fb38ba497b73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644efdf57a4115f99eecfc9bea168c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef92fc92e1a3ba207fe22cf316b6803283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd57b27be7ac310905e2af7e8f7d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f430a6e463ef5cfa4a3052c270062fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9e025ba4dda7ce342e1c6d61a46af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f97e607db12e7f26b87e17357aeb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8281651fbf06166e2e6711d3af1ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b20356c1634557edc126a4feaf52c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437de7fbefe46100083039017c6f886290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d94b5729dd8a8a214e7b88ab1282291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2facc9ab0c3c3e5230b7ec75d67c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8dcccfbbb18580ca59170286a65a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f95bcbd226d08d0d2713a641d074294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e0e6a32065f0c8d89d9c66799c08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80b1c92dad11cce9f316f96284a3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f4320affb964fb61d731c8f7b653297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3445031c812da4fca72d04234a8cea7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f7c266448939c990b809b964cd703299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239e8a0a4e0b1cc0c73795ea9946a8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0f109611be9d28bf6c124ef34e62d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b40a43660ae96f0fe8112bf00aa0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbcb2dae8edf3373efabd1ba912926303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b962334c3883a278bc53b568924d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a54bce496f257f74c1c9443b7ede2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02f19069a1c37d43950fd1f0e68fec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b5a911eebbaf0713275d54bc525a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cdafff91efc0ec869bed525ea86e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62457bae7366e5959bffbf031f1ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c1b57ad683a08dbc286a10015f49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eaa0f4d1f6e66bcd19dad41f163af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256ebefbcd9147f5cc18fce30d52c90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1679d6363270e3c472bc74e1510a7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1057380f705c3b1262fd854c233206314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9831e697c7042756419c8a4cec538c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb21f255283d6b1201d630c3677c26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a965122c2e9ee50078c75bb6e7d1ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640d409c9253edde9e5b27ba0e86c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed3a3e32cabbec6a601d5ff89ec6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fc5b830febfc6fee5ea4a4b996116320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d432ef3858e87adf0c9d9fbdbf5af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c308c35d92493cdb566f6a9752dd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f15246dc9abc7845008b828cbedd84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626333824586eb8cbd09b566fb14af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faa7bdb9f030e39da079674ac39257325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbe99c04314b05bdebb10f4ed7985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e6eb420d397ecb7c2ead21dbbfa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082043c80143c177678842b03cde78f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a180b0dfda3a11fe5da894f2471c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078288d7b77cfbdde5b7c64e6e81fc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d770856e8ae94cab9359adedda34e8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b64db179b5002d722716d80f66b8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1614c466ce79b92567b2169e86e14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c283592120ca33e7ca3b41df3afee1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeff649424b090711a0d72040ff616335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f5bc18cc0044f2fa4a80e7f3158ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a533f27027234a67a325075875688337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d65844bbe32676a4d6f828f5981d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c77ed579c9377c6305b6ff6641a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10efaee25ca60694365ceb34e8d9e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0b74b99fb84739ddb57974be5e1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1af3169df107ed7845b2650f2c9b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc8d3c9a3e6a2c45d866b44c354fe2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1defdb7d085feebeb302a8fbd09fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a542b14f7d842481267c68b4b352f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb55d1071d8f79156ed2b5cd2a69d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24068af900bc6cef6ed061b8221dd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee6c7aa7aba4f700ef5b2a0f00322348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad091a9491f43f401c5a56c55d5c285349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22679f30866da336822d610e85398b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6df07642f77cefb3647e94f7d078351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41291b47c54ecae1aaaf6ca03ef2405352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5880ff17aa4c4f7c579ab375da76f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af5f9b2b488d8838d696e1dbed7ed9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fdc201c55ea9f6fddc8e9d5063153355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162b2c1da80a9927336e3300b902f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5f588f038a63bc94b46bb986871f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca945415da00d533ef7068be348f29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe9b727ce43ba1fe9069d9094703b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0c201839600dbf83be50d0e2b3c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d477823fcb923212d4fcba6c7da896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dd9a307f240875559927b15041e72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256c998c407f52561395950b750fa6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58600b22fb45cacc98c0199b176f6d6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca049995960e34e47acb548fd7f81a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623fbf9ed53aa882fa89136927f72ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec3ed979857ea5cbbd473ad23bab69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca53da584daf67ef92e1ebb44df365368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1cd5415681f82cfbb4c8949ab100e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefc441f30c6d7819cc3f65c90eda64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893a6be840afb82fad837971a281db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66859ee9f71dfa29581c136d41d71fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcbd0b169539bd5733865c221f6fab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d3b9bfd10f3ea218ee32981e76fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e202e0a75d4d300511b7fbb55e896375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ac337bb57565a3f9ac52da761afd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042dd9f8d3b81c4a0523365776806b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afacd8760dc572c4445be6a95628124378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85662a67c7d606201f32267e876399b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577cdc5fd962504d6af494efb778c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae64d4169483085bf201045a0df35d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b917bc96dd67511d1638d6ff8c4f59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea1d8eda7b32c8c51abd787b55ebd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0811708bbe99f68b1071bd498c4fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3a368e729ce7ee68b040793b3cfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ff3e0b5a680715f414dff4b60f43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd4e6e7aac178706f1e748c61de0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ca8c96381d1865f83940d79071b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d77aa81bbaafc51953a9e132890a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d27a68a60cae0c1c8b277ba79e29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54963e1f968b320381f7e20d18cdfe67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518124824e9f1aacb85543d88f52b548392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3e09eeaf51810af54368b65f7af8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff0e04bea42c9b3195e1ed2dbca3a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd7c621aaaa3afafc1ac6ed56bee68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c98caad460377700ec98e17776049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec46ad9ea9f4c642817394dd68b40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417718327d295c2d8d691fdec2dcf5db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b3593074a2de8e169c536057c7dc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d791fe1547d2ee6f47a21386d3ba97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216061a719a2600fbe2aef14f1446a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fdb1b69f4cee72929c9972bc61c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c56fede61b1602330305c90129dbd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9bcae17df248f95463c98bb1678a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6304620aaa28a7d5f01c0aaf205d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af273c20531c473f82cfc36aa537aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100938cea69a1a978353b32976f9ba1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca50e1bf8ad6278bfc28eebcb82929408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb10d83fec4cfc8fe0ac41df315c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c981d57fe7e26160b954e5a522cd20e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cbffeb192f80e4c26a52293137b43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd4bb90f2124b86145362f6c05d73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a92c132bb9901860a627aa85dde58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebc7ee8b3804ea2dafde4337f54580414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a553e64ac32af175092bf1fdd177c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d433550bf50b8aabb5462a5cf802416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d818a116d4290c0c292a56ec0c123c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37af6281f17250d896efe96c284af80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74102dc26551446262c6203b7ab0223a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029a7e905cdb279f5e696e81ab4844420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038546c46c0a6532ebc6f8ef69efc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa35ebb2cf73d04f23700d2a26802422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f29effe37121473f8848391a5497d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f619da97361930c9f974ce33301f5d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce262c3dc5c5cc1fcf787d29ebf1a361425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ebf745a2769b3b8349972532eeff6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bba8d28280b61a933baa93944b775427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835d961e160e2d65107f715d6f33ef7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5654cfb5b90c0f5aa7722657b6c9f45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba81e936d0d7e18d82b02e59c7123430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31a0efb7e1435d97850c0e868d633431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe647c29d0d4d819fd76b5fe82e52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd64b741a7c27a539add2910312a201433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60951134115696a77276307f7ad17314434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6b4875c242f686acb7e2ec38f375c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72780af9d627ae65ea4beaa6af34aea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15720ca0c9579cf337826a7f161bc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7f2b9e75270a05dbf8956eeb66a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ffa584bbe119ebf9664d6eb05d3ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e309f92f1273ac90407a5fde568cc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499263ef1743ec5e57c349bb4f5fe2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c950148793d2ee0ef51dccf10fdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86bbe0a33a5681ebfe0122cc59540d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5c6ee60c588d51dd102d16c32974c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e679313227bf80bf721e10479d3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736d7ef17cd771752f67be9982b785446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08f561a85e83f3fd1c0de7ec9eed9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f9fd18cf30b4365366218b0052c73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7255db4aa7688225f1f81c80152db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267c035a78ecf3d3a23c8ecf2b8862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2fb07665979ebac17beb482a8f76c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802933d2066685635cb5c79240308350452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d938f5b0fa149d28575cd79f7f6fd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d8321081389fa5cfb17e272b9f0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c21df9b62769f81c2cf1bb678953c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e383263bf70df970669805cd5d92b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d29521c005ddb7d11ef873e6e960c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c58eaea52c083b99c2bb1e328cc3e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16650ef0291ae738b4eba6f442ae99a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5b3c0f0f840a7916184041fd926f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322b5f4ad6fff82a0ab141b3e1138a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d698cfa8b34910c7592b1e55b660206462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa41b6eb84fcc57f9adbaeef23fa0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798cca624a2ef8f57852c451b559e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd8df2bf6cf42761ddce02c9fd809c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31431c7c4dfdff0cbf8c9313576930466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4145d5f9d5f86c3701a2be9b79fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26084d5d848d48a8648004a79bc46ac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cece7d337078be4ea4fe4c3b428fc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612f5cfca5901589f552dff61b80a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa2bd95f70990e42e0a6f3e6666688471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeee32d24846c58a6d572b17e1ed1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dbdb9f056396930c544ae8a44038a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb0a8ab598471151522a765c4b3de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e7ee49247f82a1479709160142fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8f8ccd5db6e96798f4bf29e0d8e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b0657dd3cf7e8d91cf0c41af72b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c0377e176055417084443c73d319478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf59e088bd85de712493cd5037da24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30093c78290161aea30f6c477a57083480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c507396fdcfd4228f3b2e8418185cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4feb456e1f7ba66a30b53a40f38d80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9834867d52aa6b030aaaa18a024322483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95704326e3da67c464b678e0f994c71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b8b1d296c73c0ba2ca97c41ffb1ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4a11e49558b376c94faabc5d34e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aef67bb93d6b1ba1eb5cbff7e3f85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93e93664fcfd988714c65c349d9d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c0994af0990d68b8332e7735022b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674515302d3a67d0ac0e27372d947f09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c9961ac3a5fa01f8deccad6227374491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ace6a8f5f6a3b5d436211d00189d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6954dd451b65ec91caf91d2e40405e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcbd46e34ea8dea49afbf5567ac04c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a38736ea7fecef43b566cd5bc6f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460135a54dcb67896ef2f5903a099f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9fc093c5895d722eec91d59e74748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666f40dc0cbb760b74c33fd3c98409498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42fd981fb76ff5910bc124fbfed51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703f7eace32dd1302096fe50d783cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b46f79a7f443a2d0596f3db7517d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b738ee1837b2804999e4db8d3226d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91725f1c6eaf14550c60e1900b3143503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b3850e053f8ea4d233fa6870a1e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7499b0f08189d672aac07e2aadf27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d77695508c46e24f26c39453ea9d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd5c8a370e34354ebf3d8d6741e95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba091cbd602cd079c890b7eb7ebf052f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264f78bf0a4243f2aca87b5fb4c9cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a2dc0ce922fd026fa60ebf974a97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af3c4f683a4259be1a356ce28aad5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea209c17e92f3c8b5add7a0268933262512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683921ae48b6df49e94c4b1874ae56e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1321a82978e48569de00ab58e18c58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38ad6566b3d4f071ae1cde51174b30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf361f596509e56986189720eea9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21e9b5d025d885c40d7bc20ea957e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2db8cb6ca61fd8da63210ab99709f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864673316206d6780e8df796c59ee47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86b24645c1c44095f3fd4b5e084b60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0709fa594488225a10b67b484fec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6cc091ea230c643eadc14ee3101d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508fea7cb35c1705bf7c685be5d181f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236105d6521398d7eba75548c3271b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ac35d900bf6bd6e71fa5b81c786e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc60a13fd2a421229d1a63c7df17144526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f52377f9284e97414718cd33a7b31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642951292b664661351e8751c01185b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e61706bddf39c42f7b386f9d9b063529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89c75a97b5500a698b5bdf9e95f03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99773c1ca857c9b32c7c79ce81a12ae0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3799996fb6a9971c3c9fa7927fd980d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c8bc26cbb05d37ec4c77cd49fae6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c2bc165aa2c1f42e40145c7a3696534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d2454dc25cbd84a91ab5f691f9c8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6443486e5bb206c434b7807499b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee942504f4c274ee4ab7b53faf227537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d431befc738df62a33ccd53002880d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174a1ae953d90c8d48de47839bc0ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6d01da62848fddf9a48b6a527ff9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a0705c031674b3a964677be5a102541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf356da80b31530dd7bdc355297b89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e59eb140a7686c9a9c80c44567e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec8c496dc45c7d0c5b414dbf16550544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690642d5fffc049945230a6ca4522ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3750fea3ca505c4bbbdc3add9ceac66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309b84d498b451723b6cde813d6bb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7db4ed8ec52ae6c39b8fc6c26f397548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f659acf847bba5d135cc425b846c4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd4467a9d8299c5d587e6aa7be205550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5f0b465526d08a22e65ad026e89b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a37fd955814aee4b57db46a78eeae7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f00fda81c32974301e890ed5cfea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abbd8a381e4566bda9cb699e62fc6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5eb0b8751f55ce87e93c506ff074d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aac4817bcef1d398626098e2462c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e722da530be33c374cc20fd583438557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a273746d8221708a701b639f3da56ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98335e5fc0029a30a76615e692aa2b8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b075c994d5a35c4c52d0b88258fd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0613a3b69668beb2b9c6d3bad5f8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140b693052da70e082f7a0fb51797ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd183ccad735e2485e2d54e99ccad0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330988dd411618b23f2f8b61ff134628564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b73a38885e3cc2c8c1aff5d9a7214565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d642210f7efa6979d7f4fb63a43b73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb388153d3af7a37f731daf51c5dfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe73a1d8d02ee6c9adb87e18de0c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a344d6bcd4cc2fda02baf99160c101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe6b68daae878a8009b1a154cc84c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c6d14269a043a1a22cd15a7a3ecc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67435634a2c8fb90ce3c02175d294ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58287ea52b919485cc0bc19355fde092573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2137637729e92740614b2e06f4cdf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298cb654ee51631da16e3e838359e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b243a8b01f5dce51432f1ccbf8734576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75857a53116bc3d437c2cdea482d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5ae8720a04acc547b3a4c08c1b57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289a31582d3d141c38d8313838ddce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a54a76250889fe1837696897b7e13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c638afa17ca36a816a3c49ba6866581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e41b8f0853463451a8937cc33a68bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf790f1a78322118eea189330621cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b233501f57d8053077ba16951c83c7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c719367bb3871ee206a9eaeb9ed43b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d4342e3da6bcd8848bf02aaa79e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa1dcdbed6834ad8cb1ad0317ae43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f31c1555033200accc1a316065f7ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c6124ae8a7102361bd63d4a75821589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550a426440b6db5e84bbdbb2784231590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af679e1cd1f67a55967cc81c1d5ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5e6a6cf3c9ae2d082b4bf2438866592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45ab26ad1267cdfbcfd315377e9ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cfd8036d88c82cff0a4c1189d28a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163631ea7136e24c94c5b7f29abbb6be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548099e7d09be0bfb86733d58bfc8a62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08583769d873df6a2f3ceaa8d5a33a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba5b60e610dde1bd1c2e8e597a926598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecbd9ceb6eadce1827ec5266a8a5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5076c86a1efe10039145fcb7903d7eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d35581e70c4109018140f55fa2271b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91264659fe7fa56ded668a6cd8f68acd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d22fc7a560ba4ef2c76b7777609ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a287cd9a3306ab622308c2e5231dd98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207f4ab9772a149566a86eac44b300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2cf6923d07fa7348d38ddb3d9ecc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee54cbf04eeec8b27a6b7410261b4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817259162d2aa20d177dc7043ccd95b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8719451d51dbc8ee9e5e1c284626f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a812634b4f7e65fdc5634faa21063ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454dd384016b354c742d79aad3e2bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5816b48f7123a1f77e72ca2908ec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3759f0e8f755a2053e369b2bcce9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d4843f3da3996512b414e717a1f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcdc126bc1a0c9233bfb311fa2388f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3238104ffcf43607541be4263f8c41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35c42372c938b2f76a750d27a2219617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec141398e6ffd1b5ffe11247fad7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b7db19dd31b5266ea20c52b56825c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326abb8210adb481a757bd51656b6a5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f1745786da36ece594d48c572f988621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9dcff1ca2a31cc7c385a31541df81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd1273c2f2737ceaf59e5250e110b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7e1f33dac8225dede829e163595f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe1ebc9bc27bf7f14d22a629a58de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637998430c0f337dfd8ee1bdbbe8a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ae6548819e2dddfb62701d624053627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782795bc11d408c6dca865beb229b3a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d12e843e97f1b4405a2ca232870fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc64f098f1e4a818bd3f5e9b876f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83033ea1e673e1a2e1bd56f4f7e9702631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c97d1ea196e61ff0c64cfaa5f793632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56698a0eb639490322a9887debf98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62d093af8c059bdc13ac0b1408ed1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f4101ff7105e4e0c10e2b89f2bc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dec7ff974df7ead16863ceb755ecb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01480c86d15a6ccafa6615047752be03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae99d2f42e6bb71d62f40ac2e5301e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c78ff56a70daf42f08fe5cf6945cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562be542344e32ac380b618f47f584b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f479a527fc6cd548ad6301ab90b4f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015346f2c484a8ee5824a6b6b3bb44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d4969525e263d42ecbfdb32fa02d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32861d723dbe287ffa0dd9779e98a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275fc5ec6e44be500b0d8fb5184501645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a1d258122be01973a2368eaa876a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8553ba4ba3428d6e78f63d595b531e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503302c76053ff5920baa9b8685aa28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe1409e9116148149334d32a546c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fae41e439a02fbc10ddabd9b1c6c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923775883e1d60816c3d066e6d1886f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e35a9930ab3fc94841671fe84973652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2171d821d7fe6c664c4034215e54d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a44b5f123707aa5f93efeee0aa6ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfbe5d960cb949c679c91da2ecc8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891107b1af370cda8ff9366befdd592656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbba952494e973fd1601fe537a4d618657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ea07d4c14f32da3995ebc59bedc78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3df0ca928725333aa4524a43a00e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb36fceb068c75d8fd288390cc9ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e26d6ed7ede15ce7b469b715ba03d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb15586d1fdcf94a110012b489913a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b81d93917a7a640de1d39c25e696f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae78af87317f153cfc2f031241c5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa177848449e8279849f1c7b084dd10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe6cc5a00cc4b38e35b94effec322d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a602ce8cea5bbb4fc5f5d3a99e34ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4fd0e136d46213832284ce11edc2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034c88013bdf9b9a157e1318d699fa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61e52d9504d4afec0ee0c2cd04592b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d829ad89e0ac179be3c69374afe2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f32d8006693acc34538fc56772f6ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69cbe39057cd9d4b22bf1ed7fa7745673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793465b26c144ea8f8c538680ad068ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0e626b874cff559bf9697bdbe019675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a80d5136b8040293a9478ce20ca5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c04760897885d5662504e0ac0bac91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c686af220511ff693ed763c2337e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7bc139ea573093ef7b27d162c8254679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d652bdf217deaa385990fe7b7d9f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cbc028fb348b8338d302ebe7feab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f66ed80bc8d5fba9d97e85e46b60a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14801821b52a70b47e1865986c701b2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecf1126f245ae14d53cf7193b34663684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6153f5d25c44217b35d0553e0c268685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b88d2705c3b7f5233c2c85a40636686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12574357ef9b603f9f66afda45f43c91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7e9b6f9291200b0ddd6a895e220d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c490c701ffc7abd1129552f229fabb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b751ab5d9bf76ee524c10deffe92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eded2e0228245d20c86a5c825c9872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e03d8d2aede07d86c952288ef15b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911cf99001e71f3a2d51969736dcd02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4df0d455740c2f104ce0444456162694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f257ae1dac9dab0391d54d2cac1554695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082cbe8b608e1d18a69724d6bbf282f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd822fb5dd17ec6379ed65dae3853b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11de63cc676c98df806a23e8021f1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d8ddf57f64d195a711f46b21a366699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b71f4ecb0b63604f480f40cdfa9db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed890cd239c4fbab91eed92ef3cf3d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc6b5b5bb7ceacdaa7e3ec6892c6dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e645b02b019554a8bc78b8af69078b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce199f5069f5b2992e748afaab0bef5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a25b257fc429b85321d273d06837705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba080f1898f4ba08f25f271efb6071f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341074509b8c9ed4dca08dcd5512a39e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997b1aef379203d294c88eb435f32f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944182781dad3a5943c806a9bf72b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7439cb51021b5691b0c4665fa940e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867c61c488b71afc913c7df22d37fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9932e33a542c407bdbbb18843d8f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e179b9cc8efa07cd9456275250f350713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcca03d496d4c7a0155a71a86a945b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea144b3b5bd3108de9e7507dfa368715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5382fb892c854dfb50b7967bcb5e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463cf106d428284ad3233432fd403c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4cd3dd94c581e20cccbeb2b69adee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca22c93a71c4fa6a0e5415851d4648719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d41f26fca8ae18f3114a6c2a203fb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bca113f665446b11fc222b0210ce6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88524152b562d8304a9c442cc2e9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ebeba64d7714a634ffc16d3eeade5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80fdf1bf6cc52b52506237bc5839f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34103808b6597e30174dc20333db5713725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e5c90a0279bdb1eb63a9a02f68f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba51628db52246bd9b4de1e961db004727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664337c3657f83bf8e2ed0d2605318d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690fc332ef3f041dc0ac08dad6d215729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f09b5f992cc95925a519731cb066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341cf2bc1175d1ae9d3c7cedd600e5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e98444cff1c1ad331d5a1ce5d09c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e933a0b79ca9444a59d213c498df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa1d0eeb1de564fab6dc138b6d88aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f039e64207a1406bf133c44b68d6fcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64946bca057b69e5c1ea9a494f425c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1646505f17f8f96e4c75fc6627473737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ce9e34ed03a3ccd58e59521ea382738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b520755211af3b6b7842c4092d3b9e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb938f8224ecbcce6309e3d9a125832740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c155afa1cbe56c4a800bb2137071741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad551dfe63a13d1e3e98406928279742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28b19bc851c634dc8eb1902f8a1a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d4c163533014bb3ab6a583857c1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42342ce64fee1414fffc4d48c774efc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5580e9eefcd2b1c0f7bef45356bced746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812694b02af4d35980804222e056dba0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b8b5891bad2424d25bf1a29d1002b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a0d9676e2591d1a2efbe2903cbbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727765fff24497341cd8c2c22aef7e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a38efae8b06ab53f02ddf051888c41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3fa886ebf18f1950ff1c8821e0ba9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb47f6b421fce250eb93078b842bdcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4fd6423e3756b94a3394172aeeee1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd7e79a81faafd93d757fbbc47ffc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5049c2ff47fd9f3a3611657dd45b38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7deb7360af7a684d2548fe701cf9cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06883060dc7d84e3ad66723c09a06238758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e25f464046ecadb110889c5964ce8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b9b629bbb51640b1a52f913b549f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628d137f4743c44113b242e8286d1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa40fa2614ae89578d799325e398153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5a70f06cc0ece901c59348dd7efc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef39514a85bc311ebdb195671c48f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4b852a42c5aef40de569c0e551d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7bd394942e37f8407d5b3b6f4f2d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9be6beac9a1d5a384348ac874efc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f334141b702e5bee4ac95c294bbb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08267d30eec1bad570a0de92b5af3fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a5b34abc6da8e78567176c4629a0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28d605b8ed3d0846f2d16b3bad3cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe7279af0eba8275bb68e8266075413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0a9dbfc6f02d0225ed701b51331c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f69045a57ed0357305d1d988bfc9e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114b354939e346ae720c52495487fbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b15ec4c66a786043ba2f5394d9ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d074dba16948a2fd75874d62b5580718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf4b90624caf81431b88a1b88836f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c5046f68932e9c1755821a1e73d5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08a2e2d9f7e8b8bdcc68f74ef489a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583c5a03a667f93c9bbcc5573d6ac822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2f1547f7f780e6688e7ab1da3b12c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f6ec6af13794b69a0481d87bb09724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578ad00ca3dc91fa3550fd49b0d9ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b9b50a3f11f35a845cda6d07928226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195b9e1d12788da3ecd2ea39ecac5f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede0592a3239d37d1bdf0ca296074bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c0c8bd6e871d7a6b4d4764861154d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22170341349b773dccdebdbd400f070930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09d3b5bbce2ec0fe27e16f3fa746531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c2da609403d5e80bd58307fb3081732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58fad85acbffa1e3f6c3afa7d79da533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e0931e889937625027fe1906a5f0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc54de3767c1e73153573156bbc7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c87e91f41c9b02513c80410fabc1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22aec227587122e7b218c5844ecb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df85c936f87000159a04643ab7a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca8b9c196710dc9504ecef400c31d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a31ce0e434f9de90bbef6f5ceff740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8442c0edb267ab5410f0bfa2bd20d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ad920542ffff3a81d50cff0e7c1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602ab3409dc0f29c999436a7e5aea4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d2e501b6a64eaf6744dc5c772f7d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d917008e4d24d6c330b9cfb3850cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b30ab313a30c933c6ab100dc8739346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7d7344f9baa81ed9dc3a7055abbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c3a7d55b3758f55b82e1f3ea4f6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ee77c4865c00dab4655f588d1db449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf558171b251da03533d80379b3ca8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5246b5f2d9822a71a45ff76091cc8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe8c607b515e5d571b37360f0df3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37543782632e1b2adf4599b6ded87a2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa1f52b6d74324345861b1c9e012b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35ec73a56a6bed883f295e572fa6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749029c417d83d19a43c6e4db5cf1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec4d645814b8a839b4300467ba2ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8020ee2b102dcfcb29ad8a8925e2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693390a61459f1ff622b537c25ae6c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e137e0d4c3eebc6d88e31893641a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a17f6da85163849569d43ec197305e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637b66620f0727affb697d3830a7f9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ed25ee1c5438174064fcd0eb992b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeaad2b0a35c87ce608716c146d8c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f03ca06b58719fa897a53a9dd15a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30420c322f6a8ad1f1e8d26d70817966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da324638af49e51b7f4398ed7c32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb475995e2247b3bcd87c6809073fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f31a9028426e2816fe35671d05c7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e4254680bc3184e4b54fcd545fc6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07a5f5af54c3fd4a174d316a8b0a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b85d1ba9420a7b64d78dbd51b6fae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9245b90294451b9865f7ad87c8fcd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3392860783562c25325b8322232e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d24b32e35deefcc375904e4c8c28075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e70d947a26c4d306e39b05ff973f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e96d418807fd149eaae7054aee9f0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711637e5e93c3f5503929c3e9243f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5718a6ff817cf406958eef4b0128fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496be2ea9f6b38dcb58fc293cb359e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273814a9552ae065c98fba68702adb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c30ecaa44bb4b1afb8f8060fcb773082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387e7d8241b879ebf21d4807776f3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f761fa04082f66c91a725a3d4e1cce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994876d3fac3706470da051d2ea8ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951f1857139f989c9819f4cf34590f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0bbf8c7adfe475fb7025cab4c695e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48981e7b1c5565ee6087197e79de3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b69f8786049c4632cb921f87c26a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb003bf7f1a0780a98623d702963c81290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8fa32fe1593a09205bf12f308d3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b2df599bbaf70f5b24a06a8b988592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fcdd9465bec33d5dfaf6a78596dd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e610ff97924ebd1c984e61811f584994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1e0512b0d825e402c094fd51dcd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c08e076a83eab7420048e9744b34996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95028049dbcf7d2fa1c583c727f81dc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a87a08c93f0442664c8499ece4cbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226cc5d47bac277569eef98b8b4ce5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f6feb568ccbee855dd3ed89002034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0ac230bd1b5688e4d878a7878fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e6d78ea03bcde2057b0a031fc0f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d026b2c335aab2ee6acc61e75df6bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c15b49f35ebf26fb37742bbdcc0a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664dd4eb337385e502f8bedf9de5f52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5dc282f64b3f9e8fcecaac216307b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32f05a1adffc6921471d78e79fea00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbc67894436a79383e0dd3448f2cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1231b4a38002b894c75d95d075fa39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce72e1a802d713b4bfd04f98da3dd42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cd90816a6703a061bd661aaa57a48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ca173d36505829f58fc05d38d012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd384b1eaff9d7166e7b6878a88782c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb673c614e963fb02098df4c77a07c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bfade91a2e009aa8721aaf7d13bc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312daf0d2eb5f8485b6ca0e8023b504116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79cca6b82483bc417b8da61301a4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9b4d13da639cbf354172f46bfd275118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d0ea29162ef629e39b3eb8c81334119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb6a8975b0afb0df08ef4dfbc050a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265753ff6732cb74c1f17b1679f16a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1dceb1e0177141eb7255991b5297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775f61502b25dc17d8d02c22e288b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea505fb25c38b1666b465d17a10619e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ddbd40adeac3571b52d95cc6a3fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef58f60ea8d3ba9ea722eed8c9ff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b10f72689b3ddac72e84486a4a6137127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c92f2d822cff9de91b5f9fa9ef9fc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7ebc51c02138127d4562728292ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85716b54f29d84c66deadebb16c7a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055570e8221bbf80d712ca447a69c64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba93ebe8b9cfd3c1ae20bb5a3e6327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede318c63eebcbbe8ae814410af0df76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edc5dc2bc3b126013bdcd2e8fe9354134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ed4369b50caff28d708563ab37bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b86fce7fb4a5ebbf5d94ed0f372c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a565b130df33ad4ce0bb0df1ca35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04628b2df1a41f8a9956691e8a518b94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554dddefc5f85170c1e3f7a32f9517139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf2b838b169d0a4a28913be99dce2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c457ae1f0615a01ed3bc2e3c64e7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93e07e0651baa308567f0f207de261142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa7a7b47f1dd23dc2b008cf565178143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658cd3dc926ad11f9eb340f79349c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03ed86d8881e1fd22c8bd6ea0fe0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b69c15feeea36ac510e89aafb0098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae924cd237c0a904e01d79c0b3f48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dfeaeafee4b0e72d164ea41200fa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bde877028215c8c2355215482b309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8fad6d4c562c7f2b9d6220876ec40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f83cefec01aac93d4e2c4ae859ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e6be08cff0d698aede0234872ef65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b89f5397b497c95b5692f7c6d07ee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f09312764eecb3ac7ee8727a7171e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8165fa349fd0bf40c1f5b9fe7726e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97c138fe94b86b7c40eea37fa92a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ce3ed9e10fccd6519c56b32bcbdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9601fa886edef1bdffe0283718d17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3715b05cc4510bc3490c8c1c02964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3d8db30d8116e6e4a4e52b861a12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368812f2c6a20ed6eabf0d628e3bfcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d47bb1cdb97c8dca53505ef23911162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb6f81451eab10a1525df0fb4bcef9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573facf365155e58f839c0bb2c44ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff100d492a0d308652de68d2efa5a77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2814c153f1229ba37b50f0d4f3088166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af9e05dbdcdb73bab88ce3099bbe8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10d7588a2a80bd0c8c5d208966518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d64a1e2a79a7e16e0db9ddad3548fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfdf501ce5433778f5e673d5119c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd263d262ff549c883ed8029a2c448c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d493f07fd20d67edaeae8e0b1f53a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121cfa1b9237643564cad00ea71700a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7fcd8f024577a512c453547bdfb99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea7ff12677d5eb1b8cee76fc7dbd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081dc6f271ce323f8fa6f63db73fefc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf39230f43cd18fc8cd9aa4529ec51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2356f5746cf467d769865ae66e5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d3cc1d6a8e2d96116bf4e6cf07cd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbd83488382f6caabe912789a2ac7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3cf37132f440dd54201f8e97e1b58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9eb5d8debcd746dae96eb858115d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7082056e8f6341bda076faf4db26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de64317736de3bb80581805c37f908184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525e78bc9c1cf50deacd983bd50cf47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2bc8fa0ba6270c22d23f6196e0f80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7133e8f7a0a71a243d693b5e6be3dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb41d1897070d8205f23f9770443f3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ea5d2e79a2577ca114b6ff7cea23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79f8b0eb41ab5de16fcbfebea6f5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cef8cba6110b3a71a23cd0aa46834191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931dd4f19bc393ff9a796b7893a74c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f675433f65a36ebef912b2b585ce082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd285645334761d3f9b8a8b1335c994194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab91b26639eed1987442fdc033d949195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f55d7be9a68195e1bf068b9a9cbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d079cc95dc254f927a9016eb93caa6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b4340fa8558eafc7577b9cbb99cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2975cf52dc5f13c6d0c080cac92b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341461a669708b48350cc446535c51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3d4ae243dbb3428511a05865801ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6099fd050662f84d1bc8c80ddbf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395813d388840f5e4b656d058b9702203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ab84d06fe2200641258c88b51720204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e6d1a3080b6cd10b630d2f408dc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ebe4342bc25435bc4cf29e6ec90c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef07f213a5be065f288d9089b980c49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774bc50714ce2521d910b66a6886d97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bf1823101e7382da439c0147ca7b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64486f8b1504bdcf0481f19ef3e76146210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646707ada77d0537f16de5bbede05e65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7181a73382c0d543438aa53191bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d130b4d2565f8731f5531dfb3b8dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795de5fe9d936fc1be59e7e630720f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163281c151f9ac9b91c06e3e2995f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d64d65a3258b84f084dfac06f0a9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279228411977654433c37847049bb56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a792eaa30a192f81460c2e1b98d87d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b7d2cac9752d1c2a5e5486891328219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2c3ff7cad13fd14439e358428b04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff73d8c27687e9b0e63244fc0855f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325647f64ae4e968057d6c6356b4b983222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88e2ca1cda4b84efc561193286caea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf062c0097b4cb8cb5b7721e8409d18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505830653197c5780abea398d285f88c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c5cc3e8774da3f668d8682d0bb398226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec4188f6433f8ff4d9299cc1805dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5ed72595be0b7d760be3ca1eb84b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b6c9c3bef6ede863fe145ba3598e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5e6e88760b591a6e7929c3461f29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc06443f7e642cf8c8a9ef43999ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8afe2a4133efd790bcf00d86e37dad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a55856bcd2d141c9dea2cd83989b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d564a799d0e505543d7a5f295464924234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732667fec4a7119ed56e56bfe87b3fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f0ca23f168dca5406d993ec06841236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dbf69130d3fbbdfb0422e205cd3f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b28f9cd8adebdfffbcce75ba87694238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac6439d1ac6f93a5d9b9987b31ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7852c0ccb06bd3f2c9a5cc075bb56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa00f92332a0f5cebc02b844c2844241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aeb9acc7d56ffd6a1ffdb701f3c23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19310ecee79a1eaba6fc2a1f12892b2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ea87041e2d10de5a627aeed2c2ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b00f5c52abd5761abd354112c7cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51bde60269057711d5731d25739e14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f621730e082d196dd501605e9880a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6844a167bdb6f4a9faa3b409dbd24b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5882e4f549a51ea7af9e4b4f20a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f76234958de5fe7a01113a35d14de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7aed85b8532b26ba0cd206740064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60739fa2ff9e6a0d961ccc026522b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed094588de203a190b77863701b2829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b217ab09b7d0a03cbb69fb0c1f187254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650fafc8187bb9a0a33e34f1dd6b85a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f4c8872a19eebdb902504518e940256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1c8d9fd0779e6ad938b7693f2e7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9a914186da0a49fcbe81d6cc10d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef97d32445d7be22d039823fd96a8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e48b04b7eaa23924a815fef4d147e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867518f8d097978500584ae2adf33c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5562de389a3414957365c4ad63a32c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b377f6e76c2c4917ab4585b010fd57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e80216695b21ec21aa7f0f62bb6e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b232a02e00944352ffa5f3110d4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933113d341f4dbf4d0b6df13e07dad75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f47aeb9497309694a30183946dcb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d194acdcbbc1fbb3fa16be528e8a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a01bfb9fa3b55d6ac594e71bf6d01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0999b92e1400eb5850cd2bbc925bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad41b77c9579b5c6927a695ce75c58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794216a7c98e805ee10e00394466be7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30444831dca667ccb71759eb21c2aaa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34ac86b493f70046f5d46dd3b84f59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ecf40aca10e85f569275eaa0cfd09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906f64b0ba859ed2a142d13c169054276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd7fcd8031d891da77c8283bf41ad2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc24bd8b7cb25618eaf43aee781ad0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c67ae368b437b7b747574cccfbe8d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e322d17be46018c7b238fe0336c2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b02875ee70ccdfd83ee3e8ce9fe789281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0dd577f5d3e0203b98109337f0bd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7a4c8330bfaa24ca80fe52f4bc2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7f8b0e2d64042a68f1b26ce82120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c819f90e7b77d81e496a6ab560d10a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f8c428d3baa61c183ef5d433099b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023636eff7b15562356a05ad173be20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ea8215eab39d058311ffc692a632288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cdb95cc43d7d3101db36a5908b87c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebbbbbc4a4ae160300e08ffe6235ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47777b56d2d1fc46dc65d4bdad7285a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6351ade929645a6cf63596fe209827292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f434dc0d5f3dab3deb18eab27a510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5730703e0cf180a8b312d6cfe74263294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e50d10bb017025e06e4c2beb3398295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e254e51506750b7e1e87e0392af6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ad2e5b54691c5f323d8a41ef3bc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e88b2a4f9de4d8c9463fea62ac15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a788f9777a24500b64dcb497d0c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864eddf42ffefa8423e29c4e24ac4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693521111ed714856b1a451bf5c940301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee348a95fdfbfe51dc81e032ca0884ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bbb58cec6b985f1c175a7f02b22d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d494e943e64f3230dd15bab710a000f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf333c3f39389ef87e6caf6eba7522f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645daaf48872601438759ebd088886306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688a7c328c6c8d5f75f302e965ddad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6f78cc33f60a6812497e226c56ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe1f6d3bbfc49ea2bffd526eb273fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759398343e0bf49e513898ebfac69bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9297857d2990102ab44eda2c3f5d2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ede055b8b4acb11266233e43c3ad7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2badb514812e117dcc38cd7aabd67a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23cdd3a187279c30ef7628ebd87e87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f8b1402ff9976316bb2f09b0b1cc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91084093495fc8aee5aeacdbf295fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306cdabf848279660157d75c5004ad1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137564084722aa5fd56915b2528b72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665980433a44eb651a56718109f53f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069942b57a72a4abd42075b7ef8441d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f551c806ba0d3f0813b3c4eda1e21c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36966bb385af32bdc9ac950671e1f376322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27f72551cd282a4221045868cb99cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051bd31734c103b35b9fb894f018060324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909d31b4df5308b93df619b69f59be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae00b61b2daaf43a19b43b3db343bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b265bd0c901f670334e6d2f0f9384327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b3a4646e8cfd7fa57cd0cab9b107328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebfcbacd7a469e38d5cd10a3f76fcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8188df60da604c1dc4dad4ddc8a4e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da190184f2d3cacf88b7b930e991a0c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f2bf7882d38e3d27e99dada02245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e8307f46dbec5cb9e09e6032a18b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ee8f7da57c75870a30d285cab2f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07926a3b065260e7c53b0ee5be4f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398da1b29d2792b60f69b47105a98bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ce2d77874d989b63a3cde3c8d9f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1db2eddc039afed038317bbc08aa2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283858dc97fa895bc399339e68b93e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac0c332dcf04a6098067e01c38e85f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f4bcd88f3819cf4439a381e7e03f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911d9821f58c1a63c875fcb4e2554f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3ebbe99ba923fb7d9c5b58c838ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7681bae5c05e2623d4da028106b0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf68e9c1b17f7533128dabe67a95d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b13b9a185311479aef75df37910c69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d844cb5895ab84fdf8279e67dec78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88fd7a8aca67f37a1c6b07e0634304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d254a1d7b0c3b9298eb335a83f5e5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ded285dc10ef0dc61f46ab576aa2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01799f82e98cd310ede386979ed9bd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb678533d84264fda547edbb3de22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b840658f9514aa01cd4951433328b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84083425fa82cd13de635dfaceba20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e801f1235028f1d71eb3cc0b59e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f713e103dedf74ca74f84c54aef1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01af21d8b31435b47718ec37bd4ed7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de10a553ca982b35249fc049df28b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d25892ab0c18d8fbd9feca33e2185359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ac02402edfb6d456c9bbd402b100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68338480dd14e9e2c43c498dec8ac73a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a788c2b2b5a9f15c8db763856a450362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ff83d2a1d385b038b62600d27896363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169400c8c67be74da64ffbc1401925a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4a04bb4382b4a4ddbc807e35f76b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f05a9b370eee29148498a7b22abce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76e7f9c82e488e792305a92268b11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc38bf5f47755e9f8d9c62c421033368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78bb98a0b14da049f74b21263ee9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b13cbd23703520dfa0c97f1d40c5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7264a0c5f813eb883e128910216bff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8991e272d2411cf3212514ced4e86a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c09c636b4fe37658816042f2aa35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddb3f988594041bb41994fb08f77f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656e073e899527bc7238b424a74e3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a58bbbd3a80f5c5f6f9d84fb5187376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcea85a92575f9b36f347db5a393e5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072720f3e8238910d97aad4c3b2af66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466dfb5587b273c17ead4d2f2f62df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9bf6f2069a088f69ab4b97ee364f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c917175be21812bd67cd132b008e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4dfc69d43807852897428b8e0c24d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e03e31ba4434faa2fddebf346e68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee944548262a0497fb1dbb0678408e80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144608082c489263159ba2d99b7dc84a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c9202a1c1de96007ea26a71707cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9f8da91d9e8a0fc3b4fd95afa29d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0b6397a9a82dff7a0538d79064f5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdcf931c12b27146132a9c067c16a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988436c874684da0d0477cfdbaab7221390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a0f39b5eb5a37424e498e20025ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaea6549f509a883d2909f0a697921392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da499416e6c0a3e30dab3806ee01c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749e1ebd5afedffde3adc524fe49e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf9476d6f6d0dacdaad45b9518ffc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e916867e9f068a6b441244d57d47b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713fbe0d0b9b7cd822bc541250ac23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f95e83b05bdff018fa5b6b73fc3d27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538892cab11748f1f5db155f0b7a8c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca42717636835ca4a6053244d46e5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6803667c95fd57501264bd2937fc3e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145738248217b1578c7240bf1f02c5ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c74929b2aba0e45f0601a63bbadb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d19786f4e45d9b442839c5ad052b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e506139f93bed535412e32e9960f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754da02cd6fb63e0d14d9c19cc3a48c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1377336513e318d54d868f2c43adaf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313de9427d3d255446dcca1a5b58c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff95ff0e19e78c932fbe00fafa89c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a2453155b10c7ae07f3badf96508410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26605804b107c0db3a2a001b91784411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd53ff198b1f967bd63e97e254a7ea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a7ab787dd1730adb4b20a43c0922c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9582df8d6db1096c4dcfc845a0a0f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6c59a235fe76d51bfd276df91e16b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd63ce8182fb5444ee8e1b72b7e54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84503dbe6e2a2696b09d3ff4118a3906417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b42c9ef631d449c79a2d6006f6927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79da189f11af4b24fb5f5b9f539ccf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f637bc40ea4519cbe94480fd6089f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd897a6fd5f40e691927caba36601f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c34f6db548521c570e69b7fdda73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5bdd52e9c72d6df710f24372f41c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893996e5e79ec276343da10e08835d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220703d578a9f9484eef36dfda3b4b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966509a3592d036501397b32015b316426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab3bb0e9eff0ca7ecc6feda28f2c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0620d490938c040fe180fab550a82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9cbef5ddca9b52d0819e0af11b03d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd7f4994f828f721268b19f9ff2c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa2765a161e625fadc520f781b44d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5048e1bee678b57b68bed832b2e11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b6425d9b21dab20ce53c120b7ad6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efbf78036313b0b2611ab83eab8f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f73026531a78bb563f9e3f570e581d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d9370e3e9607aee143c9d6952126436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4800eb0ec05c0ec4ec3c65ba12ac0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a25a06c6663b9c226a0979774552f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7344e0862eb4d6151b9865245b9cd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb190af589bf05e8551708ee98f87b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c419cc0e2af7257e7b021752167bf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007f06f3df392ce7ab635d52a222db9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f6e7721fa3a1cde93c9c2be87c5ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec686460abac0d32e2cad3bbd3166444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eb2c93b743dedcd09b2027aeda4a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bbded961764528245bf2024244f18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e28062b07fd80c4260d573e08de4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dda098b6c685cccb72e4c61623907448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289fb8f65ac9a083680180e192843c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773fd41d6ed330a32085900fe9b1014450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b42c86dc9de0d4091ed09eb1cdcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647d6740370856d679af8d302a7715452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a286df320904275c63edcfa8cf07e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d46baafc9aaf92c0f58f5c5d80ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200d295b070435c6b3f2d2f5372e44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd37fd0b77e467d7a5a73012c8db3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf48996d61d5df0a0e1409a99db38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c82cfb29b3d2150aaedb3323bdeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd0eb5d9878afcad6d2f86b9f5d8b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d3835d55a14eeab7cf7a54bd9124460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c03349788eb10f3cf828cff50c6c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a271fcc540151f131069c60dd7b1bbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bedb3e83ba00d4de76141f8b7f1204463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac16fb76a896d79dd50c14a7417c3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df058a5b313c8d237381b3950b92b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd70c74ab82a69184e4d226d239a23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5257b18d975e09a92c532490f975e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c1bedd3267a29d268657ed1ae2dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35502d59d1311fd4134481be25125d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e22648d03142f2c085879daa23077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c65353d48fc45f26eb4bf1a1d8226471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56d3cddde18c369efcbe51ea4e105472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3bbb17a6244af0706758af8cfa045473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93bef51cf10f72a544827005f47da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610492efd1d7f34bbfab4f60119fcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762e18a5585bb3a95f3f1580f553ac2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334dbeacf68b400481cc9ee552a886d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0d5ecbaa54ea1765d1b846ec8c0eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f131b4405df99a71c0812af049dc82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48505061e8df0fb5118bf37067672b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e16a82cee4c6767b525e086d120ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e5b9adbfba40abe18ff91f511070482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b67e9222c938fec4d3aae2ecaa5fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f1c50467cd22635b66f9253cbf75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dce2e842f33687c867a12bd31c82a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb7a6570596636f85809a4f362a3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd18196445adb695e191a4d236386487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9875b6d8df85b03d9e28ddd81f531488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9379680949a0d7ff27d7e663a4ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259183f6510ab147a393c00fd322972490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e884d5fe56ac2c990a4147bbd11f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36bb4f3e71eea5543a2e9a872aa4f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96085f1a305bd670e33b30388f686ce6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aafd9a78e37a92ed5545ddf284ee9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b40f2a107ee9cbc1ee493f92a2ba5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c16bb0aba87ed3bd2a8916d96c1d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171d8a5a581b2e0fac49b2fc47b963497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25075439dfdad78eb8babfe2c50a72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838632030ac84e5dc0995e98e2a22acf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d64040c7c3fce06897ce1e4188a508500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab909faaa8e78af565fc734e67fec883501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d87a511625a90c4090a9f72e8f0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc6ab266e42776754b5be30983e998503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe16302f5f25b383d93628b27ac6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6566370253ae60eed1fb03b6422d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107a30e02fb9e64e9817a970589f06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97da4af3e856aec4b4262693982676507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d6fdef2e064751986db9a4fe3955508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce0923b3bb1b1e1cb374ef4d5a6ca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffbe8b1f605086a4e0e7c874f62c21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a43e4e29d5190be30a58cca801dc6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff3189d190d4c4c5321c3e0e4f716512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e8012d518a6ed36d6c9ad8275d2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6668c0e9eb361ead51e6460d804fa6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725b92647cdc539259cd2d656a36837515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330972b188ac5aad177c72db76bd873516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757042a1abaf26a2c8557b72be72306517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffcd9fa5e170688a8a30965c7ca15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9c46c3358c2257aaf01d53ef8107519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af93a01928314424d40b49fa9211396520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a75198f501eb380428ccf7785d06e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7405851fa0c4bb8ab2902293cabc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68520ba82a9229c331e666a3bcc77621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e8853434a41b087af3bac3d48505524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6c6c47ed9918ad6c15ea62bdb6ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af162e8ae75d6ada0da6e528bf5398d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f6c69bffed3a22578f8a566f5676527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7c1b7e634815ba677b42d632ef910528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ecf8ae780e15368582b062c0ea536529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54793a8260e67a67ce6d0ca3899c2a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b79469d35dd748b577e51de49bedb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d82796ae895cacfb3e43be9bcaa8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d95426d49d072160131c21c50e4b75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e8b64a340375ed348f3d3f0ab6d5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549425b401b875bf55f9d983aa263504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b29a6f31c36d20726bf712d97e468536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1448eb49ef62e2ee62383250823b83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596abf8a3dbfdd14feae68f3bca85a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5780636873e009d740b53cfb9c1059539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369e04d8521267b65ba2e241b61e01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9ed24481ce1e5d44db2cba1eeff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e8a8e665f77990e2539306b91d26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1faea24e64fff2f3010312171710f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219e5811bd51b5072db490703da365544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d7ca658f2af2d587f2486ecc20826545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a36a1a5d93f8dbfa527412d4ce1056546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093e1ccde5c4dead3658647f0f45f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c65195f0a722e05e7b67f9233fe4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7af9ee75e79a2b2c3e00df1cb9e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f1c274ebb4eb93e1f756afb0ed32b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcfac880289d3701efb2f958711411551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e992b002b5e050829e93993c3af1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a6200f33855b5c3ca7160a14909e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c71652df5be8d5f03529f4167b296554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4695b36a89553e994bbcdb7643cde8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e68655daca3423ce8ef03cb0968287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fcd4b2fc224e73360d6cdc0d9716d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c14cbfa5a32639daa512e7ae122795558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cabd3c7250e966f7471aa818873e64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a999a89dc94e8300480c253626d8b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4652f94d41dfa9b5e97dddaff3d37c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5aa282db34777e46b82983d0a11a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cecb034d424ab5858680a0400d56e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c684c832f644b67db374fac9560e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa13b79ecb6c52e6a790beab6a94c0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f53701790daf3f1d861dbb32ca7c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2d3ba35549e6e6119ffac411ba49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd221f6ff9b193e1a46aa808c361f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27993829d627f154c061f53060f28a78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1150309f08c16885e5564a34b107b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c06f823dac24b63e4e30532e14da2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b999dc3851a6544ca9069fa71a3017572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c5fc18b1fe42afdefeaf926a7090573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f78846006360a984cb97168f74da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94420c3e4ccf34e0c1e67527676beb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3d4b3f5d34ba04df428c10b889ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bba5b1effa04e7d9f10e205017c13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c893701c003081afb4c89f55a1c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307f4be9eafd6cc65e1453abb36016d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9aa6ad2bf4bebc342034e3b86fef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110ca03976f885cc7d3ad44fdd44a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932b8049346075adde377c3ca2c099582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4102319557befd1c4f11b504e3605583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb30c66288bb27164a97fe5045790584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e49eb4b4f0541dcc6847eeecbfc9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f62f114bbbb35fe9602c8f86be57e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a7f2d90b66dc4db38ad43d18001de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0355351c9e97b99c2b6799b14096e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ab43bfc42aed27238dd36b4d8c30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ea34b3abeea41c153f5ebeb2f352b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4c40fdd4c942a908a8eb8a5fcf51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42fc0a7ac715ff6c74c545cf058c61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f4793e984c1c47f904fda0389958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9a683b6f85755a3d386a3663cb0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eef9a0e3ab9d2cff28a05bf67c720595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a57338a9b9cff5f8b80ac5a13570596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970f3ec7de6bdb22390f94259285bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bc8680fa6e4f7ec36a8c0cc55df2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8c7d73646c81016d0c4e369ab266599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e801100881838a71b50aad9cc2d8a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea836d403471ce23723ff743989930601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61932631fd76fea3d60e13e262623d29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dc339fd5e93ce3d9de7073dba63b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa4a7fc1fee410c715c15293539fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367411cd61f5287a58d15bfa5fa483a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf6ff8cefd5588ac049085776e95d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062982eee8ef32bce169760b72ccd53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdbbd7bc66b1c14a7f72f229745d9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a2c3a14c0c4103bc11a8e48783810609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff4adbfbcb8dd591ef3291a2031bf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab81fa7a9cc6a53b166ad13764f9a57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836474f5e0a23663b75db1f1179cd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534e40e54bcb07099614dad783f746613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f225d56f08183ceda79903de9e81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558bbd3865f09f9f22d2feeea43f680615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c27df965d013e2d4c272ee2c6c2bd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca23d98b97af527fd82061b545a48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330f69ed32694b3df2ef687cf0f1fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a924f084a7a618ffea3e83332029a7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f181ad190302db06f6ee7b96e891ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d34648d66c17efb4c1142a84cd7fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d4f0750849724f3f7e5d450c3fe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328bd505cebd07012804ae2cfcd423623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba8c8f427e5a359b4f376a71460026624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a76d9fe79825e521d424d6a73c89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e4ae455a4cc4fa86a0f0bc9b27a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5540be43f1a9a9f4d91812dcf8e64f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1efba0ad8f08f9d003fb50db497c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91738645f19df611e2d70a35c985ceb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09b42c75601dd5970475c1cff61dc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d14654af6176c7c2572039a810cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0071205a3f90085947763ec46849a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060100de014dcb5b768654dd47852065633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29251f9e04e1956607c5388c27b88fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751728a2b3a386b221b3b26ca701d953635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410252c2f91a88589b4310aa081c9344636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f32c75d32e5d0712eeb1f6cb9a36c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63348f295773e96af26a01b3e3d6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834a61300d61527c11d2aebb026bcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08976a56ebfb02381017a04d9269c98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3d12d29e865b90b08044a663632c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24a5c6572e56b0ae1e5464f8a38d45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6987435255858b5f1691f5278a8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fee673b6718605e590e59d883cc653644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4c6132ba251b40ee9f1da89ef484a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ff785e824bb49d94a1fd19a7e0a75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a39fcecd43a99e02d2f796c191a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e1fbf244e1b0483433fe68e24c3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d564ec1b0a5cae5d154db728661f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ef2b61d6e6b9b6712eaf7d261776650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6315d8aae9f415579a0407d9f99d68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf3b8f146c4bdf22f1bff6f99a0aee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0065619af9031d53d6502dc68478dc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b2bf09f8be65dc491ea30a8db3112654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1bc9fddb66a1bf58f3f6100bce876655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9734609463030bed3547ee90ca139656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ea9351e830b194a49b560f0ee8a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2b8487febe3388c72ef281164bf70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688638b7a6a6171f4a1b171fd3f9ccf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c3eebe2a23789e7ec6a7c4f82efef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90be24105bc264181ca600c3508410661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4106c2c36aa4944a0d50213aaa5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb5e41ec1a2582ae40f251005bac5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc53452c7ce5ed7d72ec5d9138877e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb3ffddfb8f797a12919f4f7818fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d70b3080e19a6e9be2582aead214a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a04e98ec4b519144f10ae8771fac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd89931707f7337b8412b82013af0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e35c30e214e8356bdedf3836a3511669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aac6e2f2a1f5b38355018038b17d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9e16c6e31f28f439e267a1f884a08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65b869ce63fadf0792ee910d32897672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3992d74598eec3e8e33db621108e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5646a8d7cb66352b3344aa1bbee2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ea17e29a699620568158b40cc98e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2091a5db839f19276ad4a166d61afae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a9baf5c023fe6bbfabf9a40f2a83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a87a5a671d66a18a97eaa8907490678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aeb6fcb2a3e2101129ae6781b0bdd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6691c56760a2d245a679d1d9a144e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de31fbcdf877fed6fa576f3d7aabeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b3ff82b44633866855b80ddf7618682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4db909dfdb2bb9d23cec0d143e59e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0e363750e7a1b644338b14532c5c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0193e978c150faa50893d718df97fb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40abe37f024edf161fbc1c9269cce21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214e5489b6a9519f5a85efff757432687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641de0d7b37350326216ec02b2802d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47064edc36564da1d9d4db8a01d82f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf006118c0989345e8301d42dd58f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed64bfc91ef42cf67bf8d401c938ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f783641e0e9afba403dd3941d6779692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee47d3a238508c85e97dc115829e9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79286c29c261fbf359aa6bb9591935f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426c04440b56b737ee747d486f359d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f2522b9b8dc60638df22a06e732c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c34e2a63286f8369f9ef79ca33c5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aea41c02c7c318fcd23ef46e968c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c247443f3f7b59c59e034f8fd5440a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc24cd5ea4e721c99e7774491939f2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37e945c88ee6c57f83a48dee42d010701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23eb27b52cbb46b03872a6d9d194a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83b403d97719098e0c82579161bfe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a8043037b6bb0633040ba0c2b0486704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5a398a491392c15364cb7d83ece6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4af6354bc9e86ddc08f8c8b3d322706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5c85aece0b3aacf90438f9850e629707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b139ace9cdd214cf613be44559e97cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b3aa947b996ea4b3c257c5d3d5c36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b696e93728a0630369c77e53d16bd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecaee814d9fa95fa323eebb1ec9347711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39441c5f6bd69835c7602599c28747712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e145809d222d489e2d75e508186527713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3383402a862d25efb2e4c330e0411fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3b84536f38cb28045a595ce440855715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f48c5f7895e67dac19d350f47c94e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e737d16b596a39d9cb0a717a31590717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3c04683a8cdb6707f8431d728e5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fcd3cc4e5e0b459aec37ee7dec289719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b5d708c251cc8380534b6158c577720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df47f6996d29088a0c9b464e3b47c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53655c7ad73d295d3392bd4f992781a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e3929099eac0018a66462aebd306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a449cd0224a59193c18d4fe47fe73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ed847f66990e6140a3059a6320c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b9cfe33dea5d72e551ed24db6ec0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b3fcdbd26172cb79e7b4d8dcd3c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894eb82765726fa7aa3c20798dd014b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8c176ef71ca8ef5e228b0adba14ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3baa8dbceddc8875dd4767e2083d15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1156572620552be07af506af88f47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0d6ba639aae26d9f8890d5ccdcc3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fabf731c4293fd2ca15bcc30fa0624733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c708427709f8f6aafebe6a10acc17e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937beaa4c828dbd152ebe72365d11e0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf780264c73dfad93e571d1dd446852736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a2368538f0a003108692014db1e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c9cf37219a44453aaa5e2d29e15a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5fc4d5430c0a9fda768b5cc21223c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1685a410bdebdde33232fa0c9d0cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0124861f539556b3c9ae623714bd5f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca08c6f4c52af0ab06f844baca752742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141edcf93c4c46cee274b3f768d1ba3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc009372e678945f16bf7eeb9eee26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e046cadd3464d1d416b9fbfc7f4284745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa585d5bca2cd46082bd92edbc7e870746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d8578902fef3a30e8f78ba077eb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea59919bf3de823ed9a5b033a7b659748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f501857c9f3447fe93e25aa6d114c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e3a87e38000db4aa71f478a1c1368750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c0860104fe10f406bcd2ff1ead34b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97645d0728c7823a1f4b95c4ea26bd0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d05e2107d7ba08bc6de6eaad255360753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15367f9bdff8f4295f223f4b37161b17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418fc026ef8f35c23edd6c57fe0f74a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480004183bb54b36e8391eb56708867756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f79931bff11445de73a37c9e6ed2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5396e30c9265a69b55c45607adcf7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d70e84529629ad05efae523fd8c71759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>