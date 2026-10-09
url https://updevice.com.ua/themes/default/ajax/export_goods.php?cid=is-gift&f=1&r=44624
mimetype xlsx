--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d977ba1831d0ea511e552211a95c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacea8c2558ce03a760711433a9118c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99b97bf855c765a3682a474113cb4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe672d5ff653c9b7e48500a939ef184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae337131578e4208430ad9d3105f8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1434b06b156c5455c86b77e32f69e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db42c60cea648ac036b38cd1492ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d6c0be5c86e3cc7304646f97985c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f456584a1bfc5797e2704355b5f8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d30553494738722902133e9b05ba910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dd94e550d91da4db2393ef135101311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ea3955c9eca541b49f5619bae1a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f88a4d6817e36dc60c326207b0a5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5babaaeeaf6ae756a0ca68b822a5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610581214e65bdad3de5d867eba2385615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c9d59e3d87da3e9e91ce3d89bb41016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2fb14bcf78373e85762183bed028c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19178f7e10b151fb0cef248b8a13f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e14e26cee6303219c5bdd81cd6d44219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103902060c471f51dc5963bbf69fb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2dcb1e3de0a5efd3a0a1c85e058b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204fbfd79c72436470a5a41889e0ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001b3722d76eb380cbb47b5c298bb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d8185a495eb7f758e06337f62912f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd618f431f9b7a60f87af9ff9c69ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe7a9cf4b0314cb7de693c13a083f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6da5e0d434fe28e0ae5eb401d5a4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f81c7347e7933c902385a35360cff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19bcd3f9834df352d5820872d575c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e406ed257e3f2fc227aeb66cd0d36e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce14c2c1ed6c64892560a1e028f008a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45ca601dc1f02344595045bb115dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7d77660f09c65d5ccf6a4e1f501433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9170ff2ea79c271fd3bf9dfb08818e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453f910e2a8dd383dc2913595b9953035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88163deaa71f0b6841243c67460ee2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d978801fe2b42aad7e58705d7c47d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e474231f05de321b2eabbf736605ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52206894c7dc50a60ef3a041dc8437939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d51f548df5f12213da0779ee15c7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0de4be0ced2e6c5877bc3bf37894841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc49d14897deb23a7e57d0b3bce6c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425ea59d5f7b3061dda1d4d1d561eec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7161c7413dfd0d3af527f1e7316cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076913fd40b04ce17ee2e8edf006aaf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6b567a7916827580401b79488de6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f2d16e3a5943aa2d72ebdb926a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e31aab785125b314e246cfa9e864b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709ea110bee8868238501b8ba7f53649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025385ff25712e5d594715c37ab8eccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347fa0749e3a6ae0a77c105db7e104251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432ea12118b89bc32fa1d8a40e449352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e456d30223129274cce60bfc6a849853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba545bbb26810743e887225e900472d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69759e586e07f2b4b9f473f54733c58255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ae0d875927a76abb3a15dbd6c7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0f56a1bdeea33f7ceb1a40713f3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b5af880053b2c107cd989c8d3ce858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7d8bf4f32f03ac5795197cd4ee9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b88436e1d166204234846861e52d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab169de2091ca3b75233f5dac19b9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2124644c5a5cd1045f76bb81e3d1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd648bf8e9218d85dbe237abfb2c815d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53b5a1f510c024bb48f64cdf0a64c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad13d6d9d64de4e2d23755c97b983d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e8e2ca3b8c1ae4e13e23db7e880c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737630ce0b05a1a8559fc665f72e56d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3703abedf4b74138b7bba503ca7b9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19b8a649db7f40c4a9b8d0157fd1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e1c571b51b9af286c166e5920667470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f61d1bd75cbb4bfe2af188a10f8f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644af90fd89dfabacd6c9272e0102272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3febaaba0543e0ca3495fcf75df5fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c87d556178c30c75fa68dd7bcad31874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2134be1def9bb18c67c67d9fb4b6c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640457d2b08e6090764871dc70840376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd98508487f3dd69f29668f4ae8bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77640e73576195b8ec9d4c296345df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e35c6cd1832cd19444313d956dcff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2da38e813e8667545aed0cfffcc0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69806ad97c975a7fcbfa93c0231f5f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442bf5c2459a270f65ca449918b09382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a7618eae4ad7652e348c125d40ac683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94874430da706333048e520ee2882c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4b264d152d3a033d73199bfc380485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f3d45fc5a522f95617bc299a8de9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e103fd9d3ef1d3135f9b98afe22387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47dc0b78471becf4d664266bddc5df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffb5d3a64a6e44500c34211cd1ec9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e170f9be1651f237c3b444a5b20f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199e11db8dba7289d24856e88e42a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b37cf7a976c0fd0121ccba1a462692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e4d02c0afcc5fad98fe332caaba093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceea1e2f709c5b01df6d1891c6b4ed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f367132c6da9b940a36ed1049f6a1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b5f23f41e4a730652b32f5487a3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76684192009e05ab3864ea7c0b9a76d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a836aab354d471b5df14ae8b937998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ccc132807f9d9787fc54b8e2ff55d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7b0c3c3c7a26f7d84a3279530f06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb22ccd7f7715b9979f7320e4aea55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c6d29e3edf788b2cc82e18d00804102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa17698c601d759828a693fb3a6798103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e84a729a8a571d11a02f1c773495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb5a99d6f1353c4570da423d37321105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35313a8e4108237a065f2dc03dcc34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f3911080a02b8f9768758564d20e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b33dfca16c6a8b2d90cc8cba634fe1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd103b6ef12231f9c286836ef6ea9c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c0309f40eaaa432773da4968f29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac028e2c135cb8b58c7dc0ae04090fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787808698c16c153bca3ec9c579c296e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66704a849784edee537c0a2356561ce2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f44dca11ed0e3648b5c5e628b0b7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e31895ca434298c8f58266ceb57e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefba06b9e2ab4ff03d7b5ce91b3842116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ce4b5fbbaf1bed14bf0665fe5d00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4757a37545d3d121a229fc7754f38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634bb03c355637d97e8246d07e8689b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1f3d6fdd4e791d577d333c2ac5087120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25524744dcfbf0ad6fa6fa3099a5f187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ced70929e032086b0dede7696cd589122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f41c323e3fbdce7089a233101922e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecba9bd9829e7a1e0d16ec2d5b4779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727803deb167150f30ac724714d3a625125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9532e9d5376b4f2f3faad39d639d074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b133c90bfd899f0d400503365af542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27995ed1a0fc64616b0efcf6e642c162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c401e7e56eede08869bd0fcd7b05e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f35f6bf90783e027cae32cdc289d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365f4841748e32edd1a3f389fd9bac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e95484875e9d073d9c3911a13e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd8e49d9c338c7e727ff0207a4567c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2e58a5afef9213704ca2f9a827b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca6f37213cd5013b7fa7332685d7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179568e99d512ea94636d3ae38fe947136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e174363dcbf1607112681503c8f532137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f24957dd6fdd512c7face0749165f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c94c7a7ff93103629f4a834dd62f87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92295815e6a56409c32a8011aa971c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32775853bb977d1d502cb535a6f0ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a8f1df62ef016398d9ff14983ded2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ef83c985061b4a5f421bf6f7da68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9623737c634a769f75414a0e9e8c00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545ce388dc76f90b5aafac6cfdbaac3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed9f9fbd4061796d650c2d0e1e27f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a0741c7eda1d2d699293d09b16ebe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3173d63d9d99edfc05c71f6aee32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a49ab4cd6d870754a89011ba95ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71672dbe3f942a794c344d364466ff0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df726d99533b0b9230844f37337ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1192b3ac0ec4bfaaa68c63789d102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d5c5fb0e27f43b6fb55c7d61784cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5adf90acf4bf6b9e744d63e377b9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d70ad9e59ef408a91974b24273c8b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a392b5ee10060ebb0b5523b22006019156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a9bc9ca72e421f34d6c67f03bfce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b311c305443df5b1ebc1373352a28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b121c219a78b63ba0fe5dbb83356a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c2cb4bf9b0a81d33104e119dd2d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd734d1183b428cc8375d0538c085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737447ad834a1c522185b2a974f94b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bbc601984ba4bea18e695ad41e3b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554bd6540c91ed4d09f4bbdf84606c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5e09a2d18139a572edb5879343c32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693e0b6d5d633b0d6ce0572842b2cf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b4c39cbca946c0a44d06013a1788167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf1fb604ffce2e9b6ac0cfcb8002cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da495dee242dfbd409551c81aa2aca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a661b69dacb7eafd83e148fcdb4b289170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216f0727329a8ad2482a5daee39eb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe1743a7a57dc2554e279e656cd7f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5d5abff2c82b6b0524c9da98eaea7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87fb6c4a47b030a75eaf7a47b58572174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe1f9f07aef818986199021ec0866c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53697c2af89a511f2162b2f569600cac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4667334efac303685f1af33306bdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faed511ddf15f2f6864cc0017b8e59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc3fa369ff4ef21d342110a8e6c311179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76907b8e6abb0cc0f6710a30d1ebb161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd92651506742ad9eef4e4ca51219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5759944812a7dff320342857ea4f85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56954c80cd63a54fafa986330ba5b5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538a8c937f2b0bd607eedc056be657184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110e389294342f5cccfeffec081b7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b80d66eafbb4f90d52694630b255186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ed7d236e4b41d2e684de0dab16fc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cded97d8ea7975fa1f5e62104a85162188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fb369083eb3fe6aed276f986ed782189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10959c343c867a5b23c157769f2abb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87799931566bfb18c401bfe87686f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d89c965476ad5a7f9c4d3a82f8a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce302b86e8d8f14383ed3f564cc86aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a3220bad94dfb033b0879568bb203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecb94bcff50bc9b86842ca623106b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193624313997e1a4c1233a54a542e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0c2bf9823d2352f625a23dcbbeb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ef34b00c23ac36b1642b74a6e316198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8c235bdc41d5035983f846835c51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486589034913db7d5c0b9968af4d7a99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e88726ead55fa7a87f077127ceffe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a3876f66d82a10628cf37046347e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae492e5aa1570a414afb12b1f446712203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2556a1a4afc899dbeb2f81ca4fb7c85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374fa84497f4591b41099971ef9042205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b51507b9a82dc9936a88f9260066206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c97c72e69cefed7bb64646560d7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9802387afc5aac55c774455ebecfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738860ec410ae3a4a8dfeb8465a3e53a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce14677fa2dd4d807f85f0e5343cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94115c65171cb8938360170539856211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87dce3ed3638f6633dd1f29b687c9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba194c3d95e9b8e07f1ad7c376f6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c6038d5e763e4fabf9b4feba350b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76513b388777e24b356b3711fc23259215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37e2deb94fcc6e1852d8dd834fc4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b80f2963c78aaa052892199754e66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3573300bfb7ab990ed7b5f97830a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461e67380b583021cff09aaa27f85b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045302fa718c17d0f4cabac80985d978220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ade6525324fb28860b1e7244e79a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a660710e0e0ec14e9131ce0e4044a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198ee3042e8eccf6e5291e7f47d7c16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c4e30909123b9b59e3e5d9c9fbf80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0604140af3244f5d80573daf8f7ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdec1867f8b7cad858429bf418b2d8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7f7769e0373ff177bca5a835cb06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d9322e1551d88922f950973fc3a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e0fad0edf6003c1933f006f3958ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6612c71db52f4c0d0cebf7a89f0bce6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f350a39c3b708b5b39441bca3ebc19e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5421c7cc2104e289a85806825b1a3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaec8f608346b99d6e26f1999c1b23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04289f6ebde2d6421ae2d17854c7b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754a1b60f9fb9a5f9dff1bc6cc6771235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac52bab91b7f45dcaae2bfafeac4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d42807c64b8d23e08801317c1474237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64211165369ddaf48a9f242c54d6b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030fe3378305725b8509e740d3853cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf457f35ddb1d9c7463fa27660a80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091853d3f7a47bda121e7bce94e00e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9cef3b489bfb0e631afdee7a74e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9671373844643f6a1bc338db5b83f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fcbb1f8ce0dbbe08c5552875a627b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eab06a60a7b27a25a2018b94a858f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220212b38aae2455a832b248c1cf2a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f53ca65388c2251b992300e546046247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f357cf95049c9d45e7051c77494fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8cf9466caac0cede25a41c9b3ad66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be38ec28703694d3ec21c51389e3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b47b2622e76e8b169329a069a0d67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94643a075a3fa314e50df315698456252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963715c8dacca4d9ceac93134b1905eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825f85800243cdaa99602ddbc2b643254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c7a573165a193be6b95848a8546c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c36269c412642fb809dcbeb72b0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd0e9735a8882b7cfcb55054f980d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5f08352dbd7d33b1f79e50ea1123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322863cf13db4627bbfd6e6ba0b4c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de005a75bcf4e91b6d79dc5e2ad9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e95f83755576c8b8e47b736057807261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e98ef92065eaaad7cfbd3afa8145262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e56d18b973dd9d4fd81bc27c8db3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71ccfc1fca61852ce2555c1c7a6191264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950303dd198a9ada68e929701afaf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d7f9fbdd45b0ee3954e756f4111d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4223462258c7ed8b115926e6a9214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fda5ac013a452e925613b214c8cd63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9445883b4109e80e71a94f2bed234269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b5e903753fa9a4834b7fece60738270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb999b847f24dd4774bb3840fa6aa8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80e6fd1a42965edc6fc488ceaceb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b31bc0d16313280137cbb6d88db32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0854b021687faec34851378f4960c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fad01399e569c7f58a49bb8201207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee99de9a73b9fb2ca8f1b633c83d37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671f87877e016e4f7c45ab811335153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe25158ed7f38babe629a1facd288278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5decefc10d9775dbc7dcbc372404c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01326f68fefc52e4ae276fed95e5506280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452be29a3a628bbdfd84ee03220129281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf77ad40e22f18716c2737c464702a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac946d1da9b32f31c452587b495cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbac38da782ba76be9797465d67fbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e48c66fc1fb7847b9a7567ab9a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493e6c9f487522de008256b14be9d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e273c58404fc93396e1c98ab99d07c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49a391a19b1303997a6c7c629a9ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf13527d4300080a19d3c665f12a88f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813ca63683fab3bfaa9dffa694a630a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc39b9f029d8b16f8457d011352ef3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de06e70606b70f4d814b9315693a61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50308f31c27b122de0dcb8c9924550293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a650633a212113375abc68c70c98b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48d5c2ac28826cddbd15ff53013e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1f528ab22291b794afed6848fc5af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc4d7e50a25a8cf7b7b8791fbe946297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b2c4102f32d16513f8232eb70a804298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a464269b2357d773ac044b15382fab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a994ca6014334da460b46474f80da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b85235c6234d24c3e957fdbbcaf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53014d3a02b0a6709231323768137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34559fdee7984fbc909c70007b605d3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6353ba70d8bc4091624bd9aa0093bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea38a001b9dfafdfe105b36971c444b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92905c6d946304ff5446115e76fd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa5a15d29c999396a87d162b874a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392b774036bc1eccc3d67e540e8d3f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086ac0fb5b14b173e558d5b3123ac08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a71bfb531f0fbe70adbcfd8146c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af40ec97c7b1602067fafb34cbbd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959063d1af3d03dabc3c4719be8ed47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5707c57c15c84cc4e6054e5fafa7a5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81db8d8ae45f933a9fbcb312e9f02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a01e99f59185b520070df53494d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869d9c86550c2749e3aaa6d09c7258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e7cf5c25d4a5481e5dcc35ec148c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd18fa52e9367747c6fc37e9fc2f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703bd15c06fb363d72a6f9dc9ac5366319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e7632e3bf669951511bf37f160516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe151c37229957f6ca12cbd81208ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74752042e07c54d0d646bfd1215f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc5bcd1b81c6fcf29e7f2e92ac708323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd62674506d2882fd8afdc8f8f6d71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285ef02a12328acb357d9e1a627d94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a2d101b9fd2cadf2ea7dc556a84c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca3bcc2419b13026343d2138f23d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe318a0318627cc5acde9c723f17fd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1062bbc88035b4a1544d25a1d2de557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af463e42901fd5454ffaefea8f888330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11939858e0b77d34cc56080ba47319331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a386d1090674a669fcc4be633f3ced332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222311c9fa252ecdcc5d4eb1419e6ffe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4164632bdfa6d9dee0df899913bbb49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79347e9abdbe34ecfcc5d95ce5ad89f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc810d192ba5e9431257c7390856c11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df57d0c494846c65e7fe966b526230337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e76168d48524f1cdb54a4e7f368d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12915408644476dee2cf20c5dd7e3dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1625882cfab1cb78df25c2535dbc3b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814e1a239a98485c4711835dc5d3ca5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f9864d153946b11ce2ca5de8f5784342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaec86093c5d8fc04a91b7e114d5fc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0b48c75b2ec5b5ddd3002725d007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98890a120222a2a7e04ba167b6289f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77360ea56f2d48646b254979bbbda0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8610535fbfedbb0047931bc04aecb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baee2b4e314d785e3b9f3711fa51ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105fa4ab28ad99908c9487131f7868349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9263b05daf729b7a9d3f92925eb4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad5f498a3c8e406331d22fd45b3dbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bea2b01992625c33d073f1087b665352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f48d32a0c0a14fa07ce2db83f326353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c35e3773e56234dd848298cbb446354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4b8ce848cc0215b3f828292d6af5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb96cf4e5fea3f9c2a6bf65c4b039e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996cec9f7f7047b2678f49623c699f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a597a241a22ec80fa16c5b56f9f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac1f5f4cf3092e8b843e20e901fcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b4fca7b583457db13b407facac94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bde1045a0a8d4d436436e5d237567361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0206456b8544edea28c36759cf96b9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8a7ed3b2f446dc2931c304f20613363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5cbf2aa0a47914992c3cda1f52adf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a7b346f694bc66d4a9bc9fcfe2fe0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c4e38ea4101c80ea3c43383ddb070366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff95fae39880d80a74e489174e8d6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8b915bade4b1daa978e4251469705368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611378564e21db9aa57c5c6a8c4b5817369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb6039031934bae24cb9234f53b6d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc16c9554edf6eda3cef65220e4bbf2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4531e798c158f123e8cdfa13922b38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9602f011d0e309fbbcef1ae41d87f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98396084da568f32ac496678ca71367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba969b4b80a4f5a710f12c0dfc723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb498df810450b27ca3eec1dfbf1f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ad5fae08661cce1fe5f1ab90bd7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb18a9aaae74d659f4bf6d77e3afb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d76ce4b8a4a618a3bd0375d74d91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ef0374cc6b2d6e5d79cb45604fb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa3ba61f0813ac96334cc9cbcde5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e1337866b719ca950eb974916329382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391679d2173a3fa172e4646070c0263383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfd4af517b4157b0a0fd31348b27d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3173436c8e3603b43638448d4640c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46853a8564eb7778aa062e68400c33b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c740f9cdc3593ae11106262f2719387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032683d3bfd9907d17eec8bd0c47d1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ae1b26f8e1c4ad3740261f6f45ba0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f70c23ed90ebd91c54b00776fdef41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2826525a1b5f7211bab4dfaaefedacb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09731865ada862cd1f09a2a7dc85737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1bea1a093b1db86dfae208745c028393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea351b51eb1fbd424ba4278db1a15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c35191d5f5276c4801cbf9c91ac80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0955a08eb4b2a1f72ef20a4528643c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa498f9259c0492634d5b3ef42c545f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c5a26f4b722a96b37f7892b9da22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf841cfafec30ae994bc553cae490ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820b662a65710876ec5cc465028e12f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813106d6260823fed7ce8e1cca6b50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306173e88ef822350e7f377d3f31721d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f91f229b05f3bd77f345ca5222e879403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c993996636914f1c268db4793d69e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84139d895ccd151d855c15c5dbafa581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660e7e1801a3bc5d23b3a2973b38038406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f736b8a9e9c22b697a4c07f3104f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31329d8d0656238a00a3513712f595408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2707dc45fee1afcc8a253089e173a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c683fa90c1452f9246bffe50c666410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71f8cc325ba9ea6a37ffc820722d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545ddbc00ba4aa639bed8d8647d2f66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2a21269e9fce07bbb9ac6c08c03b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260e2c908a7c2b128a8fb0e120b221414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa69fc9bb92cf116e359896ffc3e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0251d4f8172b13518d5dc6815fe3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ddc017f1cb646f316d1b67656bad3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea4157c4953c51135d792ba392a9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa07cfe6e0bd90bab1e73460b0555419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f70bf7fdfec4517dbb01b921c782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa141e4e48ad7dad3e0a47fdeb1e2d5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705cdbbd677c2d64ebde1ed11a0d531422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b1249b7fbbb0a8c3bc63aca25e25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c29b43e158983eddb52fef400bc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941905b6242a1f7b4ef835e20ca4c1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29954e54ebcc8942b2d728e9ced020ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280a2a5840c3cb0be1206fce60f5ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53864a9098ba8cee5f50983e752a473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1143203417c5fb43f070143720155429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2742a2dfa2dafc0ec3b1c4bb62a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d241c107e0581c095af1ff4ec046057431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4d9ba232ebe3ce319007df2f57b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76d935ebdabdc3138b314d6c290fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3bc3fb67b14f395baa6515918eb51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43a15aed256e598e99f1f90506cfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b00dfc632604e90b9c3022964cf51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce7fbe66ea66e304287fe151c2b4a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d73c16d219638b0317e3c4173bec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41daaffdce67bddf2a3b5c1b7704d5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503afc9402ef3677056831b85726bdd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768195089ca003a3e43e2fe436076e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe8a132128dd700258f6bf3017cf03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db161d9c3f9f226c81b1de5412d733ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aeaf3009a9ac0c43dbc0f36a4e777444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646397cdb80c8e626b2cd0e618af9b52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6e47e0c085af027099c0bbb90c70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c43e0312ff64c44e5d5e92313af0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf51b91fd56474fac738f82270c08b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29470b9a3a10e29331a783ac4431ca5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8ecff402238f6b1c55b1f7c08be60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1ba327e75cfc194d4766f3824871451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3b4be6cdc2858f51bb53106d2877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b561daf7e112f558b89ada09f8f08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae63607402f1ce926139841ebc863454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d4dac3be491de3e268f1ba6b92a35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87348c1a15c25660effd8e5c22f785ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035843a2fc73ac5ba291bb3407cde5e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e2162d9f9f3742ef17d9b4e260e23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8421a2237ba7397c9dace63dccc83f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa8e83de84ea40ab2b7b7b7c871ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bef2f1bfbaae2d2ea15858afd1d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0937bb093e030f496a4ff3dece25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e45004fe0a165cab03b3ae44c8ee5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f019a983eac29f25c80588d8b9446464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228529a7b3fd76503ec5a069956d79e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfae8e38921ddebc41a1732b4a6849f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8656eb6c120b6a89354da3a7b4de9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8abed1474cc1e9f7753da5c9c910468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a40b4407670f6a2c14c9b127ef6c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85d8a5b8800f1bb9f62e211c7fc461470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9bb7701f8bf77d6b6b75e9e81886471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1f653ea102033d94600002ae6c23b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffdce385c0394e3430ccf1f806156c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21051fb914c4341c4202305982e405474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a691b49d146290899165619e2f7317475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668dcec7813ded98852a95ce26c66df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193cbad5e145eeb6599dcea0fbdabac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174aef48610990db4fcef2f71ae59eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d9eae18388ca4be6918344002b99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42522f85f8bf74885f92b9d165cb072480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d6acac08012d29dfda0685baa853481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee2d0ffdd8207e42b200482b5ca97a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5050ba070df372f3d7675b585a6de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80cbb0c57eff93a5d19a2d82f24433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9c8f3f9740c15ff922375cb7e1792485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92663df819ebd6ae39d804b63967a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516780225b5c25d91ac6814f32d666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6050a37badf233600ad7e48738b7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd227371274fd4769c6ee3600251f4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522807fedaeba1e00b6e6ef95d5caa2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c050bea27a13cc1f8a6466eedf60c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee632934fc61eb2dd3b172792ff3d4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe937694bcb0c0fe504338f5edb53e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98a317e32be8bcb48f9f115a9d22e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636b9a342d40e90278e8c14bab0e7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074bf4b97ad695dd770672124abaada496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f5d99616179a5513b624a6a27b68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095dc54a5df1a520de1e94141abc138498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a1e8c6c82ed2e1920cfaf7a6d4be7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf3c98ff4e2dae77d5eb9bef3ed39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742c820a1668f20a2532e4911ed37a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472a5fc02bb95e06b36c17d3619520502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886248e8f8bb5026d222568fe587c49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208e420314a0a94c26bcd1b7ed4409504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048fed3c4bd5e1520f199c2b5c10ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b0198f769339ff54a9366860e23b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fea36880ac2591d1d8d2d9be07d1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c45fb5d735d2e297d72a41f10a146508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac34a625bfae047f7b376b3ef6ad17e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befcd6a7971af24db626dcfc49d6867510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e9562d702f329b3ebc458e8bc589511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc6c8f79c4ee71ae05adb482d7511d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8856eb8c3b33be855e3bd1ad040d76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68590d9409202abd7f66cd57ac402138514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d432fd420e126cbe5c3b03ab13986515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937facfbb6a0707b3fffc66637a8e986516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8e25be470ddd0e056ac20538d397a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8730786cdd7cce37eb43ed4425552518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f1fcd0f43a2bcc9225d521a90c54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d61410d43d5283b2af56fb9a16fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a1f14ea69f27a4b6fca5d7c3aa90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c66cf3999513f715f93f0ee0bbd1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a2a38aee5da2fa5ce35947f14081523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e38ff9a47bf941f5311f67f0c51a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c87a7a49cd62ecaff3139db4904771525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f73e5f71de1646861ae3d49624042f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6feb71bff64b8dc9c584cc317c1849527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d76b4a01cfd94cc811437e0e77ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ce3da468b007c40479e1171c84a1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d61695076cc8e1c4a44a3cb3315d78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c16a852610155349e511d5d1248df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4b40cc465d2e885f7d7f3188cc7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491bc26559f494e4fd90c6236eee8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2536136c62c4b6611a0b1d0b99df3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da51a329f1debe543ab93ea58b62e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe7060717d6666048a29d6ce3acf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d9ebd3d246ef41e12103cfa13c48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f56235b2c5e5fce9983de22b9a4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab337893e8ca54c406b8ae6043e25ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f41c251a01620f295abcdd63a3e8f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32dc8f5e186c075d78b10c81f28d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5499b39df44d49921865f3f37a796542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e5e07ee2be9a846a216832de1ff6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783664125c591d0b5f16e71a5249a6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c71539b5630e46e5a73125d0e7f33f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abcb4879ffcb38ed7a056a94b103ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6dd4d1a7f30f04df88e96ad89fddf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99e1639eeaf7eca3c51df9cfdfcbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59016b3a1fe889d183581b1ac4dc9672549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eab1fc5f0d0931bee9a3eec732a40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f7db597224930d619402e716c345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d4f6f290afa3115fbdde46092cf1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38d8ac984e8a392efd26163caec03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d71afa19c61d735f6f8ec7ebe518b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b217666a60f0f7089b25b1bfa213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d34c96e76e886a3b51dd1f18e46be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9b9a3c50196bf0601f787c5bbb1f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990e07c2a72188554168ff2bc3fc60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45cddba0a2b3c637062eb4d2398443559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370655203f539c594981a99b12265d44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab084093a4e1bde19fdb067a8cea1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fd795981aa6969af59454c0a80a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb44bcf86bfdcfc14b1a91f110c4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9c61db33224b4fbde93e7fd19b80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f655ff9c2a9a82984ed3dbe589fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0f533714b2abb3447b2417ca99fcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3bef45c84e02fe4b4c1cbdeb7e34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f89a11cf0ec6fc4684f5b53014d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13da6475c844956f01f2809f5f9a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37a97d2e5e88caad5d971de20e7363570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f000ac64599e8fd4c7e2a3cdb9a2ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27416e050e33c08ae4e5aea9ce469ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c47d742bd2c580f209b6e2970fef3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72345a609fd6d6f2ac58acd980b4e9b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5d6bfc98f74cbc9516bea97efd78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bd701c96ea420466c4c0770b263f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdb75456d74cefca3ce31ee2a5752c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da09bc9f44ec2de9ac80d91aec9bb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcab1c696be2882f9126aa0908e5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5af12427b28a1774d135cba387d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218eafce5cf6e064303a5c9969c291581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035efe14b18f48b9bdf95de14db9588b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de442c7d33820e8d255dfe18e167b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac179aec9920e0ba25a5689867c0dca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39eeda78f283b4359e58ae848584ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c4eec4dbb364bb2237371871b35e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281791399eaa128eea3dd71784b510d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce664481a05785d748fd27b506ce14d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae09a5dc82a2d0fdbc193a241e87f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b26b1a2a4e4e62fbf2d9e1c781db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e34801a54b17cd53476d05827c3be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f9d69c733a2cdd50014fc99a4de3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9296a06a872316f19cecddf00e2e34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec20411511be7a2f57cc19066fdb86f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b315af87d60631fbe0a9ef08ab8bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963dd952a5cb7672777945f8f308bf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5532804d4b24737817e71f166e49824597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ebdb2dcc78693bcb097ba9283d7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bde7c50db1be25022a27bd373a866599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a029306bcbe1a227a7f48a13247c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473df9a0974fe3f558b54915b1c77f06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008d297c637fd9567cdced704319ea0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a843c3fe18cd78cbbe2d2bc2d8af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7df7f230bba47f6d333b17754d1a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67089058bd602977210fae35d19f3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe29d93025e9f26406d8038729b30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef06851a564730e1c5e4bf64478d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59093f603c18633553610264c6ea6a38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a30146c292f36e2d532e02c5c586609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cbf785ef6a8db5b63084dbeb22aeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc55d8bfd1f813a976f6e77139d75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530bba9d9e02db546e2d95ef6043d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8605602e4955ca2709f25a61cd60a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de597ff5f9817ee69f34d5bebe7fad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b085044490af438a06ae57aa9ee73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564efb6fcb2fec56f6b9a20eefee90b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd851e62da8b2dbe266d93c067d9d71b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b8053d21acba5ff55bf16bab7ade618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22ebc2bc40de904d9b4602604c92c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a904103c88b50ae481b1250331dcd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83ce88ab4f52dc42897d3ff53d376a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5d4077460e914d8c25903206fcde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd30ee1ec69ce8c5fe8903a439b2247623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736c1f06594c5d58774ac46e125dca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff7c7f9cbd10d8ce834011c75ab6ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeb29fb4ea23f270d324cef76d123d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534953083f456222827bd4a3bf0605a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fac1a63e38d571b4d5885b4dd4f15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4268fe8be424976a9df009e180b20b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82984bb881c0df5f8ed58250b09f8c6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad2c6803c3504e811ccbb8989f3858631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2fa8a30b27b8140d3379a6f6f8a38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a6364a5e8c9279f89699e176acd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaced85dc5a83a05cb9be6ea724c97d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c4b22b76d07dafd87b1de0be82cec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727493c54d45aac34fc4c612927192bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd4164c8341d081c1867f14a20f4db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4475343384f84830f6b87fc0c590ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f18151a8aa72b3bee04d66922c79a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6d0aedf51d0a27cb908b007dd709640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb057bc7d5e589fb588105bac2d88fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a71022b530c73bf7f135d6777fde68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a61039c3d17ab370f75feb0f66796643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51511f12e2b0f2015914c31d378fa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b9859e28b0a2e07902192a01e832645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e19b3d31cb8c5c7209e2160cdbc61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccfc2be95f613a57f6e9fb60a6dff2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499f361decf29f989d67dcbda96247648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b91c2572729af75d46560bad9e450649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809958389cda42b7ecb348ba9e55da4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa925a4f907f865ad0e0031343ee99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1f78bbbd0d71528636e1a583b0cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf56be4d7cd7bdced83ac3b33e2e19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220958c2e81bca026595de37bd727007654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de6cb9c8c142a78fc980bb669e0e08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff06db9b382630d5adf2b89dc57830656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe440d9c4ee7a4bc42a85f30f7b5f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a91c91666fcaccfbe60f0296faa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e899ce34f624c62f7d2421307fc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448fcb490afd4c8c210630ee6f20383660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a1e96cf5fcb05a3d732c28432ff6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4038739f8de0ccf1a0b21a2ea69b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b401bee36a8f805fe2e4e95e76cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa9ca061d36d86b22ce9c300cca3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90319930219fad108d613387fe340a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62621741ac362dfc3adad233938755666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df79a0df4bca4256cc394b3be0cd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b54484f26a2eb64113ed70d99e29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9aa16ce97c4952bfff54cf755c266669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803b08035adc4fdb7487293507bf37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a4483f98ff3f1d6f989090c33df2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bccb346b5446596e7177efe05472a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847451dbe4c8478b15906a3431050bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6996b215d856e096887f116814a1ea1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06a2a3bdef26d9f0dd1f702c2aff3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733549c279f3b13a9aa08bb051f0d0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50466595ce1f123708c6833579f47b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4b51c8394160122b829b640cfa9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4ef163b020f919ea25eee8adef07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d3e766c7a2c32d39ee00dec3041ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b37aa246cf63880c13ce48c21405681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bab218e50f03345ebb33ce322523e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428675629f9d22b2825273abc35675ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607c7dbe2f9f126040c885cb292c373684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716f7c019a2c604b3fbf91f746855af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bca018a3dcb70580967fcfc27e758686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166624cd67c41cf8b5a65b8463d91e7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141831bca4a7491c1ce8eb9e93b292cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4933b6614a9be882041ad31857b191689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcb578e9ec377f4a237f049cee114690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0704e94d9038b8acb7c9deed67934691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a786dfe4e5b014c8d8cbed6095685692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf573fbc70b8bcdb33bd22aec1f2f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceae69215b81adfdba0aeb43554fa19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5c71c3ef28135f3e3917fdca23840695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b1bb61f5fe417cb1962560186f31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7418c0c70cf9c4d5bf57069efb47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57419b598b2ee0b88523b8c73c418698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad4e9ff020c36ede4b947f62a7283699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe1b43ccf10ef6cb6c83193f53dbe1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8b44ee39d836ca06395955b6160f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66766409220743411b6ec060d0adc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251835ab5755db99eba03bba44d5667703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49838472f76e5527dff194870c93a5af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f3f4c719a08e744f50e022c83ccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a525ae735cc5cf54fc5ba79b76b1d4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c72c75188900beb5892b2f0aa2c1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a5d03d357d91ec12ff5db796d5da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66aa79d08658b7b19dc99ff8ab49e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548df7f9b729a06d0b521113e084acf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f08d6f8533393c9264e6fd51959b74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72eb94b4c9ee01ca8a3d70d830219712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0c01eeee77c57cd1ad72d90109574713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714af6ec895a4133345543adbecf3a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834fcd677628474c5e8ec364e70717d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f488bc1394edb05a20d844627905736716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5407d22c9c47d1a276594abe35305717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c68a98b9ce730ee9abaa66541e74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3099601be3f87332f1a3761c3e2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402cc1c5cde5ff5a916b54337f3899c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d70a53678f24427af58f9630e80e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7488ceb862fb1d6764f80ae1f66e5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c345f4a922118a53507ae444d4f65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b7dad0e402c7d9791ae9918dcaeb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f6ee409d8f5e52bd8da5f7c09fe1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880526720cd20412f836c0dfe4430cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc912241bc16542f84beac6d228aefb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f5cb5af0253909a160f8eb9e2c02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e016275fcb34336b99e47622b3cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8041b81b23cadef2076c7fb4a0708c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60956db421bfa9146948f573fbb823a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c992e2a97d55d9af462d1173a609e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90161a2820d6a702d9dc3506867369ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d60b98facc9017f0c084a9b6513ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ce3dc4adb23c74baed7e1e09b401735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f86f8fbfd7cebe4f6bc95e3b2299736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e658c51c46df448f929ea1ff51fa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0aea866d5ba1cc960cab2de84f11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c13c698f9cc47239069ac8f2377b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5453b9548cfcbead9322ea69e81e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cae3d879d6201356092607c42cc45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89764559d12f1a64eb7502657a874742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941a9d79abf5e0df38cc1f2f07f1280743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3189ec41a59fef214a69456adc05e98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f18cc7dd6a56adcfbfa1497c34f99e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4aa9a156c5181d25e53c129cf9159746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1438853d1e9fa114c7814d6595c55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5c17462ff06cd6713b7bac2b667ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855289582f7260d42f9a07d6aae0e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd86e528e0a33b45c6028117c7d8bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91293651a501b1ba2e850b156c176fca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63bd762a0f896182ecda78cc49c2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650be8c77ff824b7a161cd5ba4a1891753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192f9338550190711a44ba2131fe8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209b95129b1ba58582009a03dfff4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ebd4ba596ba6aaaf31b04196eb98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0ce7bcd274d4998e3890ef77061f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00998494d690accc43de5847b3fe2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b1111daa8e61ee5ce7393d604432759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698fec1827a360b2ffd540a827df5f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9c5b949d3848a09e0ed021c86ae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f33daf66d9016b35858e990b87a933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a7a379c488018d3500c545b12f93c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d07e766bd6665f75446a92782573c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a2258f64d612966c39858d04c71896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb7ed6790d416c6bf4d8cc3bdf0c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0121f5896058737b38028b5f4ca44e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b19e12b60f547de52ee2b1a1c8959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5a723663f52773f4bdb6bd627b6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f34f5ec5cf815aa68fbecdef48fdf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea972c6127baf6a4390a50dd7355012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346dcc4e2ea6e508e0b87454c57f1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95021611943822204d86e707f39463814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d1fb3bcc42b17ecc0da0f7fdacfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c0b7a3de9402b757e2002e6df2eb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c69febec0a4d3005cf43f89778b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec38c592288f65a53ef3850a16d26418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4548646ccd74a6fa684612a841f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e234ed6c630d9e0a1fce833de7d9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43442477051f6fc70577e7bb8993e1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314cdf39f97948f3fcbe3765f8d46a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9487f568c7575fc6a83aacc5f2da523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b123812ca0516bb219c38e11226c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce872df38eed37634288d692ae5bf52e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022a002546152f64505caf6087d8f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640a6a8a1a425e9c63d10fe6f02bb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba93449d1f97e0311687bae22575728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5580aa7c2c8ea28bb1e2a8dd28dbb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4485bd330a66a4e416dfb62778d94430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c046761cfc53e8e1566108d84ea78931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01060bcf72b1ba6f664f94ec2164e8c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a077c0b58c7292a407bff22749c4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e6573888c3d27017fa6bc2966bd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13c8518bc5684fa39a7181d8a99d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd4830bb678b06017ca08ba27ef5b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665d1402ae4e81ee4ba4e4a592c308c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e043fa128d1cbb048198511579654938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda4848e7b1d0f6f285cf4893af02939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac680647f8e7899591d88d7eee6f0d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243f31e2a554f68410a1f867bd548141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b395fab0dcb4f22eb58ae5dcb32242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ce2208b8475204b910340cf16ba543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24514755c7d7b12a156756437ba6b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51064364a080c00bcc04ee4bafa681145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b734a86f2c06e17eabe91bd9c0ef6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ecf6bda55b7be46be8a4c9ac6ac147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf190e8a4dd9c4b4502382ca92dee76748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a17555550937302dfc16295b9fbc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3d7b42a5f9a9bb3998003a17623d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc58c1325d7ac617779a419c7325751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3527c68967d11c01e6da70a4fbb41f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313c24b4bdd0ce28042126dd5cc17553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926e0c9f3cc8cc10af65750cc5f6bd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29213d04be27f4ea65fe69991569be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b527e736b2343a10968d114108fde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b63ef88a53bef8605996bcd0de41f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979cff2aec1c7b40b6f3933e7c14d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66abc0675204a0cdb628c06efd774e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737b36079c6b2e6f341cba0d2bf76e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05fcff40c78aa3cb036a71cc985c8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fa0a7c2f64682809e371c87badd3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8209bb03b5cddcc55ee008c12190f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffedb3387cfdf7207251bbb2ec26a4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bc4de125ac1110888407d26c8522865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4e6c3c6aa8d8f563c764d9970c35f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d629483b6e1c8a5c5eee53dd130867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf528cd21ed9f6df5ad9dff65d224b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4782958accc0cdb14df85886e59a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada4186cbf9c510b3b27a25dbd9e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe2d47b9a9d083b54b5c3630ea4a9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb192d1a6fa738e76aeede7fa9370072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ebb6609f60161d88e30f50823c50f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc186e6dd09b1681b3281cfa640075774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5c1654b37492f7dbae101005bbb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b8ab8dfc88b711646356302c4e15676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f04861ae2f76b42162860a1650a74377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0cb9b297a2336728196f6b77702d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550269390dbc1490422ddce0e61017779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18405d7378317bb482518125f8326c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132ed0528cca4bbf35401ff6016d3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ec2a926d903e03d2fa128ca47c7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205f722409a311c4d3c1733dc7eb21183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed989eea325108c99a2986d3fc0878f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab6460b0db898b87896497c5a5746685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a8d1e82f19cded622f05a9103ecfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e29d2947e473fbba55be35d5d22d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ff1bf2c3a7df00daf1baa2cb9e3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacae04bfc2b74eb74735746c38ab0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e0153f25e48d3b8d898523d0104290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003a9732ba28d4a4e3d8087ecde6c3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a3dff4616230595386d9ee6739d1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394dad5e736360da1795c253843dce393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636a68915e029e2885f38f2346d87594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb5151db5956147f1a626730f51c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e911d2cc06e52cc6021b2cd0f3ffc5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9569201946f621c992c092eaaf8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda141d60da1df1430f40b3e4a5e8f2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8170d4fbfbf16c2316da1369cd7d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169452c9ef05ca14f2f786e4355cc04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcb28b54eff603ac2a2dd2ef503bf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cee0a24ff63e1263bde7c6e7a13a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2fd08065c472753f97866d2c79763103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e256476cd9e29b93bcb2c050b05a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca89ffd4d9dbba71c68551f9a8e9c82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b14f1dca964ff65e489f78278f2622106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e01a24e0404eee5b7e1715fc56574107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf455404d94e38b836144e05d926697108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7a0796080d44428116ad2da17483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e2cf1ad149b3a215a0be6c936bb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4aaa67a9465ab470c1d3d182784d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc0b1c213f134ff5653c3d6c9d3e52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c850aefe594eed842abc4190153fa24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0125f99b84dec241e419e0adebd18d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66926f490efc47c8611c2cd32e40a5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea65d0f124201c0eb4b809ad806b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87021f6fe830ca10f06e10aeb65a38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d13825af711e2d40ad4668e1966b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01faa8387472b3ec6fe286b6140c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b238604bef0b9c5a0ab9744cc1b4631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb8bca1fd25115bf60ff5a67beb0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9177aaa9739e9cb052010e6cb7b79e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6efe46bfd5bd36e8e52b7fd22feaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a4441f98cfb309e142511fbe01c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac2a1c4898186b3a3f6d93dcbf66e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e29edf6394283db3005bb30fbab66e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada021601a6633fa3bcf3e1c8db2497127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acf32bf7c2a2e8cdb2a6a623f799d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36797e426ff089d83e0ab3cdd65248129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b77bc27769a0f9aa9748d1c17eea6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cafd85abc1bd8c2c4bdbedc7a86eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75635b947cefab870869c658e0a09593132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd6526ee9b239477cddfc88986f98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c632984f06befee602d25225bdfdaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d67d17a08ffa91a1d9b86528c6f199135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd4b55bd1278f90878aef749d3a53b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd217f9392467528a26d8929164382a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc1c771071916e38ac7c91aa5b7196138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce7ba7ef369a4588bcf5c8c4d03dad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb51cccd6c6861624f5331f16b184140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3de8c2db9d570db55d87217075a40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b68188bd71d913eabba3b63ff883d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7ece35395b4ac88346c7ed941335143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b7a92704197eaad5b076e88973e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8af8a7f31693d1ccf3971bc52aeea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f803da9581199a5124ecfede6323b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ee04bd4e7d2186acc03d0872c78f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c6a37cd355f0f42cce20083d0e022148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ec2611fe3c8b2757e17dc74907d8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a7483d52862580bfa5cacfba6cf5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee0cb2b7ecb0560ec7ba07b3fa42c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0da9f328fc0d245a023c520eb70b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad373c846badc98313352b32fa961e89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4717f87de136bc8ddc846d164c5dbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d5496ce18aebc6de2b5c23ad095f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05ad4de027b6fb07a9815c63a1733156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706455b6e7b6d1739e77d9448a40f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e7efa448f51ec7b5cf06ff5d4b082158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c09070306c3f9572969f47b7a6ad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff18bfa99a4b48a9f2485224d815c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c52a1c35832507aecd35c985156d1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d98ede83ed389565b0d438588f70f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949f620535438bc9ca696d964a247ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89df97647748b9ff5102349952e09a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742f3fdef0ae808c443d34289a207f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e7b926a55a02f3e9e178d289d06e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3cf4888b01d123abdf835986e68c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1efdf57275236a077f526c8aedc4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20bcad91fa46989ab8c1dc2406534169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d010c0d48bd9596ec5c1a0b73d1531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac869dcd6fc868af12d63bcc557eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971fddba118b139fb043a13431b7bf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771c361b640b5e80068d9f5cd14109173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93103243edc726f315f57b56ef697174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0318bfa22ac68e8ca7732cdf5109175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2237cf146cf18ae4bedad84ed17985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a734cc89abca2b89587cc999d3502b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f24a2a9bc3c719b5e2e0b6e537aca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae8b07b86a4c7acc9dd67735ee76b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda607e6af43f6f68f4059927f5147180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fd60abbfd663220eeb75d67ddb14c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d4367bf9b8eb6d16c965f2d9ba3a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5e174dfa2f91bbe755ee17a8cb398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaca73930ae6f1da1d7de0166377b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07e53f6b45ddcda934241ade98aaea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e3e1d55d23740d5d2764a42ca9727186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edac378206e9a771fb9cfda7d33efda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2db0c11ae347ff4496e1996dc07a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049aa075138f470f3e88dbf3a88428a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f0bed15593d4cbf8dfd2de53ba8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f0d7e5b4c1a5d49760c485c837b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a789c34298358f88910516e70dba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8eaa629d5e18a376da039b078be5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31878a4b6e83f157982c64ebd1af3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e9c3dea65ce18852020068d96628195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93658f358a60ee7ac467445c3a4a8647196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9f969e2f90473b2188a9ce9151197197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32be8a83368c4bce0e02bc1705cd573198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f708a19e07393fedf11e939028e44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71193752a036438f82fcd4d466503b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7391d2fcd3b79a3e315e2ce1bd87c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91d2f0bc6eb0938550c5ca820a07c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd080609e0061fbd2a586daddc59a34a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaa80a1796015d75556d5031805a11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45301b96805fa888143b567611e95a9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250bbdfccd9afcb24b0c18fb6aeb95a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842269ffa8337bea7b91a223ae64af6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881ba20fb68fa13ed2c892b93d652d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3beb9bb9edf090761cca5596204c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f012c3c19b5a979e1f14aa4928b1f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5ec8f955ae29a4c122dfd77b6ebf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e2f1d62519c40a3a353c993087d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe09980fe3957d6ef8e23263dcdc42c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f614b29c58880c72376a5e4ee0a008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbed5e94471363a1f71c921ac18f23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899993f777ef8b06b45e64e25294b36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b795257d5a85467b1bd2ecc121d5bb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007344ce07d2b8c546f2fe313f162235218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341bbce55b7b67aaa1157f00ab7c2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56806d2d2c98bfd779e782dc972469f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186013605ac5a1be72629d39fe483b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62bc4a6b16539a80dbafc811e18280222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2cc2f2dd83e45cfc6178ea6a6717223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e43fb2672c4d3f27f8a77f6b5f14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bcf2e2121da5bb75b3267a004e9a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87f0b44e4fd9c7afd49cd2a546a98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e734bbe0dd51ce872de8e99c86e186227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9877054f87297cb18f51f239cdac478228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4259232fdeea55d84fc4666aa2a6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e65c939c9e5a11172a65419ffae15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753586fb5ffcf7b340ac063efe3f483231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27958cd1a30d3a80c32d58b48e7ecc11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915f3cf5d2e90333ed9eac159599c58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538e13f64668c105af8396d6e9ffa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee9c7794db5b6bd7eea727a78d88ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee75dd41b88f5ccece0c55652e8b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec01bda32042b283f5cfa92a945c17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff35de3131d2418b0b6aea675b939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66801ad7612d511c4b563771511c055239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a299b40be9652a9159570f26ff53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6cfd7cd507e49ead3b00517dad818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebce2ac21f7ea509328c271a7d60c1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44058c7c51567edfaeb443b82054b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baade31b5cb45dc482033742145cb9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b38763e27fef9aa6d7d5938c560a20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615523b4d3b5b1ec106a2d71aee084a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d46930fd595f58448c53418d865255247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ed842fcef1bef60068c9dc378b3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88771df0588e00906680d7cc9aeac6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe18c72fe18a415dbeaaf21653448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733cbe37753417e636b963fc446a2c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591eed57504facd60291d3f709efea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba4ea566b40b0e57c750e7329d164253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e83bb2e48a2ea1cd3f81341fe976254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad3918d7da30e5d7ad369cabb13a7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb120b3dd79d8fd18e36524fac1cd03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c897190c059bb392920911b6dc623c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9130bb4af35da93f6e137489c06c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcbcdbef1e6e785df8c172b5751a16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ce79190c9716dbbd4d98205185ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c2329b84452e599816329b25f11da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86edf81c5e068626a5b6ec9c5ca36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabffb9eb65bcf448a6c8d9404471ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb371c203a13a658f417b4cd31f0ccca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287898764a3130fa32f14e4b948fdad5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed28793dc745b3e0316677afb51a9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a059ecb29fb8865407a05cbef2464e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ae481c0c091ab478888a4be3b3bda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5bf6ea505c95d9ac6df1f9936630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20bb8b2d9b6be83675d9bd37a6693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2feaba1ccdc89a2e56d85daef8729271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6fb0e7c5ecea2e1a8814f83c73320272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d221aca2b7e583a54ed17a4cf4d505273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb92d515b8083a5043a2e953200c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135906a986346984bb9a6e5372aa67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ba8ec071ce198b80e4174b09014e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53513d125ba36c27deebd8459fbe201277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1350280c47a2ef57395d4b08b3d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c0f3891316dfee37ade59dd6fb4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ffdde4278a181a20b14ea4b919706280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61271d8b1d9e81e93b47c9c038345c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a633af57d719468fe1a376dd29b9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671987341c323a02e602f611b2dd609283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ce30bdbbb6af335c4fdd59508e95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e445e57988c322756b73bc3ff7758285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89927e9117859888fae473b1370fdba8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0225857c7632ed1f2041cab92cabb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9f24d9e6683c4149dda570968480f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df6aa4cbb3e584584b9671f64c8619289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515c3a46a6c4ae69c098307c0777ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a99c6eabe505b9be06c887e1fc43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685239e02b347052a4bb21e3ffc206a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461238df31404484f9bb6d3c6881b9e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474cd0db2f0a74f27c8a46fe57a3cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204934d3eb9e9841424d7e33fa3d0eac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259856ce530cb890c48000d5e192fe8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f990272ed12d6ecac3643479076f773297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076bf9c61b9d6b85771d20df278e64e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a4b4e000d68aa992032ac9f91a16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc701f45226b2783e600894bca3943ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65765d7383aa1868a465565a42533166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a344e41f3395689dbd709cb6037069302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25dffb213307c29eb0e6bccf0fcc44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d8896778aa89dbfc48fa6d84546e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19759eed8dcc38b28d11d84e1a58025b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c892b1c044976face1d554fa9f22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270c40256bb7ffd702f873f9524ad4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1cf0388716b9dea011426b6b77950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41fe12c48a9154ff488206cab4f8c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8f0bc6e628e82c09716920e5a188310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265b8b106f09748f444b1b5f82adbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628a660829145387c8af08743bf056312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61678178ededaba7397f499e0099041313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f49e2411cbe1e4454d9859db985764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734375a1f9ef6640ae0e7836b16dfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4726148f75dc982e7fc9c446b607316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a14b3f6a0a1816f1da52736ebd758317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a7528d1ec430d427c4324f8df6cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde6511a19b57817d36b16de556372319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ef2dfd993de200f18e73dde461b06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1fc4069c5efe5897a94844d76802f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f73a97759f684437fb3f3621dbc73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a663b5a954cf454bba8119881ebbca4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bff9ded7f6930f57861c24fb9be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c6195263275d2ddb0198ee4a74f81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732c6fa1b5cb76233556bc59edf3cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd708dc547f1270169086d2668aca7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de735cf3c3a89b79f9ff2ffcea0689328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e76047877efc133f1058eb7b049444329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1cf348d7b760861bfa549666e8664330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0cfd5b5c850b8062b725f5d8ce58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd85f3f5889ca1ae6be1ad90921ca79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d14bb13a0d646051f4816dac790482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b46a479971f4feb0ffe19aa13643334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849f0081e71ca88d1e1c85224330b6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb483be1557626db170220de0e50a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2e3bccbfc8cfdb99405a2bc6b4b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7558be3e31bd7341cf93ad468f0be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062083b179efe75752e9ae3e98c5b9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa55179b6d524d8e7226fd5c11504340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e9250306331a526e0edd95ee31028341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66cca8bf56c18f3bca260308cf81f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c049b7219ea3a5add2d86697d472343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c914509169224e5d4a751da33784b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f849f07afad11564c8b768daeb42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605172212b99a85a8684ef77e867b8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec6f202d5644ce6d4164594fdb86a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e5275a8ab2806b86b3176234980d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c3f5a874040a5d9272af832f3e50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c71a047fc67f839bd9b9186222291f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336bf65c4faf773e1d6170cfb5fedf4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77420b0d8ebe9f5d19abbdcb0bb7af51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b98db3641639049af5a0e85573c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761cc0045763e8de1be3ba957a1b01e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed0b44ce2700691365482b24b0a2cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c880bb2d3b11ea69ece54080218187356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a485f0d89a16968689b9d7d204b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87011dd89d3c45ba4b3a59614c7174358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c84f917db5c0b70b07c4fcfa6f1d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fc14da79df32cf6af4aed6f74199b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7231552f5d81f768c8ad6ac93391361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cddd337491e35f92f9787913791626362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f75a81c77efd5573fbab8958883da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6b981299ba1e66aaf06dfa134efb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5574f2efadbafdd55c99fa7082a1f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4c5860a4a5427e165995a39feb9cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c52aebfe84a68b4b4845439abac510367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705bb697052b5700145af7e745d9681368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32331baed131a5700dd726dc8ccdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f0e94e0ba1eff8c434320654ab547370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785ff4b41a7901ebf9c81eafa2b811f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7dbed1632e06274cd88cb01699fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b4b5c9c83c3535f2c0b716956272373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b35093bdeb1d541288fa75b52fbb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af9a9ad2814ea61c316336b97a9d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1d815b6b48e5627644ce9bafad17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e68bd00c0ec694f01c093894a634377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18909a42ed1892851dc7a1adc539224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c7ff8fc53e1e98ed42a655e6fa02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdf185b3e763b1c46551ebb54c67bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97546d29da47103ceae49171f6c70ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ae0a35c1437d4866f9d39c1348e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5c5d811e251fbced563ab1ad03b8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe883db9bf97ea69d15bd3158c2d26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2ff46c9fffd60ca03b80995b7be23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d6933d8fbecfbf305df346d8be46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f1c99ffaf30d74889b9fb8421854387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c411793d26393a6ed13e2cf318cef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad3b1367d290ec1413c9bf1600f6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e5d58ad1132a65eb7c7f8b685434390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f1e2ed79202e3a89cbfd6b5a1efae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68991263b9ccddaa32ffd6b13bbb4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb84f03cadbd46fe4e80374605aa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67aa7b1ffe166410f664d6982b7666394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbd38576e93c6b56b49d267d422cde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb293b31e705cda3e27215fc9eea39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a4925fb8a2b7c9652bdb801f1cec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e50a5cec80aaa22cd81328ea77b03e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef412f90117a4c3a7ee2243eb032d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65899fa1135038987caa9dcf8d490145400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af189ba289e35038c998dd21da7e58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f8859d5146e49f44e91b71ff45ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c383f2b05faa90980da6a2b48e29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d90d9fa6c742067f15421b79452292404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2928c80c5a8ac272155b48b4cee982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1447a37fdbf95580e6cc0d250b8a8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353ffd0a0f7b82ce21a91db5241dad6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4b9f83a0a9ec125f2b0181f8e31f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd930c9958e32926742efd6400a239409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1ed820b2c9f88aa60b3b6b69a05d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd2af7b497070811107d306a36b91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e108de9816decabc6bb8d311430a15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0a07f20d8688eba4bfce87694b5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd8528002300a342b8264c55157bb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f60c8d10235fcd1740b01b7c380221415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0062bb93d2241f451b3521ffae5389416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6ea2d42ab70b038b858692a4d8f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c59ce387353dc73d4eac8d9bbb2fc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deccc4fc8cdf2dbb6655a83e6d395a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf58cf46ea3feef7c8bc61531196a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130be1920ccc11a3654cbe6c4ad87a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a455aaecf84ec0cc92e424e7db3fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6902bfed811d27da55a0ac05a9e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce29be23bf024da10ec996474ec4e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb211e9da2a5f2467d36d3536dee4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1be6ed542b61a7f13efafef17196f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe01f6bfb5b80f7faaef8d18387ec0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f74a78870d9a20117544cd30ef306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6570820a164d41f5e4d55f9b2dd8c35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a08ce370b9ecd16f7c69608f5fc29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f4a55a2a0e868ea6078901ac9df5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be29ad533d20c352630159b7de98bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e114779fa52256edb7554c977766c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad1ee5f300d86fac4c1981e7366b59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91624cb71a6086e50994618d3335e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844fea405a803f46e94733bc3ed227b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4a0c4e47c44f4626b9d819f002d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce233763c4b1a1557310857b92ff6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be940579d2a26286c9ca666bbdab6523439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bce9aeaad7167b1bebcd855f31d5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c99f4432cc2bf83d5f981c9192cd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6300341aa9fd52b88e124e3f17d63d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b21185f695060676ac999883eb270443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681e04c92e30602d72d4f15fa13843444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9c1e0bd542747d3bba03710f86bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb56d737e3ce5602a772a17119b67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d784ca8ac71f028c5d8f980a6d7b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9cd0332dcbdf54f6c26b94664e02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d113605fc82a4d69259bd0be1c7c3fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c198081cc9dea9ad78fbfc48d65af5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6510acd767c771a822ee674a93d739451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae35e9b0b0926e34472fc649717516452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5129c8f8822c13d9e0b98d720aaa88c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14115ee4353b527a9d26556536346fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880168e7a827a6f043fcd61bbb03381d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bed1332f5bcc033db5a710e86140456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c1a79c256fd4ce165ff9c1374125d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3db333ed1873bf6dec8c6ff266852458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc52915459fea3ad3579b185d00d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ae137f77ddca9cdee68b89dec931460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd048877c1b685d5c290dc8b50754a26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857296aed5cfeebb8c9bdab8a5c772d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a118c8496b27d5d47538ae1821fa52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daf039145b04d5d7d6ebb24adfa134464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd98e93259d203d0e3a52a08dcba0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00fc036896fc7e4d8ea1048345498466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116992b1ab6d8243115014a0d516840467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159fc8a4d6e65748bda34fed13b9ad6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d6b9cc7517eb7dfe6247cb49ac35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a186479bd71a98889647a2027adfd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0b1a20b5f867579f4b3ebead4378a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06e95888ecbd6ffcac018b3789b062472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f982e1604c072ad76e7534b18d97d05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb636260dbf3aa6024fb955f5411e16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34e59bef9a1b16f44a8886e461618475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2de82382cfd96b40f8321fdc60947476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327688c6ec9a02648151bee16a705a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af0139ca948e880d1e77ce8966d98e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566063ac05ba059bf54f795bd165f94f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094874962d1cc657614525a288fd01b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e694fdc9c88d6d218199b3c0a0943481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4576cd29673a21350460b64d7e19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd54833b013b67811a6a81e7fc84f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0790fbefdc9932e8039ba98e5a9935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203245d87513085da85a600f6840ead485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361bcdd4a82efb8beaf517e6bfe9685486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad15d3ac00ef608f394a4e7d45deeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1362beba7502f0d34897512e265a73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86543d312264eccf78346110ff1c2b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d558f638c207f27b3d42f65a008f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad21f4a98044df6c24cd2c4db9c8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb6ef7f9b952fb28dceb21e599dd07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e58e31112e03d8557ff63976c8e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122db69b113a21c1151206465c23ece494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada287f46d5928ff1ec0e04073de1dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e232579cdefb44b673edba3fb285c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8dfbca4b9327732eb439cb2eb1faf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0e3243a5f3b5d7de16462de84e2a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe218fb1755ffd9952d8acddcb36befa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd184557ed1d8747c09452c943776aba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5feb68bcd187530900d80c196746501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511403166f36a06ad8b6d7f1eed77934502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c61ff7f0df9a88118a5d640ae0483503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d420540ae17dd00f8b391c618e2b85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e54466fd9e9ef0a51c3af5d53332505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500337a67ae1f7768dae046ad3f6b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ed6f9ca0c1618680e3ec0e840c49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a779c1a52d8ab1b0922db1531f6945508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4272b3df7b47deee8e9d37e515e20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb06a278fa3be0a562471d35ae91bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afed723c582528e994e4c6544bb813511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0b15a5d699f5c1cc2c7fb46f42e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94d1606e5d74c8f4d509ef4efa037e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9f906fb2fe51e9e615c1f99b39f7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f68818bb9659327d7a931f7363a3e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5cc965f04fd4e008f71989099d24f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b9ea5d0c61275397a55fd9fffa06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed918676c94ef0818cb30645ddb5f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51d8deb59d815eea74b709a18e15b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc6fd60d7a9257de0b8db163c2ed3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5d11fc6137813dbc1e72f3d7f964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7b1c9c17bdf9066deaa903bfb812522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6848a51bed21e0b0162c4b21853a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3031df89b4890fd9466f48bcf8f98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860afac01031f866ce9d29fed49a4e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da95a9889876f200696978569c90d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fafd08156d0769b6a4a502b977ccd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989af8776cfc189e67a574ee94eea3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b97c54a6d0a0532b76f3e730e1e608529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ced359e6935b073202f38471009d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da859e355db3ad934b0db08e12c2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5bc3b95dc28ebea557c1e069cc90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c161c36ded02aac1ca262d13dab469f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382c16bd3fee7e285a13d6b46101b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939127c9fb5b527c2f6496ad80d98f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e142d24498278938764c5439d7fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ed2d7c4743bd23531de604cfd9277537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38215e727b82aeeddc86a1b7716923538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e270694adede3e9d7be8845aa83b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f56df4fea7d4af56b3af7f57e5a1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52359272ed4ad28fc43513a7bfacb4be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cc5874d08bbedf256e14ab08921d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ec1d5692d05eef95bb408143d64d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe0ae8a34025ce059c8c45879dd13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307fb4544ac7e6b6c924474c9ce591c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31562d3e104aab865e55426947724546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99fdbe83a895b2f520462e846f11e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2416c855080badafbe8d59002364a3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb7c4046cd32dddc0f444386d1ca34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d6548568b16c7b6ea8bfc8c00a92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae77fe215973b2926e671e95ea1cc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2edc5d9c5caef594f21a3a9db812552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57da1f6645d30d1c0a59f10344edca5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a1c49eecb7103bdb4427fb197f58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f43c604ac079d3dd46bbd69fb3849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75c398bf7bea298eddba69029b90f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cffbf8351596cab83f73a483d0c32f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619ff881c878ac85baadaaa5efceb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da594d480c3f7a5db8ff03dc0a15fb35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c41eaa31913b41dc28a7b5d4ca45b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696b59d49ce5a3ac99aeaf5ff6f0faf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf7f3b308dead4dde9f54e937c8853562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182837c3a0b7855ea1c90d3a98822ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe74fca4e31780ba973eba493bad7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56039f474d232bf0881c470d142941b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa106cc98110f4a7fcb7e756c4c65e2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f82d6ab2db02532c4dc6f2e86bd6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000358243f51a89988a26434e31748568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2089aa30787a9a18750c0815623331569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3037d8b51fa23c79a4f345ee0ab13ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49f708a054c97860562ad360e40ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eb5be22557879c46e4665e47db51a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa28bad511d5b581d3b66e65379e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e6e059f79352d4fda2a03906aa1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cca4fb4ec2cd69bbab3278ef88c04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc86a7a4c151be91f0795986555a7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff8a9d04ade4560cad0e0036c4df49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8595012659efd79bef8aa6cf9f8b12d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f5e1bd6ddbad8d21cbdfbe67ea61a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1610b285c869420f56ef91bb31afa04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c1c1b66ca6ef774cd39ab08581d14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6871438e0bcc01aaf953be41a80ac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57379ab52491fd680d034909c4c230dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071a1187cd30c238a9ac24ef94fca16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba19f989df827bdfff2c897cf26162a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523cab9f7efd403a63c714c1247d3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde31a57fa0496c90022b6e5b6197f45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b21049095a41f7151fb4611297da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c7a850c49f180ca7f64893a4c9d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4fea9ddaf520bda15af1a925cfd88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aa2ae18309c75ee8afd77f6d4ad20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc107ac47641bbe9018305b97a2b05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe359641af56c473a2ae7a0eeb78976a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5e8c297e4b6b946ee5e32858cced594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e646b76927a10bb4eb945282a652f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce76fcc4396b10b5745f10112e3ef1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5cef4745704b72f786f3033b61887597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401c44456db8988a61206b42900983598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b74b357dc37065d1e8c61b61cc3b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d184d05c2b3dbd68ea0ffbe2591dc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f56275ef6e874d6f29db59f0f3d5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e2ce7f717cc1031fdf7d5208418e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7403ea6f38495e37f5f8eefdd86f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17b5d7993b8fe74c4538123127b9e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4ac549a7382088e4e47c84c14429c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2902fe7b691f815f0cd99a44871ebec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def745b56bb5ae54cf6985d7091ed7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68db1baeae88b7dce8c47b17bc085f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d349196ee64d2ff25926321e15259d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bacb20bbcc6bda85f5f3feb0edd747610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed77ab1d529d0b224c20bc171a8ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353457ae1d1bd701938b79dcf285612612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3e1800b9123dc102ca2bfdb65af94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286775262d4008e76cd9c7750d2d18d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49d8a99f20c5ea9d23c2fe720d6090615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef11b48b34a5fc314c4c4d43e0336e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d9b832b41f34429498f83da03058617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d987cbb06fc9429f716d520dc73f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe088728142d5359529d5f56d4db1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca74cfbd6a8251b78ee73de2c778e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1bab2344c4b56676fa6da02b9327621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f57a6792c52023d3b5d83a5470af7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc32f26dd0fc16e9f83171732981bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907f7551f7781a9f3ff3829b79d793624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086516331be2c6b1ce4aff417cf9a73d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ff8d5bf6755fa339cb7821ab0a97e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4401b6c7a9ea4704ab81e12db51383627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee7850cdecba13659c09a2a65e04e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11249be8e289b2b43bad78f1e4110037629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69aed87c8bf85361a56e2682123654630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4dd459535f8b75ef26616b2afb60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3a189daf4535e25888b8ee4ec182632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913d4fd71140bd8f6e4cfa3459debf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043212d335602f5e6094c82b038292f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcded9f9bc723536198ebdeeca0ba8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d50532b5d3252a7ffb93f2a81d88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78971bb865e171309a3219f890b980ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb82c05f0b6c60c7a2c5113e1df81a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ba830c0959982cb37ade8add122e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996be1cc2e898433c99d38fce172af8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d76b2bbec3369e29f093c6cd8492c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471effbe5e9530f0d4fc54fa4dc912e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af823578b4626de71f154e6f2c3c18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88716f3d758808338ef1b85824a3929d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c23267e8bc2ae879c3d475238c2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73fb92cf404f380a01378e7bfc2d3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70749c86b2fe4cf98f973224c3ccb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07b6e8fc2bb4621b345abaa598fbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb74f4adf230850992725a866c2188f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06afe5918b0811dd6a63f81027f965650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d7d7ec6b9c35e2963208b695d9550651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8992ca6de2447dd599cf7fe17c95dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761871723681463bb6ac8237e677161653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165031148cbf82f08c437c1f7ac95771654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad59e81494c362432849e05e80caca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4820185853f0b9baaf23a9eda0066a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c75ab3e0033e1ce4e67c8a71194a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d22de542a3456d1a86bb1f95b2b511658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c63eb4d61c00456669ab6b6aaf78d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860588fde69ee26fe4609bf7b71aef7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e5864e84b11c728b4351ed815511661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a72d7a3847be92a17ed4f24c165a1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6a716dbf84068e880a9810ebbe97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634feada707eadb9836a84dcb2a1abce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814518ceebc3770bbcb51e7a4be8ac30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ffc0900f61741cee207e856acd48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c290872a48fb2a20345c13b6ff773667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954c434e7fc1f795402d198db80ab0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d176ac7780f0fdb75c67a9375ee19d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040412b08afd2119eab1bcf86375f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76863cab9f20643b04bb51cc9bd71ccd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ee908e7a1af3d177e882c27f66761672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53916f20cf57ee43c93eb9da6a5d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43198bd0c3a6d8a521890b4fc71d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7dbc45ca88cea6fcd0dd359c61d58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206e6bed51e326e3620df95f955de25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ef297d750629570eb2396de839086677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ecb09040fb34f80bc196ae463eaa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a64d29cdb134c14ed4ceb0c53a6695679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38c542705be622aba0bc8d98d3bd9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f72c9f2559ec03160bc15b15abc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631c2c941776857382544ffba92aa24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df84c28be4f4537a992ea6a5145362b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a489f267777c62340c43c7c6ec524684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b3240f97f15d0f767713462cd63f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516f6be46e3654c9b88faced195874a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fbf23b503b5ad16e6eb3e53d86b86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eef12f389d0993991a3470d99380fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c0cf44f21a61bbb2ca3c8994b518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05e688e1a5163a9eb546a6a61777fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b170e9c37269cc34a3922428d591a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab4b46e3a834ccbb44699a02e45aa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba659912bdcd90c6c209a87d86868ffa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d4cde2f3949ed9c5bc0fbd41d2db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6130e2cabd90b83fdc55098fd09ed9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c7a1ae07549c046007c605f6406b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ab711fc3a26f1d44278d19621fc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936afced533874e0a6ac792519ceb14c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546381f14a2b18d7f788a51f6612f65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceece4b88970a8f7c50f13772584131700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f683015adb30d92fec374771251e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93055799d7779b4200f14473d00b8395702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f830d91a8aee8841c1a916b1c85dd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d214f2fab8be46b01fdd27d998033704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5308cbe4f4d0713c6f42b9ebec9342705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad418e7c49b865308e8cda6b27a2635706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb005be530788750d1fc58049fc786707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf376836ccc340b89694a767211b37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a854dc79073fc6a2a2d54d145db44df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffe71b0b34cec2c92ada332de4a9e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb41a57bcf85b3910c56b43af6cf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0de59bdc9ce9a9e6845d3a1fb1e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40fd0afb4d8adb84c975c733e07f77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377804005c3c46f07cb9afa1212c790714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b7b8d8872b947cd0fd56d0b0ee88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd4e66b3de617c2648af3aeaab4ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b913c0e967189104b84f6bd8dbf39f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd97df9d39651942fec08ad84bc9fd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e73d2b68024d8f31a9cc788b4a4151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071f10dc3d5ab594df4e9124e194d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba12bc9dd589b69fca60d87432c009721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db82eed71372af9eabfffc13a9158e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966294bdcf579485f010adc30f71f93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f5755d15a32b4023da7501371a1b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946930ccd24a939868530d1ee62a29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d7fcffab0f9fd2520abd45b3b9a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7db24fd31704dffef6f7d2027310727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab05c76060040872932f3facbb1b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01afed63ce3ec5ebaf1fc9d5abf91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683686576a307e7150a84ec5c2fa0aab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581cf5c742dd440c0f87e440983ec5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3d78aeb2f60689b29783c16eeee2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599abdaf9747978f7623f8c78dfe6c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588f644e6ce6253b3e78666f5e4cbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88187c6ec3cad17ff8ecf2c672bc0382735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c558352dd26e9e27e820357f9d91551736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b1d154a90f13148f2f60dfcfb9e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd1ec601ed0d3a316e57170c9e594738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b70cf107068797031cb62367fb39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee578026844c1fd59ddf54f84b3044740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a944b03f0b7a9d2fa66565c1a8fdcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509e01e7b4e64354da532df8bb2bae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0de683a9e49e81d4a9e46b02c989743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b4df81c6a403510fd84855bebc073744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b339da79ae24dcd77c53a5c91d85cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42503afc82d13514bf0feab166c5b95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f8ee1586a74eb672837d92d78ac6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623f9079e779693b754a9c61d7743da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabfd20bb9370c99d3f5d1674a012b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e85770cba2021e465ccdad81c00e7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f034d747ed852327b9e958e880687751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb123975ef2aab92688219c699fed71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ad43d98ab405b4b445066655e71a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d9d2cdb65ea7d11ee3372a9f71d6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3992021d805acfbf2077451bf101ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f03d7fff083962d133a25557d9d9dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbdd5380f3ec3a07b6f2d81f5404df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699174e63e4beea79dd3d2e26d0ddff2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d168d5385eed1acd28a6f5b288f361759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>