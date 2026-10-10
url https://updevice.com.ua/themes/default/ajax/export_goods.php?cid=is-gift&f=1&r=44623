--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb56d859ea3d8627796bfe24304351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e877d85bb2d783bed006f53f01972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522fc9861cdbe8d7b25a53972c5b1da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaccbc3d20ee29da42ef54b344cd154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862694c84d6869d1652330e1c0892c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300007e24c30e810b86b403609ac6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853a360ab63400f8ac88d9fd5ceda17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc3542be60ed8fe56d4d45f9b27848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e383c27be1fd217abd0d163ede13dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1352529cd7ea54e293c27e107454b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38af0db3439928554480599acd6e4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b811634a1b8e288952981863b09011912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3337e0c6d2723e1b7fc5cb269a7d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d377aef3e172c5a4f8f85018a83914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac651e17dd8ec0c0d0a0602bbeb53715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50eb45c5381f1128e2b22ba62ed7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa3501184bdb007e4308a5b5944b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906343440c95eb3d059a7cec0df4cd9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e767a003a6bc0ef780c6880d97ffb2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15e2ea3b0ce4c43db49c6ad049947520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf922482cbc90d320cfa24ef5f49575321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b3c23026609be73f4364dfed002222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e521eb7d1b70e72680cc6c7ade0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a16970c9b5fa9c74988d5a0e883f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91cd9ca8badf98b127d281f967470325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881daf5c7507f3762c4c7cf2d4af970b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695fe4758a73b99705e2689d980910b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74767cf03dc2243dd2d0a912d4e244d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac068d6e62e34381d451f8a495b732c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3a20b957898f218ed78f5223b1bee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b043763d53ac2981b150ce69b5f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083bf79102fa944f34d77e6dcb7c38532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73cc4d943a7b9e57ec523c5d624e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b9708608edcb30789f33f8421e9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2655afd4b0a983acf5d8f6042091f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfdd6c315f5dccd63ffc0edef144236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d4a89438fde0252836a0cca30da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da8bb8241893ea4165c1104ca01b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a1a3d9981afd9188b1c8cc88df0b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12d38effb27fbdb2b5f96384ce99a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804aaf826631570268560e2d09771041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929afaa3570aed48cd46d7597230f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dcaabcc68fcc13a9c8936a091cc4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf04f75894f5f655024c7c26d565c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4d27ef02d170e437003c816ce57945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5857d49bda737cc7fd705afbaf6dfb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e647991acd7fc03938e78301216d9a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eec11c03d428227dcdb302ea02fff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aff19c8708518a3db37d1e7727c0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c7834e2b550b53a99cd1aeb66314150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e553c370c276957f3477d034c828dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0479a1a2a1ac92872bcfcd059c1ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd705089876f849d7c51acd7e539253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfff5e535c40c993b33b646454f4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca75380a0d224f552ef5048026c38455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af6c4107816eff79554a9958ca6ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0b535e7b692bb21df9edc547980d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e74e1b7e063b9bc039fc2e43465a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d5f5b132a8639f27410c0c9049ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9b91bcbea61f9464d44e0cd6935660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22ea053e44c0c6050b496a87df8e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe1d606afffc63c63ad16dceb96ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9efac90adf2ff20bb70ca199dee79c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db55c110d17389779db987c36c2cc3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994aa2c3009df7356421de95faca7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7329d81e502589c46c687c9ff9fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9536c532c72356acfddae2699ae8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331032aa54e0488a01a6bd3de42693068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0c2aef5eb2ffe8e9e194cca9e03869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd006f5058417a55c3b40e9dec844a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c2c324bd72e0e1dc9ed6ca62896e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08fd6c546973637895aad46fe917572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbcdf5bf22aa43276e13ccd017c26f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f0b16e8d45f8cb73f5dffaeda4d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff7e35b2256673f65e14eabffe9ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accf46a584b4d8e52e20326505492376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c4ff0c8fe70b41799fcd0c7a2eb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff70ad00f0cebb8797328b3e63fee278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff130db7287ef99ac49205f7dd876079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91423276477967e39b6290b55219a1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b269f7bb4f906b868f722cfb42bd0b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7703df9f8e4a3a970b3c32a02dca482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0fcb307d805fb3d7404ce08446c3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8f62e8d73cf6ec460fdb64c0e7b8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd696e9687f5b39e278a8986388a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e9d5497d96915fc0212cc6f8222a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffedbd532bf3b4d4d387fcfe01b033287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952b1be9f2ed89f7e7ebb01191377a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216bb4620be43f34d16e21d1bf89ad689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf85d4095ab94174d47569fd16b2bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d05f92925400cbdbeb70d9b7746191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76dfc7161ffddf07269fffe7687b6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f6a2e6e8035695a0b7b05cb9658f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a2510ad2bf84e3f4acee801444e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f3af5b4bb6cd09adf3e216a9b1ad595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de411f6b4a43b2b7d5bb5fe4964ef9d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe337713abc0c89c5f6a376b21d089d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353f6a8df84319b19f800a156a38b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60335fb669432bc7ef2e19df787e4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb839c59e85b1ffcf818b9ac60c3a571100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcc7de81df48834cc01c82b4f2ab0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341f5bb5305cebdd5f443e2cea989d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965dd49e356fefe7fba44d2ac87bef0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819d4d44984e27dd496cffb70a712a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f9b4c102a70e1ed719bbd71b54d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5392960a41c3249bb57458acff3c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b8531e06050991e821046a0de454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602eaca084ba4c572990b68ae149be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee08be99257dce2ad96f68aff9fb66a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267bd5e566a440e1f25b21f295043a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875dc8402bbcb9e0693bfb819b3152111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b064979d5d8f14d75e8a92c8d9fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a518872a6ff14167e5c4e26cd0e9481113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95fd6ae1beacc1ceccdaa5777a431e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec779e0b61079591f0a273806bcae56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630eab05b2be150d990124ec961f1fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dfd3261429f07729fc7413143b375117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22cc542d90325d22e09d36f570922118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a8da9893f594ee949c6c9e8766d5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18237358dcbd2d6004d1f54d15f67a17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bb734595de3763df4272cb44ae902121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be349b8b03694d44c09ed3347035c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132a99ac5207ec3d40bc6baa53f568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df4759d8c54f3b10c076ef67bc41e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c54252de9d62dcbe83974aa76aed9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd7bc2c005ce4fb959995d4772ee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c37db630a297f90dc8f89e4309852127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a923ba89d79e9d8b85798db51c5ec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c15878e21ce9e0d4fd48a1773da8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c7988b441fccf94414c639bfe30d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536125819b11453383ffbdccee07fbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8058ff241204a65bf7d31e427ae51d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a58ab4441e81be76b3874933852ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d01a8d5db8d0b01df9f50d78c13ffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092411a57ab534a2cf1f3baee501777b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc73eb2d899d2aaecf4c9ee02f27ec9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd5965553d0e2f7acb9f6d4adb199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed6a5919a6a1b4a3a6fb66401d7afa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74a9fa732ed00b9f7290728caffc40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69471b027ad0ecc8b32521135cf817140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3825e8600b5da98a66830843217bbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1526de246047ea0fbf0a9f7a671551142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c81b4964e2ae865370532f470e98c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00c6956e394958705011622c72dcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90da3f71359d00354f0438d7ee5d24d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d48403f1f5e74471097a107099f3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f340cbc0e77ce63fc452cd8af2680d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb2b08b3374d8efb7ed2b482319efc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce577c05803e0fa60177bd9fe36340149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a2941c45a222ad78c1c66461c216150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac8e4451347c96ca0d45dfaee658b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081337bf6542c15f131ea117f5d0655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851c8c5cbbbde82a685ed9fdff7a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41de274d7334b983751a66d77738b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a3f50368b176796fd3c289bec7b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4102cf5b8315c192c1cd6dd86e242156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f22d0a4d2923bcab5e005563596700157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93287c205214c87a2fb80f086380a7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d16006522f98b7f36d310631f1a61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283511eb68c30bfbb2ba22d5f8a6658160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714d3edd029c0b43e4a4c684c3c0ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f1392363c24ecd6d7f9a92e7adf37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879ea336fcc9b097da4dc2a018cb37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc085788262cab5a560c1f07fff8f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901276f0053485898e81dbb9e9ae0389165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f94443ef9dc7c2f5ea0bf0c578b98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d065402f2f40c3946535cb87e2a46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393878035aa24f3db09f334f8127852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5739524227966ff435fdb58189e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade17a80262ea966ccc3626150a16f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6ae4669eb5eb4708ef7f529cb088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6de33e8eda927f565921383a7b6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d002e4f45c5068ac745c0ee6301f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5995c7266e4a4b13f2e072d96763174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409923474c9a5d0c548232316e455c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87f12432cb16b074ab1b400c8d859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4759afd1d7d97bab2c863a450603db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458355daadd1f90ed4ea180c8cc7f92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781da69671718ca5f6ca4adf7e869d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e437f5c4f5dc05f1f100b60da077180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafd22d5563c1d86c7414659047252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0e26d8c8b98bfb159e2862ca91066182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be6c3ca2bdeb16d889c4cb59abc2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c1d9102fe0aec236ada7c94bdf0ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464082ffafea6ba9589ee47f526e951185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a324ffa11c2ed7f692a66b71d3ba37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d78b2f63dfb7e7b187e8f961453d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d443e5c59894d331afc6129d3dba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abafc960d6e4f2c362d6fdb76336f52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb4225d00b1cb2e52e9a9322551765190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0358af70cc4575660f19d23254d77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfe1c64d9980c30b8cddb690e47f2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a16f498198ea856b40328fcaa976193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d75021a5a02412e4df17b3182e97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face90be51d243f3f3dc913edb8d082195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f55c44b8619bc56c713d1aceb20c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19885c0434bc121b09020d2a3ff3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4475996d3fa90fd5380aed7ad015eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97043f8b724ca255032f46815bccd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c235cbe4d9fe21b74d4722cd0fa5087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f727b27af8a51e4af806748757c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa07aff3850f6f66cf28a902bbde8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51a8945a2696805596c0c325489a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a457cfc292a08603378a10c2a22c44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac4aa9e98d2b2b5c514beadcbdc953205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a293a8e956807cb8c55ec046c157406206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b718463dc477eda04dfc04abc55e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec852b8c346d9172ccea17dcd00a30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7af66ffa18e1afdd667a20f67233209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9a826e188e80b5e920f81c764f27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161291efdb8b307356c5f12dbe578e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf61870a1c2148602cf2883f5f8c7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c17a734ddcf0e577bb988f1885f9e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c8e99d9a06f8ba92d70c2ebc2d609214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71de444f014bb5157c7e7752ed383215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080291a2b9d9acd52cecade9048bd27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f9deb55864b840182bc47fcc965c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d486d0e894b78a3415db3c74f4dba0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1c46cd256a4b277323a98c262a48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ea20fa4e1cca223f6e006c12517e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f494b2736b6334657a764e5effdcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d4a288a68404502bb89e93613072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715092385549b210e26ce0dda16409223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2a67effbf042fda335353305b964e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b8d49096b47b5d37f5a5701d9be6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e612da0dc392a93bf1421fe8d489a1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00b78445bc3bfad5c6c2d37a78fbb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f878099956b8ff7e07f45d77f91e9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f5297e96d1c5b414ccc33ac3c82a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47b412a9ce94e2b3bbd833ed270b82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897be5f1adf948377953f8f854f39844231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e300e28102348d4c733a97294edefc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552472d5e4e97732c44c164fa950d5be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0647d18fe29cab1ea31c051f677911234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89852e1900df894e17044880161e38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7de646bc39d22f1f9c9224bd30a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a5998d4fb05a8829521a343e2c5f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104239022f7afe55806f52ac78644521238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e3230a29047203755a67db1289d6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab96d6a0c7696d7bddf7a2ea278795240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa42d730c15ade2b0a73e7f303f9e8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac7b691faf2150fe967524596e37d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beebcf0bebb38ee56514fb072aa8457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5015fea877920aa174f0f64ed10794244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95483dad9874600f6b8a6e542fce0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d0e5dcf4cfbbe2a42f2c5078992f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d382a1a11c63d6d13057b58d943bd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7bad6a84b59a5a3c7c1e97c384cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459467a749c3ce34551985af8d7866c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341fbb217622db1f67c82db5dabefc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0be370d878accfb9d8659e2fcfe8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f12b23757992276986e397f3a3102252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff698928880cafcb50222436937208a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff65a9e57ef692b9bc4e176432b3b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239da4ae62ec7dd47f728837d94bfac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f25b8bdd87c8101436b684f0549e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e57ea29829ed1e8d25b5f31f4edd10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1f76f480db3b1f44a646358180f39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc7c8ee1abbe28511c7129ce93c855259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26e7a1b7e63b1aa90fc28d50a3b4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e483cb6c5d08973ed12d3e055aaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e4b21a4760308638e44c84f73db94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f83b9685cd111188e865948ab4df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648631cd53e903344b8e6872a253535264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724320b3214f9ecffda41a6ef4ae2fd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef82523e4327ee3a9d395a2bd642e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3836ff896b6c5301de4dec1e1772267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5baf8de0fc1e5cf9c4f96e68d1b913268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea2c003f341d115a3f61dba28202c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552258414ba451629e6c4a4ede1e754b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac3704188049eede754ca7a09646d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e8385e250cf2e904edff7cf7bdbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68268d5fd4581a6caee6ae9428651109273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e863e82aac09e2278a6d2d8b51dc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b0b02f99010d9ab1f5f1a0c7feec0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790fd8a8fdc0d78678e57d789b35bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99ccc1062fce547d1c9e205b53adc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76d66f0641fef0996b810fa4fa5ec9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a699fe19af0fcdb1bef65118dfb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c40babb862b42e5c4859d1dc4439280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a0a8d2c0c3cd593b287738d65ace0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64073bb823d5505bf11d588d064783a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23582424ee6ca5700170c47dcea0dd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea199fad8f37879a97b96596a0c4816284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bfd91aa7aa0c6b66a02468dd183a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bf4462c597ef1095958d1048cfd7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5ee50c71c3d41037150dabe39bcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740367e108f521d43b331928494ec93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13769ab6b9c1d0dd20d0b196976476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076351adc2a1962394f529af010688290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ce0f4cc27701ca02ba00ac008a3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef2b00a3221debea0f65a9e1f02b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238952e7b4cfecbcd0bab2782a4402a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e769411e48c61e6da05f659e6fea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd57ff28f5ce481deec16dfef5a395295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a833e60da41c4f22eaed020017533296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371eb8c5c1859b4f9d637961f07bfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b0833173f877a9f6834009b5446f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631b2cee87d0fe1c91b9e791e55ebe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00605322869f80e247a93720da483f4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff949f693ce3fe822d28b85410e3bf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a82e2662221be3226f7c58c87a8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830a70519b87a8cee1a7ea18cf84498303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f90e77d6c2d94807c2e242d6cd5b33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a0034e01cc70034f1b4b4065b92b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d127e6dbfe728c580f1f6b8f9cb9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba877e3c77cd1912eb09caa21190c87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4d33ca0f24c2fc04a08e238e633fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b27b608d11c48bada04d9c8d527c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4700d7b89cadc1ea2cbb1c435bd9fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe33432c0dbf2ea5aa4e2a51925d2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d703da7f16547e5e4ee897a617aeb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c24052fc084fc8f887bb3b4bb2e68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec351be2f68b12cef8dc512e3979d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e83c8c7bb724c8e25a6a9baca92a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc67f5f4e1db02fe5bdb72bf597f9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48207fd285d5c3ff66de120481983b41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9a410998fd3e6c229cc7711160ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310c5dddde07b4536273ed06b39e55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bffccf6a439d7eaee507a83324cad9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece042b9bb64c59f9815b351442e30a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ed2768022eaea6c8144bdf6f400e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0360f8643c0ad7576ba21e49a7e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9be1cf7473bea8666a85fded8eb66f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc0d272b55809fd0802223d91b4ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0959c8136b5d686c4563bb38ceddd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea94fd8a8aee495b2afb8d8bc4c3dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0508d5c49260f950362a020d3336aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d89ed2af921d17ec792737680add6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775435237aa6f9f8c5de9f0cc9e782330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2f51d709082e9bc74bc9e6c10c952331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6f8fa7795371524617d39d1a7f810332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f78752fd7dd308448aba7d52db40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cbdab3c4bd41372421fe19cc2d402334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b0a48bcd16edada18fa37bf634088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2a40cc1f581fc08f90d504aa638f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e026de3fbc4c52d608d9739be1eca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a15e47f32f0119e28f031c87ed56b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5223f367dc25f32d050284b686287339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714ae5e10902a28110722308c46553340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee9e9c1a9d05a502509624a4f47ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf2a9cce767ba41154be9fb0ad697342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed1f98f17ed323f5180c32ccaa57cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416550d4065e44910c05264f1e3aac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088a27b02f84279fbb7812cedde226345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c3006ac6aa88e2b3f22d18c9476d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4a4e33f772ab4047b66748556f97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e85dc594617fe77a154e777ad710b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f90bfd15b3a786f324bc0f5699530349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283444904dfa29e7128dd3039d5f02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dcf311b9d21baeb1cc370acc30a9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af943435695bc822d856fc91448dbc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738397f3cbc41c9ad78a56a94ed1790c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628c812d9df465295f7e47babed43c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb0a178d05205fd2023d639e7bc9fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49721d49ef7759e1c04b41a9293fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78d4aace9110fefa60a5cba028a12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413b37be889b5eb6a1c4686665bbe10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d5869e97f4edecbbcfa0ae3d81ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da485ed057194be2a085b1582f6a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947a2d520cb8b07d40604247a13b265361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ed17ef2482e6779a84054f4f4b099362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0bad7318da87ae7ea8d6e6379d8fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1837a3edf7754235fe0936a3fb9dc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e9934f1a683df9dc6f466e57afa44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a489508d9458a260bf7a46d13c380366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731142aeac545e0edd8ba7d1c435778367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924668c877764fb277daaf9cb9608c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132a5803bf0d8c953b1d98d45ebc912369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb601f1147a139d3697f2c69dc363370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f500ac114e0af2c80bd5a7bdacda144371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca447c0d6361f67670e118cad97d2de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346ca5f1c9c3870c247d841264bd66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51041693c3f98e7b726338c5ece08651374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a45cdf65a73fba9cc25f9160f313a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8768e7046c4b3ddbe719d79ac8800c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481a11bb45d27e2a0bf234f1fe8dd5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c21163fe3d4f64bdaa22b8059eb85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325e5afc9b6f8458111c8adbec4f66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83bfc7548778e0e21b07a7e788c0f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03aef32d4c9b7ce0afd76c36e3b50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d795e25532591ffb9ef6ae637d1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc3206c68d0a2f77d315916ff720b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e591e40b7bb25e576f36592ec1da3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a00375be8bfdd150e8742e86116af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06552357e248fc02962de8ae71fc08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709f54fda490c497874da3939155901387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1118b4e4bd2cbaee2e2edb94937ddd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52463763b206fe6204617e3908bc91c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80efbe517a0b2d95bd85d1acc16e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c7bc29d4d2abd90bc492ceed908d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbe463b58c6052d88c980834ba251392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d2eae219e23c7ec4f1c273658c4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e4311e8428ecf04d8f80b33bf416d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b52f577a5ae6556b0a63b0a176f53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a33ffece5f2c5eb29f437f6025f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50c0b6c8cbbe328336fb39c8347a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bbb2850ce757b67dbc7cc5e71ee9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3dffc64e2e38edadc21dffaa809f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e50c6666d2596f5a9a448fb1df8f78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9cd5cb1ab8bcafe23b7f42d7c43f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61e4cbe11b686092e0cd3ceb128324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46de0675472b5ad9c6fa7232348c583403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6039f4765c0e2b020c71a80a5d4f08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aada9ebc6bafc9e1d99a26d85242ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d396f01320678fa153965a9fd56d3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a60ba044988e199d586359db2c250b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775adbaf34c69be79d485a17a567a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fee3f15a68f1bfbd7c2b11da252131409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a088de2e069099efe65157b183c21a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c7fdbb58ae3164dab5c535b63722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3aafebcfa55f6fac987c48e836604412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525040a619c64e418f1b5a927bd1ebc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b307bde87c7070390001b194ce53e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b522047630757ca0b12e14f5cdc4a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acea5b9bcdb7d0732c1344673e207f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4b9efa289e2d21a5f5220fc2e189417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1cc791e9abce312920264c2368fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be394108b2d90674d7f73415f0ca8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb0308de43e342661bb8c4197555f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e51af2e7141c64342873a289ed461421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d4a394eae3e7f0f79c7684cddd7c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97d579a9cb26137239e042e8f1a54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8b12d7f03932ed003593e2bdca67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f844ca6115c7cc3496d0c699ae42f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9bdd904c9aa3c1c74f4aefb4ff93a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13986ec07704be98e8e5838bab5df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575ad199d513706b28fe467f4fd15a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb6c853123d238de23fcd95361188e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b6c5d4749a588cca51f822287c0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0469979bb7a0b5cb39ca4d99342f1da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f57e522503aba26196ef239c8dcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78ff37e9c0572990bf6a59a18d5068433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc34a6694cd04dcc36a16c8e1864f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf363b6d91f32e7dde7f7e4d832db6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788557574a42d08eaf779b0e7dc421de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda45e4ac68c876c656f0e4ea05b7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb338560c62d2ed4c67fb8a20aaed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f978c6decd69df1c5583c2483a3db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b356d9e9583912c47e7404a049c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52301e82e0416dac8414d28dd4c66d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665ed77cc34021911e452e273f10458442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914981532bd4d3cf576473168701e09c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848351332a1621fee8a0d95fb962a0bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6365c0149801df116780e5cef2b59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce61c7fbea741c57e2665447c1f91b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf18c1877dedf2377cb216a61884a9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480f58ab9b93150bae070ed33af7ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f01d598a7698ba838a4e43f6804dee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77fc7194377a1575433f827e2771c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8274c161e93c58f8eef1e24ca325c2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e2e3c43f7d6bb2de362f439c97ec3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d07eaf1ebff32223d01cf6bf6b5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfb928fa450080ca796d7662988e47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40502ced39f17193fb23a5df15d463455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79e6248d2aae3e646117fb41f2d6f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcd51a230210af89d4a2633a877d0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a803a5a47073e5344b731087086cca4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02533aa886eeb50e1ccd4dd1aa0733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095980f11115b1bc7cbd41f03557d97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc833482b4be207ea2aa4847307124461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12274e44b038cdb124e13cb22d8ef9e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a368d94bdca461a46fc776bae0e5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5353b7fc3ac413b6966b2dcfa81e1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60e4da4b5876c749a4c8c805d089ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1348032ae9134992f568f9e8a1be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21295a5dacf6eb11e9360bd2f289ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1b6ab63323117a29fb1142e36ee3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a627154862b154c2e7b3e7746889f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105334e8e263b0732c19f778b59e55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6816e38d6ab8bbbe037be749f4656471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e631029b600665d225b7c7dbcecf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d869aabcec46a0a2463c39ce0d203473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b71b1195569d83e2cf3ce3539ceb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633709d844b42be3814c9f58fe2cd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2483d8578fca2435264a75bf0e070476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66dd1c0576e03f920a963d0334ffc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5068f64d290fddf910d7ae70799108c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2214d1b9f7ab1bd4d58c17ace1cb074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a4140f779a1919fdbf56fb4c2448480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0522c65e739927e648332e38a72245481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af1dbe3c053b9c5c4de49fe77ec22f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec78d9c2acf5d723902671193882e32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd1de0e14a8e01fdb95495d121f85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc206a1028410c429d51389e60fced81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262fcd86f84bbb862069020078f8ea4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f4edc1257b1b2d9fbc65766633383487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb591b2904c6b53af19a85815f6a83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af76e52c43c0c1818625e298bb006489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2906669042a2433f1c25cce6e1dd3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ea71d4314f18e92bb7a65ebc7d32c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae3636cd171297f5295ce996ec45d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3776b8319e1870450fff8960615f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77853426306516b982405b92cafa08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12bbf36f1c9627df0492a4f03f002495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c10047b22f05079f00455cb7cd2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ad8ada6e6437f0c30841e023d8dbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9dc637dbe26ad64cfa308e0ef028b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24f7ba93b51b796981697c6302c98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6d2fad209b86ea33b05c999207be1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd48e81b580af429e6887500673b9c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b9476dde7c58135eb0d71491f38fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df833e155c77e8d6b0567a838492d44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa39f66cfe3514b5598573d68e4531504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0646c8ea843bde91f321d335d85187505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f913de98b24b8fad54890dfdceec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72ab1be1d71fe837b0097aecd92db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c7f7ec91b8013e945b6349631d7c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d2ad1bd037954640ff98c80c612a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11198711cb7f8742ca4b11e495e64b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd9e75c86d1c56e267e8be589709e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea9ca9fdbbef24a9c33bc79e082ec6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d60e1dd59eff00c5e27a23f660c94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9354050bc530fc5198553fccd404ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20508e57ff3d7de3ef1d95f531e1eef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a78f9e0fbbbde818281c9394b6e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ffddd2ce3f74317b59f65f03c994d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db313fbb8704739359690c549dfc35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705be5434e8a885310f13cc4f5c6e31c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317a4ba621146ee3b86dd7c7bdbb467520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcfa02c53b7e108b55bd9d0dcde8cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043519d1758807b41617be25b91eb2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159441bdec00bcfb53070910c65dbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c910845d51813f9c3e7eab55056da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2282e48bf801b5a4a6072eb5487102525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9939e731d6f55fc7dd29dcf2e4630d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1126503fae0573ae71865151611444e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7b14256f803ff1027a08571828712528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db6e8f725fab0c00d799a5ddf340b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161086259d6e601e8f5908908e5fdf2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d03aec69f844d9288f647513dc60b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d6adac897592ec073edebd4bb3381532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6fb18ca553911ca305b71a028607533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686c5567d930612d9c389842b39e1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db130016f95fee40ba6870bb426a29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585ceb2adfbbecaf1820f96a0ac1ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353757b3c612f1a27868c8d4bad8d2a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e488e1ed66a8a8286bd2bf5915ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4adf972ffb3c2ef6ab4df77a22fb2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722822067886de0b62836444a520dc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739745afdc0602162d102c9d82a4fb1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed8469d035852b9763a0fa798e987542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c9a4b750b6ffb9d0ac300daaf1c31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d941399c46e22492032002f39cf92d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc48b76a7902353406f343ed4df7f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba304e0704fe18a8a1eed2ad448ebbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f0fc4ad236e407051f8e9bec58cfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cf26f55be4efb7927400857405e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f964a6c652776e378661fc920d1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eab14aaa595fcae91a865847fdd91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29381b7da9e678548aa01065f8923e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b9ba24350e83ac34673543960c070552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8ea68373e725c7414943661f013bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3375078d07b4f0d3eff7319e925f5c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261c83d8f7e7a0791f069004959703555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c762d4a7abea76dfb1af47c8e41a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dc0a0aad8f0c6c4d5012e5848bf52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027f414247fa13bbba19b2936df2eaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eaa60941b8e8889754a9db887e42b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ce10b4f217dc74863b5f288250f1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee128e4376734ace85f965ca80997d68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1abaf623ced55f3631271d49dd6fc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa8b2ee096940a0e2da0b625bf6d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a687d3061e9d8e5fbaa5d0b800ad2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57a68e290dc7b66142e7299ef47ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb39d05196cf03a8cb287f048be74a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed8455ebf6aeefacc4407e1e99db1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ddd19804b37b3a437dc9617b2831f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a66b52c6bc841996c80e36261be8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898154e005a25d1053b441a0847dba1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f24e422c9b7bc9445fb93d7e4653b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f546427b43d6b41d15499c77f21122572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642867f1e9a0404ecdbd39fe886826573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8fd1ed500635eac16d0cacd7998a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7f29d58ea5e70929fcbda9e4f22fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5919cb9b310da5df82434cd2a7af24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f4b242c69c9720af54cf694b150a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf824336a7f96e47e5d4d416ea8ed93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f558465278b34a71b6fb522b12e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884801a73d9fb5dd5100276ce850d69a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c5fe2900225d89e742bb8e3337c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f27dd04af2ab9e33a28b7c1d7b932582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b3dfa58295c31152cbea4fbcbb97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2bd69cdb8a9ff1c2ce567884d8a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90287c2a52ed7744a1b07fcd05da01fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175715349c1df7ef5c7e72387bd30f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc276528c3f4c7f63d629f9b27837ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b43177a3845061e271fa7d012e94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54674034825379b61aa22aee89fced2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6975291191f983058c9ac253de53f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdec6733ea15e3899913f2fdb80022591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995a5e2c9a59f1cfc51d8afaa9dfc41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32499ef8216a56af28fa641ab14f1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae686b4163341b7184aab64b4e3220594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89c6969927786d2df483a843085dad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aba58df1261045389d9c5b40dc578596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0cf7e3b1898ebe941f99ed458801f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e150c328a00abdbcdc6278d3926b1c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c56b97690bf090caca7dcb2fbc428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab68fee477c0780d143f586a165054600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ee21f10d2a1533f7b9dbfcba850d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429be7d6377a68bcd44e438ca6d78251602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ccc201eab6e753fd553de1360a23c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4985141941b5d5b696599f825d7f22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680793031d294fbd3bde6ab22b1cb53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd7fb7f37d5626153e8a277128c9c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092460c9a6cc10ba39f22389107f026607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6141bc0995d05427a3a1fe1b23fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093eaa05169780c57254dbd15da847a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb3674bb245b0c187cc0812a1fc9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8bbaea675113e163f3feae66c450611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ccb03b4924a381d97b9f5c567c5d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b4c0840b2277643ffb986eb5cb396613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f4711c8c52b057114d92e07c93fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7743fe28c7f62d9296f6733f94b128615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86357498312a741246698ed773e8e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2e3040ee13160f9a12285bba338f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aadd48078e9815c8955c987f306bd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab67eb3799699b85559064fbb327fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58677533e91dab2faef5faf00e97137f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c75b72e0b21e4cccc3db98bdf9d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552019ab21f1ebbde26d8beb44d96f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c1a3ee84a3ddf27da314efb8bf303623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4011dc44800b26b860c1dd3e68f7527624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65657ec374f7660a8ba9ec6c56f984625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd36f2fdc4b86ac49372928558cfcc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44391fb1e116a799533cb3e31d4a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3adf2b8b3cb98cb0cc7408e354f6df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b333d4bed72d4dd97bd42f7b7f6e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f9570aeab666f6bf3d4e6aeb24aec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511a408dc475bd992c0511f257f2c7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f988c8423ea0e65e5ce0afdf506b8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ee4111353f1f055ab5d54cab51cc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d6280951a77bc5c14c12439b0199d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a881acd53ffdb5eb65649d5507f61e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa2dab5d37f026cc38bb5889ea7d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afe0db8d4c2afce8de74116a67551637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee608925f4830e3bc10e8cd75b29c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b155046376daa15a18c4d7495bee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7b01d9876e8949440ad448190e7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce2b186592764bc9ed56bb5c242ca2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bace9eede99e3fdc1200e01b148dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176c87b489c642e71d7fbfcdedbfdb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f63731498d3898f9920be44844a8a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3ae61b117e372b12182e26e19f98d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441299d5bbf329f61b62015484f000f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd1e544054737aeba2b711835f6f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a2b14db2ab555f329463e8a8b4b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d721e960c2beadb6f4ac5cefb18c88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e8ce16159bd9e9a3ffb6b041c996d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22635b563ca890658728bf0bbaa35967651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b65827d2d8fa34ffeba585705f37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28498b1dd2e2a9305c25a827d74e5ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383332203fb6d25df76a0af6d125a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7547f8250c01c1043161eba8ec67ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a7d96846f780eaf8ec1bcef78085656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a289d8fb2aec899b1772d0614d730657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f85b1c10d6f81b9e5bb80a45b88eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d0dc85f5a5b331381ab0a67ace9a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a6abdc41cc3e662d0cf105d98527660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d28706ca56e2cc5becfde8a3b2c2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8f688f4aa63df12d37e527926846662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6546d5c0b136e2e92164f8c3545534663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef7086d8d61e710b0a8eb96afadf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56406e0861d32749e67dce65bca5c22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f43868c03683605276b5e19994c7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef51078795dfafd4ab67e8d2c3a1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bac9701c2f8137328f75dda73a307668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4471c71efdffbf82e090a0ac84a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b94cc2e190b1690a6e95d1e8647ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125fa1db84352bbb933e3578352743671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb43aadfa9b07648ef9a0d6f7b98253672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eef438d3a9acd5f6726e596609ee5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a6d6d2ee25bb22f4c656b4f33e283674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2439f36721c6f81b44e103ef6efa5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dfa05dd6cc595e3f691fdc259db70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305442b03ec931e5c63c026bc051497677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d3d377fc925af2adb6d8662b977ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b4d92563f3cdd6cfbab05f495ad1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048db7e6f9dc372681c5aa58fc9c17e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d8e9dc0a46cc0ac6eb1734c82d65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eda2832bafcb6d55f2f461f9e44ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e3b76efae6cafa8def0d70d21b4c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d50c57f23394927e71915b440c7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70561f678c003378a7c22717d77a8e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68eb4c87d6c1dba4869cbd737922a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9187fe655e1b0b226bd3332f62c1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c811eee4832eff299a2b9c914e5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ea431dbe8cd015fd8d9d5052ab70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8e4bdf308ab2bac10b95797083727690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1081b47f5d1ebefad7b17872997af5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e32589e0264c2f03a2ad6f414f80c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de3f9a6a466168174c4602559487a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e31949e1296f412831b63e5b42758694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528c85c4668fd6221d3f61a023de31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c79b48aeb8ebb42dae1378ba03c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa9b46db08ffeea8ca7727767ddb7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2bd842d108e29addf26a18cc20d4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a332cf0d1c10e56ee4c2bef7e8e11b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995dd0378c1e2afe3f33ef2e7766708700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c54f7554f806ff8f6e175c973a9eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54da629d7bc5dddc879002160c0e4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d98a9e3eafa9cfba0a69ebb0eba4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a49255ab6007834b6c3dd6a21cacf1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbf8e4ffe7feac396aa33b30165c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea10409f72fcc717e0ef766a6b184ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505db26535de565096bfb05a4b4517c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d93ad1836f21af346226282679bfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f43bc9902770bae854400ce67b93d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d703a292c12d879c0c7f02571c3632710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0dad12ee8703a767ae68fd69bfc07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514f4e9807f4739b0abf98bbe09b9dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa9bbac2f42f362ce024fac0de8b17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b0e17fa90a68e207aebacd1ab75d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee5db68fab761a61f9cb5e6e003cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390edfb6eed71414066cffdcaddb4a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf0d6b06bfd7a872e9eb63c72173a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf0f4ea0b963b0ac8ea958cc28b40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db0ea227ffce0daf050baea1590ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa256354f5690725dcbeb630283819720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79be3a2b87ca32ca30651d87a1c9c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a863643a90e82d828aa88557abae2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109621045a5cde76e9eb3678b53439723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373af2e1ad3c520dd45898daa545a9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d876e800962effd13f29a41db7d685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecfee9579fe1b111b986274fd0ccf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f33c2cd2d4e904d972b719040426727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff10e114cd95392b3f9c684fa7f99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc162897b392acb718cabb911d230729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4467adaf925fa4ad28fa1545f3385730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a09fc4164694050224e176db4ae04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550be755a0fb7bcc6cba082ca4c9fa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390aa0d70d2ab5c23f982c62798ffc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc923721af61d83bc41018234ed2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac4225bd6a622650ff0d8be99ce91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953bf4d7966dd4b0f1be64477dd03c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b45ab00f8f94a0b677b42a57b7a3d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb223ed96e1bbf3e800e303fe5084c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ef9e763ec45718f2e07be1239664e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8cfde303046a746056109cb21672c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75df5f5673b7e6d4f6d25a6ed40be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ac0590b2fbafe4a65c120752d967742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e85f9f26b9eb9583e38aea56ecd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32e1ed818d71f05398f0ef9a121bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085df5e1768d932685deacfb174e104745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0684707838388d9a7d15b25dc8f04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c066bcc9952b563e2872c9171ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1a76049724f71bdfc2295f6e30435748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1d7f22c719cba88dfea5889ad5176749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded00896639e22d7920c8b7bd7fc0043750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1905ffebb1ef20899dd5b0f66fc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597fb57caf7312db76c99e0929eefe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3f94d7696c6a34eaf2ee22b52187e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475a084cc403a90c22efb47ac54d886754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9d879a50cb7957d83eb9cf2b38c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e70828756c3c603a2d07ce3f8bc597756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07586df3ece8427fe567c0e40cc2c362757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8b8497df33cea6ba29648606aad8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182e613bdd873df87bbdbb7737c3a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae8bef70a01c438d4ff36f5a06be901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9cc732729f030a4e79e1e360b3f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ac5ddb858cf55b96bc7e67ef895603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8496851176e4923f1a36d0cc73c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71429558f234a12cdf1d37d3f489ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e48adf173b003691966a62ab6f04e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa63a0e0c67c366e7c5041615a44747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac109f5c398a8a9dd1d212355f8507b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e57f073b18286d80df1f4473ef16ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d78772a4b7e2e5e4db281f476ae3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4db1e9c2cd649e81e55840d4bb51211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da686cb54d1de5f5f00c60e7145c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93ee594854694956c661da7edb73313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9232d21a64e9520d3b199928f2ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0b9c8d9395f2f192ee276c891512815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04ea481eb630cc858cc55377d0e9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de6375bb118321207b6769611510a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ebec935dcb8c637f95cc6c1399bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e094335bdc960559871a441de13d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc1c2fcd752cdf2009a6e2bf1ddf7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ae7a00aac886bb159d3da98b40af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e332c74bc664e06a10b13db3a11ee222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567671e6b6e18a00cf6320fe04f6c3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf7801d78f7beec46b7c4fccd0afa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507eff491e4b4e4f909fae7b4f89e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c1121399eeb64320988c812a7e8cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ff22c197e3491bd0176da50eb3f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd977bc151fa972ea8c639e2deece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597df6c7180ba7d3c8ecea47878c11229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ab08e010afc6b069642b144323b4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373266df0193ce603dab404127c6c5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb34fc48028517b1965872735660632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e7bb3375b03d9b1145ff3cbfdd08733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9e4a25743b339b48e56c0d06e8f3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8c90683a30067782171a78a652c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb755d1de1e5fb2e30ba0558b661e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c1f3270d997019a7c759536794ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc92d22e93494c296165bbf87d4b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbe60f3f435f1b2de3cdbecd01362c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f17358df610a5d5e9a09f73f285f3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dedb60dc96beedffed2852e4d778b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35088210593b5a6f2c0c857c87e38a9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015cc8e2047fe8c5077c1fc365fe75a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20eba1c6b871019b618b63f8b759e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad108698f946a85b48398d46536e7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279949ebffcb6976ac080f6236067a6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca1d9ab1a5869acf4d3c061f5d4f0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a591c4fd825e7ebbe057604ef40d8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd6fb3f721f9b67b49a522eeda43849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1aedbb3b3e011a53de4ea33e7df550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57812200756d78cec6fe56a73f667e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25154b7a0aa961f2de136193a4a90cb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cd922cf9c0c2f3d88d11066e677153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c462f3027de4401f456acdd80946f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a798b4bfa6e9a777ea6fc4c7d62d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c308212c134fec5f6c0d553f5184756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991286f893684d079c9e02e526fe6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9f059857db1b72fbedb53b1fae3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f55b9dc1cec2eb719f741680e2de959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec680c3ee811ba959142b38f55fd64160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12102ec9410dbc16cc23976135e9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c36ff265f89395040938821ca0f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f21e812a35dd7f13fd98872fe73e4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad13b8d2084aef9dc13767cabb0e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7bcc2038306d29e1c0b505fc174f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b8d00763c5ee0e207348863c3c3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a5d1c2a8e49805d6bdec09efc16a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28774b6a61e771745a4b6df524297168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d70abe1c4e5da2269bc9f6bb73b4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ceee09616b6b657b1d07e857d914270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1dfc4f2e80715438cd82090f6732671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e57e5827381e562f434aa9c300241e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab6009a473465a9c5d743473dc18773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ed7dd4c174b602f3cd89a5b4eabd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404948bdf10f843c47b3bd814c2ce7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be4e8b58d66a8faedb91158040510076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e85bc34be8748ad0dddec3eed92a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4c6cdb865a73a55dff96261043c6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7b6058f33cf8ae03d745fb3ef50379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994578b53fb06d26c75da4f361946c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b6d572880adb0f304bae68f0da49d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12058b9b1e3b6a987801fb7dc316cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e10826e3f918dc8d737d8062c1b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf9e9c4ff6248b3c13f857e187b7cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de3ca464b02bb732782213a2eac1b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e4912fdf31583eb27375ca271a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a092e7b75b2755d074f031999402c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e663094feb3e09f54dab393c7b22d4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac0d9626a79738f0879f1e1811f8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac091e17552bce1bcb5d7f6dbef63290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f463b49bb8ebdb1f105227bd5a1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919a8048c80c9721b50e16ac4dc78792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5227c3147959560f802f9041bdaf0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0acbcaaf5d45c6aa14f7ee34484efa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338cf29b8ad611149fb6d37f2183ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8957726cdb5cda0b7f2c588e6ed096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07630806f2ab4edfccc9f2612c7916eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a23bfb1673a494033ef6a0173578e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99937fbbd7a3ec3b91972de39a198099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa954f75a165e02015af968743faa9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bef017a5015e0100353a8b612c630101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac646956cca47fc4ee1df5651464c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742281812bc377b225d41291633a983e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b486b8eec556b407f25c7b88b52ae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23816e6cdd527b169809b40e476219b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf06de59a51d0deb23dd303d69da6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d179edcb3f98e5b3fa2172517fd1e60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b752cb4b772e2ff6ec527d6a5b41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430e593951a02fba95f07e6b6272283109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48aded1d1542a87ec031e3815b1a99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec8e081f9dd0158d561ef9cb739d65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6902781a436034262305bb33654a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd557de789a6ab79b197e3631ed04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c7835fd5f4f18bba7b63edfe47876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e54b6a3b3f64d4cafdeed29f8b2e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471f5b903915496d679f8f9e70f756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8725c4600538a57430b9907747adba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02777513903ddcb50fbadd25a7e84c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e223b761d6d1b63f1f57f0b94c7b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5bfc61839a1d78bea47f962db2e0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1193e803d6e3d2a614d7e423cde4ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a62a0489e42a213ef7112ff989e16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5c9d5cebe3630a7eac654d0e29e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fb0e673d77aa032c4e5a6307206d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061c552ffaa81bc445c68446252aa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff95787d2c4fbfa4868650661ae9818126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92955f8d0b94a77e8cb5ea0acf83ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b5a7f1ebd9f049907e2eef3e91b2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4cc335ca2328909725d5f2074ee8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b2a771bb049beba8b47b0dd805eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcfe5c9356e400541a1e5ac1e28f4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780200e8c2e0d82ea9f132d334f3933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d43691398240561520267e79c7b4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2c4a4d38e268b6685a0d02a074aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74180e09ae69a0b939f85bfab954c55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095ee98a63b963dc36d1146e126dcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e9cab7f25f64a1d517a322108bb49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b22307b443b9f2460e4325ade13a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12677ce4857784efe281272434946a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72e56ea57ebd307e95b6781f7c66d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d81aa1c633af70df6164c1ca72670141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699a14b4c98eea4077fc898e3945af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956f944509d1e686e17d2333af21762143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6308b68cf40e912d52e4a3330ada51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa4e9b3df2b6af6fd2c6303d98ab85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3203362ffe7d3ff12226097c272b943146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b9574e8027b43927b4e01795f9cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eebff7b3b39d47e436cd9afba8db8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d78e6b7a51f9fcda8286bea7a82e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6292c09ea17638b4b99a619e83e75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3c876d018c26ba2082f00a51ff456151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b29f2fe847fe58b626fde7ee7ef06c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaf623b69cbca5d5f860cbabe31208153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53987608c5534d3bb254a13bc5cdddab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2855504aeca65129e79d51d63119673155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64011eabaa7978f6ffe2153b04e14d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ceaf8b0a83f1de93ab9b1d1a3c0ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838a33e6395d23bb6eb0ae090af8f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d508a246f347d3e4acae3e6c00ab0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b33cd0a595e8fea1c74442b05ce94b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee5006576b718cea49f9a5f0c04c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843735394267b12841f7020f9468c60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251cfd8b33159c64427e56c8b0f3037163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06360888ab965c61d7fffe7b1fe6c18b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf015fa9a63650ce3b8be2dba1b95d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f70d46bae4aca577e4c8f3add9ec8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b531111092b4b50f9e01efe344a925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3d0152427233b9afdd20672241c05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3afe8614123f1c7eb5a87e44bd217169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aaa7a8801d336c63108a5f06dc68b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe09193ab517d79b0e46db9f6db59a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c7cc95e7a2f41bd0e51997c6b006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723df8063ee3c97ddd6f6b939c1367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c923933749ec4901f2ad6a928a7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f13af737e66c7d2be81ba36aff389175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2e90723a9cd3af42330947a424676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f0b9c86bdd780e52f89cccccdf8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd57a0754186914380f9d31d287be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107494aafe1a0f6656c4cf7eff9b01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dcd7b2d773846ed9823e16ac48065180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad842808816334e5a4c4bf405d279181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb20737065a11eb13eba22a82333c0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161169c785c5d5341bd05d01a595e0a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c03c7fcb40611b9d2b77417d32597184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a191ecf1a8fdd93e2516b4a39d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1257597f210c9bf4b24bb88a496fb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f3d032a4cf91a2616cef849687bb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb0506d60240bd925d5066ab253fe0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9c18a7734605013849c8f95201d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6b22b4faa52dac146ce2f87fad0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758edb0a4572c68f0df6e1d5a3d07975191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee0136bb1cfc9e3cd143e2733c02b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340b4b5ab1323126bf4533f24a7657193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc810818b3b03da15eab4407f77a37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701dc4d857603cf65d3c68a5328d2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025a1a5b55b3c735d84e74faca4bcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d1f2b8c7cf1900451e0b90bc7557197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8e0557161601d191a687feaea0b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17357d2f64654d494a1a960a92d5b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413b852ee0a5aa2ff5155570e769bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f3b3e320fb59e5a7ffc1de57a60c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d6facd2ade6f743c6e687888855f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5675b2f1c65fea5a8049877e5736a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1ce6673b48e8f4279df97fc6a5601204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633bdb7741f67e31b4050ed3d406e73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd7fe3accf8a499add9164fb19246206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0f0071a6491a7f362aac673e5dc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621402c67f87ed3cbc25c5a353b4e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb42f1198d575f2845cc2df5290b25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7175bde80173686f5e8a021dc61fb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2743ba206e5075783be89c1e32fcc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f234a429fa105ff8f8344e9d1d72b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f02a126a52644edcf50f17c700d8f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f77154e66f6074b8b32e460f13f306214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8138e8d3e4457fc79473ec7b6c040215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1389c47387ed15ca6462775cad413216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1c71d0cc7e79c54d9065e3fe7d6c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc27ba319141089e81035aaaad59a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013b9d33091f597cf2ea2ac3534548219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f7a7383eca082e24d634c0c2e673220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6e41b0e3e50da40694716de6e96af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7b291610791c72ba14a2edb55aa79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b9be4b9a6c7efb7b4dc50df35021223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf7cefe01fa45fe002529a1a75b8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbce709e75eb0a602a9336d0689cdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c5c7a90a50bd2d39f04b17a0b528f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc84d0f8c931f336838d55a36116738227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541dd8bf3403d80467086204dbddd34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b450ceed5b5999c95d5119c14eb5da6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045fdd07e577c1eca9b149d0b826161230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087898d3512a755ee186884675acb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4332dfe72a86b9246f876c11d432f67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668461033f05217da1774a9df4caf19f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dd77ced16d1f34db5b454df911320234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce9a747c67aecd4f6f49cb7a10a02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c670d41b39cf3fbd86353e2524afb79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31da0c448cdeade55c4ce8c4e2dd52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c695c328d714782f1f7aed44309b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2357c2b0f1b2109f6e2c7ad83eb92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3f065e5b02429e6ba2f991e9e7adf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f39ddac073e3b9a9980eeac00f337241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c41d080e581ceeb70d9230ca7eb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8bf546595dadc8e0cfcfdfe3604b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a066fdbd054f0533507c6e94b310d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8493a058cdd72b64e00acaf412fe2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf3e4f3a76ec6b9ea6642318834ebf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed2876c5bcea47f92ac76cd35d20b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9b0cfa8f16133359958d34da87fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b95e5aacdadb37b4b00da0b98622249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37b9b62dfae4fec74b1461045a09b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe85a23dcb6ef64b27ddbc3489d45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22487effb9bb88bb87cd4d7f7b5f06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed697c2e6438c1dce2a21736d2814253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dce2159e43f687bd2cec373b6cf05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e223472f0b282e18c3aa693757bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777de215a0dc434a4b84c93acff156e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6933b2003e489b90eb0f8c8df2cb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4569717569a1f6450ac13e2a72d2370258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed1acf33993d70038f2a47dccec27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934dc3a45431f6b519c9a739cb5335260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9b2bc48014fa6a291b1b165e4f67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1bfb1b21c9ca3db910c1eb620697a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b1f5ac7ca0a385b678f6d5242d60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd3158d71e897abae6559f2203aae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc6132cfb190a3b5c70943db6c778d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad03515227d9e32191264ecf14eb4a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f96c832f4cf138c26efe3143f01f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b04903d4db4f182b6233d52d28787c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc77d3df31dda72e8dc000dc1e8c19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57194d15232c9d0a0d0da75982d98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546136352b5a05add9cfcf104dff86a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d20ea8e7a3c7693df4e6ca2430db66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642efbfb70375552567da0072af80d4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c7fde36c04546db2011165c3c67b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5112bfbe2dec66c06a1bb3a0182d92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a669e42cb583600072e99a1bfcd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcf74cfad03835132e67937bc0debc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fed02165fd28386ed00a6dfdf8925278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d968e132fbb1675935f06cccbabe99b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e26d181f93b7cf176d62f077b000280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cebf536faa522ffc25c3549efea32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7697c888ada3a0de98ed68f84b36bbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddcb2a4affcbbb216b79d2debda09e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee15692ae06c5cfe36982e067154dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb254aeaf837a11f29532a4f92ebb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f357c68c59ca9b9fb4fe837993b43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78108e09614178a41b786be4c80cf75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb958b1e0a616943ff22b06d20f475b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b810447d1c9f0cf3e6f13b4f10275289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1dc00bc47f72f5f1046dd42a2cd86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc20bd9de2b57a49a9994e60e0b1ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582db680415baefa7f2c086323fea2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bb9c4fb22071d5b685e8808029797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ffa7e9f3f4ccb3cc9e671c8a0c14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52157826f2779e75a405f2c50e5e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f240f3fe759a43cded91a7c947d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8756bba431c7345a5d767e9c1f89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337bc0ca4787dc039e08aba7fd6cfb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6178a808b29014ec08d8356750f0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417bfdcd017d44f3e24d9f574199bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c151345feface1e67893271983a065301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93596c1daf71a6c4085037e2b3c887302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23392f1e6c50d2afcb6a92e714047a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfab327178be68f07a9eeb03bff4ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc688313bf57ece7c507bd26f0fb36c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33efbdd2b73faf113ae497eb20120306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a69d8fb947b692be0d4e7d1ba5221307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cd889c96e1adeddbdba6fd183106d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca2b1ec0e77f60dd51a1d965df69d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648d7725c3521a25ea7f55cee382fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97c33d08336224fb8e410574126f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760f9edaa214ba1540342b994e4657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f2d41e72d96865d85aa2b6c7cf3e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93448669c6af6cbfab2ca7b0eb56ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9168902697aaf81dfa303d4bed0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ac07df692a1834e355697c8170aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca27f8735b3199733f73c52700ebf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a571bbb1dc8487c87987f2cd7a86b8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f568b8a794aecf2f3758c36bb5395f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5246c62f763a42085cd36e4d3243f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36029f8a5dfd064185dfd4306e3d163d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac75f0bb1b70140ce29579060d5703322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601909ef7fac39f7346f08b0590c3deb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6032ce9f80922d8bb5dccbec9a8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88141d7341777809190f3cf332bf303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb384e614057c7c843aeca0703f4a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf19221c79f2b327bce3b017069f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923525857ac82f00ddef0197b098248328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f96a0a6d0e17be855e1626180389e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec12fe2f0b75d5e4beebaa3644c2b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff437e98cc139cf8939716e1f77f91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d6592334b2d6ebb41fbecbf476d9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a692326c72fb51f81e8b9ff1560cc50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342de2b03f033e87e695b7236165bcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5459e57c75d793a0b1d376295566335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa6043396d97fed46683ab16ba28db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39462fa83ab68393fb6979317006d51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dffe71f55cbf44d610c7d78e94b592338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5554459fbe320884c4bb2fc7132002339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125577221efbde4c48a155e16cb349340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba8da370ca5c78ab52e4b3adfcf3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f608aef746dccfef0f4f7c6dba2cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f294de80f45709fd0ba1a710b710cb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869a67c673a0c41a2eb256ac8f31f4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cde7132bbe1dc0d6d1a92dab90f59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ad5e9dfb582d4d9cb3c7f790a0f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3ae8c786c84bbfd9324075ae78cc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae572ada6113055ce318ced9140816c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080c76d2b0b765b0ba5771ac9c3a84f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff46687982fa898c88604f040f6820350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbca5fc0557509ffecba515a83201f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d60c10722acaf3c1693be0dedd23c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5b5cba796bd18032e1eb92b7899db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17e378afd8a8a47d45d4bf6546362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c456c74a55cdf52ac655ecd90834fe5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f988ca9ccaa1890f0fd69615fc488ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b41015a596aa1725841f1e0f578e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862db1d730b1d9e3a845dce6b787e16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b644cb04eaaf700554449f3a1fdab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b1a9f98adb4072153863889100724360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae23c05f804bd47a28a61a27023a69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b7b710fe384413c482c95267cb57a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc708f8e65d62a9f9ff9987a9016c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54220a3e25cc3d38533421261df16c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea058f79e66263ff0b1857bf317ca2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe6c87128ea8c172731ce1ec67bfa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577dabe9135ef3d595e3773e6c22b81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a47d0303cbae2fc6d9122f219e06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302718bc69fd75cffb10e92e042d684369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1e3ffc52a7cae9af62e36dc3a8c65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d569f96a9ccab313a9deafc2ce0035f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21dd4f45696b58d914c64d5b508e45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b376fa7f5b1391fcf8e6406d1ea27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd371ef6923d2aa29a8ebdef196e5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a0cc44a8403ad79104ac2258228d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a687abd51c439fea2d959c1939eb939376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3926745356cb6d6b98a8b3e24a574d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761839b9c2cc3c8cf174fb40d66b8278378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dad9c67072bffbebe06b4c0e2ee27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87177d41bf84f3f02588c2346c3c933b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ca81bc430c3b4f559cadeefdddc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a624327fbfbec72351d2d3b0b1b4b37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138ae8ff6e8d0b863ddcb70ec34242383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aba4c4c5e17255f304b31c90bdf17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f587badc10ace0236c6725fa6d7d584385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780968be35525e08b27ed81b83c8d2f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a965707912aae3e989e5ec7174aa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df22eb4b81a2a7a39ad59168ad4f892388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81aff2581267cb69f40aa7224d6d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d34164da593b90e6d9d117efa011390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead854333635b8867cdf46df09c98b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3234675dd64455d10c576ec0b4fbf02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331939ff0855c1e841e8bc745274d1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adacdf298f14b6584c264443353340394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85615fb36f56e2e4ca6b514d3e68e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae599a0b9a4579e633844476b8b8555396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b398ed823ed39a581a2e7a3d315bdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953d86fae8d1535c3974c8e105ce5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a11ec1e4b170698d3848041d5c6d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558c67d4bf5c5639129c214fc5e3614400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e0785f3b7c67f81b5a776376ffd79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea0fc27ed54f7efc9fbd16903eca7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0d086ee7ca8950161506b64c1bb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d644b68304ec59a50c71098f4e2c123404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d321450190475cc49177dda509a0253405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f9ac42a634676f573934c2afaa5d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21fda7dd792ed7657bd54d268acecd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919adc917a6175c6c3cd438fbc96527e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fc7de71b42a6cc8ff3fa05712b2c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646de80d4ab9a39ffeae58f387ef8cdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9fb0f72176a444bfcb99ac0ec17c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8a352db74e3494617894dfef79bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dfd6e30067b6172c60f17521882d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0cba77c6247a7dce81fc7e1267635414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97008bc0d4e3afab3affab187fd8cfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b515d3b05fe5a4fce203bebc660e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6d11def584a797482e5efcfea340417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587cac04c2f7b8b70a954eb98d3000418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98156ddf69ffacc4a2fb6ebeafff0609419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18390307da71a58f267be72c6674b9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d5171c1e94081723d3c7d85b11f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4efe51b5dd3ecd14a57a5012a035a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8bd07238145e7bac930a3cad76b5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69d78edf435053eb17d5d8369a2be2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8a6cc7baff2012e5e5ca1eef9487425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049451a9176cf2bf7604ed121b3c377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d975bc76df53fcc8f02188dae3dcd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4323a9d6f0c1109420f9748e8b5aae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9190cebb5bdda1679b29f9da0c60a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0349a76dc9c32c9c6ca6117f6f7dab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd3a79a3a7b2d5b986f27dc29d8de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514ac55e2f8f34e43b05c0fe856502432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b0d6953797fb6486f8b9d0abab24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a17fdf3db1820d5e96958288c3831434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432047557f0ea8a4138fff5ec7ad5629435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a802ba98f9606e0bbbd0243de3fda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965671be5fec2bd7abe203f80665bac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2a8cc2a04e2025191037296cfcaed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c191a65410fcef45d5029dc3609648439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54db4f7a7675d8cb7417fc7a9033b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc868d326392d9c5e108d3b47c03fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0373103e3ef34ee819557eac9f908d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2646133171449a1363d0a279b1c66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc92bc7cfe2b2280b27f827f67e8283444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8142c39b5e3b0ff0c2d97a1db3267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e57cfcb361b64af8bd8a59d49515446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10064c2bbf56439e8347fce40fbd83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701368e54d5efcffd7dc4bd5fa428ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fa0ae5d6028eac3dbb84a984055c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ae9e9e8d4c326627a2688cbc1e80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e63ea13705a5a9e34a1f17ebb1f93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9555c70d51d2efeb20bcb964afe43a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed51472bfba0a1f486ce644e3e5da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b6b7746f7d47b8e7782662be0783454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027dc00369ef81a1791c6d2811800be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8698e90010ac37cc83893cfd49a231456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c6160814b2975e74f00ca557a8717457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f67e205dbcff6f9ee60f07a02db2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ae15900abd38c4fa875ec2b4da21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84221e60de35f91c6d6b79cbaecf3e38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95412fe2c737655626de9b547d51dd24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b96fe0319c22fb3070fbabfe831e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da402cb10611f32a2fdd35df9d5e916463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491dc0875854d6f4bb9b1e20a890a85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132e03d238f8abab32ad6450d1ec92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c261c188533b80d9beea262109beb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7752bfdc80fa8cb9eddbf5072e823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab4532cca41429e796ed5104ebf345468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f809a24c989814ff0538c09288d05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434eec6de54670b8f10993d052203a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571bbcea855f5b4c8b18e2858dd2ddf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146b494c5fe3ab28f9ad4a303868f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c74fb6eee7f89345ef07755a89605c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbdfb9161365189e1b2c1382f145c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4544b06e2ddddebb19fde97a09e921475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931cd5599499234fcf5a50cba886dfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee21a905f084d58d3a226a5b33396be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c41232f13a77f4c19ed932bfcdf228478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6a5408195e6598f165413b024d2b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc6cdd7bf22c7b6ea435452093e56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ab0746acddeca9f92b46239b7e45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e143626712b374f966d65a837164b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ea39f9136537493d1d2ab9f5fb36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1161d04a0faedc23285522f04e60d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5423433d1e557b994efa85706b8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c4db7857c30a76e5e17ce25eaaee0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c42660b2aa5d882e18ea0d0f9fe2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd43c7d62bb7d890a0f7747fb5ee56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704cfe0dd141969dd1667e78379dbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e65332ff85ef63aa1ab7d544a5f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114703c2a906093cb5117d22cef5c98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e668f16930695e212505122f137df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962f552aa3b7a13d99f1037fd5d1c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b34ab28e38be31af15884af07ce58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af517ac699dc4c04c533f5df2435144495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69f97d06ba7e2f3a1a0ed34cc4a4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c4ef68c44eddbb400e8eaaebbd0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52962ec820db3cd27843a0c480d920498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969e541952becd1796bc5687fd7111499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc62810dd91e091eefabb197c2de7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74092f52cbcc138622395108dbd9fe0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cda27b89337c1ff8d519447e5eebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c47c568a1086cbdc246664163835eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f220496e1a2021e45236a2d89847504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f361b8e7db42fbe974d9e494cb1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b766a5b4b517b02df48fbb3c4eadee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd963501cae08d59a75b1e7de3d69f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965a7220a3c913e7b84b8d6bbacc983508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2242f2da214daf8b6a5ef15335ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3551b239054f9e3b2acc979e3e6d791510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ce30e6de30b7b08bd1bd2bef2ac9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a7a1fefdedcb401f3b5b32db8d55b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac1a4592830faa3b746002583eaa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea7e509513ef0318fe3b59dd8a407514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0881e36f65e5df3085491ef43cf2a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8b93651914d67171e6bc2e2d00af4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e03733008cf7738fb51b1ca3c919517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c7af4cef9a13d86ee270fdfc12fd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b3454db91e81a584aded462ff6117519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ff1680ea453dab2c87d42e9851a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff63c45e4c2d993e0a7b655716499521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80cae86548f8927c4e47b8986ffc86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bae54ef1614d2a860d3574ce92314c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a10a794f7546d7db9264e226972148524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84696580c8a576612f54a4fffaf55e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61bad946a06ba278f3c79cf5198740526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623562675dfb51f51285299662ef7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe2426d257d4b431f5400af460cc4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0141d7a34d8ff99301ea94900201dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a66ba0d77f2504e018046e400f43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e6b1cff00d13b57587fdfb5612d8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee8a9274aae55ffd397899a263e0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7d3bbf9954ef91c1f36dd98b543b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ec8d0b882ca40a3f5fb2adfe535f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873bd5418a1700399132ae7cb57db0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5060cc723ff3da489c040feb74dcfaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177569dc862603e49f94fa1994665c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c8fedaf45483d364d31c8f313f598538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7702654872309376406825cf9a2a871539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9cc04f8cb77115b57b8e77782443f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d024346729f6329ad276b05de8a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287ca514a8de56d918977dd4ee4372542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddbcb469258a7dae2490feb2d45ef0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a12304f7105b7c242adc89fc264ce6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085475dd17b2917aba51448b23a2925e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b2dfb677c0b2823fa07997612c8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108c72473066539d5b4ff0c0266a95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ac2d293057660afcd34a337b9c9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132dfce7cc26a7b794345bc4f5ceef3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008611c3f5f05684be8dc489858f4dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf385cbbbb8ef247041c9fc397b8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a045585593b0cff69440f5bb7c5e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49785d67a0fcfbf03e0856657f8ea7ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0d422479b773ea292d72d44f25c1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492946a347696fed0c1597f0918f00a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d22a0a4f8e576eabddfea760b698e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf71d9b0273578fb5bc7846efa34574557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a89a1713a1f4f52e1136f6c6a9a445558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1431f987f5cb4b60bd9515dd6d8a71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1b0d8a39325c3d57c128d805f157560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff0c78904bd67ce948488e2448b40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286491129b004e3d6c0fedbe6f5f6f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc24896437ba9c5d0f5ada3180e9329563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b9f3f2366e2c4bd8e6b42700f071564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e631d3baa69f32084f01d02b0acc98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266426fb27a8b1fcebb711ea1352a4a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f54e635bdec97dc15403e14516491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083993ed66693e6c5f9ac50ee081d9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1edf3b98494eba96e3301d3e02a077569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7884871527fa0fa43b31b78ff0263570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dac06ad753312d29ab464a4e995ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa064f34291f9520534b66bb50945bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df797f076fc322e146f4524303e385573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1481475fe2d0a1d407fe5fd925a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd1c51bc3fa787dd2eb7175f5c318575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cff0f9d8790fdc7fe8aa418bffef5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec1fdb1c525a7655028805e1d6c5c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b68a6688bd527e0dd48668857e0aa2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483df40cf8b98f1e78089d3c4745fec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d53cc3d3b68f15290ebfeee2bdc47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecb3328d2e0c539546592c8e8b1e7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0452f2fce450ba03559281074d484582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f41d205e2cc5d978db11e29849cad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91032a4572f93fc8c92205130726f2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c609431bce441472a1447ad2b0f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cbb336a2ef8def6dbf4f07ed1a491586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ba74680b6cabad915419f8522cb30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42143a83983f0d49f236ed90fb8df712588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f751ab3a68eb2f47bb354edd59e5e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ff1aefd661d519be45d1f7432f0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01abc48ab5cbba891b97c92d921e718591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38ae237160732e17334d955eebfe5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0327ee15460212e40b040ff9dbc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b58fd44ebe4451e9d455758e14b757594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc2be7c1eaeaf9f87039d420c02a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a3eec5093c40328ebf95c19237ee7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70673e31bb85cefb2d3bc23da9821597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783cebc9452318257aad9fdcc9a805598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea032055b48c35fd2f7f2ce4c61bdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb445d6a13a34932c3d6f254393239600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f4af9c6b9e86d1a8a89b87fe36ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655551a2b89c6242d352c14e9a592b18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb0f3d3b2777bd496f3a4699ed461a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d9a35aa7a53443e8471482fedb9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d5447b528776d1fb22c6006332f3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311cacf9da84ea5ecc9deb8154de9e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c459cc5353f23d185c9bd4c7cffb94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fac18fa4d6bd172c03482713f6f77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beccd0fd4dd4be0c331a4a7c873ddb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9086e013d6f6e3f2f6811bd8aa4b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83725428b9ff904602496d817517581c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53232b153ed0c2ee4c43f3bb7117fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dfda2bb846d69b8aab0c66ae50934613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaafd2dac5eb351757eefaa85c9913614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ef26b8c225562bcc7ba9d3ddd1c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf087c33d299ac4a11cb7b8b4d3bbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3fe50b444412e7e3227b0a4624f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0323b4a6efe886a9559446d2a110214618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8436e89bd07aec21ab2815b2a86c8ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a023d1a8a4e1b8e36dbc3d7b3f3cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607687af8c11c950a7632ca3770e2a9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2e08ff316a21318fb76e55a8dd91b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97952b6c3729449dd62b0566c3f112c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b22ad90114f9b2443e98abfa869c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b09bc23f8151a7921248de69f145625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee95f07cb802c40ec65d3aa46e72e0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801f24c94a164a1bdd5f74f72cc42a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd8b10f8695c1f13219fe890947c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75985c12bcb63ecf3f3eb58cb5041a47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466235cb8598eb1c0a06f149a04feb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244ec36fb6ff7c091622efada7e29e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211b4086c334ba42637af32efa0329632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df23e5d1a27a227b5a3fb5324ac8a44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85de627faded29d0a1c515acf56cd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d9ba6f099b4c5ccbdc3ffd8341e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecea82f631425eb446b702aaca19aec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da795baa7400da86fbb96c727c92496637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b028adb3267dc8deef83394762f3cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4e20c754988b31040bc830a9eeaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba44c9aec4124663d590d1de5b19c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c65addcec74e03e02238807aaed996641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e319b5699013db1636b7e4ffb20c9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a73d8293ac0d33eb67f6b7ac891ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f65532ce6c2c7f141a68bf170b45bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398927e399e8dc11e0879d3591cb529645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cca3ee983199bb359296bcdc566b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a9a80e88e88eca1b0b1ad508f9c19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05787c3db459c3a5e692922206e5c94d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55844d67284ec66f8a26c72e106df6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e688691c276830242c24685f29c326d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198829c67e070739096d948c32547013651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee78395ef307ab26d82e52773751c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7fe5e50cbd3c4b965f344377efb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e72e0a00938d5921bc73ac438d80c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650065e195dcbf13cea507092b8b80d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52aeb46524ff0bb1042b40c4ecfb3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e36bb3b3afef3babf5b52a37b72ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2557ed89807c9c66181b70185faf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e157ebc1e1850fadf7422aa026d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e67d6728686c3cad76cdb01e888a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c2c212dd732ebabd7dccc35b12390661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc805861a6d8c671d6481fde4054b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfbc5058a95e719f7dbe7a2d244891663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e7b4e8d75579ec5fc3b23810c99ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48196141dedaf212c71a2992ca93f136665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ac1840ba72e0739833daae87c14dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed192e9ad90ce12dcd6e9c0d2330b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791efabc62434d87eba2b1fc0ee380ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f687926bb5931d910f2d8317c36d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f8e1b18db8925db5f5c69bb4d067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd4252f12fcd13c1ed111363be14e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b4475a9dba94b35556ce1152ea255672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae27cfe1bc63ab7a9bab825e5c3fcfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683b924a743f928dac4bb94e9c3990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a119cb3091e47beb010620ddcebd58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff2ddd9249492c313bd04b253fa72b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f188f58f907f9f326fd9f7c2530571d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd98600d4e9f3b3769c22bd4bb458678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e191a9919f375ed4972a8b35789a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac347b5215bc6039ce32d663ae2e697680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a00263557b7fe201fd643ab4268a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431109c3895d15143359c194a2c6e95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ccff5adaaabe80948cda92995e12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dcd33ae91fb4a306f5d6daac4af4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac6212189dc8fea3b7840f6b4eefb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229bfd66cafbb1dcc69c24f3361f91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301fda7522ae7506884f3de45d2feba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc78eba13151cd265225c21897e04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5816fa00d69ff69ede6923a713996b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012f9837f786a2dad5637b599ce74ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcf80bda06474e7d42357b0958af8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4c7b4e431a4488e0fa7a496d11019692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4df1d8b830d0f05ef075b5aedcaae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15035d4c764dc20a96198ecdefd624694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966387d4093d497ef9951a39f034b16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836bf9687b3bb5a4d1d0b7555e13be9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b55b6cd4f7c10f312971a3df3fcff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8bdd6f6315f9fd62a17ccc2875b12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eabbcfd180559ecdc706c60fb45b0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5257f188878a1335965e6454c59891d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11062cbd6101a7dc5fd45efe866070701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dff484827f5f3d4de6d802844eec1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdfaee605a8ac0aa364fedd207b98d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babefa7f97269b113728d272d626723a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6128fe133cd033a2c5969d7a6ed026705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5573ee84706dfb90f92ae4830c06a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c61bdfefdaa5730721302493ca3d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643961beb91c32b29391e5ee6e2f08e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d4b105b3e5d0327b8d287b0e1d99f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12032d78dfc693672497f86d3bdd5cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90759e09deab7d63b85bc38010485f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f035d5c3323ccf6a2f53f4a82f67b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52b53f61c00ee6fd486c6c0d130699713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05277c8756dcc4424d98c7d95785bf9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711640c072f670c9b0f368a8789c598c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550062783d8786c7595d815b48830df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cfe4e70290923ddd60a260efd8049717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1bc5a5d86ae9f68dc9a84a29dd45d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ffbb685784b61db7138bc8d5b7e53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fed68efb72c00d5d2db14755b3c42e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7cfc2953a8434accc0a03c473e08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c964cc4419a2612381a6a990089a2c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4bc137ec8ed719d43c2ebfc8678fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd171a165b3d39875cebe8df86b16135724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feecfb0539c6ea865b17f3982cb3efb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e2aba86e00c202f824e8ae9d2a22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f431eecb6be8fb461b0a794b6a075727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783473f7d55844483b1556e1b7da51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f85c07aa378bb3b7476e04126a5169729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ade590fd1c5d6ef9186ebab86f82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef53d51d0068066f26a7df0e097fa48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94aa9aad4d6306f87f1de5588e383732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00ff60da7103106efb9131cf65175733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd056c0b060535dfed080a0aa5a3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7183d99e559f5b72236a9ed0e56b88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e10ff3ee88001190e6732afcdb049736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08dde845a213f1e9bfa661a1163ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbfec02fabea16da875041e47e23b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4353f2b274e05c89b1d201bb761b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f030b83ec0c34c10558d0529eefa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6dab57e38ac7621d469277e721cf5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc021c1cd3e7752bd6a9157560e30a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce4aaa389af690119f7e6acd1c848743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163779fa4beba3e462d47880e08b4339744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f44c9ed2edb3c0ab83027225c326745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1abb6be54a43e731edb02b167507ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027461d807757345c3f25822dd91cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8799176f5469ccd10f818b6c18d2ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5919b381635dce3bba67ffbe189136c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c47e5b593835d6b09f5c3bfe9ca67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8b30777fcc8ec1c5d6e1c24bde19c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9cb43ede2e195da36ede2be4ea625752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1194832b4911579f2cee770abf43eff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7cd05d46e09c7f6d6e6ee5ca802b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd5ed03b96c8480ce4675390bcb44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f3a59b133aa7ffb26489af103682756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bdce9c566bdb08cdd9123cd35200b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ced583376f3aff15814885e8ae51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4624fe237761b59d1871341bdf5703759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>