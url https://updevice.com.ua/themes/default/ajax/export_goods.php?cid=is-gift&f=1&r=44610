--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d132cbc9e9c31fad30d899925a9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6ffc590f86707c12722c1c1d0f2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a4c3418408c3f45f3e7bb715ebf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b07dc05c348ee9fe00cacb12fb10c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f255935e6c55757d38fd8e95900b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10bcdff2f3b503e7178393fab2d8446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732665f6535c28be04f711bd1b70f88b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74a108c76627cbb86e7486804144b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ac0d26cc8f331fad458660d659a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6fdc0dec0148c0aaa17a3c7d36c3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba5013c00b6e8d2ed352f1814e8eb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5cf2e7cb37d2bd47a2c5d97ec61f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a093172609253a1572b9df62026913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc7621ba2257b1e3926b48d57aff5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d66adbf5ab73612cf16db44634d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676134bd1d2adad9df097eaf63a04de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d33a9e52718ed449b026266d4a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae2b4df9e49fcc4c22ac15e2307b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc9238a47c311d2117c12f6714cbbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f98bc8a5a703ee74e838577d175ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb865a4ceaccecd22e49b10d6a84e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247326cf410ecba3238d7b34b09105a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7469d5065116da9b9a23934f4c9d0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36a6c7f20b9e51cc54f38e5b364b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38adcfba60bd164929e8fcca00d728f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3df78e246ae0197821cb485e288926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f8c786a362f8dcd48f158d9390d4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565d2b6185860b2ae31e9e84daebac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890f47430d5f1b836148ced45c7dc1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb481d6f7b4a467e1d76060956745430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce05b358f2ccee27ee395f1305be931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d395e235f47cb26567a8468d709a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad63d0363d31e54e698f939ebe7e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc7cd0b19026f1490451aafca48f3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8be65bf73ec705a9f329b2670cfd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa2cd3c3516529f6cdbd4d1d9bfeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbce5231966cc8943f91dfd6d91b2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01067ddc2f1c5a50c8caf51ba9373138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda5e28498d1138ecc7faf8903e93e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d66e48d9341ef34126420bed1f33a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613557a2e21b2a27c57ebf3c9aac8c2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f1cb4cf59a2945f31fc9fe7d50c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6bfb684a35d17542db03b0056cdd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf4ab2defa4eaed41b0bb8707decc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a887ff8975fad5154e63f1f319f3e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe82db7e89ab3e09787571c47709b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44f60de6e7e96ba8c8a794fdebaba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e9472b83bde51abaef5d34d56c6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad39ea5157c4963c76fb56f8a081749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396db4a4fd2c6efbeb9f1f72b3219c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374a69ce37d822d5fb3387fc3cd3c8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c426cf0d898041ad1e75cbf4d450c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970fa0df02446fd44505a20409bdcad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ba34edca5a9635677813448c5428e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78011799a364509cb18831a31a7235155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c1917e058edb88d2ae13bab0fbdaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f096db03208f82c4f1837f9641992457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc5806055afdf4ad6967d521b38bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81471bad31d929ecc43653f2eb6ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0a171352bbc5d511bcf3339f9771a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bc550cd72b4e4dde96a246b8d0f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b733dee4995874d23b5ebb1f5e9d1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c55c50e3f28c030b092f80a160795963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefc97f3d55176f6e33b810184d7c6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce249aa345fca6df691ce37b359bde365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295151b33d522c8258c4a8c56e2daf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d514579003b847c2c7f21b75bf3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300869385e104f8cbd379d63e14171468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091e1f640593fe82df65da3798baf4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac843dd23a9a310bfbf9ef418f9bfe1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbd3d15a3ba4b5555788baac5016871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8d8c32e3824bc012d97d60e4134c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec26a58695ed13efd19de4327d924a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46bc008603f18c30a2f7a962e1aaa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9273aa36bf353941ca1ce4abf710ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b429157f32833e03e0b7371e812d7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e801920bdb05c34e326b1d43e0b6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359429c6691ab7afc0d792d00d6de3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdaf48531d8f7254fa853727ede3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f25ba6a4f4a9f035f1a5e514aecb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb591fbca546f2cbcca62302ea4767a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d0c33356160558c07e00e2411afc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e899dfeb6d5dfd3720894075b8f1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec22ea5473651fcdf43d4f3029b4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da73ceb3f8aa564acfdf4bf4a1165085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7273233370227d7a19ad7a2c0d992186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d451df53942a27dd02428073ecf85a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f2cf36d4a4efe332537b7255dc1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524ddeacb6800d75f0dea1becef021589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8b6c27351093db8ab98f504652e4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084437a48c9b3613fee09ed99d66aefa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b48fd3723543bd42655d2902e72d3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86301cd7d87b8251a860f24724fa530a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab92add1ac7f54c270d04d1e0052b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d51b5dab28420df388c1e8b2af2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17240287566042749e7f8330c6e2d43b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8574b03848522dd14f8e89324115a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e11889b49283cfb18716a8f9b6f5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2cdd994c52e383c875c16472f316399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e133ed20136de4783ba8b71d546ea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aab366b0dfa1f3ca387ab637257aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bca1f497b8984a620d265cc42639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80dd1676bceacdb343d7920ab04d9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817266a797c873d517c77709147f43a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372ca0a39928c14bec4fb4a44c31f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e05ec1898392cb423883227ba8993d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c6e3df20a33f7ef2de15112fa42b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa78b337e3e88514f973117da25370108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a770e9b6e8e57d76ca2350812030c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1318eb33457ae3073c1d2291ab28e99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc2ea55ad4d76561ce11ddc90c851111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cdea78d684fa956ac013d6c852bb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd11d9945f601dd5d5ba7a3844fe92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf8a84d176e48f2bbf78ac3d7b6cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a835045dcff806947631a1d7ec778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4784d74f64d3ce88d068e61946611116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db63219af1cf6622628835e6f6570117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f9ea52517e771059692a7a0cb0bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061fd3af770ddd013191a62e9cfdce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e602308d54185a1070dcb8268ceef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433071d3bb701fb1b71b76bcb52a614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d664704faf1689516e040a0f2c6328a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f284c1a647ce1b66a745d7f3e348c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74003485dbf772eb9b6b044fa0234124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e9b8c0231494004b754f1df450f8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3051d57aa03bc631053c6679ef3e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb04c997b677640ea5342d79be5dbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e5884e477d1328cfbfc0714c1e488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03ca3769ed6728de07eead8783a7ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda58e1f22299014f9ed832f3e035dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87bc0ad89dafb4ed83f8f90ef89d76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e16b672d9ce45fbb63ebf1fcbbbae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d886bb7f16ad951f3f6f2ba9278f7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527144e3d0da1aa6ec02e81cb6af33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635f33a596f0cc96fac956bb6bdb84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d069cf61e7b8377f0d316e61a6c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0dc9c646ece4554f6309db7fcd09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf0760d77526fe7e29303277b5e994138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a1e457beb267e65087e7085af0789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d947d3b1f47e7141c8cbaf3989c6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2745c8eb2024b1e6b507ec21ef7c9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab764bd4c3b42ef0aee808e5742a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00eb7a48af0262f260459c611ed2fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541a2d8cae980cc4fdf5a4d39b83a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d13ad548312f1cf2e3fef38093261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f1aba41c0541369e428dd26e4cd15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca8c3bf1c01f19e0e1239228ff0d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45f20f4f847a85563882892a72f7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b6ebd90b36f5a154deb65994d3ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff42468403fc0193fa2e38eaf47c3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8f32c691e646bf88c6ceec1e97bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6fd28c7930506dddde1ca68dfe860152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82991cdebfdb7b40dbbeea37eca6266153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55454afc1b9b4a373b0f9f5043ab0599154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c1cd9e0089b637ca09f9de3397d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79afd6dc54001054c8f701af3555cb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c49e03c8dbd71e91c8347d6792c05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb6d26b4797b419ab5e6aa7572f55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533334be63e833b69955065b176991b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd03ded668bd543a8cfd275138da3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12cb2178efb47935d6529a8967327a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c7dff4e7c3e064bdf9a47d25dddb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217b45112bd15a0391a21d9717de2ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437c8a61c4037619ca5d92a2457810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5eea012b9830c43a8e62cedabace165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf60ccb6da9f7c1c359fde9cac832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3620519a4c8c62b675b3f1f47ac4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc333c2b935ccdae10af2c62ce3c767168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bedf93f2d594b3eed735e0097f6e0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea158d4f1d3b06d76ef90449693f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9b023789c0dd71dd9cc30091c4630171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a72a6912ccc0739b88fb0e6a47d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67f19117e16ebe919e8eed1bb9213e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb03f10d5841c7084900e8d9d2c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47647e26e88f38d93588af28b078beb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a25e636b2e98cd0ec67854a8726a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3badd5bc2cb90b9756e082ac1c620b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8eaeef9f14f54565812bacb1cf1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2715d006b0940cf457e18ff91372179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe454c5cfa03cdaa9c19654e890b36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d7f7d01df8611205e916956647759181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59acd58a4d2025bcb40338895b44d16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014856386d6452211988f8f4d3226c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfe1f4431ebe1d21ac48ef9415f27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b64f375c22a14fa65d7f23aa7c93d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fef41cd538594de46f75d0c3f3e02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa30c1d16a2810451cf4faef994f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ab38a7b0d25b344ef41457dc809e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121817d10ad94e5cac54ac2673300a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23470bf131b9abe8e223c64d611dc89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63232d2c3c5a68a6ec6636d0b6b7178b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2ceb0912240bdc4a11d91192ee21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6a79d36bcb26e699675f4a9609b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1effa8d50779e48e00b0e22f64558194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3eef04abc9264afc1688c8920c08c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846429af282ca8c37382507afb78696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba079ce25c10e17d90f029ea1fe23085197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00852fc1002f4bfe4d52d21941874f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edad4cfdf01be983f1d6514940e876199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6af13486dd1a6ad307d7a530f1c7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1713775aebea118a9c2ee6f6ba413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a28ae9100600c7e051aa2037e0a38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750aada12752fe67d7cb4c44dcf43f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0dd7f957e56e6d76a95fa7a566155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cab005f25a97d9c4eb0a92dd136f5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444c8debc68ce3bec1633c95412e775206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1d239d0337e0fa883e280d349b5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c79a59adc69a2adf6fda1b6cab55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a297f698ce22d491eb83e4b4b9cc01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da84ae78622a4fd6e0712c2e792cf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ecebf57090d908663b03a874b03ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391ecf2d783afd84145bcec58a72dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121a442761800fa36dd6cfa19bf5a18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e851a839b5e86a37eba29718ff2db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c43dbf37cf476cfdbeb1921b84fee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b2f54942ed5dd13894c98b9be8be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41171d1c71e3a029dc4b3b95794dc27a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb0c5a42e13eb1854a64be2e4f7624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f138745aa59f3d9e0724b224ab3462219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c57c53480ea50c11b73b3db89a49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb26beeef03d3e7da2b554de01431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127354176ef7a7af3aa8f4f348cdfec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32160f68de2ed8eb1f081da30ec2f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a64f4b1d6962d4fb67ea16d3a34d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755d6b073b038cf86da9a0e2f543475225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be1fb77abed5b91b3bcdb84a0525f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df9b1e406723dae9211a14a9f2d40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682a5f21e94ecf4c21d205323b726bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7d51e24b959e098b1123bbb51b18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819854236fa474e9169eef76d909bd91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b42204b15bc069a79b25776dfe70df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85eecf45d7c039f9255c658796494232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1eac24f9d629f4e0c12aba0ddd71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e194b58d5920a13641db7a3c33f057c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b304162ce339da0c0bb07a8d4d28f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2797797250214893d10f9e161f1208236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2099ff28f55a755836046f68e6d39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d800680f7feb9ca8fdc335791e67ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec47cf3d34b2951ba0b48d22e30cad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845dc45b2c32cce46fab08461d4cf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e13b05e4c1e79c22735b8faad1c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde449118f84e3ca77038e3f165da23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc48e71a05fe467b737cf04069cd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff492c0095b730ec5d4eea942f0de707244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc1c9faccfdfb6567f24958437931d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39ca777b9955451faf22d11950ae5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a21b6cac5627521c89849bb3fbd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ba02c5b69ea4f15b68bbaad9c0eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27952bcd253e183ae249b616d29604e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841c6001bf38329b970998a3b0f67b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67856b32c31ba469e5c627d26244260f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc37cfd39084563fdb37e8953df7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94853bab099dca80fe3f362fa2c382a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f9ed07637d7a092f0011c23ae88a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98805e76a7035affab24ca55bd38b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664e5c9a264b032e6a1f67bba6fd6ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91b04483f92dd9ca5a8ea94b93b45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532386f4f18e9118b84d7787767d3216258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290abe01265e753710d232e5c37b71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b8ed92f6ec7435b0bcd15afde425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a11bf2d4915f40e4c191cdd561835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5552b4240e2be131ea30e00eab966c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc394b3097f6bbf0d5063aebe9d2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03d7cb365e48333852b7768aba6154264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ab663b3ed43db5e74249a69f2e575265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4967ab0811acd985852efcc6eb72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992d3181ee7f5572b60ebc3e0f1706267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56235e055d61f1e42b682cbb52c92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e98ffc9b7020fdd88f29972c1543269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e07dd455b713e607db7128acffc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9859a61e4c27decde5eaacca4a0390271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8618ddfd20cd62fab053297f23982272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef985102300d6f1fb8c60e40fb6968273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f23be0d5275778f800240547d0aa63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c539e0bae2b78c8acbd9ba3e23f82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01cce8aed824216f83b12d95d98a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abbc33ef222ebe4f38e8ccef57865277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b05873d6a8a7d39d768e1c7922cbf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09873fa5186fb80caed0c66b8ae49424279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf73c64681d9e3ccac9c26a53057ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb1399e88654e65f2127640137f613281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c491d126c96ac5a284ee78a69bb357282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833dd058deba6ad5a8939e0f3946f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68061c2d8b2f4ee20fd88ec2006f7fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425fe852d6ff717c9a796e60c3bec0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc4200676c4413d275e76302dfae43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde07f14bcb1e32e7911ac86eb3d192287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8fcc3b8eb4c5636fb056423a18d6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4703d1b16755d1deb74733de0b1a582289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db123f1b0c3b14c4a4cf488dbb522e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b92b14a3c7f099bcdf210093179e51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc4981bcce9107d5f46a1068bac5e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf437f1970869ecb670c5823d669e2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf2178cb4d667040cc316e683bd53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ee5c10323975759ab735abaebf41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ff4998b55e107d16a9b48266c3f12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7042da99553f5be0266976b7d7c65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce952c03b49a3e5e5a7b7e0383098839298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e44f64861549fb9d02304b0ccdb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c377ea3361acdfbade5606cabd677300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070c814ed4bb85df03f4d523a142dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07deb13bd68257f63b7b54d3d40b83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d9ff5799fe99e09795ae447a2373303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d415e2111e6964c4b8ec5cd19ee21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a937af59f84cc22a27b8e38b807c791305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b3e8d8b20f6905cbba08ef8459ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6cc66e7ecc454337c466377364f0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51156188fcf5f30dc57af35bad5157f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4be8216e0b8400cb08d86b5023e39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eafee3c7c27dfc86161cdcc2efd61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e8eafa348155a8567378573463f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970c01d78ef480c2cf07cf3df416e7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30812d1d90ac62c8a8234a527daaa4b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988903e3c53630f8b3e5eb73d9c820c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fde873d013df23c4feda940b5a3ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce907936c0180852ff71f24f3d654316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100812b229e4b322dbebb82d671d70a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f533ca06e3a48865860ee7b710e3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcbef3eea38c4ad4367cb486b0cd19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148ab0494e01942ad10ebae245fa4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3285955d6c92cc0a215cdabd854e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f7bc643a5861720b4a51be815865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add3c3bdca9acc105f771167adadf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaff2be34a6cff9719bbd69ceeb0f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f910b4583763efa6086cd55db8a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b75e55d4dba5be733ff4b2d956a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828bd020f8ac4311139759abb73b0c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe43bd9650f0a1aa19d5e94ef0e55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21639ad4f52f6249e5de5c6af71f71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112fc2da4bb6f8cca84fe4e53848c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad7740626f5d477a985de13e1d0a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba353341ac7c6bf324612e4b2df8b9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b659ab9aeae790d310217ae4836c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4660e16ad19a42ce2483cae114ad5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a06251d0a8293fb96c79b17d8e2d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7c2c87c25f63b938f41afa030520336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3c8bbbc4a1311231d816805aa834337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea59a1a58c38376dcc4b996066f98d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc105c2dc811206d5d2389cbf96dbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c8d5dee2e02244121100d8d5e5546340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1d6f26545341e40e9c3d98d11b5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25f4f5ea1fd9656d5b6cd5f4c24c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff6532f651ad9a986917e05d352c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752db502f74ab5a54a344510af37a16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7132d1174b6a1903da2e07cf8f227bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89b2762ff451ef61d7f7028ea9e9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068574447d5fb7caa2bc9261ddff8182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473d9672b7340fe971400c8875166e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d19db1038a3e1d2eaa28af3a4e63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d3a7503c9e43917d6007b5af2628350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8a6f52191d5631678d4e6e47d8e5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb659fede22c1f234202cccc7b6ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cfd9c0dbe8a126d9baaf53f95722353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52764002fee593de4a5ad0bb55875b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff4b5d72314395901b5a5905c0d881355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c674daad9ddb4e83232c9a8ed8795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a38f29efdf208cf8ef4a38093b194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5f4000475d078bad659107b833c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d38dbe697325ae44feace33b72769359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd283dc1d50a49f65463c94b6f0d8bc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa669cb876f11b1ab41b994d6595e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb51cc2a28fbbc20605871a3233de32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f3f2b0284bbac154a2a966c330c4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac594d471694b0de68416301befda1d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfa3b7ed442c7bfa1f5c5a5450c94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa163e8d4ed764ae030fdb2e960a9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb41bc444c1c3589185004f15b81f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b9b6d1e40f08ce701505e9112111368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd4478d01bbb9ab78189af8b0fb21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10234ceb99b3360041454bcc53e54a24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6576e4e9b84e2166098d5832b28f2cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94047bf54f2993fb1e7ff530d296bcc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b884338acb609d9347aef23412d7b3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7e594b5b71e7cff97371bc3160e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b02688df4d420db837649c17d9c89a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb493ca05475bd7b48113c854e2518c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b21a07b6fb1d1a430e0830fab9ad0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696a4fba48358e441f190ba4954b2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e891c2dbed98a47ea87eace7fee4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb6c32ff38a9da2277596d78ac6836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2878dfdc3251e40a54e8f0aa261d83d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93120d5b971b7b8eda458eafc83493382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925b41625701a29877963e52627ca9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd10ecce6612c31677a41c9485a44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0be2a6ca398dcddb35d9f176a7b76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e564888909be92b69a1ea25f3f33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61511fbadee32f41ceda941c92131387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c477c1a4c9b671aead6e36d4c70131388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57594c45ffc981ad13813ce0d9a62ce7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4faccb1a41705d1ef7902d1e4fd1d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe472fe99fc84f1516eeb9e5a9a3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bac5eadb8aea6a05fdb0f0c55e2ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f5d728e0e0739d24d07908bfd5828393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e7635866c0918fdf4ed06c781148b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c23d64bc71aa4b2e32244a6367ae0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e66b301f67e17d9f2af1c1ed3ef8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c8ea3b69d96ad0f704bb35b18531397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914335e833b15694b73871d9c1efb86d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5da82303f5dfba736491365c670a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403e607a81041f718c3ac5176ce8a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba7ef68b69dd41670156a001195e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f4a7aed2c2c17656884c0b28ceaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0deec01988eb3bd9d386a6b25ecd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74aeae750d6ffa2fcfeb707dd94bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eed8c6e7f92fa9ce707c8a4ac6748f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad55d07cdd14394e1a37efbc187171406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4d17775bcdd9febf6ea21686844a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf75968f988eadf02dc0ebffb8b7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa788ade372c407df3b75c16a2d14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644208c4d30ca08292d56eab7ab1563c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cc2fe5e0df88c01de80ed30df2ae9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0a9cd2ee35db3b5ed9b0896a9ebf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255da04b4088dce58c71f6e86b6f60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64f03e108ca64813e90f24e9b74d44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6cc7bc86a3bf19b5490692feca0f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546ff312771b4804f5224b77af6015416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab443780d88f448a0f8f822bfc392417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad885e03eeeeec6938b750c6776cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d08968cf19208c824bb5117752f03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe6549f2a0b755b2db595ae607df58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c5f0103c1abb51448e090b47324d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248656a0a7dd8d5733caccdb70e9ebde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ac44d013e79774c2977f387efe8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c0d7dc5363ae38d2012e65853866c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9eddcf8eb38238ac62f3ba4441e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3825e77375a910609d3ad96071385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a42ab40639cf0c1a614310fe81db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa41312aa687e4613a5c5a349e80e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1330e2d1f03b4b8d82545003d3c1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17f8f162bfeccdf5442df4d415c11e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31923464eed73477e30d4c1efa02d3a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f9310dec6bcf71d0f84eba1427fce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846bd857cb2a5d416d2cfd7d539ee03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2333d0184cb975b033ad72c001d40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf587489f68807cf3e6d41475008ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479994927e2f32fb4d9ed8833ba061436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b94fba624bdac1e82e947e633bb0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3c8cd311bfb60ca00168b3fe0acf8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e0ac2d930ff8f3b970903c9a812b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767beaae1ad6069382b6d438b673abec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e728e0d6d3bfed9266deefe6686f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466f3a5a2466a375b5116c44352dfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f14fcdc0c83e27fd2474bf5938d3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4effacf227763648bce1dbf195dbf0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8406199816dd17e32580b9c1f16c261445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e415af43936a9f1d0597f2099da63b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346601e38855209863dc6a065ed27e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5bcc45b5021d8fa8680f0d743aa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc61090b5bca2c062f574858927087449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dde6d0f2724401d7dbd86e00e42535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dbe8f1f4a900480121aef13fb507c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d582873922544a9c35c08827019c79e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433382b0eee07017d8f8669a4df6b366453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fc4dd2374bb20224b320b8ca5648454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9307fe01f1d0d3f211efaf9aab19341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b28104a55dfe11ec0db3079f64c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad51f6a63cfc7351a6e45f4081fda3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53c1499c3d19058ca61ebdc1ffaf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7679b40f3d1acf7381e00dc1b633459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630fec136a53ff110fd9596b6b3367460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6650a9384a8f868ff89e307cd8e753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de595d70eb5d2a7424468f2f93fc2ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ad2013a937219a739402d8ca3a53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac3e2059231174d37ab5d60f55677464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b8578b44ecde5103a888187e12fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d64066f9cbc56deb247303c3c1724d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c264fc0e434a7a1376eca998db0b52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43324e1140b541eec2da08ebe6731757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb31a15a920ba96ccd48119ca3edc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09120500ae905409e55fb6aeb2081bf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c131ea638f607319a0c9fef4c6482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c954b8256fc9933fd8b9836a03ca1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a854bf00cedfbb909d6d159ddf88e6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dfbba20defd80d53a3799ad6ce21f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9e170dc775f21a4bd6853f335b75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbb437474ca236a58573d7ffb15b83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170470fb8e35aba2dd97e4d1f3f4b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841ffc0cacfd30cffc0a93e0027961478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44a183649d5641b776cbaa86f5f2aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37fe961f92bd7bc124872f7e68eefc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf350a3f570257ac0e67601e6e232f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d973531cf58dbae20293afd9024c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39065faa1fe308c5adcc61fbd2868b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f516b7086e712f52587f32fa6ce32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4f98c611c33bd0d6afae7e5859e62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24d3aa02c7adc312b4ddf765dfd85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bff4cdf3bd0db6308c6c520de5ba9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b56595df2210de2e88885b86a59b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197549625633e2ced66a4040b434f6e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5662bc74357822beee145c14d386f6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49035ba0becad3202130d4b0050d22fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6a4a568f6eff4d5f2ee82cdad17bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7352f2d46e8f292f6380292e55e15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917eb8dcee8e50580356b61b01bfdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f406c3756421001066c50262c08fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd5e6d357cfc37f4172ace04f9572496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b940d07fdf616663ce2ed079eafa2f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9fbf2f6e03be83c1b25914965e0a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd13f1f7950beee30e0fa686b38d3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac3864ae2a9e43105e48f48c97de8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a4ee027029cd32d5c79578c92401501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9fd6cb425ae797a0242f26a28b12a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882e8c0a47b3e29754a6e8428fc74f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bb42ae0e3ec5990d7124f9fedb541504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef073f20f4fef4958a2efa34f50cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b8d4677adf08dd53baa4f25f83005506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5256504e70890127b08a2b9d011247507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d854397aeaa3139821265791e8c7640508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa43912ea83524caefdb3e2c98569f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3cc5ef44084d3199769bedf4d17c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbbf46eeb07d055aeb761869f9685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688987bcbf942c549e22beb85556ed9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e12bcf75b437d1f3f5be1e729b0d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f7b20e37e45aeb232de766e9b8cf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3905c518bbd527ea5fbab40eb22a51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0bb2e739432bb61b8615cb7433d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3f6e244c4f58107247c648cebe6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27451c2cc8d62ad087d5151848393518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025d0dff45a6e768e7fe5a39a1da332519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f5a506ff292c40708e1276fcff1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df68227f9719bf65206ef8b14fe51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb11add973675d4f45fa31f904d98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85c971c099f1cce76d9374cb8765e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a74b49094d8470fa38d41b478d001c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c98c6d7744d89cf35c711b76de160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38147172f53ece352bea64eee8e1cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f0961c7dc5009e17f2459543ac9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d9ef9a022f0404115089eb87b8ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037860b71cded3c3be92f8eb44fdfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedda414763d1f0d19b8f23ffeec7f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85d40ae5a106ee3b9c9a4131d8b21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b4cddf5f83b35009961bd4ac85269532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89176a7620590fcc9b6aaa5bbc780988533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3b4f016d9910bdf87756344cb913534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c9a6cd12287505ea0380c1a411638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9272e871caa3f2af541bf1e4b69ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcccc3fff8cbe3742a15524304bf03e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c71b5ce61574cf57950748a5f1b6d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dd2b945bb6d9c958cc1d1ba514bfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f5eee965aa08f1d74411251ac457540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09a09e50bd0d9fe111da9e26d1c9ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ffa8e78ec1b0f6f5b7a2f1543d2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce932d0599424536bfc7d9594504e327543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42960239ce2747f2fdc146ff4d63985544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca4eabb4d83eb51ca5a0243512de9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec082566c72e7f5609ebaf037c75d88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193b421be317a12430b15123e3f43c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8322201d3547959a13840433accd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1181f0485bf851f733e9ad456f78fb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e0f15529eabe78f1b1fd3fefc0ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6662da5b72c4f96d1f617876f5661551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77aa5b613d6eddc2801f643262bd40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5100bcd5ac799bf886a0ad3d6ab22e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26362292fad96752ce6e0c154f09f0a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4f3c608a4147da0f3bc4f12c1a03a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5374f574c54ae58af786395db3af194556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e1badf219aa27f44527b4a84c03ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfdf78811e9d72da615e8ecbd422e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15403ee0559984adc1024a6fbba36a63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9063c6d2539aab39c2523e6a4b52d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9816854e9eaa97d5df36edfebae0472561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf17cbe5b857ea71fbd6a6815637c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70ab4524badb3e8e640afc6491f19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ca8a90cfd4ab1ae884efeacba9bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5b50ab0247dbb59f9306ac6dc89c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1052ccafe00d280475260cec1ee6f39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6605b61ba290275fa0935697171cd1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddf9effc707398f6db06a8a69c9867568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8552474b2bfbc9671380adf283a3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30311e077bf17046e4d730c114f11e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e96c8b06ddf0aa03b188479d0b87f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca83b95359ab518075fd2b2ed3f46a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d552d4ceb08af9dee69db9ad7b64305573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd5e95740e392376ea148dd77c259574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459af135aa003e73e376193e490172e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3552ff4d8faf4d27e2094b663677a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e1cbb6ef39fa5fe5d68cde98ccec4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66198b2aa57e2761c90bd911523595578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ec3fbca187ed0bac2e614ea081f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f254b0b7a95c39e48be085f0b098580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52641fe64b7f3225cd4bc698cf441e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c24e0a525243cb7f086562a8af54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4426c65c4fca879d199ba6161af5f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9b188fdfc57e55c1c4c4f0e6cf131584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8a24cc4fe99b21d89cde0a8ca04e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9168c0e751d9507d9dffef05d970b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c8810c37dc668841e75d33655da91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b259dcff0efb63b5fed6de050104ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3275d3ce44cd3f7193812a2a80ed68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eae6d4b082ad744396415601fcd9f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88745998eb07d7ace12ebeaea71c6745591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8371c65595362c333701b081623cd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb44a85f7534e383086497ef63229a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3386d644034c0ee1718937013ab0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f0a7d8f5046e833d802ed57afcbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa74ae95af3064ff298fbc96e69bdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826b1afbe7f05029e020c7f45bd44ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287d39ece05a41c1e005c445475f14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1caaddba9760000b82af87c2b7e7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e46af668a8487e0fb8b1d8024e0bec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4732163c0d909d630c53723f3ba00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ef769f7c51cb95223c2228684b00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c4a24732b78aa27b732c4724f91d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c325c93f9b533ddc5e61ea1ab6643604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a2b844395b7efa9067e2c024d736605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1f2a255c4d9baf0330f2867c5e81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aab734e4eb7bb78248c2f184e27bc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f599ecf3d9587d4fa9ed33a453b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34673414b7b5bfcaa6b91be29bbc9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d7c856568ec0e7f77b31475ef53e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc5e758e79e734048aef888f2150a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa82d4c4111baa40101d694f2e9e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc412daa60a39aa57af5f80e2417d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808ab4be0aa8c354f580c8cd4bdc4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f486ee176314abd8209cec09ee9e0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29009810e57a50808ae48cb4410219616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990375f35156c8b83dd5c3def351dbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab8b0e9e56b59601ad493f98114447618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80285cba4c837379e5879a0a8fbb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f067ad928d927c80f7e577339a1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc5e84530bdd952b057faa30bdc83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22cc5646fa94c90a80c7788250ae48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137df6ce87707a6a61fba92bf3571dff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae5f0bfcb0bc3376ad3d22c0c163bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2de79231e55eda898fabcd4b7780ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6e4bbd8c5f6e6d19abb98daab625626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cebc7bb6ad014a49b2304a4f2db55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2daf999baafdd8845b59c711c3748f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08594b3603437eb9b565c83862c271629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca914fd213ab81247ae55aefd810e6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc91e793ba5e63864d4cc888dbc115631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414461aff1a34aec1055afb4611d7a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847da83d73c2a1ffe57c6d16fef0eed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c0919a3ecc3f1c43304e64f89065634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b95615ae4bd8a4afeaf4f73c0124c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b8427a277f7dea868af4ea6083a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c94a9672c45013c0f2609a308f46b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c2d0665e87f74bf19e80301494a95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f34090a9025c6db32a58320f6ee5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6f64536669b501c9f37ec52acd86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee64e7808508196b609bfcaaed7749641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35fafb7c5f00a8f024c0e8451b8a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1eae03217f5e4c806151aa3ac4628643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e7c1029c3ff74d3364c0b2bfe6855644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd512b191fd7d285fe1debf5f74c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eae5cfd35dcc8dc20f602611cf7aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118837a678dc2af2662cc89f25bf76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644ab61b89c1a1e6f088d60cd2fd0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77bf8dfe34381000923ee73b039cfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f15bc506ffa7b368bb5fcae0b0d5d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83462fc40c17e779afe53e1ae698d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3386046caa57005831fb4e4ec24711d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820770a4b231bdd6c43fc6c0a1390fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07fafa1b4649629ea94e4f5ad91ac5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be12d4c272f5fc8da269a9faf1f9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda697f061aa4dc2bc852e67132a7490656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6993cb42a3e3b2dd56720f7ccaced8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d263ecd644a86f9a128332aace7c6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c021f01b35aaef7188b3c251637871659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85078860113199d0d6cf06268cc068e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac7a34444a300bab7646316f02dbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055c11309dcc373918ac885cbf2f98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45285043b0b61799e25ffd1cfc3d307663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b898938af1f8cfe647c075df24d62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69062960d214f81b39d6aee1bcb155665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ffec9e290284932892537a002cf9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c5a84e931e0de91e9c39ca2b6c100667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777e2acdd025736f37c6373107adcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29abef6e79349b0afe9032a9158f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce831b6e375122c8995544a82bec3c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635025e06d973878b644fe3b00d687671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9e2c97c0168fc4383ed932b5520d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669ac98c7f4b3a1e13894380c650e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510da915eb8d5d552015a90684f66c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac4f2721d2d48600279d7e72ac7c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c0070137f437c0e7928a024d3fbe1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c21e92fba9989c76c5a70e9d3597677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27331f639a6a0a025b2387144e25c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf632927624945a30523f3b6f23ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d27c24312d4fced094820dcd514f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585271660bd7806f67d2e3ce0e1425e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef583e25fbdbd1b2060b94024188a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a681a26878af1482a98322652813683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d44b566455752844d25b1cd68f33d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cb2d2bcefa3af5daa8a90daaa36ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baaa0cd6b16066f3e9ade49cb31f31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67a7a065ffb52103fc82f136b9da0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98ac5cd2d23c5cf2113ce348e8f2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a486179c5bb5a5580f5c9d783b882689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734ea42247ef0f20990636385ddeb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c220cd996191f9734551588795bf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fea6c086a230301648c86ebe7828fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf723208fee0f65806f9ede50f285693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e1fede5fad13260d8f293924d5dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7592654a231df99bf9175334be3cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb65a1491135911def8e75e107336d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1c4065357da42d647b61917660af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e950fd4fa6781c1c15e7f3b529ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfd310046242483f25326cf04480fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96195ddb90e9eef6466a1ba699af2eee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e04b9f0b4370b3fcca5ad27bfc50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83980cc33f914251107b1c9b0e74f688702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6471dbe6373a39ef804889ee13804703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbef056d19698b6902dd38e8076c8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908346d4f1d247faaffb95dc37425a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dbc69f28fb3df7486391e51d46037706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f012fbe1eabcbcca34b2d1cb184d4ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7b3940ab7775fa307fdff585b49f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07ed03d77e9b2326c8d9d74ab498d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b2e7df53ef9f3acbe243b64ed83e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d8cdd99d3ab36aa4fb641e8fd835a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f23a6cad3d1645ece487df73fd84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0b6bdf95eb9f8cd149c5dd2d9c9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe754bd27f6ed24b88651b582a391714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c32d20d2d5c80b9a9295744b628626715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb76d19ad871579f0655a265fa112e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb0cb46aab50e8c936b8cc9f61eed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83e61cd3ad652573c95cc440695c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e191f791c036b1918383cd26ffee5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678294f0e16f7697e349b99b6e8735f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c3ea59525e657156d7d24d9b5cf6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715e35845b5f52834e50f278625235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a87029056afec7716fa095ac4419c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9620cc08c968b3f0a36453bb69e97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463791245ac533731e77bd3c3ec7fb8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3a079b94e48f4e907fff88eaf9575726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6882ac402b8561944e5cc161169a5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1fefefecde6174ae98abc7355d0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be45a088e9d97796200c4377d85f49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93d6c41784afe88f9c98b57bb4b9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c5fa87e9539230bcd863b257b265731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ec987e8314153dd587290a78482b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38ec53ec1151beb0ff37f2aa89037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16702c24ab107c0165473ee1f15623734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd63f29f6f91e746d3ec6a92f77b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52d760e0ae6ab5b7cb46b48406c9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b436e54ae560d9bb7116dcf51aa654b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e6fb6dda8dc7a5804fb15d95d519738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51883da0fcaa51c42085553d9a40f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b2439795aafcdd55d4d3d9a6e2abb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0915f35a0e7d9c1250ad872fe2a2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a68e25dee75d4aaa8448f43416430742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefd85f78e7fa9ce530bf993635804743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ded85e5cad903de861e88f18839da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabcf50e48c48a3fe002f59bad94b33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b8f32cbc3ce13c344feed22229375746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54c61e61e6d2d059800da3bdc687c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2940528dac70731a967e011e828a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3591e0d892041b036bb023c09ce8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47bdeaa52ccdce4934ec8cff90217750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bcb4b7efa073d292ac45b9a45e1d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c45c8917384e9c4e0200453094abe3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9507be29d11c82ddef81b87c3663753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76bc68da19fc604cbfd0513d2b7cc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a699a99b36332b08ff47d4d1ef74875755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb054701f84e53259cc7921c32941756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8314a251ad628ca02b15f45f8081167757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c474f61d068b8c2880ad05a27212e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6dcf053bd9ef72cdc53844ec27434759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342b840ea7d12766b44a90004ec5de41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42362092c2b8ec2001b522b12e17d14d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12feb3cf87f6cf4f452dbb9e14cc87f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c3487cadf812311089074d2b1e85c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c939c3a4f76a38d1ca4295961fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e4cad2d29a025051c2ff458ca41e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3a28db30959077e36f8bc3901050d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a044b9463c3ea58c61d421a2b0c771c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e018c9eba2657d62d97cc5653f71929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8263a39b8611c36066a8280cb99a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d110c07e33e8f9ddfeff10b51099b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0cd8ddecdb3a7687ba9dfa7247bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d52cd8553ba6615a4a87ef16b0a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa337f60300a00ec2f91a79c244eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963409c0ec5aa17de971a3ff7381339b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ccd19e7cf7e1a0b1ea2eeed7f576e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72c9e8971847822ee74244b5c4c9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea7fac8fa0402734d4f7becaf72ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d6434482aee3c54eca687cd1b497319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e857579259922f8ee87c32da7bf0c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b6d6ec0657fbca8bf6f6acb870cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371ab5836c04674dc58c27b1867b7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae14abf0fbe26453aaf22cccd0862d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31112ac163d34c5866159f625f25114b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe2e1c808b68418b1fb630d42e2c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42621083acf1950967a77466dca214c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b038d53697cc4bbf36ebcf05fc5812027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794380beaecdc22bd910d212c24fc5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a78bc036006a337dafa0178e5515c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60ba6bcd04594385e4f8d0871e61930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed4e9657441375d0b4cb6d313e4a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca6a656104b95729f9d74487aea4b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4603b4a8ac2843a6bd0efc5b5b3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd85ed6bc3607325a73baeb6dd118a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c13293c6e5b8ecbe6c19e15ff5085c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691961ac54c5425f8800ebf4a0566f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affedae9d7ca4dbf49b567e92c1c313d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9772b47b298a1881c036304d3905538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee00be1d44bd4453e783f8e066d14a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46521b39f10842a3d2ad8feb1e706240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fc35dc8664dfe8627e3330e042e4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e41fedb001e31c518713b4aabc1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0666c5a5b9073756c390e76d700fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5119aab6efcf453c22c7f468e757344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caef814eb81d6504c45bbe05d3942c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff2e54187c5deaf8238895683a22046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced748a5fd6a4a2045d08f83555695e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56b720042ffcfff9ecb443118276548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba31d22a57d4ff81196706819fef53449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27dd443a4b3d4b326a12126892ee4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b9ba92f239e3af0bd0974a34353851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6100e7e51d9bdf625dabefbdca6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e2cd3b8872cf9a9a9eb23ac8354053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f97d30aa3eb6faadec3d3c065fe854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d9f295bf3bd833ac43637b1e78f4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d71e4cfbc6c268bc8a4aca43434556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ad6893a67b03c8b0a2277abb278e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cf9bea056f51bbc1bcd7d765201358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91485fb2fbeccd0443a94b4fc145a9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c893116ff1fbf18ee07c1ff269b4ee460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc95477458ea2e1ddda8fbe86d972f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed824814f421b26b47f0e38fdd380a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ea939018c9e8f2b130dc9c3d7696363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d959db183aec7c91b1dc40f4fcac364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203859675af25eebe084957119169d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a933b71f579d19ebf4a5bd54297ac066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664db73611e64684af5c2b86c792edf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52a7505e243d5cd5a77a672e9459b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532831315ad287e05bbae28317ffb77c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a701aaeae30305e5cd67b27fbed7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5915bc8dfccd53962078e9bccf9ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf855a115d1ec6e6150f0aab0cd6296672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f1416e2e4d7d6d8cab2bb9f1d4ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa2e32d93a05bfe00449749c5611674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a3e8a6df8a3f7d4d8cfe065f851c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb22e7df749250d466e29e6a4b1f4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e5f449250ed9f41317ae5f3464c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49fe97d1d83bd8f1185eece0432a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5108877ba787e87680677a88743f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31836effe0969e11647ee309a506d9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a632dd1786d85e69222e94165ebdd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ae206d87ca7ee053431d62e2ba3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeb6ae8c5054e2ee4fe5793f94a95b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bbb2e5e12c2f698ff0a831ccbc0ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bfc5e56705c381b8bb2801ab203ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31037537026c4106575da984e3be1b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d8fe1b72afc5afe2c126c23dbdd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a0ac8f06c6c2e159773ac9ad726188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b093dc0bd0d50549c372714200a5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36137dece981b614a2301a8e9ede690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c0dd339235f907c07ee620dec323891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a8f18d1b54cbb59bc25eaf742e3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb72a81612908eaa865f13c834cbe9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edfad5e8cea45611945e60e4a571f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84d6e3852ed282d176677b66b852395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d74c349779d1627f4bfada3a7687b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663bea2b3df400c92d811929d469b5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14882f2be0c9e24e741948a7264dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda8d2a7acf6b46eb161420020b502b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b86f2b224c2a4e70d6642d7a0c33a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa072a657f239fe2fdf4b12f7d58e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aecf78fe0ce391ecb3a1413e6f1ec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171819a32bb03ccc6421f57e124eec7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80f0649d24887f59551e190113bcc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d30b892639943e1d7f849fdfa7b09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac4e9b916c0487571c39b6400325f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8d4ad8150ec1eae651c89391ea208107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6cccb564fe7fe04d2eb6261779890108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b79a41ebfbfbcc5825feed1a55e514109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02f16e54db74fd044c4102104c7ba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf5923aa2eba5cea9ae7ecedd7958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bab80cbcdcafc92190c2459ba68b87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744e1fc6a878d9922ee9c815d44f57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200608e1ba3344fde31f4b900b861f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb108ca3d62b8cfd88c4b429a5599115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fcc492015932408141d4e67cff1f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c108556462fe18ec8ea03984e419117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a0c5cd14d356c08c21cedf9b2fbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63d886f40740474170ac086a7fd9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f38befdd8a4d8593ff0ae148cc52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20410cd4935f40f584177d762baee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0074e0dd7b9c8071a2da69cd7c4a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976145124583df99ea4d4f45c82500f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ee095c079ed01542ab62e51312aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1571ac6bfe27c2032371fa465b2ca8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b5472d7907fd78205c0d72d5eea38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea835670920b5dbd866e0eba05249b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6ac004e916508ad9bf52dc6650b38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d056f74e7f0969744c955453444ec1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a21e5d1e182bb5498df0801df45a04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9051447c7f2bdf4a549f6fb508aaf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d6226f0159bd758d04826d2465cac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7a88a393400b64ba68eacfa01e94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288bb6051ffe856fa27d12ea2a3d531134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193fb69928bf7c1dff10b567f8b7a0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac332b49d9e5562716a28ba5a8fc97a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd69592b4da6fa98c90bd0f0316fdc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ecd48083282230d3efb79520fb643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80d5a8e31a06a4e3c364fd75291c91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ed924bfb8ec851774b4e50a773d9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25cbb10d0c80daafaf59ef171f5e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2325e44a7fd605053992bd37fdb450142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9842fe4d144b68d21a9372c8ab599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eda5a6fd657387202c6ba55d43d4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9eb8f888bf98c8e64660144f883e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1488c365535d17f799f98f7be21d48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d18d66af9d68b11a7339a52522c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfecb9fa69336b014322467af81682148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cecc64a9c015128a16d60b8b1ff580149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1afb3cd28e16fc768640735a3cd56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d10c3245d361f2558457a03ce123c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7d59ade5a2ebca5bdf0bdf25e381152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ed8fac564ddfe2114dd064493bac2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c14caea40ccd5119c955038283da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d349a4a01aa690184ecbb26379e1c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c868742ff53cf9fc15735c0a0f502156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f5197f5324a8b8d0172d84ccc09d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba9d36158cf31551bc6e52f88b54cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913abf1bece7ecc87c57c33829dcfb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d589bfb6b52036a05e120bf6ab6c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70837d36b183ec96396f089ccb07837161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8123ecf7b3d0e5de5792423b07926162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4575a23473e1d441cfc038d2138d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02615271a5d1bbd59393afc6cbc879ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381911a33a268735fbeec899caed1021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df6f387df024e416c3f0b5d5743ff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307150c5523c349201686e23b320f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f210ebf4bb5195217d79cf6084147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f32578ae7e609d23f3bae83e7479f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7deb023f1ff1c045fbf19c5975a3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8ac0ad94edce736cac45b770e973171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03b404244e48387f18bf30851785ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c677d3a2cd60bb6db9b07399073b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b7ff548f225c0c853798d89c45b30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330ff8df4fc9f4ec673e4c9e8049a8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b8bdc89717d3c833b263190df8f0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb53b1855c0e2f0bf116517a5774048177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2a43fa3be7787c82c6a9a6f38f7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f726510d5bb4a4ea05c6946bca59c1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c85224e9751e6debb61ec947f184180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4afc52e25c70fca2da130768ed0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446db798641a0b16a4db26016c12aee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0537f00549bf891ef1fa3c51333128183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f649a6cb813feff0936cabf5e45d60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ecc9498d59ba6a570353037db1dfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18bd310853882a6530d04f083c8db6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff77dc9c9392178165a38c41dcf7b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9818b10e7e9b031a37020d09dd2c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c7180e09685300271cdd82abf1c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c74d60bbb3d1c2b0f902a8ccbb26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e85169a6eba147a7037c30a16ca45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b24b20886ac2c0fe11780eb8a0f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f85c2d296315f8c662bd7dde2f77d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49321af909f7f76351124da848312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42776956e0d5294b4b07b21f25169e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb45a109cbb12c92810ead67d4002b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f8fea9031a83d1b4b8d51fe0bc2d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ca0ebbcc5d9bb314d4e42d2797d16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca738ec40b0c46c00369e45b69113199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521836228d3dfbeebcf11f7043fdc08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0605a122f84029b9bc48dfd81e2df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f000544cf830a9119b410ac54e8613b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f68a152d9d44a004eda5420aa252b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d58154ed9c335e3e1569f627bbb90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a0cc2b549c9a955f4e8f4c2299f36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdbae0404d3b9327f8404c40054b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3b5d6f48946ac99b31748b77b328f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfe32ae3940b8ceb7caee17563ba59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c02c47b7028d3fcc060b742554a367209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d0f35f8643b1bf33b833c50705449210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee02260672105490aa1ff2b45afe2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7e762136ac61d7790c5f80a7f93e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311657856cdb59ddba137f337cd96f49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3e7c04ef26a7d631eb09c8ba34d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf6d4b78da1cccbc7eab2a29144a7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616409c47ed2b97c733199dda5e48a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f3e84c8b3cf82ddb238c32ef0e74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d66ee5de486481a4446faad8f9339d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96534ac8a34c007fa85dcb215599b3ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db947e8efb129405e5eb6a31c9ac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236ef71a36349a98e1afba75cffe61a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc10db4c30705044541928a580bd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca8d4650d09b1c6c8445ea788f3a2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea159ce5f9de85c00506e903709a2ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1678b8b9cbf7cbeb209e80472a6990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e96220d8590da42ea38c98c72a7135226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6fca615027a9db10e4e1e25237067227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba7d1e98ab01b2762c51adbc79df7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225457c8bb378a88ede30d1730b39e67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a758082c5f8e1e179225381762f980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec12ed1363b37e18c9348aeeb87c2aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf103b7f31de969352d682adce0d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec451975e0616e2b4a5eb3e7eef21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abbdb633c29632ae17393dd1d491c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3f1b9e2c248a8337bbf76212697df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb480eca676a74c090af8b412b2138236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c5f5cb47aef32d0e71d0af315450237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca56948d937dfd4d112325cbb2ff8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa42ec5987d803d8a67054b4270ac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039f5a941b0026c9b0d7a86d29a525240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89767aa3c23e0f11d82e8f66e497f319241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a073e19e371929827955e51f5ee6f2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589d8abb1b5941b2991db4d2a866299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf7c4df79d3c8a6494a65ba295d642244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d1bd93d30c4c3d830ca3e0ff0cdce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5d263359ee560181bf0089907a9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760be09db1a39108d67d046c07d2851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d286f54a0289ce4fab88406a3dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43d70abd1e4f63683b7a15cd291149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ebb41e0c2e39c55b2b9ff2c729535250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75605ea3d272443eaf357f1859a78f41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d08a6c035a66b73ccddde85d7093f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077f8dd374aa369132c3b6e05ad0a54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c0090bdc6e08785264c41c0bc587d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72781ada69f378e766f31ce13c2ca6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a835741a89b193522d73e635a254997256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4dd83941c2987c7859b04272ae50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0e1c34932baae49dec2a005a84377258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc8f3190cec474cbb2ab6b567ce8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d336824ca9760a567915a4f79fee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c476d7dca82401c69f5657f9c5d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610d52ea5e12f941665fd31dde1770262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a5efe1913893f187e84b869fc469263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640cf6be1cc809bcb81294f765b464b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307470bbd7b1f2a2640cf9479290a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1c94a8393909c5ad048072075d482266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284c756156281783c84c605216ac40b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcab1f2b2601c279111eeced9f3ed4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aca4d4fc205e424cd0f9505fbfb65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beec35d3e45fdf6735853d42a6466c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc1d7ef833d744701b48160a650ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093876e50d7dd60399ed0686e682c6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ad53ffb01541e12b9de384231258273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fb6d5af45c60e47be973f1390741c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb0ab06348f098e36adce38cf6768275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd12ffd890b74aa2aa2a8c906014bfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93357fb6f683ed01f18ae1ffb671f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f877723ea7bf147c0aef3acbd805cf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e457571ede62ea054cb8b944190fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e0b2ea8b8629fdbbfc8dbc6982cb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39458a2527cdb654df5aac96a8bc959281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d857e5c2b2a534a048d249efb144282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f124679da7afcc2fcb56774b3f0ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af07157f84920e98afdd8c341f102d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb47014fc6775ef33ea95d0f760b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a73391d1c5f7656781dd4ec530e48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcc47da8e2c09c029724df1de7c5d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97305562d25c49c46a9cb4686045c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c91ea598b95902cc60468967a2baf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca22cbefa617142eef35d7a614dda38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec0171ab757e30477399139a42661291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6995048554b27f9f22571ad4c74cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73662f53df16fb1df3ad00471ebba0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be343f6a1401bcaa4015810f596ebae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cbf4d9490359fcdd1f37b96d6dd3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a80c60d2c7f28487748e7487298ac2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f182475c5525fc484e21faa326a9b04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca312cef83f17c5db0a871ed11b03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952d57df9d324ab4427cf5b55eef78a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cd11fe3d9cb8986b901c1615ad93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb338f3da4ba983b04a05c931fcc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26052cdce07b1531c5fb8c510bca32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033f2667a7f8c04458eb15dd3b0ed0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ced39f80460516c2bfab8ee5ac1fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461bd6dd9425b553ba50758e1650f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ba862962a3a83b4ced66bfa382074306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5eb20401dea4d7ecbfa32deb634e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a77521542959f94b83d334757edb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd7da2affd2e71110b9cb8de090a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12a7555e925bbfae6f3f8c0719046310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2da565f6fe6d7ba8b9b53467b5fbc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e6e94c0fd425950eff29a5eb3235312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19e9f4c8e0abae1aa4128bebe4f5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f3561508139a40ca09c6dae137f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b134195de320d2dc8142b8c4cf0da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f22243aa2b668eb29a1407692abe7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2abde7b5644b8571e2bcb039cabc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21566028778a2064a9f1b3cf3441cc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ad680c73f9088c3b4d1b59c0d3eba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c2515b21765fa8b2016836e2852f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e28db3f9f387fa19fb7f36aeab45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb7221c3be450d787f3db9ead20e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796556f2ac7f868e87c8772b7ef7d9ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90273d1abd702fe034e8f7c519ad2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8ab2e01d531c635a74296b4ad0f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932310c5219d1a2593adc099c5a5cde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d24ec52f29a8c18c2522c74f2dc80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a02802d41a835a85bd7474c6d88d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06c732a381f764b7415f51e5afabeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8facb2f1bba1c131dcece6d426c7ac3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de956b41f2d0413f1b66c35563a95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ade967bb249df8183f58e81805f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4801f0fe4fdea02c579e4c2877604333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf6d515ecc7da295fa0596660b1fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e1408b2f1e080061ec095a9a9cd1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e940b159ce2d504b7bc730dd8ebc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3197b26b83c7b9bc36ade4684aecd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d897e27560cf5946328874f91a4ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea472e1f250e23a6deaa8e992f23083d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff93311c14adbd0aff28c0f42cc810340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3535006abc68fa6e34040a7216bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80537cc2df2373e9d1a3cc00786657c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aefa9bbe1202df880a8de0ce385551343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149fae64ee865f504978fca56536bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8ccc192de508dfd92d74c6df12db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426bed16d49ae1396342c9126e8ae0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62048f4f4e87ec504f0865678601628d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608b3985d3f982a843f006a1ab24ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dd7b4bb19bdbd5bbfee54ed5b6cb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478a129efe2fa06bc96f5ee37d63a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726919c02353c6208597d159bd444a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c7d174c2fa77315b338f06becca03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733673431a6ef8254e8188f76949a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57c736525afb60dd3c1d5d832b909354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b227729d6e40f7d4265ba4b42cd020355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b1984bfc4c9419ae9065bdab9d2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455f173f5c04982b2c656c7cee8cce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b83cdeba950685f288bd1c5748e86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773889f5c7d127dd4c4cb30131ccaad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3752e790dddb74c02fb15cf95963a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38103a84aaa343409af7b67a48aa23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca925a280a049a346c04e5091e02ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3548f761d79ea5f36bd5e645d182e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d372acf9073b758d4a73ad8c4dd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035dbb53ad88b41281f5ae10a4dd0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42112e5d0673b204f78cb106555c2ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566f7a3ff6d2b03cc85b9c7ec4c6c32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447391f78db23fe03915a216e9383d3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea64f68de08d70cd6405c9fb9184a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb111bf702bb0f9e5d6f190476b158370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679461f89bc2ba4e7c93ddaede0a3fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30e535b9da040f0a3fdb0b2772155a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0770325ea5c9242a5ae4e18ad2cfca2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d665450f0e786c6ada11a33216a5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb523234f25d4bb02109933e3ca75ebe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146edfc4de492e5642a5ee6ae97cb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512d0955d4b000ad0ed98036feb123377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0185b568fd9964b49b62b1afedbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441784c96933c99bd210ce1654d3ec0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fbba8a4bf0819acd6ca642c43c01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c871e0c8f5089136a725a5825bebd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567294ca549f5bed794077a64bdd2a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03a4c6ad266749842bd98b42593f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b0bfd720e50ab868ed6f04e9c6b1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dca63c872d84445fb6712f709c32ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f896e2d23458daf228df3759e53735386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc10462eec018f2fb68a9c6d7437651387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb90f1626bfcf4278f20bc260af2f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801e2636ecdd307d49374a523555f4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45969dfd0164357dc360f4af313e251a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7501bacf963faf99f971dad5eacd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025818b8d05a31e5fd636224943493c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b5fa363eb53460b956851112f862393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d89e14d9742d14e9049c53a2a6d71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc573c8119cf2a070386c81a70a14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95144bf5d9a79c1c69090a95c6ba959396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7e932d5d94f6b3fd29e4e94f17ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769c9a8b72244cd257c17e54b877c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f754829fcc5be0d165ff6c97b57676399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8a559398ca365200010c4b9fed031400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca38f9ab929ec1f69d26a796417f3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1eda52e8d2850647968fde66f6377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b14e29d2c4d2b5b517b0d26c909f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0addc72bec915d554688d3fb5c647404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65acf92ab6b00cbde904ef01bc98aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f823e1f4f8ef6f0d49a7f3d7c2a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7290dd564d44b41f72dc1e7bf8c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae465c7375a7924a4dc976b486d646408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbce2f8a0b931493bf24d47a26049f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a773a01167f9dafaea670eeaeeb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db983ec1feba8e05abd1e6c38bbea29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da2d32b881a57e20ce913aaa7b9c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0569047c652cdd6edd6fa5c39209cb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c790531875f4f23c10c279611268414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8135264a8031891f9d0a2539ed38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca6b413abdae3d2485dad5ad827c0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ebb981eb93157cb36575059764db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41f255e3692112060a80e50833f47e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfad5cbcaa713506a57ffe7be6d166e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bb1af5f54003e100508ea79acb04c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9767c13131b1863a5b46b4b104cd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329d46c90264aaae01aaf2e77fb974422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845324e47d5e0f8f0ddd15e87c757c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb043dcd3218a212ee2245f1cf96e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b92f0d49ec5c783854b41854f942c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69d6c9fd6014b1290f59efd3d0f05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463bf31617fca06c6025eecfdb3f08f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f8cd0eded428381d83ddfc75fd280428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b531b764a1a282e1ea9734edcc43e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaecd3b94f5a3abf2054d194512a88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb9d492158891d96562c352217b3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb5d41392a6c240f03e07829b7cc41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00714794744f0dc7168bf3eaf7fec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b777abe40fd771dc850147977fa2ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474e8fff614ecf97e8e99a8e8b3b200435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf17b1d3fb58aee0e586a81c6b9cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea111507925a387e3c7c20bb5d27bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8898414cd1136815f9a49ac4d1fe11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d2f3f7aa28e102184de1ab0f8081439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aecd910cb0e55d13f0da9ad07a148440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9fda11a5119222b0ea82e23e1c411441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19442f94475ce5ae18c2718290b1b7ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c352cd95d9ee6347b811d9ad74de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d80a1b81706106591cf0fe5d9a8f8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec2d608dd590ae673cf4b05133a61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aafa0b3d2b3d53d2c4aaedf9fc98d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f1b468968603ba6ff99d7a602607447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d0db2aefa1b9bff1c89ce4b968dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f368a423932a89be502dcd8cd0c58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de8bc8170b9654a0dfe6b943b3d5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f927fd72bcca1405cd15e17d6ecd97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f085bb5b19b44ee9cfe663473ce26a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882348a35fb9c3cc9a523dadd7760eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231fcc95849d5c549bb6e25e72aba19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280f4b4a173864f6fb2091c724a438455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74abaea59e05c87ad9b46ff774f4503456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbb8145eb673bd0f1918e96c562600457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebaa3e634159a576e419594c5f74f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9dd1ac9227921ab630520dee5652459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ec679f9c860576f7d254d4a2dcc7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7448b0adf58cac0a92d33fabe54bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04115e2484758f7b7536cb58e093e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213b3e4c959c2b17c1129db6869daa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d07c53a59fde635b3a04e9811640464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdae1be6e60b57280908f155223f18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aea374d23a22796229a9ebe63c9c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a245d61d7cfd67a72c17af4f06bb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9607a7e001d564275bfd953c13304468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca28ae3a70e26ea89949875e147649469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e5aa5213ce2c454295da03c59bd9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f406d5b897c8760a1a942f881abe363471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4702677558a540c848679e6a9e94642472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf787c742312905c49d636c6d9479c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472db878a46f9b95c769236e9705d1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b54a7bbf8dec0800ff023812f40d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa44e36073e9ecb6d74ab6f97c0a5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e036049f952537010910f4e70175477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402b8080f78d76e6bf6b2e5b11f272478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c3538884e3cba448b9767e2762c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e0b4cae51a7f84e8ff08cc1ce6cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc64244a06c4cfc1a5e921fa3cad63b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39250a0be75d009bfd1245165c44a46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f900b55660b2eceb47501ce0ff91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db71c045aa67bdf4b8d175335f736e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502231a5dcbaf47e4d64b4b1b34287cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05436f337ab0f22be3cf35149073aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93256e20a9cd15561f0a9927e2a7728487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1428b56c63e96d0bc99201dff37410c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f229d745d793c508392ea576f2e87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a29ae16bb65721565bc3e31466d8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6938a4f47fcabc5bf55b8ac8ccb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17175c45296a269fe63f67b0bf5473492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c648cb3d67c88c108e08951c4a1143493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff737e29e070ef242df416e56195461494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dde335ae69fe583cd7b95b7d2b600495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08733f45a3b0c873c830eb88c8adb9f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a546e62f39da19bff9f50ae1f1a9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f9610000a366e0fd97fdc919e14ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a792d5ddc8d03a07c08e9fb92118dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c92d806c16b730fb5ded087fa62b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baac1d21b8a484fe7220312d05d8ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ef49888269bf2624a6da9fd1e4cb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f9efc27fde37d081c5c933530cdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05441108b12ca9884cbc75af35012188504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da8c97f69a3bb5b1e7862c359f791505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bb36d928366315dd6a1bd2651a568506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d3f3b5a270c6bf31afac0068c7470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f2db66aa4d3747a8c13c431560278508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e56e63f45b5beff2e7854994f4a6f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224fd9ec59c718ae4814ef22f02d476510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ee9721c8ad21d0d7f64ca54d124f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c09cb58f3cd9d9d44157ef1a1e97e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19669f6ce531ed1ff7c8526af8a8ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2fb7f746f5000e953e1129454a414514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f3a1824d26b80e0c841ab7bdbe98d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecff8c92f21a1c96d63021dd6f3916516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4069cb97c8a91912c199d1f9633339517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3adfe8c17dba8b4f5b40c3c284a3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf46cd60bd379c632d916ce2c2b469519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91ed7c99ad738082ee2b3948c62b26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bae9400e17771fe92e155cd799f81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda21411416db286ca85eadf7f355c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f3fc56926999035b511b7137f5c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7cef300773efb535474e6176aef0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f2c65dc939a30711313301ad0fe72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2479cecbb54e482b60428c33d38d7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7db88f41e169cc3c3f015ad1b818527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93abd74684932e4656196e8eacc1a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cdc7ddb3c28e0ed9cbab323d71742529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d92dd4acbdb57e7c30233686f5566530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cb440e16b0a026366196f402d5d7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ba53fdbff5308df043f795129a99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d90854a622e360edee55517b714079533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dd2ab850e90f1c9bdcd5a64b7b51a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c88b8abfc7eb39068c3876dcbc19f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98f6b2039ac76af6cd68a7050f0889536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952844050f589ae4af360fe504e98d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f87e29616f85685222d47594cc52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6047ac16b710dab9217dc70d9295539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3726dc9a1af942d26792a8806d615540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f8324e19a7ac09e877598f5f89f63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c848cf70d5ff59b910b35c060a08a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44fdeed787d6159ea9f02aaeb22fe4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31315d4c3657fbf9a4042d44a0c5878544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b95772955aa03091ec7e58e541f4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304b8043ce243616aba2c72e72475b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac51a85533856face54925a99fb97a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696334faa46c53ed999985b68d81f255548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53698d86317ff16d7aa8cca0951122549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9ec7731ca2ec610858283695b2a9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b951bc2419fcdec1bd5599f625a04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb9eb8c8fe4bcdde2c0657a255289552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ca64f7894b1592a87da4ada9a5ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313582a9284d405fd441a1bb156aa1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab2dd8b28bc9215d9be9133fd8e33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319952edc153f9ad6f7a84d006bfa05f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3ade2c485ccc12a8e75fe4725053557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14e5b0c24b330659d539bdbdaa5b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db889777a8727488bb01ea1dea4ce2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424452d079355087faec4a1611588037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee545fce1ed2eee7ea66bf7d526c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54575d9d27837cf0fcaf83deb59e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a101005a644f8a66f90a08110bd2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19137bcc9339d5aca26416803ee052cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9223d0fb112c1b36ab4e0b31ac4701d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c754752334e2b27db0483bfe063b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ee412cf6558e630c6eb8b24533af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f69e1d40506383ac2c041b8f6c9c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd02da778e905627188de0b69cc3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711674c332af141070c54d050284f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484663566a777501c1e0e02a766a7b53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9cac50603f191a7ff279bf55289d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0d44cf3d9d6b5bfc256b630bad03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a854603f092c0fc91d15c66a6106e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f78d02f029a408ba2c4feb76415d6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b220f8b03534184901285d69ca29009576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b3f7eeeeac9be89d6c1fcf509a7b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7b159f7a6710890771c7577571664578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a36b645828ab8310794ecc5d202398579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778a33e35a89be61012d99fef32f6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406821666a4e6e68ce1172d54fbd95d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e97b5448656cde659ad9e895c677582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0794cc28d7426b476eb25b6d3678a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d58a3cab809250c332402f9599bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d716194071822add4c9343f9c23f69b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd3499492e6569604a70e22582e20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae109fff0e43ff8b3f5eb7a6c76c585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9e0a55c56a97acb8def3657ac6e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d8ce58f2e3b105f86d7a4fb87025b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d46ce0b7ccb8652eeca711c71ae83d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfb3aa2b0d4a690eff80103884e09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379c1b369ed86f9c5c0e464ceaa5dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ec3dab5c267be5b19ea9728dcfc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131605ed91f790c7d886e904fb81402594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e218ac2134c1e21c84b7705231b607595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7a8f1a805c53d7c95abbb4e7fada4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3275bda58124931d76e8239ae2ccef6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ff68e4b884d8cb7008d4b167e174598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8846e45629aad1b285defaec53b60e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b0b859ee7b4f5cf48ec5b0631a1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feaaa5d4cecd8f8f4ee0f06f4c7c24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a56b8ada5358878e266f7464f538602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483d79f8d1f0a43a515494a03550d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ec109ac5b7b34a6dcf7a0262bb49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbbea2c8a8f721e401b7fe5f26a96c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ae0c06ffc07bb429e7a425a182a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014746b5d883dd34dae34ae3ddb3a211607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18c8cf5e14aa53933986e83f475ce2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b4fb2e48ec1d1f6d079c2b079933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3ab41a02c9f95a98ac6527fe1ab48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092783ea421b45d1aaadfaf19ee578d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a0c6c2bcca1ea56a33e47507d3a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545e6c426f35d0df836d4a38ea87cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313ae348c2deb763149faacb7b7550614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a328c46ee5e2e6a57b105a55d47a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f44b5d22240cd694a641bad1a3297e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b109c3229419c49c2de197956f24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f39a72cee557dc934ed1194b2805618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06eae561698cab4d204d2270e1175e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789be46eb5e2446c10236e8b5dc2710620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d635b020685a63421dbd19d7ec0244621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e573b625c1c6b08a55b04429b6f777622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe2be1abf82bf3a540680f9ef00bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c2ff5a165d2641bc238a58f093ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f1f1f6ef59d40fde030cfa3db0562625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa803a0b6cd87a416500cbcbc5f6f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabaf6134e94479f8eb28868aed7eb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7756393490aa85d078a4d89571db4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca53f0a55e882bd6cb56f1cc4d6e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f688119f39fd9a0f14f1a3da45bf47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa151083fb026a22766b33509f37ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd641c107a2c2ecab6606a9aee1e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f168089c486769904282afbd5f914ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ad920acf7277021ca936f4fc903e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492ce0e8d878c870e8651b3df2b842635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca451aa4a14767d75f527af5200b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bfe495b8ddec47f7f2df5bc6e415c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84376d186712186d9a3deed29109dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e240f8270ba85ae9d2de2a3ce4773639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc923d44e027f4ad76e34d3be4d320c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497f1e6a15654706cbbb8dfb52dfb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac6e63fb23b02bc1eb3a6de909044f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e744e323c936a4404927ffc9dc36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f702d30ac412e040dec2ec9aa675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042f895f216528101eb06b56e80314645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cc5728fc97513479c60ba2e8fb1d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae0471ee2578187f9b94f08da8fdef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8249db2362324424a501daf91a320648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe919040a045f639e766814907e698649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decee7ad61c47c8cf13fb6c4cb7b163650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070bb983a47e51d002c037bffb72b96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786092c8292fbde869bf947a7855a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25284d2990d68001a0bfb42f9f80cf5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b6311824964b87e94c83c7df4055b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e89404ccaba1e12c47c4e941c210655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96d9097d8b0cb43e25c745e18bd2a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860df109ebb46a5511705dcf17dd5c54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498c178757a13011e4aa99476257322658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a0b317a02f75e239195b731a42de4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee811a19524ea0aed5ae0e8c4fd268a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bbd6f28f90826d10e52188d898942661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a049b286c2de979a3f347d7d2533662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471a26ed48a384249cd3d10e8a4544663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35a5302c8d44d90ad0293dfec6e58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c58cb49aa570bdb7be1067b757751e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81290e467f582b5a502880eb652f0cdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab79c914f2fb39eca67aad0d3e67af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08de9443314a87abbc4037918b68db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db9e471c98a40c43b41c29f01ff38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd6f472c68d037936d00e300091909670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330e24199f81089e5059a34a679234671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8f232d95a183589d786c68e928cf3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c762a95fa1a2d504f07d05a4498a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f4841c0cbc16c83df20f0b9b2dde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51604f112f547b104ee0617b3c8cb857675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a4df8e927324dd8d3cb6a54c5295676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc14fa1244b959a56b6442c15ee8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9911b87f4ecafbac9d2481b8d0efa6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a343898cfd30b059e3d807e9f062679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d63f6535707f453ce844e071a693b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d0bc469214123f93a2c654e623d7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84cfe9b751cc3592adb07090fd0bf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911108c3a04b96941d45e08b2527a457683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db11d9fe70317c172b31b9f4c53edf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d41a4a8ed3b950d6c865c9c084d92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51ad0058a1e0283a2988cc1cb9a42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde19462b7ea0d6129f7db6012c43e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1390c67d4830c5231ed6929e33e86f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470816460204b497f8f3bd21f4b9408689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f396e816fc393a18e90d3b6b13db625690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4c9b40858b14439143379cbe321aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07e4887a73bf064075797fc559981692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c772d2ecea8b918029a1da2fb25448693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c5623fc14ea82342c16d9f548d03a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb605d4fc143fd37a842b0e09fdf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5bda6199601ac771ff3eb9b43bcde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929dc53a6551cda62846f49ff6f44b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81a222d335a2d1e8a9597d09c0ef7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc800410a9f62c16b9b78ca72f992699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e112ebfc0ac5925cc640b3d6621b316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf888098b2379269087857a21575a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcce3d43873d7604bd28c12d212956702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc36bee5329f53fab4277d437c94b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c8f122c69bd4d60ebbc224964039a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e8d1b5f6c39a0cd5e9ef4e3a49da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad87111b7fa94e4e4bc3f23a86b2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c9aea3a9d57a2bfcacd2ca3966b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd042cf452efd5135959a7a4c3c81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e44a641c37d499466329b634ffcb43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fad3af7c225a0e6ebe1a3f704e57b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99187930732a17d93c8c656dc7b85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dea14401f3b0317f1831eb1402a99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a2ddc9b429446238e903917372b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8f2c0488d3d7d4789d0f314ab76a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea51f40086817581f7da5c21852953715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f31ad74c58b708823cca6f767e1fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf441fc8ddd48d88858ce7fe31588c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c7551b2390bb8be69e75cf1a44d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbe18ff5d1fdcedc36441d9737ee5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd80889767f5fe3860432e85fc54046720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22622ec592cff2a30af86f43863286ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d156dd48403e36a88fdcb487fc1ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a399395c87baa3f66f0b4312df6850723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32bb97562adf97d0bb44444b92f67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcb2f79a6c59cb3e8261e943b74599725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2248fdd8640f74b4ef3bfa6a7917f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2f300016f7abff8d659c43ef64cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff950467a90ebde913620ad6551a3ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96af7fd48d0872b3f2c4ffa8f50d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4974b8f2bf67c0ac938534c757f71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5061b7f66c5d647ccfa1ffbfe163731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8096731433e8a52ba6935b72bc60e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e865d2cde57a92f376ff96f6fbe8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb287798cd7fda36e22137c9d84b0d53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ba8f5395f82e3ff7b501506e01d77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7a7a656409fe4ced8664f4c45476e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abcf02020edf2143f7b26b87729284737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8667af0f808c843d6d9204a24385cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f117ea27d5e70c544aeb311baea1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d6599d4268f4df0d3b5d579b73ab5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209360915b0cc4c5baaa723d989cf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed295559cd80a09efcbebec0eb7b8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e298e92acb754f89d5a20208a45a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e02a26a85518b893fce662b363e56e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d726252c913585da1298e5782c13c33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe69857c30b3942017379adb865b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4980fa32d4d1d814c5302adf76c49a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025caa6dc95d6257b8a341dc0773054e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0524f17f5fe3721fcb4cdbbac6240e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca079aa6163109d24f5b2f57efd0303750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6184faf5a1d87437860cc1bdfe62cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44ef46cf097cba3b532392c7c2daf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982d3c4fb59ebc48cd2e8e611babb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4743ccfe4c298347c3caf96de650754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86a4c5ef3d97de235add7dfd2f976a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a21d7e88d7354672d9ee1c8dd1b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b84922042c428885900fb5b62b2dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22036283e6b114105d1b3e0edd42c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca5ed4fdfb0fc46df05db3ac927a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>