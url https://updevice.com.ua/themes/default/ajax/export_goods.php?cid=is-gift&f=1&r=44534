--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b49f68cc6e2e58aa6e35ac34de781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db6ae4423dc98387441891ea8ca4bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151b24ab4fadc42b55dc709254b2523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e46f6da2b1ef0249bb822757180c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c65e79f7b08b9c2d3cc918a8fd4dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549bb3db168d683d7db585220c1e47f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217df03c1dbbe961abc748e1b2284b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af8870830b40eeab847b6d37c3a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a68e6640ca5c7027734c6c02971c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd9fc7417877ff55a7e455c97514610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3b1ff5f870ee620edffd3d074835611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b60d9a7acdacd5f76a1488a7274f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944bc9751ae95b256a6f10cb1ac0b5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d2541824aedfa21b29914924728014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5292ae9728109a324331f81ecebb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1c5c51ae9e0b78888d6bd1021bf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bb4699dd4a68bc3c5f4d8e0a59e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55b465cf6e7b3dc2cbc78b5f8031b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d66bc10db41ab6932fc2e5392607cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb3ca8b3f9fe24b643f420184c29020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dcbe3f653d07dd27e2c88e55bb59c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfbb43ae496e43b9c9d1ae07627b7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e810431c968e8633f69d0d7f53297a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98a739669d1151a8f7985ae058b8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd822b33e4a023a8c2e76c36b7a454f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d531eeb4f6a1757302601e68cfd39826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45260faa501f4274302f653f58c5b54027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5779865a3ba0be5463728329447a9b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54516e0d2845bfe8b19047e7e0dde9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32380607c60a1c8cb267857f8a51f1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1af6b4c0cd3ba416e84beec77c8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa21b5ab73b32b77d351de90e34aec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f15fd89277d4b182fef37a8c56d0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ec6a5c1e666aeca0318311c9c11c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f9709ff11e6a1b0c240e90d52cf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d255030442e6bd738100430409f5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd5a5dcd8caa3c8916b525da9da4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7fd8e6563e0604a46cb384e06540f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a533bcdea7a8d5336d7db958c59ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77070a6186c24086badaacb87aee740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c5821425014886ba957f9195ab2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d089969a40adda2887322959da468ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816e838e0abbdc29f9f29d39d3783d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0e8ba3b03d99e2bd816da54303c1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaa46bfcf778ba577c2f37ae8c2bad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50501823245532fa3cf760cabb9fa9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4a9fa82bac28a5712342cc18b827847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f6368a109263109b0da1125e2da4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48bf814db9b9994a6e718ed62e5c5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147209bf88d709b8a09c1a075810fbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15076a61bdded762876f8d17df12ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de61a809e9f17272a2d98ccd0f3e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cebf3f31661487e281f59883d36f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabcf8bd628e47a9158b4e0ef6a1f0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8307ca4772ad043314fd4a1bf7b1ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020e160503c037282074d659689518456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2858c687c2dbcb6607416823d8c6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf4303d271e333bc2989c5ed7f18f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521206f6b31740f0cc6a94c11262f6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7bc0d547611f6a259a7eef0e34ef860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482d48f947b349c268305057231cbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3474157b2d02cc7a3083cef850467562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd62ddd0e194a7b30c69561429d49863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b22d893d2603bd52726c632dc4a1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8887949c840af1ef39f48ba8288365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0341fecdc567cd440e4c7708ef02466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c61c309ced530a6d6585cf430dc3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f32442a9ba51d80b9a421eaf7af768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439923d00ed94ca72db0f293b8c37469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c31b22d355737805b94dd27feb202c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f10321f06093d1771d67f3960ee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1d166fb9c089dada1782804a40ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57239f04a150adbd94fd493926c3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071af8672e97a819814f0929011ab7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603a0c547663d3f4f5770a6eef0d2fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e7f71a6c4aa73891740d01b0226576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d9a4ed79b59487ef7fc90c8eb52e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea22aaa5d9a630d46fcc5679829f08178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b99ac37af0ac2de301809090faed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea7840e0d185e96d1d4990979e448080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5a1aad90ff32e655d1795477550cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4ab3d466dc03f4993db524f393ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1c9fd61d739cf0a5d84ad7a7115583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7dca7160fa88091fa73ba1a4a90e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3b7c764cd767f4cff8598902309a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496eb81405116522c4858ea972755bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cba1ad943cbd71ba238f49345132a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a157a08d784e6e49b002823d64226b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff500f55b3b46b3a061448746a8957f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06741aa65164809d007c3bc65c8f8c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437d35ab1e3a722de63b261ade067bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e99d99fb445991a8b2eb8f0692f7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9de80fa746c8d5390ee77d05395293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbaff8ef8ebe517b2079d3157920994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f1e9443c2f35c8560c9201609576b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ca5fb2bf6e78880f50297d276bef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0e7660e0ea9816c03edd56e8918097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173942444d0d5c541586b453db298f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c223b968c96f1532a56b2e2667a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161fec4370a9dfdce63f5cc37802e94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e14bd0cedb03bac38cfe46d0d70f03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9ea478b9f7e624d6132e303a1a3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46771e30a8b83d4d2cfd64d313a2c89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42f39993688afab0d28c387629d53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca04541a5985a06cca59ce8169ffd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bd4f31982219506b9fd4540e4fbaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118b2e094f3c1f4d1588e422fd92d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4cd002bd4cd4e4720739366e1eaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ec21ae1d420fdb616e3030a164ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8968ea3f8bfbac3c6eb39aa3be5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393411fd7d7875d9e93b867bde1260b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbfa016890e109db29931ad09855d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e822f2e9ae8b1ed92f4ade17df0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf226c984c2e4fce3c0a5d629794fd4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745f62380f00e9440447f0c00718efc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff24b0b47f49a93908f55d16ad5a508116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bb903572edc184f4ed88c0c4f45b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5c4435999399b58f4f900689e4f5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe6138c039025f0df5ecb3f122de1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7ad7a6d7f0d4e75fe20cf9f78ff92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb322cb0cbc95bbfdbc44e681d087436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1f89c75b29b672a42c2f74b1a579122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d161bf4a5fc55c56a09f837df32e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c5089140d00927f87484d0a5735d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b32c355ace0eac20450eec3c3bca0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c9d6c2142b5ff6516b4bde9758ff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91305aea8a9d20ff24e7ddddf47c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81a5cb119e7502f391cd65e8e855d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e5cf312effc169f2f4568d318d1ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d311a7ff90eb12940e8505c856d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9448a99776dbb1a79ab66d91843c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988c25c94d71b2b429409c25892242132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6958f1e340d4afcd82fea0c9a2b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802373f64315aad9d74fc76ac4941d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315338682c6d95b962b90cd0bf369ef3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4ce358d77d4774768e7bb04fb83f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396947de62f619ebad479aee3f81e7a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e1e231bf7978a6e8b9d3254b76273138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d320a641ba34f77758763fd3fb024139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03349f92490dcb4a8150c3431f4b2f8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8383099fa009f284212247ad3bd599141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965458356b7785152e883450409c691142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd4d5e5730ee9ada473eacd006160143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f10036caaa0afa9442750805dfdc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be42d2400320af8a7fe41d875416b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc67d9c2b7bc28e0010e1dde6b1e4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee27e7a76e096da78a034b840aab32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767d4b96423be5fadeb7cd098865e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42c0c43e5c1c7b81cce69dc2e29f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c4fd043ff83c313514c52d8308548150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed2498dacb2933c62ad2dd3413825151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62148dbabe1c7aeb984e5735121fbc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b69323cc0a81d5eaa51db381d9bfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1350de08331d1e83472209a94f26a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02692c519ffd9226ad4e8f28bffa0578155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d18ecdd5d38d2e0eedf36edb26489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e5e7dc461d168bcb0667f4774cd5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd468c712f7fead415df355c62b2e2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43350f0f6395c64fa9e91c14e832e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775506f5e996c635e46de4a9b14022160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eacd261d4700f2823114d69a666c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42736bc761e3fdc0bce7af0171172bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7174f2d93c94bb2737819c924ae8c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccdcfee1a7b7d2d9d7a02f6d31c59f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd8801d8f7a176cfd18add40c91a18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a39d57f7b5260db55ebe195a8ad43b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc81030e7437a6972107e90e3776b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305b1452f458d53dd275252ab222562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf25853a01f8c3943ec54f5fa673c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae01f1c0b7553e1fbcc18d453e562e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280b4b81715306c0553ab566e0b446171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fade2da58d39100f39ee1eecde4b735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c4475fb8fc4741da9691cde4b7c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f36f663458a49e56e893332ed0791174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754fa117659b9033f6d5ec427e097a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb090f11f0934cdfd547c8dc93c71f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83e416209232361d9029bb0260f3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4282702b4a4fe65a7be42186318d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c03a3121a831fca6731862dfa5097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7956d53bc463cb63752afab780706180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0bb13720559013753fd7c467a5442181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180375b9052b8d646292c36b792fee2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642190664736375ae73af51871a23eb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced397ba43e51f253369034f064cd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba37c3e1e69cff416c8b5627f9e317d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf64d39e84025113d6ce281cdfc81e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b6c9a5ec55cb7c91ceb79281c762187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f50060d4fc2db0935d24b0b35715188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d96ecca85f200ab71ab44c210538189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b541371ece3efc29b9d47c69f2c6cd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740882b3d5f6af02348c30f4c86f8f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73570f9ee7385353ca6736735155b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a3c06a9b9c15c78bb9b08c858c277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac175ef70de75153116d57130411b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368953884679cceaee3d6458eb5e22f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38588b5be488c97cd098cc7167080ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5473802e7ef15242aa706c1294400c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b870fd7c8bb569dcbd920207aa580198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623bc9f0e158e158a8fcfeac87494d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83646484d4506f0aad8f50c78bed7a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf419dcecbf0c463868aec5c7f8b48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740efb222dd6491cb6471d732e96adcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1402dc66ca766df1482c6d416d73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bd1198138becbbf101f6b64597506204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42f987400205f7956ecc7cc0c20ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653004182e3a94ef3a7ea6abbea7e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8c0195cbe54c0da1b2f1664462c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd980f2f3b60861341d1bdb4aa5e0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db877830d3fa6d5024942ed26e6325c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b7e48a8abceab39fbd4c956206a53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97a00a012d69022c881ff3e7521906211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d38e465bdbddb335a79b4ad2bce9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24decd45c7a3e84c898314c02590b9fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53404cf4d65f90ff01a5cfbfa39dc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c78811b60dbda3d35be2d01bfb3f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9c441626920d24efca9e1b594012216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013f37aebe0a29f73a7b6e7e6bf2a66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa17045865f5dbd4dd48e2c7862ac54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f092669be02802bfa42fd5ae5312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d8af98e844b0009ffb0a50cd074fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23f982bea8b2e8e302b73550feba31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d4718fbc84d906feb149e85b66f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37654e6e5281bd693bd9b4ca5416626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f77c6e4b0a704cfd2a1e05b65c6ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b36321182ae59095e871988b6435225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f2750c17e72338c1f9f2ec840c17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957264f811164cbc672e725e833046ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49585a9fbc5daa910e68551253c39eb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86c60ac2d7c3085198456b1a64ce0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2e8bc7bb6edd10795158a51d11ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2665888f94740b9145bf12200a9c7b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecdd97004573fb0e83471073672056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3cd5e1642190f9489354efefec1fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0a55cd27ea61fa7e92fd5b8ef1ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058745c0994f41b5192f1a2741dd5c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e3cbe41004d57288b2d2d68e11ca5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34886b8e8b51498e05bf0ff80662a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140abca65be83e954d57cbef3ae4e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea34185db130c1ac9cdd3318ad50a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54089c2053db2447ffe1a93904c20a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab661a48cb8012940cd9fcd8573d11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed0534649700085c37ad2dee61262242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d123b3791b54add87df96bfc42baf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133a74d8b383819999f76404073531244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e31dbb36cc009cd54538a5553ed7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e181f45953ecb8e793ae747e60d3c20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5b9194f5f9e3de82e8eff7fc7111247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe6e48e24f6d026f2e09334b5bccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71c6fc204018652389a09bd2ba6cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe49e12c16d15f4a802af50ade0249250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5a362e1c333fae26b60cf5cf5090251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190229b78f991619716114e092cbc15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291375d835ad67a975996e6d399a3d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ff0f880afc2d4392c4c4eaebaeda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a70bc9fa030bfed8650ff2eceef06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ee5d4126e5b6bc3026b24754b8e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09500de769530215bfc8ed192d1f94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969eb76dd394aebc99d03652ef8ee52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2d6e7f53bc17fb4d9d7f6fdd530b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270c05b9f4ae7ad4e28035b67e7c428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f8619c0f05b8e2e9c4e2b55089744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fdc74d654c5fd41c2173b0e755bbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e98320d0bed8a5c937e5c54de43b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095c28ef798f9234a6d5fcfc16c751264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c551358fa1df1424204967625e201265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db245a756febd5dd868c2a788e122f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439063483d67b3e0cba195d5b841334267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c5468b2846101ad212813521be64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6e28289e811960c180eb47b7b498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915139014260dfd7926c58a84f024fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903dfaf3ba21f384c0f00c4d2575bc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1dcc6c27dec44b24da0ce9226963b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6887bfd86e6238028773be3f4a53373273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd8af19d273a80b3ac5a3e2fd38620274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f301d4358c92a1cd1d95097b6a453b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46e0451eeb896e039e3062aa0f328276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca1af47e290506326137461271ca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618e1fd17aabe166075d97c484e7e36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac0d56ae1e669367c923577eebbb95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53351a988c9e1b657b55a29b5fcb405280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babbf58da52bd8c3d9697755792b0d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550de8f219c68b01725c44b84ae25b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e235e7a78a87442ad2369fd6c6b267283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04e87497d8e8f64fdf08bd1c6f782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d13bcece680ca5eb3c1a769197d9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85146953943d3e0f5fc7afe5f4acbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2919f6111e578480089c96ccea328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac09e6c8d6ddaa53f63321fbaee4f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274cd1dc18fb3414987db25f895af56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f29c9cf9fe3994cfb376a4d95da5b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaef224d247fc1bfb546bcade06589291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf97c607933e4b361dc86db29fcc972292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838ee6f7494432187acb2c7072020a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c612bc0eaf349f176c41b8ec7049294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d624298f661baf796be5ff9a5a5f1a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a940ef6b2ec4689b5c6a3fde2a263296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c42d632a9df98e9811f6f0a9b16b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a69b3c7aeffbfa5c4bbd5c02735ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72707766e7254f27cc032a770f1e2a8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b2c592d54ec65cb5e57fde28253f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe44d49e9a925999a90b7d0d6b4b40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779070340da4758a1dd75fef7bc78c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ed7bb8e90cca430152ffe96ca9fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071473c65826414501b5a97a84f945c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903dc9399ac9f7fc204d86f250b85da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f056b11de4dccd58c290e1c343678f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed944c8d78a9a1a0ba6f55f6d2f39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf9f6f19832f236c16cd5fcd47cfa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb07b2c518c99b79d797d5751fa544309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaebca4ed32269815f7a1a73d8c0d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac796307af052592c986dc1d61140bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e61c52f22ae68b881b497cd181a3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a64ab23f271fd1c97b4087c88b471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b157f7b9d795fa98ff08eb70508e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a10e8199ffb7998d5da66b9a2f4b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951320e4e601867ebb98257301dafda1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb484e50448ccd791f9b0a306ac463317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb044717f3611c0e554917c719766c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378075da60938e1004feeb586d1953ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37a406c77ec6ff8c014e37aaa6ab5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941485ac8dbb9f5eccd3be4510e52820321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3218c05587bf95f6f1813b4cf5eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5545e0b7c29b85ea26f5d17a746578323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6e00fd96389325292030285441a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d7355e3e15df4651d36b5eac1d67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5125512c5fb312a76abbb5637fb493326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ddbf278cbc689eb91d5ba57042b69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732dc267516ae193dfeec93eee82870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17ab6fff65ce51b3deabb5bf6b66f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54d1195279c3a5f35356c1fab71349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f83f4fe65cd8738da882765627f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fab34f93c4bba961b796e9d1ea8a21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826638988d81280e7f15c81821348e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e4916a3e2b59e2636913e9d02bc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b8c1ac6cb5a2ef754621e2c3e95e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837703fcf9307dcce28130b4430572d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157758db7e1ce0de591385061c844ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d10dd0bc45846c1ed4677612fbbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c8b0a6d7ce2e2ec54dfe272669b3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2e9cc823c780d821d12a7ffe77326340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e097321f8f5b48dec06db05f0a73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310df90021f5ba9386ddbbeb0f80c12f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42969d38819ba081a96498716f588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50b475ab4f34df4b24a259466605e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd5f6d9cce0e19a3a2ee14e49760e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e85a232a079961bb4cc4ad7b93e65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f0ff3b9cf12388c264aa3e69fac4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835329930d2ae77372f4ca19eb7c7c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac36adc83a1c1174527cb34bd55ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f388d348b653557a58da9a14540a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51486b9de0d224979540620201077351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4eb398319757ca35e1de33cacdbb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d083871582a2726c53b488e3c7621e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702708f3be0c74e12646ba639391803354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2cf86dfb979e453fa243878d9fe0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad743851487df7c00ab65fd6b919b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd5670f395e19637de69f8d1ae622357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363319a79d4bda4d2616ddcb88a19afa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe197be15fcbac0481a736fa5375a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959d9fb574c4f80c0c95e7d67c146a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af97f5b0470441ed845796ccb73d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cf7675171ef3926c81dc1d9196bb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b51c6280e01b0da2c183698c2f2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22d1b2a206330e0d2e2651895ac126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b7907796d33f899c626fc5d86a34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cde27e595fb5236044b0fc85737d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829376d530ee9783df4a1adb4f32b25c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba65884bfc6c80babaaf9684a259f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e42ccb53bf2c833400dee418b9d16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b340dd7f5cfbc99e12d9b92f240b369370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137e1c441182fc8353b0d0a02173f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a592e2d618520476293a54ae529f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c8440da9347ac8ca5d99644b8793c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b437bebe30283c6e7f510a4b6d6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175e3c5d7baafeba05458340f74729375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f927e5007656b5bd0dac7038a22a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca830e75664bb04b27ecd5e4a774ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4b786ce6f6d134d9eb08996a22955378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2070c08957c4046b904934e90025bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d482f345689db513b6be373470a76b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420f82e600fe7629f6b7f871c5d9ddd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3f8391fbef371a86f47bd42943e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d94433a28153b6c7ea8de40ee5abc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845d693c4f4da2821ece998426e0f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4242ccca004a4ca8b76f4bbdbdac094385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf429c9946250e5b1481e5e28d714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46e7cefd19cfacd23edc29ccc13c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b37e8458670be7349d25d44324eef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e7dddafd253061375539df4907cf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef33520f1276e7b38c6098daaee75f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4d8385f5e50f30066cfec08b573c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0811e107c6cbbc70e25154f5a8fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eca35415b3fc43ee7d7c2a27af7a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e795b97f3092a06a13cb20567b427d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b003d619c854e2bc4af190acea5568395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f102b1255f34ec2f99f9e6d9d996a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573c0b8b3be32acbf59eb1f7ccb194397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293fe61ea17782acacffd75fc1c0eac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54092a11ed77c78adbd534c49a8bf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf626a7961e8797bd286444b3cd18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45b4a86a646325d6e6f96209c6387401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0a1f1ff18b65a5b1a8bcd8f9ec355402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d965050462167d560327440355d154403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77d06e6782bf4f2ca215ba0789b390404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f11a91a001c8cfe3fe3f3ef96cc493405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be302d9340d678da69f2d9f858a30c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330f2e5d572372afd790fe29ebac207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb44fadd907058efeb8736d5f8fa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe938512a36f0d3bebf4ad9913674f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c229d367b62a728fc0c79bf38f70372410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75904d0b82b19ed628b3d62e66831b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0a15857ea32907f1cea7e182b90c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f97002c517e5c7b5f81ef58cfed9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58453f3ba3d4a70ae1c9db3898f612e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc0dd374eb2e1bccefcdb46f2e8466415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb12a89d1912059040fd76ff7ecf0b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50eac963b85c6b49e9eaebc6118cd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e4918307a6286f9f95710c1fd1a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e6fbf0c1d44b286c49d68313d8d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcd510f7fab87081db065bad4c94d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c538a1517baea379f98075490073421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90350b51fbc617b279f6195049abcbc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbcdce70b3ffc34f1b8eb0ab956d28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4338f6ac07c01a9ae5207d577afcee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f1721cd691f5e3899c51762f5b446425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3193b9f12ae6ad1b24fff10c8d3b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247553e7da38bae365005d65a3ed9cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cafd407f3dbd9c92dfeec65b29f12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22aa52a1e9b11899c57d636ed0baaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6445331b1df5dc55e7b69761b57a04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7714ffcf41ec680590d3ebd980fb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231a8f99716d5c31c7e68c723297b8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c0b3196749098f4473f9b2dd09d43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc2db8d0fec3a6ec0ccaa6a3c8f22e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcde6f677d836f278d0b69021f5b93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c30a9241fd2f2bdcae23e53c29910436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445039ef0ea445ef8ecf11a9185357b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650265961ba325d5fbcfa434ae98015438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b7fdc2b13b5e142232d9441aea14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa9bfac00ee0fa9dd1db289154faa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209918688c91405f79ea508006cb29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa4cb1759daea8464b57b7c6d063c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d6fb73e5aa09856eb88b81ede6cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ba100c29dc723738385e1b8b8fdd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6232c62128f24214afb165a3cab8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac72a39c94be3fc32f624c7189e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274662b54e64ba68051336935927496447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b042fbfcc35b535713a6c808ac44490448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623aec7aba15e45527c688a1773e82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2cd850f2e838a5479447111cad9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4860100df3a074a4070f0c7c728859451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050186ce263cd88a3bc9d7d7d9c05e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a409b16fb2823246e4e9af1b8144c95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6f27de771010508c31c97ee414f46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181920d15c531ef0c1f8cdc2ac8aac2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b7bbca7b0d6b878712e58d75589f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8c4d2bd684961e4616dbfce42c80d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1908b0645f1948f45c18d04179d0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4342b1402ec528e19bc95e2c45aed6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296cd3a41d53dcbe817deb1cf72c58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb56950622ca1e9d00bf623af6b70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880213abc2658916052a72690c8f1242462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d061fbe328875129ebdba4a806f85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452020b3d9aa1b0de0974335e13f1f8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f741cce974367fa8eb0996fc91465465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847abc498e570ad232dd26e4c6af945466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37db5bbb3ac21a30046099b344d0492467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c4979f02d7dcdcf0a3067fe32bc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069485bdd3739ea31b5b6e2c9bffe62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35760ccddf9789bff1e1d7ca09bc0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ddd249b64f6e22904e88eba03c2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6de773e0dab193cad224d956a7b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3bd4676a065a2d093c2cf808667f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a618bd21b60a9689dd3dfb5d42ac39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befc291ff5dbaf71e0dc5d1a73fc6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919a86da0608574a6be9dcb118da035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4eaa6fe19413d8932a6e7ba804fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd964001460cd4435a07eaeb96b131478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ea6ca6498f263e1b14eb006c13bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a88308cf8ea56237c73053705f1ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf097cc75958a47d3ebd2fc3ef95a0f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838dfa97badabcf8089d6483dc35d0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d481d03ddeb3a957dd0e595ddbb6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5007d0db00aaed9e78f962326dadd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1138727f523015eb369d6cd28a54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264fa6f9f22ef0f6b54699ffe99748486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227ae7c4ac6d626ed7374d156cd3a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead6cc95a74fc9ec05c6dc63a886f46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a775ec4410d0f01b858d6abcb5e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a8955f00f9df33e7965bfd807125490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2004a78738e55650904a345fc4fab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eac9c01ab849a06f0c601afd85b1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc78079088d098df97a649be8a184d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d86deb7733bddf636861e7086c925494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ed367e3e8bf629f2e24402ae994b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961870dffc242daf82eaf4613d7cb289496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd102cf9be7b5c3e59d033e86226a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab08aeb6cde3c4b7542b272be4035498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016573ef78fb1fd83c7939042923900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0a5edef0921212d9e3fc8785f75d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1da2b07e106f57f6dd4afca5fd131c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9072c8676276b67a1e9aa4106ae4f37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c74a74e9ac24e55f6b98bd5d0000503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b3fb64ec12a14331bdeac71bb352504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d83c9fb6634d5a34127ddde9f4942505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79633758f8af330bffbb9f9b66974506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60284df262b7a0dfd6431f14d91af7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c93f443fe75852b1c3795a61cfc0e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fefcec0a4543bc665e8abacaeda53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904066519c94b9abb01179e1e3ce0b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a2afb6caff3188bdacd119c658110511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15c9174e36ba5adb669e494f3fd9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3477caf04d9997f1f9e7cf2f9f55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e4a88a6093002af933d9a63ad178514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aac0f42e2d7a073c81f2a768257619515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070b8fe37f6cfb7f830926aa8f9c7eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b3aeabb45aa5ef6b99491160f29e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8122e856900ea8093fb524e2eede90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ebcea475b6110c6972e9836595000519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf595500df30490f33401204befbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa62686e25ce228246510c524bb12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0171700ae4098e8c47a5d2d544b4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ae596413ea9027f239c8705ea5d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b30033d26da72ec0b7c46ffba28491524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8c3130cc978d39e5c02223be7daf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ede8470698eae736c715ff7eacaa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33703ab4af783fca039970cbeec5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6e7839234e137b03380d802d4d29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798dab80e698686a3df63580544013529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc50ddd2e4843907c3c635ae91fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c842ac4f7e8a2fce1d66081b2654a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b87182470db9377e0e116e30a8f9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf86b10d8597a7e6b765743909bca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bf02d664d648d68ff59afd37ce35c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b635eab2598a4a94cecf2d574c487535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aecdbe43c558fb08105c8abbf0cff7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd021bc45e7160d69a2c6cbb35fba7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96df583702cce8816228b762dd8125538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5243966d37b10d56d8eb140edaef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff07ddd1b4019d09d4c50a602bff2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f287a5e969a6e306d6cdccb755b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974892ea62c4bed0bc7fd9cc720aa39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a6946cf2f3678c35686910244864543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a975816fb6d7b34ea6a05b2c2de5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf3dcb569db485338bad2d21ac477545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf7f849c4f2a162a6c4acceed29d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb152ac51deb523e026a7264aede823547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52702018b01c68bf1aeb11bc309ec0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539f4d233fb4c7a384fde945009c7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36006baa67829517237890fc7ca6a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11714a57028e65b282105e0856fa9e0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e7c387c3f9cd5bde84acf01c003eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f04739043ea02bea14da7bb55d8b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb219fc8cb68dd4812a7ba04b0a4edad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aaec3eac48b4a70dbd372ad33a72d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c16949f0462ca2c42f92bc0bf3e33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5ddaeb4bf3c833bbe2f4a7c27599d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170a4687fab7fe5b8d75677e970e67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27dc229c11619b56c41cb8c23b3745559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145266adfd3496d2b183f4a39c51ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477aa3fdedc993ae368ee7633156fd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d1e44333fa788bda25f961601926562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8309bbde9bb268a23d75c729bb92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832e511a2a74537525944f8beef116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c416492e66e7c1de17a01024322aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877a17e7f2d8826d32681dda3b8036566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478d1f98e56ed1c628d658fe85224f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3157c6438377882755fb7ea44b05fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445231a214401582b2c5b8942a56ff26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6835c9f2bb636f6cb9df88d68ac68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b835bdb3ecc3e2a443c0959916817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089cf884ccbc484fc9a0395a146204572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a5140176687b57dc2d9c7ee0b96a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2e57e53ef74b39140c1822e03278d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e40375ffb2805919cc69006d3e4f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305f7ffc53ce74c6ad3c91e957241ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc5323d77b95362e9b20bd102fb8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036bddca4329ebd9878405dfd97ebad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceff2926a361616f39693e282e8bf97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af4f0bdd3d20a08fa4289c1f10986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3953915e95716faf58c0123c55980f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4f9b390fd9233b210bfe2fe2dc123582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1bbe798ef2458f5752a8593ea793583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35705d231d8116e3b563bcc42593e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e065b1e6402b2cd8c689a24cac0d02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e22c439817b211fbab984e960a668586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f71dfae3c20d503ab6f850a4adb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa275ff6ee0ed4c4e12ce09a7fc097588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79c1088428f1d662b42bc62e79467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6cda766b8110b130e9b29add47b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd96ae6aa28f2c394c4f754359ab87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4ac99ac3d1b97020f67b21588480a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d83f85bfc714eba0f2254554d1380593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371bef7e74cf38c06e88a39cdd8a16f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3df51db2af608c4a8379067a5bf32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c8c67dde797475c97786b87d22080596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed656da938684bad8f61c269ab9e25e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f4d96a5d1ed39daf31fb963764118598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210411e7c9aa8c3cbd656aa4a11f3a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf57b74a1f2d553b0b3e441d41672600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e36e1b0a4ec1b4d6611345c4808c8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3aab64b3f4f0f1ea9f43b97e1963602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea6c1e4dd79676e59dc59c5b124107603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435dc70d1929cd91f633fc9d7e1ab58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5009b22d9b1af9d4d5fa94fdcebc90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22c775a0db6d8f4315d4a552e1af59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cafe4d9989d1ae6d78d7d1ae87b3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bcc1f3368b3b03d3cef2e2358ee18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e78e1351ab5a05a05aecee9197fe7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7de0fb46fbeb87daa8e7db74b5fa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965f35f8d724c52873355a7ab8b3ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d204b28f2a4f971f0f496deda8d2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6f7d0f0723320ddb5d596ddad64a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7686a071f1feed03ede314c0f8672c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c243c1545a0cd0985c6ad2174f87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755803a7273ffb2936db0057a222d02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b371ea1c55071e8512eb7988f77f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95d8cee4979227d63242cfdc291977618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f3baa96b81da26e9f15ef9b43c3c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb467782e749167a83dd1a45a23933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98fa592b5e838bcaaf71fbe9cad7ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd43b9513407409a12f6e51112ec249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d071b1a8c8e1c9813a884a18af771623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024394416281ef371d5d88b0f1b340624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea19be400a31d8bc3a77b77dcdd3d71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28199431928356b43ba743154382d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acbe8a0dd4919330fe1c8fd9697b2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717164b9d8580e369c03d3f0928242628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba629bf2a96abfa4290e721e65ac4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe4dc3032fdd5ba52605b18353e78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126b0de3502d25127cf33fd2729abf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eea961a31f2c9e14f4249db9d4ecf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e55698b9b11178234012b35d324ac9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e1eb2c9c787e68e09408e1d398972634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466223855c90a196ad93e66ca0ebbe1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5644194a323d8a05a738f5500d54c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe264a2ba70752bf6d41e018d7878e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18288d952c29a5210f239908b69d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3057dd1c096f506640bcf5ef246c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615350b69090a4da1c41b8a6ae0d61f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52382b58625e73f915a648563ab4e8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4420b9b4812dbbdfbbff82dce52e92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7ea39e3997e12e4a0a8fbb8be0ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a21d1244f7254bebee4486dfff7ec4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a24c243670dd435f4c60e68598857645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be28b5b19b7874f0f63680ccdeae59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3cf48fd5b797f3b8336f9ade8e29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9bd0cd9ac8f484b2f3edd3f87a6d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fe0be6fe85344607eb568399080a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c16a3b4c3192c295b3cf1cae405a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1c9919914e0af987bf43c92bec85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee582d49175159b9157cc4a6924cfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce98e95cc15b29dc5947c079ca7ed82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bfa5d7a46f6eb35530e3acc058cd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a908dafacd98f67703d920920d26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659656ff7e7e2b622333cc66f27d2bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d655468fd3d3a25e7ca6a00dba814657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb96dd37dd9da6ef7805ee17fd13cb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c93774c26fdb3b44b569d2b94cae0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b0ee0e6657faf7b574d0e5f985c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867941209ccf8e65d91213e7fba3079661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40d1f20d2309e9020ddf5872f4656d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4601863390e52ebaf35361234fc3fcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18471a08dc9692ee4e744fab39093c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08fc5c1dfa5db4c5edcb735863681665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422d2422a59ba633c15379fed69021b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81be30c4dbd265c0ff011d55df8a3a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c751bec6cfb992cb5de053c781e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efd1d118de798445d635e5a3a65162669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597125b00cb6a68be540e7eda21bf5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceddc13c491e166c2cf9f43a5cd1b14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9862cfd5a04c36feb71c4240abef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0248fc9f75dc5a793ae5c9c6ca9bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eec834cc315de0817210bb74995997674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b4e33a106c3a8179d1939fe2286d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa80f9217028d051a5a3077f8b90eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b68a15ec9fc7c886b03a12abdc12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444cbcd5eea68ae0bc3fdc0eee206e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf5f20312f772c46351f78752d356a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343de5e723d692001ea1ffec87b607680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e893e15d501235552164a325b2953f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0be41d89aab68693330f2b8c8c9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a9d6f50f9f82cb340735fc5be9a87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc479e141cc8d71e0a0a1f048958c972684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2786dc55ec871e9ba25482e51b29f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26d69056a65c860bbfc15856dc9314686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde1cf54a4f25415e6dd69a77463e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609685a45b597e9d4ed201cdf1edcc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308864a72098f4004438d1094c0df6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74c9067cb2bd9a196144ad7b1a69cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408fb7e125dbacd8f07364fed8d9325691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ddd294675e4cec91ef4ac6284479692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052408eab30f82e74fd32f08243f36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873351a7037abbd709f1328e0691734694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf036119575f0fef309876844e2b63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23a619f7ee8f7d8a5f8674d3c19be0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36cedb71c621eb5ffcafb690a1ee8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb835872b08fecb6541b9ca1328418ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4bc0dce6802beccd48959a96672c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20b8295496b0ce4668be8dcea28bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af72db1b1ffd4dace910f5ad0a045701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821311cf82896e4c8122c50c4a97aed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d2c5cf55faffec7463294a8eaf1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad405e3a68f1cafbca78c40fa46f807c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4456a7452e1be0b894cee3b3e996705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a7e5f8cff5f2ab9695ed277b543d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a6c3a6bfa7e3bd4817cbfa83ae9ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a764694960680af8f4f166dbb9e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa440e4e19f21b3382648d21b2b86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47790be4cd86a5ac34963fb035f77bc7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c967a7ae8c236474856e607210ef6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88943010acfea567ac9618553042466d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc7d8580ca15f701220f542ce1bc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a55cd058f10e576976fa010129c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdfb44e62c941e657da69d39f60d21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb03927776d99c9fab28fdd44550e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ceac335afd3bcfb8fa1b801bbdc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ec707447f675e9c2111f70421f7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801c85d34c5203b7f027c63b782f188719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348457645addb190e7c666c79b17f166720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b992529f88192bcca3a8fa5a46a31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8570d97b1f09885c83f638ad3df806722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f115b69048a4bcfba737b5d3aa75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0ae920263a3c30944026bd657ec4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac250122cefc791018de9808c4e8c01a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b2cee8c6f3f5a3a965dc7b2d5bc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba7f2e6ac0bf069e1fc6c219e589e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ab1beb0a6d0b401366b1be6b9242728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43339afcca5cdcd6a5ac73b11e4187c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647efb31c26428d2324489c0df2d548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39570a7c1aa6b81e5a99ddc191077cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d69c02e794352732904958da22ac7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d5243a9dd757d4d5fa4a0e75b971733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2b230636a742dac7bb4fbf391d242734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893712c130daf797450841dba85ff769735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aba914f65c03d07d1ce571989d54a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c37db633fd76ac4cdb27000bda89bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc529c5984e49b48542e64353e3b30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669eeac06b52d88437f4e5e1d3bfd0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d1af590106d0f9e574ff65a943b9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e92786065c8d245e86758292ac96a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed39aeadfde9033ff669f2611a747b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b573c082c9fa6d8db314594410ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b995fdcef8c046382c29d64b459499744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad1b8d86dbc68ce411f97fba50f77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49ce6f797021bebb4b4a351c757398746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326030c2fb6e6643f47911e24733567747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f977f1bb1e87a45bcff03cd2c8dc492748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d215c7cefef05c14a68fbe40c4256e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bdd80d39f3c64cc2728d934c2c99b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8e0a0ea4bdf03311ef52cf79b2b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089195d04ec772cbc28e79fb8a55adbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947ec89676d3dcaef4fa4fbbc7b0a83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214d9cb8a5b7461a1461063b849d4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357d8209ad1423f75b2bd37580e898755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94162024b080bd017da3542acf45736a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640b69172971f05dfcdbcf347251b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282b004753230ae15d02a0a67b0d8b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191519da9f058e8b743c3ebfda4d6ab8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c06623c26e5a8acc2e3051febdfd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c91edd23405fb1791136148d4246e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27300f9e787125a71e36203b683683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bc444f1c89a06bd440c39efa98c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d1f16e13dea6a92ae5a0a7fa783825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57f5af1a20ec4de021a45ec24f0e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943102c4fb5f2aedb5efb502a339cee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640941efe6eb48582ee7f4b39bc37388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ecdcbe5ed79e47c3ef4a3321294b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165f17d456e1d6f38c19f45f3545bf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197033c8db99ce8c5db5b8b425f029f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085f28ce635584b3fc4b1b0e35768812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad827db778a19abadb20553aa13b9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd36d90f4dedb00274d9117ee427a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd92706e6025a98221bc8bdf3a92f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc00b1e6789551fc7e9270aeb627b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45bd5ad1f48bda9bf27fc208185cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10a5a352bef615d208c8b202c087c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758254a09c2e8ceb9104c83277227c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc83e38429e9ba687e0ab6e011f46920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe0dd50c74f33530784ae6538c644421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c57e4f5032a25ec09aa44e731def922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaca23e3b7474a9f775c110458f0ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c816052b68a22ff06cf3d9c8d7f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbfe21dea0cc8fe1a380a83ac8901625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dccdf886a73b68de1dad7540179cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed74fcd854a0164fbbdf5cf9d13e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557910361b256398d5a39dfe89357da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463235d7a50a32cf75dae016d837b2f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854bd990497f89ea7accf71075b54430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ba6fc84e79b7fa1764c1f219eafd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804dd196185727ebd6cc23283f8e2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a17108b545f1643c8180778570dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e99265102da64597cf2c772125f8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756d80312d313f02cef96b7829826d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8d41ed8aee4e1bc72f36a2d4061e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8feabf8463b5adc440430f58954def37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ccfbec08f4e41cf1044486ecc012338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ac6bc17f578041e51ab7e6e8988839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b43ab75e5b8ddc97713e108a25ace40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf934dc288766e542931d3ee97dbe3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a3f0b29e1ce02ce8fa57a07a74dc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e55835584832a3b4e1a80e0e6a8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58c98be05be62414ed9f38902d9af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6d63fa437f7a78b338472f646f9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d32625f009000c3285006c14f306e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2dccebc293f6f22bf57c56ecae6a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd13d55b297a30598a9cade843b78948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed240d9bf916d55bd137f644c1ba4bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e610b27f7eac6e185b9dde321e9c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718a252ef44564075bb592b78a1b8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8cf4f5a65d82d5d81ecab795023752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ced58596505c79d8a4dfd27cc1b1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84840fbd997f78896eec803836e3c0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90473801ebee23aacf4ae3b524bb85655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94428fa52b083404f66da9fa311ee056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8265a35992c372ebb37bcd88b96757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7de7fa1ee9de5dfb80c69d4e7718658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d4fea0479c104f4a7179cdf2f2b9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb0ea14b62b98d99af55423fd058f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877206a51bb043d803a2707e6641a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c2837241400799e2b450a679365a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e41cb41103cdb00609b1939437d5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f56e5b85d51af8a6d3d394483f9baa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d88e8e595f2a826995ee74b872af765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a53a24e3359fd5b8aa8c5e50514fa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed2a2a14c7717264ad6b0224f5ee467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed839206ce76b7543ff545709892a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337889b1df6bb488ada23067cb563c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5674ea176b0ff1403ec9eff21db3df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214824a32e934920192c60d60212090971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba71a9321d1a569fac0c945f3ba08972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d167ee9398b2bb57d40bca89be021973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52ebb0cd74a76ed8c0c93297b6c1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e75e604e39d2dfd1106f4af214fe6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad191e66b4449e080c878839961e552276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6fdff63e9adf2aa1b5d593a251b8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e60b7ede4ef02c88a954439fb8cea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ff4f3f92a554eddd73e9258f03ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58699d832f8e8dcada9852e0c1ffbb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5a0cf21f587e546efd9dd7dc95ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21668603b9bfedc6da87009518eb979c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f099c7e60caa6d1355bc30bc3af50283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed40e95e0846baf53aabfee7264c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa34c9658c93a672b20397ee42df0ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f7e8e701504e6e037443f4287b93686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff6aedfa926e0b76078494ded83e6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc5da3e648d673f65397097ff4be888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6158af9e35c931bfbb6099d16555389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3e9615e0af1e2570d9f483aea5c4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6788c3efc810119679233d78278251691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06bf0993a435cef5d5bf78aa3233692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c8096df68e4451e12699a9811495793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42936f95745023633d568b54a14eaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c27a96233a7d180447b696d6cdb6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c8443c33d69ae9aafa930531b70c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45481c6d0d6fbda5bc39cdffe99b66dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431986c925d97c1bd68c01adc05f5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3248dc5252383f45c17b25c3872cbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01b5a3728bb656e4b7c62a37e16b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0478cba5f584b795010a4859343f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc098c12cfde8e40a78cd7e276bb95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00574ffdfc47a12d8f271d76076eb9b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d57ca41d44bda1e46935ff8be95f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8ae1e2dc0c3f628ae92490a128043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec329613e607e9363cf378d17bee8c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d7fc72878d11f10b11f1b59d4145107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3591b0576385a2cbbb4cbe09dc8c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503257e63abbcd4ef381042b243871ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407ba6e828c2f8df6586ad4db0d737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86fc66bcec9af73182f4cac845bf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2204612ffd4719c81d40c8191c19f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bbd223337d75721a2fc3e0ea25fb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c545d3ca1c2a829b08e357968898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428ee8f7b6fdca796eae36d94850cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894377b321c39a3da157aca0ab48dba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce6dbc93eabff55e558321731b76a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9d11da54223f4ae013a1d4435399118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c131028591e5c3ee7e36f0f1291a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f3562356b6311215294f077a76698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1b5b921d198c7f2939d317fb0a16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334870ba6070497a7a4dad28e7bbde9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610da9b367e8202df7a97a02debc62b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f39bcc17c04411e96fa1b07495c3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb4934255edd28b11746be5aa24a0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1212eddbaa935a6e1afc1780d6d172c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab022f9efc86241b3f38cb946645833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca3741dcec0d293d724ef9af67d30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685db4f5ccb5f97e4d6d00c77fc9c66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59763c085392611e65ccd36b0c991a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6b28aa426a088e1b89ea92ddc90d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a0f4e3f217049ad1794e6693729d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558ab3454a026288c27dc439318a2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7039b4af3b029ba21c5e6e53ede150134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd76d33cd9ce2ea53c81fe4397b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c492978464f4fbf4d87da751fa046a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b1e56eb9176ed9772c4567e5b77a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e0a06c63ee2d60e86451e165b4e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5319a9e0f9c1dccfa471d254d7d4e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24787c37d5cb1cb526a308a29e0f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb4af78e5a93ba2ed77631ea04009141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db67cafa3fd4635a79b5ad4a490be3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e086d9b6d1ad7390e20a6dd9ec19d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d30093bbb439d579ae9ef01f4a15f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0386865d4be031ab1d41e45a7ea3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e914ee1884ed959061a772dac9ac3ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa5ed85ba1d410aec792642dbba31a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a6d48d589cf988364092d525e28ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf845fb1201274f9a271f8dafa7b6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e948151054796e02d6244e7defbbc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10546bd0e0c207c8b5019a4f6e2dc6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60dd53c09554e5dbdb256543d46502152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48963a904b404701ecdf47736a80203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e24307005a8f5fada051cfccb6f52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22780a4b61b94654e19e35b9069bfe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc0edb7eee6f9673435f8758cda25f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9894b22fb35be74c93dfd160631ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddc17e67319f7931c8e12021bb3509158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00b133b5b35c7ad78afa6a58dbb27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf42ba3cea064be7e1f77d494fbc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4cd838c97e113965bfa29efdcfa81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eecf41275af39f5dffaeb5873ae6e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19f94fd980ba32d6be5ab37690d4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63320c1a113063805fbbc9521cd3161164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e509bfbff23d249f0681c0f10cac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c4d476dce6f6d787f845567d1dcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a962bf456309d8dbda3823c6e140b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31061a081b58bb96c5b54b9c6060227e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f73939fb4ef38404c765e031c90872169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034888f0caec24fa812e97aca64d3c88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb24954568418f9bdbadf32b606637f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1fe9a76f57b753d8f7e342a88996b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2c77df5128c1e6bea48b9e5c91eab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97ead7c28675a9a13f314d6bb80c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f26109bd310192d49bc31453ca02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a41b2e32c59af400d991e1c66077176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f01a2d9d0abcd93482af9b30cabf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1140d4cdbe8cbd7c5cf75e53e68abe8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e69d131c422aa23a28ee7ec22e7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242008581fd20b199d6d18f1372f123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80685f70ba88cce4ff3774418a5ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf1e1453d77a0ce34e3e5a2e75aba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439892db66292d06c324a6cbd244c9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd92c69d06f220df1b98347262754184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f4fd1d942e1a1cce48c334cb5aa41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35693b0bb33aba668b508bfcbf9624186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596b20d6349f0447f2b668862c9112e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a2cbc6c146b03c4cff4ffd9e6e979188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa28d35a8dbf3076aa0745b35d972189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5a9cedf9626146ed6d2ab6bb90d38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc6739e3455a283aeda74fdd72cf83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378dae8b5bc3d260370ff257f5ed85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8046dc19513737f1a265203bd79092193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffef73873518ec1d8f5275fa1631c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc9ef8aa4e43fa5b8bb1a35702ad38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369c990ad6676f763489236fff39c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59e7cf0b8cb09ac0d167ba298b645197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3e2b18fb80d34334d13545bf7c733198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8afab44fbcf5c5190dbfe190b8da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182602c598c02293bca045da55b1294200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58273266d7b18c406e0f3d5ebfe4f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca69ececfdba29c93ead68de4eaf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13eae22ed83cddcf7f01b55f03945203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdadf5684d44703214acf4e12902aa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673d62f729bf5b9084a9c15b107c31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b9bd97db4127badacaf46d9c0d684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90392630194b3bbdcf4cadf3b81adf36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f8ffae6773471bd6c10ec549d63a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406bec721d6928f1f842ced07488ddf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa8d36f6eb60017d61be5b661fb47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df164ec5aa48a5a71be262e5ddeea97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa77d4095651bf31271701601a394c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fc4ad56d60536e941d9edfe83db03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a800d62ec2b8adc9fffedabfb01ba3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfcdb4876b3f0baa8f20c30253ed1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20701da96b5039fe09e8ff2ce66065216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca080076f1d60e9fa5029b2f310731217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f26341ea36702fd5cd6943dcc7b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27e067689e633dff4fb60c5b07027219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8e53813e13a4421a8dc3089e1d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2dcaa190a95454b7397f30b756e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08783c1f15581a0b1bfb5375669aa3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1356acaf40a28ddf7d3e0c5b3187c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6dd32748cc65205381dd83b88fc5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507367015916e0995cf4a0a52480a179225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29605daaf4f7dfc8f61013ffe56117db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0afb6fb355384351dc8aa996b87488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86217d2cbdbb803c78871feeb5de34e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db390895a77d52c9f5c92a7da4d8c373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cbab04e2275bd8ac7f67b76774eb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164dd915cd43647be51de2209de5eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61771ac5ef955c9e7bd4d227320516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19600916cf498552787b3446eee8bacc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b1633f258f77d16523ffc6861972234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272871e763bdcfdc35437afad670b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e57e32f1d9de811d2355509f6e3bc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2963e609bb70d1bf64419baa53f057237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441d21c8c93b7bc0f0b869c39ca6ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c390066087d1e0faa8f32304b75c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30964de8d8c8c5dcfc27a6942d67706240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f863e976717db947cb60d6a7e3db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955caef5e1633510432224a48fb4f8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f517854d67c58ab0b4d7ee4524c7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a2e4a6d89ef6301e3936b35adb9a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13840541c0a1d09723b3730e5dafefd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d18c21747ae868622e31d28d281c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414b71ce8dc12e716c620e12e93d0ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2caeba33d41e144267c286825f44ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44ad16d6579b391873b922098d62d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0652c3e46d4d4e0be2fbe2bdf7347e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b4f3bae867cf0a0e27223c20c6853251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fece797788e58d33590998201073d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88c6477823b43855da3d03028b36e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37324616a6036a37e2abe6cf66afd1c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df87b163cb4affdbe852bcd769e39b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b17360aaa253ca7eb439695130ca65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc95188bd43a3fc9f78105efac2626257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d3dd00f565fbc2dc538eeefebab9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e966bfc1e99bc0c9060e96614474259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61bb4ea166c20153d3d6e240cefbb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d291c6e4a4ab02095d94a6bd54dfa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0b8ae703976b20d09d8d181395b7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6ebdad4a60e418adc1d545da50a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155a81cb3081b3f3a9f143ba35ac3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d739add8158197f67b3a3be27828d9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446044de152b51c5044c935b7278d45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d591f5a19ecedc18bd05ba626dc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113470502353c1fd92ce2e00ed13997268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba710df176224560793a57367d5fd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af041da47a994ee01106b1f798105f01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649398bcff0c4669977565ac9e7e85cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f624dbacaad9965d00385e099e4ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf680f0183a60343df3923c11db0ef46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79776c3c521a243ba23471ea6c18e43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3150895aad5fce774dcb6c0b29857275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c2421100b7cd19dd22d5f97bba09e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c18eb7111a66e70ee0889e41a9e97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef147ca1a703c427485e5d420607391278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb922d046a93102303cefdcb7a1686279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23b5cdf2bc9826a3802b0e83872a4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fb3f3ffa5c7177d21153f02f1363281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da252e1d6c85bdfeed82ad3a231e9d37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0148a2f91646131926dd1b14afabc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b418c9d19eec40c7869f2b9befe532284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fccadfc3e08f9c7e6807d8656c47a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336049bc91cda3807436d8f42716d289286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506edc8a41cd2188a73ff95f310df25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c918ac03f8b90c78f28c6134473307288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f16acd7b68fa667f33721cae2465d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867172c30364536a170ecd3e968811290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb48ccb778943d81f40d4a72ab5379a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87556e99fc815239ed45a71e7b8a29b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e87f2d96dcaa5cef9186b04e5e57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4376d8d609f6c7fcd40c6fa24c8fd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaa738fe800bf18d7e6a5736b91e47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1abcf9e0a5de7561988fd6fb2ad3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefed5442c9ec00e95f99d4884d3bf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd273b0e5214f93cf66479ba133fb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d276d452940fbfed253bf68da2e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd006e7d11b084162d11754856efbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360919c6be36ef299055ecbb1fc7b8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b6b4d24ee3be3326035164fe61f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ced7e2237d79055e7e8447bf87a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac5374e02f4cc948e40ef246eb96f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a184b8658fe1567a0be7ea69d68e3de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3723e8be5f8c75cd43b8e50643056306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708795660f18ba3aaa562ea132565348307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8b287151c33616e63657ec394452308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c35eb3944f323de50c597b22ff9fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc824a8aab371d43c1c63e35029f7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc88ce616fd79e426fa0c174414542311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d48b7fbfa0e5cf8fec6e6828011f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00843a4de7aaffcd1fb6db085ddc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14466669a475d9347b96d64c4792e1a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd141d3e60e1821eaa5e44149afa92d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4ca35920f0158453005a9d9452399316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23c1d284c2eb55791ed1652423ffd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b1fa7802b8b6bf63c670097b99ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e0faaaf615fe876181ca3872ff383319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ac5e387bc875857e5e842df889ddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76886ad6c1f17b5fc67a7ea463ba2cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617902e3295a928114f9421184aba04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c24d324f3a63484d155f00a4e29fc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a9fa42c66c5003fc88ac254588fd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9561360ef26a8edb84eda2a3e6462325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aad0ed5cda63a11065159020e5f2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719f90c46ebd05d4232a69c6e4ee77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354ac4bc6f32e700a451394fe2eccf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce034c6960b475b2a993142804af7e6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6674911b9b38bc0b9a1fd1683c810fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9014da4549d9ccc201478ce6e14637331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c25e5754b9bfd67990bb44db3d701332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78068094ca8e60956a155e7e028d5ef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3a58a785a2c5d1649caa60500ba53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b463cbb5db51ba7a4f6be93ddf3dd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad45cdd428d674aef51ee62397c7a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37225e855dc428ad15781ccfda64570337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57fc37c6d0f9feed0627051011b78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf993e64df37b2e849dd4769065d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752251c4491a381de75a3cd7f28258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccaf35bb1a3ad5b1cd1fa0669f22a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b0210c375c47791e65ae48172bb55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb17f200d2dcb40f7048c82e47be7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385f872964ef7015269f461c1896af6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f65764f81839de3f3517daa94b29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0d45a7e7fe4ac3d257bddbf10d45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb22f8ed70eca9b614bd0f1a4aec19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2ceea80540b756819aba0676af0ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ae20a5d634bdd32af3ac3957ec0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907676d28abd6fe405fca70f6a9f816350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee58734f678cd74847f0e5731d21b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f41fbbb0724f5e49edda02494207352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ec1a21abad9b7bc69d3c1d30b319353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411eacac2c440275b39e49e7d4c6e7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14c50dedd2e3aff739315c5c959690355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16a2913ddab90f0789e832de74c2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e70af4abe897d7a004dab01e02a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a8b31d12a85132c3dae3ff2253eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793e28084059fa782d88bf28e9f3b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f1895494577e48b2db609f7a71d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eb1f6e7526ff71ae67694ee9de577361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a3cbd4c1a3f97584cf2765e5b5637362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87cedbe2f56091866ff51a453e5e6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf4ed77de3a3271176d27537df6063364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd8a6ebc255338ef66d8920bff8af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1fe0b7ec73877b22dacac133c6dd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d0fca274c9d5be9046199f762eeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcf20a9f5f617ec3a2c7b43068c93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c7e8c996b041451bc341902cb665369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f04bb5413e28f6296b536799fc8fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13836c0ee76c6958a7dda599fd645d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c89abdff282a8837fceac8bb27606e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06524ffd449f784e3d51513138a81031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f612d9e37238d656c37395d24109374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2221ac3fcd01c4da2a3d6a840c318d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f935f0ecef6db9aa1eceb728e2dd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b67cb93a788f09a27a02ccc69e796377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de37e775eb16f6b8e0bfd098f2ce3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d98c263ab0c68bb2c0bf60a3271d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedee1b1e4f805a5e66febd5abfc4d69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a76aa9e08d559a348d7893c5f9e78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352070015ad7cd881ee2b3abdb0a6b75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9de34f7b0cafd924dae25cd6210f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378314f1f7f41086e0b4e2013326a109384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8c47ab5d17d01f2de738125b2613385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ef17903ecfb35758ae8e46bb22a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03cff6e3371bcbcfe839879ec95327387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ee61b23b8f254101d59562b7ac81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444521b75668a3cd930dd19696707d2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfce4e21b48f0405e31c3c1a781a22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81173038f871c85d506055ff1888d260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843780aeb64da94f016fadb4f53c1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682093ee53ee0e36a244cc4d9b7ce53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42a58c4f41e0aa053d9d9742baf19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777320f23365631cef467ba76585914395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953ba4d734b4dc711c3f8aed2282138396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c550323762fb0d25adc6ad1ab74be93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294692a705b25864000d8af48767f010398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ceb63e06e1c54bfd06824a3845cda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f48ae2d89b3b767d94921b2526ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87272260dda06b72ac024d64c23e6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3097ede0f125d4984c31b154706b9e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf6f2a529ff99a811cb32357caafc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc98a3d9e196c1c839c1cd3f4d86486404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d4ca0ee6e6904e0aeb4daf05fc501405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca57d1608933257ff149a2a714977d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454961d2e0bf69d53f3a9707575f95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05529c491eb00ad10151b330d02d269408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857df8944ca2c0f89fa25bfd24b55e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb347a30ab53f6d807f315280d16d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b8d52d41512f1cba84e14e3913df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5381365053f591db598372c01d8ef0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe95784601ee26dfe0c97141844e05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76cd8b670b1bf54493730edb892471414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d544006e4f4901150764bba90edd7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2538a548bd7921ab434bf2f5359ffd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131cde73dc6f70052d4ae02b3aaa4d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70bf6616c9cbdcd3012b692935710d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a96e1807c984fa6cba01d09b4e21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb44c86c1904b4b23e5b079cc2ca3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d963aa39b8ff16e67c89f365f7e66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a941884d629033689ced4571a645422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77cbf2382bd396e1d2017d4490ad6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3ecd3a996076315aad8a549a5ce8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4df12c091331589b96635d486a9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba13fd40b0717cfd3a936c9d43fe0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d5440595784e1e7e48b171c900d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271c0289b9fba1bda7aa8607e05ef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389619129edef15d4c02fe705458edb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f62218121f79d34c0e94803f0b10b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115d756385a27d95033006d89d92da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a82db795f4c8a6436b942cd03c701432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266a9fa979f4aa697f951daab5c77ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402ea8e0dcc8fe7b2c1a3531fecdd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89866f0295dbd737d25ef3d9395010435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e197aa3b157d690c977d45ea43a81e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400c734a32643331a99063f12274118437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b630e113a3ca38088dff3bd8afb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac69f4db2477a6b521bcc1dc68560439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4892676f54af2e775548588bccbe28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244b24b5af50df4a528cab1bd3c4cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3782ba9a2a9b071df132b1ce28c82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c8176fd3f9815ca52043474000e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224cb1cf0a7814874ad1d8139fed799444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8f3e7d1953ad86ea417a0ccab8164445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398073d15cbfaec48185de1c30b59686446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b2eab12b414abb88690d87c14ff5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748978583ada49c243c7317809f9ead448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193138c89ef12d6aab3b19a8bcfc5800449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30fe0e92d623002b10d8ddbb7d382450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7e0151a8107d696407e565bb9b69a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dd74538eb1149b110b0a3dc5cbdc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a59d27e4b24d7e8157f1e5b073d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744821352e51211f369fe211da99f16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531474c6b2f4ff4be1d88fb089e79b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09df559ca632fa4e06cc179def368e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e048322c409be9f019a1c6c67c783457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680fac213c6e84d794e3fd9ed398b2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943653c3f90f37d7de4ccc622bf791b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8cca7bdfcc6e0412576a92d9aba94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4192e1e5a096c6ec28b3e9e2ce70fdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059ed761440d63987e61efd560ffdfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab59cf494c6e123aed4aa6befe0386463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaa5644cb283cc6af339c4cd3fa50b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fce24435a411a92eff072903906bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0616419a92e8c9d3ac7656729668466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6174e67fa1b4c6c311f45d4208d42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4bc30444cb9e89e0c53b46c207582468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1f25032969052e4ee5703a9166fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c90068570a190d3be9627b5b359dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf597ece9afeaf5d1254232dbc881c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b60c993ff9b1811271e504a598b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c353e8883f1cd41fa9496b9d89cdb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678ae6ff07eac9513032ac951d9702474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3b3783aaaf56b9401ef9e8d2c464475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d69bf378391ac6dd6036b0dfcb16fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c961e9a096b223a3baea1050a5add477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057aadcd835273ce45f2e77b063860478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17753b74a34e770b763306cc84940411479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d95cf7cbf90297ec8450ceb952fdce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857492e2cbf2340f581c6f736c7c0714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49c0524fdf08e6ea62aae9eafab665482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea1b884ec167612a19b36fb4aa7a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdcc0dbaceefcdf386c3568f9af672484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d4e79c3506705b4f3c53ce7df7ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bb5c7bed2abe88149bb66a2f989ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e0ffface118d45611874afb9ac13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0202f3957fab3886097d9d1aecc5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b79dd0deedb25be6c4ca2da031be76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f037e88c6b46a400f1fad8c9a82625f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c7c9b7085684c031600ed7876abc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e518866c9b5cbadf1e3a4464cb83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be24320d61a0e3b28e42df859f4ca9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fa377b2b5de81f18091fb2cb71322494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01806dd921d2881665524bb2199a9074495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47881cb0f31b68df1a3d85cad074e98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f62ede3533986582e7d8979d0c85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9d838e08a97e55353be7b99011c59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2abcefd3ed51709be1c3d214c2b0df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef83339721bfe9904912d6d9af525500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a55c47a1d12979394a28f8e0c61ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f105c476ca740584d04a4a6e8a8bac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c592674db71a683dadbd8b0ccacf075503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff2e39b726421099ba3de92cd462f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa82453ae1fb8bd5f6a21caa79dd70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011920323cd2e4a4cf947beeb2a89e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1f399982958b35a5c16bf6ab6c37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bacb82be89e6a58d0e2ecd9a36974508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b43308e5d1764202abe73a639b30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6687312f9ca605309ee146cab49d4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11f9d746be877b164da338fb061f45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba16f6f101d5eeea5ba3e251ee69e07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460003ce709425069b741b2d7a7561f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1f3c5457c1c6099bb1d6f2ae99b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58f7727a35b818dcab58bea5df53d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482ad38a95c8d2143f905f9efa43a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dd087ea273e1798530b5b9a7d8c82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbab5dd50362686bda84d4c9fca9a0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853078155b00d3fb73ab5d0d5cca2338519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76aceb4a4ceb6f930648fb02ac67b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b9958bb240ebca8fbcba300cc823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2927c40845f746b4048ac90db04a08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932227bc015f573035a7b16d5fe24858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526bc8f8ae752f63e8efc409946dc24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d45782aedbf735714ab067908144a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7aac84ca041f07d67075ce8f8ba9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01acf49fc8002551f68f2a58a1b42b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda379cd7bd25ca4a1ebeed127ab5653528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3f2048b0ac0e4332fa428547c786529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c679c26087745a38785a6d2fbe0af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51e12856956da957167ccd8f14055d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5fe1307742ddb65c6cee0a900838532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e204f4298fc16537f06f0e46fc8918533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ae30b3a3b885e5e6367b22e9cb46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35093d510162712681c75b553a1d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306506f74bc8eb3bd1f4525664843e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c18ad47f3c8f2e7bdcd309ed9149537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522d581ad7b93ffb838ee739a108fea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce000e04af354b785965310353a2904539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae65584fdd2e4c372915003704ee564540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7733ca9265bb56e4d451e29b9b24ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ae29961fbf3887865f399d7a62b52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aeb88fe9de3df5d04b465166defed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c76bea6d8802844ffa232918299a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7f7ed1fc8169b1a73a5980c8f486c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3e239670c06641762a0153bc6776546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b47babfcf5f5cd57ac91cdf4717b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c726eff9bf4ae7267c116201666cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f06d62d04e85513b808c74d672d333549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26897989b1f805c166f78b03daa7bec3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747da35b8aae74a8f104edf5ac3d18cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c2dba05f71a07be806525b65e4c76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53235ba6de0d5178042443236330a88e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b6f4d26ce48f58ac89c905a9f76a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f6db322bdb0d39baab16dab8c0cf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b90388c2c2b77b477d72a9c580222556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d749572267fce759fc4b0c0321778557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c719a9cb3b248300275e30f1798e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4a0d19bc4a86a9e20c27c16cd63c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1ee33cf75f9f1ab3674aabbe8e5e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3adddc9b2a4ecf4668d47115c2c04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c1d448705ffcd6e0e135de10d34bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d4e9a0dd2c84512fff625fd1319b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcb4f12b538a99f653a963b7c0175a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77a020fcef0f83928c3f9a1d335b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd581ce5955c90e59969a6c3f99ffbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0f9c035f610e0bb62aa5744533882567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77015dde3b80f816f97f1f1a14471568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477791d4e8243d99f2591f164e673cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc00ea3715f58b53e69fb094c4d3974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922f0e4d054d963d793cbc1e1752a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406118bbee1e0bd072275f6ffb318fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452662fba4ec8ea2d5806f1361d4ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defcb8d3aab465f47256d1cc716d9da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2db08d4d73b6d333a6f8265fb386575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c8d8c6211e671e2e71b406f7022d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ede1c85fc23b86d7998d18c18638e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2fb2e095a589b46c13db3d2f1f9c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3332bc667afcbd6a159fd2bf2932a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc088920692940a51c6df3453f5b0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa6d74554b668207a4d3a4f45cf6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a990116374f81cb577a2f830670fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cc30cce2287b901438da72c0de2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2497e021952649c40ee047201cee2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b049cf67f0b212986d291e9a045f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c45149e2bb13f9265b46aa445a637586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0e85f00d957bdd145aad17f55098587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a006167a7dd679e07c237cd32b9f9f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2dcbe32ae97ece5554962bd52674589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314943b4807c12c670d42b6f1857fc54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36d0d106d449f2bc8c6154a1dc2ea9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe80a3f3ced0efd48cf20466aeeabee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7854073ac1ec97787f8e2f2e1deee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d67164e7cadfdc852547ba834840594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44fe2fcc4df88f5a6898571115dc17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c2755c793715ae807c9d349d3b57e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1f09cf01db39bad43ca8e3c92c935597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93e403919c680db06f3cbe4968552d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4bdf2204e523c3e10d3db0552066c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388846b7f84b9db185ac8aeeb9baae88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402b33aa3832810161db8d7a571f358601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480983168f2d65b98ff646ccf993758602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b29f084911646c2d95556a01f0b1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93614fa0598067fa5172c07e5d0f74f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e10841a341ea6603013a158fb19911605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8654d25f10503dca6494b344cab92f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b490296fdbeed60e58efa5a070ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4c157a1889edc463c8f8ec47fc61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ae816820e893bd15159949d8659d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e3df17027dc17aa24e9408f508d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c23a09aa08fe06365e41140165d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534e1762c6e5e2965fbb0a2a749991612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874c405d1fa63b09ab8ba933089f029613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7aecbe1db626065c94dfdf7d381c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772077404d082222e19acc39cacb7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9776c439e239b285daa065586f16c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad867a532585b7ab69e83884c824e10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde86991b5392638b8e8573b43cbe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c684462c37886292d00fe3bb5fe56a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906d91a0066028c2f3c2ce6e632718620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d845b2c3db133f8186ce1cbb73c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3352ef4f50161a0f240f15908b5651622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a4d0fbd7e72183564d89f7251f110623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c4f51cb9db4963cfab96c66ff944b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f0247a60ffeef5ec8d036505aa110625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad30a26198ccf3c7a4b3e26a2a39c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f7864d39896140e5280237d07b77e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb09faf3b64320032b89af228b282c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0572cb3fbb72faadabee1bf2bc1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf77f3dc819988149b027fbd275a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995fcb68db8126f85e4765882cf8094631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2aba87089df35edb1641026612cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98df674616f64032919288ab811fb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e324116ef5b2332d0a62d83f60aac8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020c401ba18e23aed1b175298978a54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d380196217f461c28da0df817eb7879636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494e894514ddd46d8e495a91e6f491637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff676882ff194c7996c9b38837b3dca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ed5e51bca9f7ace23ef94089a67d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160250a59eb5a971c64ff910d9b4c10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500d62b1651532e794e46baa4bcb12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026207a18637c09c97e6439976dc98c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c36d65929e596eee9abc7af373b39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691726d26ead932ceb5189e25fef966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a4f4121dc3fbd06fb440bc00bff7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef0382e2c873655fc77e2de78599bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e016291cda9bff7458925f16d583647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e21e84798138e9c255bf043374954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29576adf79e7c6180f8ffff28d9e1fe1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ae28f1f532231034159911527fbbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b34b23584174a3a7e86dd33507409651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469b8592e6aafbabf547660e307dbb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8e1b0be7deaf27a9b97941b10e8a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893519897117e64c3f3c7379f34cae95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149656517fb5c381f9b5e1dd760577a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e24826b0e82ec4f33867e9583cd1dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8198d9bc7bb60580e304a1e449fabd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a824d680b9267788bb84f35d63e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1545f6ef818365f2ecf6b90180a5e75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7066af294b534b6962fe9bab35a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bdadf6bae97ca49a24fa08b476e06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37d93c1620e947ccb16cf9a55d65a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d3793ad1ec899d1b44c239ca6bcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936949c570fd680328fb9d0af9f8e0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7c77c70b7b44507999e98b339d65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9026efe0fda5793fefa09c7c9a8d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b279cfe070d5c942c91489d10beb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d784f6cc183023135dfb05160165f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716fc862ba58baecfc2e1667a674927669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7efc4d2b81a3b68a3d3746637ebf5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca393c02c908d94b4c928521ee6c5da1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497a3d326f1e4ade84a4a27e73f4ba2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ed7f9f320e5c48c5cad6dcfb36db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba7702853feaa5ace3d85197bd34a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae0d4e63e80dc39104f10e68a8ef22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0b5688bd14147f11e25adb44f6127676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4c066d7ebef963b3119e56c604699677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afac7a37ade35b902104b59d2d892a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0278e8d9f5c49bb18aac2285a962e38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367867bfb2c3a11b6378a384e716024680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770a7e9e5f015de8e2bb231c24e848681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e147ce6e369717530c07726c5b8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bc016283947d260eeb4fe74bd961c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6512c2cbd2e7fb4f75bbd23edf0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df939cf517bf799444899fb54089afce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273dbe38006b26b49fa25abcdc33c4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cf1afebb42e9a0fc27a9e6c76cd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d591647b6edf2a4f006853b4e4e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585604cb74d1cd30907ece829667941f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9822aa5b6a2c41c5ca9bbb24a95a20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36429f30d8ec82507c7aef4f53948691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4ba3ae41943b3966d19c3ffa16b64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6446ff1b0b1e269876b816ebc4f211693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217af1e400c11a3cf2b687401784131694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604fb0ad59ad82ea6a501e4861d59d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9ad9d5a6865648baf0260d577744696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72161d74f4cbf362c5157b4869967c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d7b65fcb756fabadbefd9622aecf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999093858741d2ee0c5cc520077c2870699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ddc45db0a5064406b48e991f17565700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb3b8bb5b8f4a402944a477eaea2d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af93d0d8323f74f9f9b7743e39e3c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0526225314ab02b8ab5a9011e554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d3db7b9d549fbf7b3c520b64271fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a0bc8c163c4214136fc67c8c35db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9833443aa643168c5937f6f0c967469706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ec97c66f75ed4aee7d203dae90de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f680dd139089633198fd8a8b0bee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb681646862f183d11efc0c19f3273d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d1851f8174d028d80dba9dd8b04ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad808369c0081c406f181e2c4448d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf4c454c0f2aa7298ad939aac0f63a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d9090263192ff40026fc2670814e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38b2c8bb35f65ed0c2530cdeb77f4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62189f588f8fd43696758f4d94eab04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb14139cf5e477d9da9d4c6e454b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e6a62b2a35f87f3274f4317a03b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c62dd34459e3ef34451bd9c74dc2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6b23d4f1b896a4e1a9b1dcd895670719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e488f3e78c0dbb0513ecefe550b9b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec5d3732440d9b948ce002f260bfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffab7e20794da2d09eafb20577fc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a27de154acca90a19b09e84c52a06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9789b126a09386dbbb906137950c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fea3de6910561c001aeded6ddf2bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd6c44892a76e86c201de9b69da5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206cf6a2e83a08b4a60932d00f2ba7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d02a0e3efe874dc1d91fa9723a85d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a67f0b4448de5af72ba6d6da30a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3465c7b3232b3db03013970ace0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285570603e6929554ea84bfd1664e85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbcad193ad9765ea015d3daced23e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129183385f8a60df928b3a9e1fde21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25095acd70369e3dfd38d1fb4da5f55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6d8bf5324f8a772ac0a0b36d483ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8b4085360d856ede00119a6dfa102736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d4e0755738515773a9aa486816b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e7f18a8e8d9d61ea4a37db55254f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e481f1d2f6ac1baff7622334d170220739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2393f2922386d07f4489de8f09c56c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034d34d1b753d92c16882a1bd9eafd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4bd6df5a6e1ea1cda8d971853d340742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d03122aa3cc10881b9081687cb597e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d546fd2c9501fe3336d538d3b921a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef066d65c23a0a6611ac76d2379ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc518001762f1eb336b7dd752f5ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138887005b723a7389e3c2e3ec65709c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e37c077aab24615db218bdd1622c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c105b403421125160ab281049b21174749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46aa12812e78aeb0e2e2bd6808d3ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df7c51470e5cc9210ae23fca0105e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f89c234011233906f647b5e4d0f3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd20c001ade05f70750993067d28d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5aba45ee880ae7c36ec52e3042da8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462485c7f7453b52414e00a929d114d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da024bd9417ac9db516fc9204e377b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac199112c69fadc05ddb80323896b90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd963dcce726e1803ca33886b3f7b984758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5591794bac8b97db7484adff8963b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>