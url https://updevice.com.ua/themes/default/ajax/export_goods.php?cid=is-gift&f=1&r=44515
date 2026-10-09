--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27130a1082e0f92a6f83eca60def6a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79d4c138e3b88068d39ba8072d14d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ef88872247204a587ec0f970bdb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc820313aa0acd888c1da85494c7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4bc0f9b867f762c05996fff0f86b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca8c874d9d133b5ccd9f1957d795d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db4c4573e40235c1489d7fef504ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7105cd8438be3acbfcbdf133eb9278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af9c96353d805325794ca81dfc18a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966d8171832a3a11444ebd4a50c1e2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f4d1370e6297a440faf90f70539f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c9e29ce05a2c8f24df0fafa8cc1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6633bde74b1f1f4a07c0951ef8c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256f1563b8a1166b874de713165551b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffec2081303bed585cce0e861e05dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f120542fb7cab354453d9baf779d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b7c51783d41bedc99b398fd84730717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b4d6ab09c9c75524f7d71da88e5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46119503ddb5d8977fa38dafbf0eed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fbd9f9f1b87366199fd08be2437f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27511b81db373da706bde6ed6d815a2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c69d2adfaf748d1019f9325528f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd06e3880fbb217e0aa726d91bdb8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1de9b125676c9df006ee4a44d7d8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95a789485753855994fb0f8875df325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a61d5c797b3ef0e333fb4a0d431526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304789f9abc478972c6959d7de1b775627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308426895a7d19c6ab2110af175ad1e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26fb8a467df4abc663ee17dd104d8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5572959a3a169bf0cb9b0782ced130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8765fbad5953fb362e108b1b32f8ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd608e93772845b2ec9e89ce3c05d90432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98843111b5345f9d6c1a8f946e2dc7f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc701c787562773eafc37051b7238334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac178ce5dbb1a20e98bec3326ee09b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e970436abb90de8ef42f47574a0e7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82beda0471a7d6e450b25c7089b020d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac883880cabeb76cb6a336e5a56dcfe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4489e9f33f47c40454bd2d8dc1f03839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd69defd0f9603787ee03958c2de38d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d6081b9059ac2de78f609127ba94741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cb45c5c92d1e24d2fb9598e53bbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd07c2d1a8280b82a657bd2740de143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c79591c1aa3d44471dac6076f32f2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa590dba1e6e9de6ae70e96c7781645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b6ed63b83dd1f0b2a306cfc8a5d0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aed3eac6517bd251749dce14589cbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974520f220909beced9d271ddbefd84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24fbbdaa5f7eddba12d943d268fc4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdae817c3a89f3f94c953a0e13dc8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1753e119a254b57279901707fe28b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d62d294ff3134fba0d6d05299d56552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1220b40714686205f05de5419082f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf92d0c08605f66635c945a2020a27a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93450889f459f63065e098d466195a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6eeb6b32d46a37e69042b4c77b8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad72c7e11b2351337aa223061293657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b08391537118944c16aa224064de2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402354bdaf933e1fb5566bb25cad6bda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f6814dccf5e1c918695a3792377460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a257179ded0b4a72193dee882904f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c856092b7679b9aba4b13da49fc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b59c8558ed10f31a608752bd9d8e1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428e77b05e9413dbfdc805af6358e0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987880cd42cd86c43a866243d2b4d5dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150cab1adac794da92cae4ce970e0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306320d6d7525ac902ffa1fda652a4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe345be39951fe88dd50d62ca38b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315fd7bcfe3993b225fa37a457aa84969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1180059a282a6a7d9a7ce48890c3b1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be372073cf88f9df2cda686dfcb8b7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16cff282fca5aa717cf414c68c36672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c075998aee8f64c7f48e581947edb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8208eb8594a977e2ba2d19d728c92e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230697d83c688d8cbba4854c35b93e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a2616ff651bb75c484dcc3d5965476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec0583f4e213cda8b2fe83856d1df877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed38d6f011130298a909db9431d1a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa841f00df40f9d3e13645e9a822a9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457d1c94f3c55da1fd0d3962982a38c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c06dc943ca8534288ab3e4f1f9d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80373b48a64160cc65fe339fc991f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327056bd11f6f247ef7843801e4f82a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99089fe78c96a787127f6090cf9b619984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1df232cf684d172f9826cc41ac3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069b7fe2bce4e23fc498c7f12db580386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae6aafb473cee423257b093c7664d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affffdcf6769f2f56d825d063425cba288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7f80d3e5baff00f349b019618d3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385067c46dbb3f2b438a0054869d00590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bafca5a8f695860d6977fdb6fe7b2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029147a4ca6dcb4bdc0467bceecc22492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da319706addf98b8b57873d1eec06fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0439a3ffd6c1812ac4de6cf08175a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032890ab3fbb2af6bd920697278cbdca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21fb87c6e7efe1cf1403aabcfc3a4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef933229147605717758e1f4531d90cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb94b79426b407666fe7bab644442698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4c3c1bad9b08a68bd49fcfa3934499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98506565b60f2a8c0f955eda708c00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf10c8fd3dc8758f8e84cce187f364101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9aca0f46bd5512993328dfead0ad5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454e9afe09a24019499df6da7da4f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5554f702bd93c4920bcf664f898df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdcb7055e0c9c741f8db737e6ebc43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dbaeb38ceb8d4b8da134392fd22f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1531d5c8e480cab29e6ef53b75f2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5cb037e5ed61e8ac157cff2570e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5299326db93c8545f5a11aea2088de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f20856cd4f5b576c9ff561a808dc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e4d09355a0bd93d077a0a9c81697a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e4b9fe17c31e58b4ba405530739d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091688a21cc97e1a902eac43a25fbb96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705119c0bad440bab30983571756507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2be6b1faa54e01147dc12deac23ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e497354e128c2d2f40c50ccf8e58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95845afd2d873cf86da360dbdca0d05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1d36f36105d862cba1f5982cc9e76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef617b064fe88712e99c07eb6d09558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c300e61808347b38f3cc5ddca3cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f2da34de6abd0c9cf9dff6390d66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa255e3e901dbcb2ac27773c173f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262658619389699fb4e05db3bd143249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209958fc34cdd71e0578e6a7c2e2431c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91feb2df31a9075e0b08827bb72c0c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7fbb1d1c25d60b8fbb24604cceae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64275e5f722636087f5d49edecd1c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d068464bba73e092551187c29748128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77d2ef371a47266cd03ae419063bf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2fb621f73262dcad210512c6b2b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cfdb02d30388cfc89eb448e18b989131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a956ae40ed685df0d45ba6d4a7b0d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2abc11dbb3555a15678433cf6bf92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb011c338e59b356f0bb311120e177134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a15168731ba171c6c5bab0d2ac115135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0e437bd7fe580146fda7fb3081ec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de2d5eb4995065dc31f38a93bc69c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdf9d9c2ea1abd71a14c185b92c486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e877c2b9de005cb4e9b14977a28be3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863cfd45a3b7aeaf23951c4d9833daa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6849f2e157f7bca58ad980b12a6fe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24412b454b7ecdb34d6e9eac3cf8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381994aaae717db51c8f84634ddf06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee2f44bef91199d6c51e8129b07318144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956866bd688d5e3dd85d90ec37f0d8e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fed11153e9d52c3bbfd4dadcb28002146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057d3a9cc0898117e558ca84859ce69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209a37b622a04b8282fc86eb48e39a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6cd111d1be789cc538eb600446a1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af96ce33792bbdc472c14c15014ff1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be736e67f7937f83a50692e107fae0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6aeaa8b391435eaac7c1377006966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25588e08ad45fa1a1196210ad14a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c6979889e03a7bab03317ba09b7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68675285c7f45260b5ff9ff6c652082155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d418d151dd0cf2e853b5e271738c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db165f7ae0a26310ae1471c170fe389157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd6ca77131176568dbf38747c568ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260a24b5dbf78b8dd998231e051273159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237424f3afd72e71a78fe3c376dec1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299725162efdab7e8128a40fa82962161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35982da7ef39fcda5c750e2f84e3c4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949199b70ee54751358c79f387809ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93517e71cfd93e5770dd2317eaecba04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb2d530a2839944ef956d4a844fb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfe5ed5fae28ee6d74e72ce520fbbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be17a3d344498c1e375360c75387ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcf2657941872a6c898093311829d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee332600d80b6eb8a4f93b973dff59d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9508cfb7d19ad1729dc1fc075fe3a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb489204672e99a461116ca1468e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338ad5f6a5650d4dbf266133e9862c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecd3467854ff18bff3cf038c00e442173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a706d336bc05a5e76fe2148132468a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9679222a77a557e6bdd8995a3a64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b395da331966d7e94f42de836d17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d894e812ab2ef600bddf1ca4f93a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642a742d239ab3d15d085f21a94485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8392609059d98d866b0b1bf8280caf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c55807fee09e2958a32f06e0763fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671a8e80704903ddad43c1701a6f517181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070378b5584660c1c556c360774f5e2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d9918bea15e5eb38ed6c6a08b2a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1de60d0063555f81bbf8307af07a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3ea0622ebd249a601ccc077b0c9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a9244527fdf1b1778fcf2b16d1cc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900b4882d924d3acca45f698c2debbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565fd5b578000aaac9a22c2d1432780188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cab3a3065a9107f04a44913fd71730189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbf76f4988464f3c794f06cc341ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d0c09908734c870b2c7c06235521191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591ad75d0d767ce849b74c3d58e52f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f54d743c9dfc8b03ecf9535bfb09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c044ec4924b37aa3c8f3dfed6ab3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44867b708d36940823684d25d857e449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab560328166d287011c9432a1fee6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062a422beeee22f229f0a16fff2cd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c29fb63a68f2f8a7fcb725cb2ac51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cb6324c5bd68716184da3a9303dc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc48a1e25a92308614b0b5e303a2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1a6f6f0bfcf0cd9d4b4556e4a08e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b154d550903c4de8210d13f7a9cc8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bf098f71e59f376c26f7a1d60ad90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08b5650d5c6620b02f55d27498f9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907751e3d98020cdcf7657c135263ae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136355739dcf4d21217a052a7f8f195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b05c3a9fea60a3cf153b6ffbc870207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a26b7df0840da750ffd1fb71e3761208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ce7e8874c8bdb454f8b2dad582237209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cac68fe3b123728e23749220d7f799210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33c4f226e44ac21740f325a58be92b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d5283d551b4cd529d12e0bbe4239212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ce8aa7ecf2d2a4b470111b86f8f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdabaf992fce4c8ede348fc6597c20d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3230f16f5f956dd76c6d322fe42fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683fe1b04dab3788c1bdc27c612b8c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a280c5cef0a23549bc96a3206a3b59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38750be2ee9e56ff230d3ef72f7c5ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a710175c339e592f4f300793f2af1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5fa47058d9c482ea585c718b24e71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b7486a99246f401627f0d77a91c10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d096859d4e8186a3d5998f36aabe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8428b47da7121a75d8d88efe679e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c637178eba631a52078d489ebc27cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb8bb9c90b12c93b6adfe18006893225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d3d02919fb15fd8ae90650e94c388226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5682bf06ba9f95d7929fc3e9a8305227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7651cfeeb816d44c3a9e2a2bde6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d8981af65e54141716ab23e064613229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f18d2fa5a5f5a6af0ee9768472e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e2565d4574502ab31fd97418ab73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7086d9dcadcdad234df0918651eed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bce25213f550295329b4bab407b23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ca7210fc1a827af3a73326db1fd9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2b04ec0f12ff14ddb5fd8ef13c32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfac6a07afd8b5b1c6ad8a79ebc611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb9b19b04b4c56d29cbb867c04e36b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07268952e2779738da690b1766bd13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c38ffc32bbe0c7b93a2ea29b787b70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a7997f827bef52125f65bf92d2239240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d004c362effce9ea7034e362f3bdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e60f3dd7f6d47ddfaf4dd57a7bcb62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d6a49eb39793e1ae71f4f9c39e69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83eec8bb0e96f241e07293767b0fb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae41f5b3be2e00f29a152ed7c35f69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82ebae8e1735dabf8f4b8d38a8769246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59da65903d0973fbe1e67ee3cc1c63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a418c340a9beed448c9363ae6156714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5845a9a0a97dc300228b59fb9913fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31de415e8f55adce9b8682db7e65ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffd6728478ddc2064480e3f14c7d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222795df8e6280a6b25fd54b3d91aa6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a5c82e5dc61463fb4cb0315c4cd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32d34553e62339ad79e13c31e00de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91abd9550a823de974e26ec0306f965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646571a6b8416828378c4f32224c12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdadc60dba8dbf857f4ad6a68cfada257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8794247a17aded98b81919d3e647ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab120165e74b1e659f1567efb7abce6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07c15cf07e79649b48d70bc89142f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f22911f8776351e3f4d3778fc3114261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7bb2127d131d6a877add3bcb06fbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b7d980b3c7f645866536b225f392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803822e17b72bb046c2f98b833250306264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c48bf3b1dc17344744814f0d0a572265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541811d2b6398cd99e2815d9626a16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c1097edaa2f3966bf325cf76bec59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147bea00f4ca71600711004decff363268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b6d56c1e0fac6875bb2599edb303269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efc256e19388fae297f1cc30aedd46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5cbbd1966c7fe33325b41013a75d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab497169c950576f78c5cda209ba7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c620a4870187d0a91d401230937a66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce07f0bb1c43a10ad8b90681f6225b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18453bdadbe9aef3cfe21d9316f12f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfed05910da8451648a93c63f1f32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c7de9a480fc8aa498520835bf9e09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631905ccd4728672936f2377c7d14ec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213124a697f2fd6ac9a5cd6160268921279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181dea0379f94640bf8fa729199c4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a460b59034e6d960ba32e165b238253281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13618a9e04e217e19edcb04754b6c769282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480449b5306fa1318b7d92f06fce91f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c453140e30d3ecd8fac3ea50d6bd4ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b40c2eac248d8d92a5d5ccaf658c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c13202bd2b7d05f54e8650d4a442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7cb39e6538f155a176bd0aa6e225287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e53e7cb0edeaaf31c806e5d2562b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df5a5909fb399603d91f4f1a0ede6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3a5b2fa1a41438dee101953dceed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a12124cd7d53f68a920f988ab2e091291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c390522843032c88f80e27766dc38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036888637ce408b436d1e3966717784b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c870c7f2a84b783907c46f9fab01f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a061b53a86b5042296255d1e2cc65e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a1ba6d57d8baf74c1f9c4f585f90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59019ef4292ba4c2ae4481f8d0d41a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a644b11df4abf9d9091e6bcff3d9bc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e723d68c0eaea7c7d2b7d329562c0ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b911addc9f8ea2240550c3c79954300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f531853d61f97e9e6f0e7edbab28bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6169c4c17df96e4e1255f72017e94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa47a03e59cd0e69d8a766b2ea31a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a16b45d58c6807df424b80cb42f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe75910882486095a24c2efb689e53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582f3490f3f86d0fda78ed422c052d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c6129751d207f6e910a0edfcf5c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fee0eae05b6194987c3b712b624c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd6a67927c42010ae4212306ebf8ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da312539a18449b616e7ac17086cdf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63860ab00aa18795a647a9363ef3b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1acbc3e92aaf5df082e40b7c17a04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2e9dda8fc82e0049b62afdeb1e05d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac114ec11b39183d9aba46ceb16cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf136d47fa2670347617dfe0e33df7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af25f6e80c36a000b72a86eef265434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c0d9dd4d36f41b161dbcfd57ec85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e88ecb3ae577f4233054d81ada86b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae7e8186cc2b9b308011eaf7bcfed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d3b78ca50f7802d2ef1bc7f722ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13108c162be93816fccdac241d83ebac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f3953a2ad914204244108e8ec8d07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d65da5ca00b85f7d35d518607ac59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac288340aae2e2315164d5228410d0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9574f0320e35f8c30d6fba0e7afb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8d2c59be2899979688445e7c0caa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c1093a6eb438e393b2962357b0c0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6bfa9e7a92fd4dd4c339606544652328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591892264c77ef23946e57d88206213329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb47a10278270ade71208be1ef9cc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672ab12287d57d75ccc747261170fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8811397786440bc84448c8fa37017b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc75773131731df6e29694ab4787fa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1871e0aace89bc0fc2d455dc04eab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808f7e46356c7ca307de2058373b59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19073f3e2d08ba1fc30a47cd507f659e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175dc4fdbda589e2f3fb61931d95e42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00925f9342b77fa892b4f27edf36847338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad7a79d1f8adaa7b47986e1fd41fda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694fb22797f900709df2f60cad90394340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6f1a11e97d19841596534b23edf20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b677faace24661622f5611d4b6cec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e47724a0502bdd38d08a09cab0cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ab5aef818e7b1ef545ea7339af6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429bed26283da403cc5dc140d7f3b95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cbbaa82b24c783819b43e336f05b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27394016113715ec82591aa7253632347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a0a797b362730ac7ecadec95ee703348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df9b06ad2865823d482b4eccae13ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e2d8142ca9d6772956364bb0898e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8286023abd3ab79747fd594e54fd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572025ad9cee048ef125bbe83c5749d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b99860e83c05006b79ada57754b093353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54fb6d31b5ad647cc94dfef3e5bd03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c18e986b03e37e3632e691868f6f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41316720ce3eed7c5c04cd930960ced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b45f1ddc854663efd3cbdeca07f2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c04c7f0ce6a4d36a1cda4b569ea11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96572fba0b8404705ec5ec5f417f18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b046a230003752251c92ba8a15ba05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2448ecd58f956efe8bc0c30e6dd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85df687fee775b8e743ef5b86530d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27a40c942b5bc2bc06a8d8f2f9ade363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1212741ae475f32207cf0b0ba13fd99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e245356a22ff60106a6e817dc902f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01665201922d65e1814dbcbb498c518366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913063b438a3ba71b68183129d4988367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff8dead86b792a39f81912ee9c723368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12fe69c8a003d787f6c716a53f5cec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36bec3ed330c6c986146f3d6e1eb04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3603e3f1d7f38ab09bcffc5b836b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba306110a232163660868c9e19ff0d9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec6733acf8900d98af1439b1dd8d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3661d01877a325ab960ef5bc27e97b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e4aac56916446836889640c5f138375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499f29add20fc1c32989c8b35e27716376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755682d97c99b4aedad1eac3c5648a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75890877de2df7a68e69c0c6219e804378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dbbf22c55938fd849d9e128de125d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efaf8e9f7bd522396041b8776829b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f1f7719f8287c0d3073eec993187381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad03b5896edd7875b0383e13b6b06a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127efedaac528d6418689dd18d0e05c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e5940b72c72c646fa3b706625a7aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d881c5d1bbe8314078835f0b9e942385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6df128babab9a3f3414174e694b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b342c0135a80fba867e702f206a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba98c89ce0ae2b67bfe8b082818bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf3e71eb60d016567b9b75fe3fa0b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163c7f3b72a04281792e1f1624d9fd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195509094fb1da0cf5c7e6e59eaca19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c5031da9e656351455dd74166cc34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b97b61ace72738ea01b4a27bffddad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039bb35058b193035a105344eb7e74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be77d0efa4266394ee72714b1de89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16321f57971cd62463a4330495f5b331396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc336e5fd5e38231faec4f5541b9c4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b8824c97ca64a35b0956531fb0a46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a5714caec807a165060146e47ba2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320072aa9a71ea7af8cf694f2a9d3882400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b41211f8a39e0330f4295ba830b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d9a32855a489acaf2dd852224f01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012cfa2264e2ac7e76118ba44349ea5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e038ec4b1b1d6d7f1b88aeaef8f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7509d81fb08e8f6ba11a3a2f24ffdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98aefa6409e9fcd504f29b32f6d81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e40ff4a7acc24fc1d7815c2927029407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc363dc2f82fd48ab0680a8031e73a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19ffa260a7826f0088f41726e22693409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774314338bf4383370ef6b70de8b6bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7749a1b0b2ff74ba08ed6f044e46f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a590ec19d29c04c95fc5bcb17ee0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3781b0aba0a26b19e8e09b303fea9d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0cd6a68b47214ec6acd0230f7cfe3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53834863ee4d1c43514ee9a3e655977415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69fa3f11026972ad672660c5d04505416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e8c43d2247cff2bae05283badf6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6951c8ad422b2000f4bc793d51731c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe41f295221eb51dab4230b522757419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04d60fde6bbd4a4244b7152ff5ebe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307891e5eb504629a93d23a0c6bd0d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c6c4dfc150ef5499c40d7f862a51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29512c3ebd38275a1d7acbd88aa41f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cccf1ade739b635423b9fc0c41720424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda211797fe5484d1b6c80b8d7d3852425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1efa8bfdbed6c21c3cea22099a8db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf814a6c930a6a19cd5a8e98d65d36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfdf1ef0f9b92d0ba86630825cd512428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e07f31165fce513f5a121c580dd5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362023fd1295d1e87a89a3dc8c24ad5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400286780e2ff5cb00d0055406f5d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b579ff74b9ec627d0ebe5a1fdab3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c2ec11857e3f858a5a2416410431433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d759c2220afc71112aee8a0f147439434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c1842df5c358f440ab80da416b01b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad31ff14f54fe6738c1c1a9dcbd89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba278cbe33fec7aabc150355d9a64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebc4b7f194160ccb56fe460d8e4067438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef986766e6a70d1b20390c17a56acb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b37ce9f7d88a63fa26418190b0fa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691913efda0bfc417eec1c0820a304b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96e4ce352bf62255866befbbeeaf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a91fb29e60bcc3d79870b5d7b64e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188c80cb47791a11c5b40e78908df9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8b8b22c5ba49697bbdae4055ea16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566e1fb61f1f79a2f464359c935448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d228db82e6084b57903745bee940e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855dcd8b4634cecd700995dc484430b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767938b70d029a88dbaeb0d3c49d0cea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209a4965847e2ab7fbd217384c5587450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cee73aaea80bcc3f280efc3637ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fcf58c2790a766d417110b80c7118452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf837bc77ae2e07326d3c925a58490d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343621cb9e6b95366aa55d404da3ef4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3954cae69c07ceb27fafb1055bfcbee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da224ad1597b9b85a7f39b15de11ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64fe9ad85c71d6b48fa5b637f0e499457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c642f6f4461fe778bb732694bb81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e2a6698100040933fff47eb5fc9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8504206e7f83482e72b8b998c7c2b24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4499362c0c4e601ff4bed2d9420f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c003cb5b0a0ca094cd7bf660c4230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67dd3eb5e33b2c660b14e812376787463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162d2ac865f0e7329b67e271629a28b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebed66b5b38e2ae4f7df90f764ae6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c2e73c25d18a6ea8cddf6b5b3a071466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb34801970ad2ded46a83ab03e6bc83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df274a2c3d5d0895d37d81189149c2c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7986bf7d50ee1dbdaa5f6b849cd563469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3eaf9507e8b2606c3f29e84193c86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09cad17066ad23f452fb32177d203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91145e1e61e79011aa0ce68d283de56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce24b090d7d5614d7a9e39d98bc2be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2255a60222b07102cb322aaf7770dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96416845789465b9d10cd49cc56f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e7a63fdd07a78d6c6fc923ede346476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced6dabbbda68933a96f1e5c5eccdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85cf4484f21706fae0773942384682478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7866b006a069e613a13bfa36a39e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3995f029a8eeee362dd551a6d4020eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe39876202938b1ac79dde13e1b9daa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39c9021d4ea7e05b57868befb8021482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2579129d4aa0b8cccab62885aef900483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfef8611ab6b013c508762b446773484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb89e15f69aa922eef0a150eace32c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f1f30ca23bb9f08d5f72ac2e36398486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed28d8f151caf0aee6861fcb34f5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deacd141cca9424de544052fff2e6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb465790b5140ac2822ccdff802cf2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724300997b5d835484fa4106f8764ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7c16418d8863c4d9abf1a0533527491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769a118374b9ab025ffd8aa3da4b5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f7116acdc90b72c79f02936ffefd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7172df7c031a7e6d71729acb15752494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a37c66335ecb1fa7501ce0a50fc2ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c376bf8252d8b4738c1b068f951ca7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab9f519b02c08b983708aa0b3b791497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e16ac4654c20ba4b21b00fd46616498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59400121766d54f05856903944b1e44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720eab6b91d9e6f1d342c9175712f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a423afe250cb175f78f18023fb82c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebbb2bea543de29c03f5dccd5d2524502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1e217bc39c6eed61ae618ae9532a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee104ae420779785ecc64d820a42d3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa3434ce8d692a126a04c5759fd619505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8731436ec4e841367ec348a580d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04a4b75e292d97315dc6ccdfd207c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9a36235976fb73e84b6550fa8b758508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e595b8dd611647bcaf8ab1d1e2a07c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df756adfbd52b6aeaa0ec423a771b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853fd5057372d2ef8ec5722865c8515511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacd7267ebaa4f5a2a61060c90155b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dea5c1a5d71cb6c21c0b060634dcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdbe2de5fa08d3867fa261af87534e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74b72d9903c6425de0479a285e707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf9dab8e306e516e19b286ed6858fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d903b761bac28bf755e9045076fac78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7aae6a588b5a2dd0bec6d5f8e289518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc6ab7af18bfc65632a28010fa8b17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b03f4e906dfee089b64155c428be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131268ba4fdf21ed6894b6cfe6c60e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657967f18bdbdcb27aa73d04c389f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ea78f984b7d55b70f67faa9f7354523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9901f7b47aeb8b4a52579dd7dd994524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88167441d73d5aaa27b5cfd2a3ab354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014224f985f0cfcd45dba8863ba9bf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984726cab3c3db0ced3bae61bff20da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591732a7125b5accd89d4da08d892d56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec8f43dcb74a82d1987601b80c365529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baa3c541e6190af950ae5248bfc0c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f271fe6c44c2a3ead8318e070893c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc32fd0f6d7609945b268be479dd42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d4b4f6aa72bdf0a75bbdd9d7143ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b1e510f6630a3afa32155bbe5226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c335c0a610108e21f289b0dc485f6b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ef5d813a0111069b7795c557bf1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b188bc5c2c49d30abe52142ab8a0c9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4adab7d88e0c46f10c924808e463f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17bcbc32a85b30b84ba1fc2e84d721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de95fdb3cbe0f7668522c401bdc02f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f51a1fa3c982d50458e836c22ce5b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696fb1cc39c3ed6aea9d2a826d9d11a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a9ec0f40fa792f9f70e8522bb946f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d6f9f6b8f2d93a377807f5b49489544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524406d4d0e4f107c10dfe231207fef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075e5e67bf736a1cd2559d962180d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f7515889686c7cc7189fd65be198547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74efe7d7b8095c889f71c18ec57091548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799fdeca44a9caa653fb3a16793afec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e1262db08ad457c537624971fc9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943fdf9ef43329eb272949c29684cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716b81485206a50375c62b393aeb6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de349858f7a018d1447c8b1fcd772cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0b00f2a2cfb1fe772755471f1b65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7debd47d4a222a68b6fa8b9bc55476555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f00dea81a07e3fb20eacebded976556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039be076a91381e9a1d1edc27074a158557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b32dd60427de36eed1c31d550948558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35966a5dc9e5370682c8a02924785a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a7d343d1401e57e09b14d8841f34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af891762c63c77bcfaeeb423b2fe34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99894903868e45f16a0ad1695cdb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3253dde1d658ac10c50b5bd817443b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc5ed143e31ed04c044f074a40838564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d3d0b17922cb0a7d085cb40b07153565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c5ce492b77625d983adb57fcce19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc641e925d3494787d104fb382f849f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2898436bc076694615b73c757ca7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85eaf1764fed34328b463d72f628f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d99feb525c3eb0640c400c82cf881570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a30f4fb016c7bb1fe8b7b31c4f2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb308305349c05e2833fab9d7826da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cd6f7b42dbef319b51fba812d5b6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301da54ca308f77ac273f056e6fdbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a94b75d678457a8c34deda7436ef1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c36a8d5a674d586e90a7245dfb9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185289a524af7c36e46443f3e752a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800170812b131f3963290ed9b3470dd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c21050296624bff6f0fb4d8ead994579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd8c3ebe638eedacd1d83c7d33dcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d77cea4fbbb93aed1960f1d7ea76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc32adc619700c9379aea16f7a46000582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513958ee680e1b4cd905c257293fa2f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9f1306f20dc551ba5658535059e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb032640b9584dd3c24622a0252d1005585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830356f6263ab67f6a24ccb829279a59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a154c87e5e3f97e712959bfd81f9c8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e753f57b0d72fae724d888aa5195588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12805ca2cbf41d3252fadeb8638cbd9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea4bd0667fd6739bb1a8cbbe16ba36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f045b43954391091e47eb9dd3bcbf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea5276b327c268c5d9197e201a20db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc89cfa49ff68114a1f518fc18b30a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b37b40a77dde483bde496d813c8fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa2f32de3a267dc155351c74cc477f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8d982916434f13f500ae07ece4f65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537bb36b3b7056a02fa717e7c4ed2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ac9551625841ac3546c663a895c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e22c3fdb49712084fef8829bd359599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c29c509f65a24e3427234877cda41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b855d263de149a2ab001db8a30dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ffb8011136ca2326c42b8ee423412602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c414389c037711001db7bebf97d71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64f468531f9376f80fe60fec286bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a2e337159b044e478a1c1c0b10c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2ef04c946042cfe81426f51d692a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4517d72da9de45e148aa4764de9d72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f50f82798c94e727b6d3e42f2f464608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3effe8e12fe30d83d2ebc7fefce66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aab6d947efc0eb63b1784188ea9a29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9dab1e03f9432f33a5a6f3e686833611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f69828431a0f8b893466704c8c0cea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c10195ad8962db462bcf6e331fad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9d26f39502b48e5f197015e765209614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d32617f0c84cd0b63f7a133d6bb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3f25fa15a6936da46df3716f20e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c4cb774648857099e48e5c1cd0951617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45c65042f3296a3f0e5748bfafcf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7b305e5dc5985898ce28af260c50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d665816c7d7e8b3704ed72593cc1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082618e9f9849142d0a97f6e5ce993621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c041d2d4e0ce0d9a95b868f17bfe30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca007bbff1bde17ccc8e5a3d7a1d66b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb057f1d07087f11fa80190792e9a2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79187e83d6f6512c0a32b62291cdd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d8e43e21710233b3502d7a2c21b67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df9e1f40b0a7b05005399fb01dec78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a91d1961395e13bd7378ad98ca77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b6f48626997b500b590f082fdcd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc908819622c1873f5b018c0c021a9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d598947c35b7cf532f213979285a62d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1d8fa684ddedaea815f1459ee521632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee2836b5a4edfe4c7750d714c9e38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7634d45b85f7de82f367b4e97fe6f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3e732d1caf945527f75ba88047ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d60f27d4df8e518bd2ff4f6aaaaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a9c650da4528fa2269517d1d3e58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4010edcdf40c3344b107d26301b48c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4096211bf87366b6291fb2715fb4c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d5feda7a510c5a9e768cc44e1e90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20beb3e416bbabbe9d8e78dcc381de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da58c8b8a824ea2296aa26561a53b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b714c280c1e1ec7297034b46176bee5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9dac38ad72fc1079ac3754890db6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b7c463202a24632be102af12dee9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286e2a2f32bcb9954958ab1115239a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0061ee03488084750468346c850a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436a3f41e6fbbdf1d3160f850b9842648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90903d993107f16054707e138dc678bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a02492a1384c7fcbab3aba504b9259650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412f201a9d26f1b45e9a2efc5f907ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cba750223123550414c49eddd0ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb82ab4446f855984689b67bcb756653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af1949bcc539f928ca9aa9bff3645654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432744dc80110d90ab1b1ba9d1aaa3e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d6ceb34f542cafc7571dc5d446470656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdadd7157ee8a8fe69b46bbf441126657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678283d8bc67c9dcb555927e802ca893658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3eb86a9e03cd6db250fe0b49c3df8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fff2f1ad0d3767445772f89ff6c21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c5e93d37663ce2cc972783d4743ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33918a08bed50c1d4f3a1380154142b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d592b0ad92f046aff3e004fa20fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a603c802aa63ae835b227cea2f6228664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b3966b6414e122cd42cd19844dc15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6ef378d4019b103c3b7db746dd47e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1628cfe991ad8b2e5812e978789785667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4cda63a603b48c09e783613de3cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c8c2e98bb7dd35f6aa9f5ea7b472669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286c33308018dd121ec59dac75e632b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89484161c626718ebe888ff6fa99c09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33d3d3675f0979a3d934f860674ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b6155c93e9b0dc997e1cbe8b03a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270aba10e3f3864de84a95f9e453e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6209a08bf73fa7e98a61aa7a6d874675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71c09e92734fa5fd1774606214d88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d89d876eb92f55a6b206b6edf27a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac28ace9d03250a39567e3b9693eadd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e907e81375af2f112f3cd67b135edc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad410a07421be75d3c6d60cebf279cbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457c2522219d95384aa648b719cb809681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6de8f24740411bc1ca600b6e66b7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe747b623c7b7f220d6741e2a14a68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885820dc963ebc6e889e15d48905317684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a96455266b06f770abeb2bd86d194685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65599217750cec8bf8a27927c87a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98924aedd5c42bb765b72cf9eef2cbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801239e2dd9c62b304d1c0b6f60642688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c8abe097e9f32ea4aeb168a6f0a67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae0f47065b97d94870a8bc0a08bb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd73f00e2d47999e12cf7b4d8380b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d1bd5efa8b62df8bf7ee0a3e2135692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67039860ad5afe5816844dfbc0628786693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d446602fdd07bf6a8600ebbd6ad2f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b93e280a5b27559fb252e7187a41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aab8bb9e7348388e53a3b33fa1b11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5508e32a28024f9b16d1001f2d920f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d080214fb6a7be32a8b119fa02166698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97340d41cb61c4120152d3b5e79b27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3189184e613d814f75ccd29e721b4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9103f3ed4772d54adfc1869525ec1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d60bcbffd9467f4160c5f51492f51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d079d17c9dcf43282bf9bba383490703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093827164f0a89c35f8e4180173170704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74f4200cc428bac2e8cb3e17e421de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca701385a16d62e1a8246af346c6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2fb5f8d3cae2bc75c9bbf5f200750707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e200d0ffb8b2bcc857f9d12808a8e00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f97e7721cbccb985314212d4b5344709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17c00099050b9ef03e668fff8b19fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615f7a0462a094c8d6521f14684db21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe40833462fba4f7b1008223bcd423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb5ee1015b67f2d03bf905fa0efe3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bdc8abc811f74df23ad099c0ca147714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ac70f7efb04f3a64d24c480e648e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8179f305d6e52824556a6a161eb9c4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69f77add383efde66e86701b54e3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ff9180b32934c298a2a00c46c515718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ce7b97bdd6c07ba833ab9a0eb764719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aeef8713bbed0f1b4bddcf3c1d88a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04746c927c102416da57ed2044e6c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4229f36c0bf2a3f76e43bb9742a6d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589272245e59f830af5dbd61990cd2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab91b980c9c147ced23911f127ae3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf31a62c6d2ea001df9a674b52e25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba562726e636991dd7c8b95583d57b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0194e87f8d4ff7bb37d1595de339727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40b2600524199e0e44c145f1eafe4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a250642e0d59b7fb8420001027975729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cde67e8b6c09cafa14921673c97c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1cdc58f3e52dfbe0dedbe6f57103731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378487983d0d24251bffe332bd21fcc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac0280203797d166c6cf99820da9d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904756e76d3b32d363cc75a85deb52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d082107e0d8d2ecf04d94e9e4b0879735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344e04aebfe3a8c53919a15dcb2fae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4aab7c4108acfcd19d13665f518a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10ca5a8343f47ab598b89a4a241673738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85f7972954378257618889ebb06d88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c6b108e68673586632460577db36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1bbe8d6dc478b1b11cb5e7b6a7eea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd965861280a944fc2ec8f16c84c2d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71d08cb2b4806ca78169f0bedf077e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e2398f21c9899521f6f0533d17980744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3764e4abc43f5f9c0b2346153cc4928745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021711786ee9d7af27b78caead4b0c4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb9f7af81d9e1b47b9b4eb65c28d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc64bf962594e7f595a64fa2d42e84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d109a0b62ed04cfe52e14b0698803c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680768ab8e1884eec0723f1051c4c73a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966918f962c75cd26fad6289b3d0b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b555d9eaad8e192dfa13d8c0f8ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53965b526cf889be4dcad8316175209d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a3556d07b0a72f1775412f1cfb32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e4b3ad8daa39b3ce81822029a9e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21d9219ffcec07f98a14611cec131c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be18f3bb3794ddaf39f4dc2a0f3f3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed09aeed1ad2130a23876f5e6e10b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38100fdb20c09e2ab0354c650c0a2ec4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96add79aef11537588deb9b49d7f26d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03cf71503d0128341ea48f08d0b8af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb69bbf94f83bf593d42dd678ee27bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e380d46dfcc14930609c3766df78f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64a6f22ab96fd6269958c4de4a7ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6eaa51a8727c354d143cc2e6cf526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546af88939e59667c4ca24e9aae6177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfac73488b65c9a048e74b36e3348ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfe598cc0a778faac791b836219bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93fb370f31f92052defc5d84f9e8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd892014ebfca5bd4f8e4f16a5e59011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612ad2b78c7786ea41da0b4d3cf57612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462919bca92b5b01c018173c617ccf1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655fbb5bdb90561b5ca35adcad3d5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944fb1564fc3bfeca28632be5864e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa48873f3d9e40a353684330ab146916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b926d795784ea69634e8b1701c40617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92800a895976768dc5c06dc376c3c78118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4566545dd18afad2b0b15b699683e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55e2684ea289981ee7d93021fc01ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02b7cd4d153163d46bd073741d8d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63361d8f40b2d0a27ff30d77869e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d0e33474be364651e6499e9a195323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a214e7cf880f73aba622d8f0d6b3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174c8766a2312e3f8a9554a15c0569125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed727bddb40291ab73b2107ecb8e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5aef245f37921ab64baaf66b6f83e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a66d7447f6f70fb0a25791164bb1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457f68add24d6dd1600ca45d1054bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd688a68cd084548cfbcd25b32c7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f07a16eb182968c16e5436f6c5b0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca7aa239e6c1db0831ef766fe2aff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34aa812e2638dfe5ec6745534e846733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367dd9de8b8612bf79fb041214b2e7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e8779b711d65792f75723e73fecd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48306015f5c5f429b6b978a8b9b4c12e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d9bf80eeed40c34532a1e3fd08c1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2933e87241f5f13a9a92767feda838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43e00650b9041702bee408fdb2ea0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94d71fd6f9e11ceef93262d82e015640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce461db7b0b05bcee91e3b4636bba6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60709c7da687e5be0f8530904c3eb4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809a9c24d1f018dc408365685801a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c7699424f20b23ef6b04bb34b92444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3044a9d51775c0f6ed028288715c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e702364cd8f6def2f4b3ce40fac246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5f51d582869a708be1da53d3a2f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f4f6a6af8fe6067a19a0603c1bf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe84c802d520c63d1c4b007aa4090b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71df02e486c592a2576f5db8eaf675d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda1adaf4902e86d8357fe0cd712c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe763dd63c3e32108515475271ed66c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663a42e62fb1ddeeec3f3c0a528f6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45598122513b454da99999ce9dcded354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a7c2c26ffbf0a624148b1521be0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07748dfc5f03112c0e684df3160dc32f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e12edc1aa31faad061708c90c8d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1e546ae4a0b2e6f252c0c135a009958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf1eeb95faf6d3b30925a6147454359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a991956d9ad1e52193bd8e8e9ef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794eadb3c4ddf289eb014fbf29919661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fd0f7291bb1bdd8ef38674c46701962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d497e47658f9ca94802f32a7d4091a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf813b054af84803a812fe56af8ba264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd130e4e96061ecd8578bbc5631c63465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68d82000c9f7f6ea373efe9fd7ee666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c93f56a0ea7b7e9f3828d395d3f3f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903cec1fa32014d541ff2b96750a82568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fdef2349df6279a73c03be0c50f6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8510001849bb438d621c1b9f0f6270f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ccdb58c6d39502430ea89ee781b3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d68d9db6f37f34bb38070769fcbb6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be873151073f42409d8d67d5f6aee6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6158ccd3cdeea8f866d0aebef02beb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63425f9d3d122d94d920cef256a47675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946199ca54b07ebea75e3a32ca4359b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b715b36c4ef167e1b08095412937ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b64f976d66280cc6fad8001b9995b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb5b3fa8ed818629d7afc53a045cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007cabf4475af84537ac3fc5bc3c6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575c529a46eb411251f2d83247d23e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a63fd518e78b5721272304591b5a1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3228472f8fa3ceeb4ac4a37af052783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a6479e40459307c17828a7e5500b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7fa18a38566d520f76df7e64d43585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4604a05b5f7732fd75d46bf2fc753c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f98934a0a919cd40968d4eb0741e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c269e56590797a6384b55d56aa4487388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761377fbeed998fc5826ecbba0a5e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a201355c6a408c19cf5d20895e4e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292c398dac33bb965f274f06899784f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066952bf153275889347b26b6d0b3ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d3107e5a150b7f9312b734e3b84193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd4c4d7b3b0c53e73ba5691378c5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd478f62019fe53436e6144908153ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc0f893f88f2839e5e4b7ef318c6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70552ba8eb04f64f8a1fec3007e8cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b33af20b87d1ac2c6f8d6443c67a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937418eb0ccfaa58dcb6df1ad8dca67199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239b1c7a899d00b4143d6c802758429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80e3cdc8e7cde2c35e2b3a861c408a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8736adf939a714b177fd37f723776102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c63744e6ca3ce691f076b16550d9be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d6cfcabde6b681b63241f6106b0e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120260b68b7623af8b24595b93307e84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685eaedf61793d8e362a9aeebafceb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5e95a493b0b69b44a62f54641792107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6ed5f60b10e6df02b627dc869ba0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c838ebb3b910b93eaa39140a055d7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1aa6b586b4d4b2556b6e90a05a260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11220673e4672291cf923496c40bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396f94e45462ec4b5a712812800377f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c1a7e669db258cbc048b179ba573113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab126e79835c9b75a8c0efa107c4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a9cb918934d5765fa0bc95db3379115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5900a0111839798fb83ea5bd734705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7654e49ce9cd6792567b844d75c1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a410b2ba6c539bedf1597a001bb1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c62ce365dbb2ef07f5d195c57e2ed5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ee07bfd705417b723dfbf1ccf249120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06160dcfc1ca847ac900f5cc729c310121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a97f1cda669d26c0a39742dc24c96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73dada6802d1e9b5dd3a8f92bab666123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c01acb05bfddf4921651eb40c204d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1f0a3d3efe37507571a5390fa89fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3127104538a21cde7dab4023ba335126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773541e0ae5950b46f27de1d07d8696127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b54bf26ce04d3e14a4e153fe33915128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f683664429510637fbe0842bedae4e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751ffd06f09425ad07049b7983e2e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a31bf916c6da7ba83fbdfb0d04d28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9ac50bd9fcd655f9df02ec0548d3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051fb4a08bd34ae6085517b40889593133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53b4c362cd522844c341c045b1970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072267f75554159c73bd0faab0f878f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e434215eb67cec84baa2072fb6f64a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885c6a4ced3dccc6adac3796b28913a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8b93a1ac99d576b6a20b03350574138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6485498a21420c256d14eea504f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972fa01d19153422f62be1c401cc9ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf07faffaf8b83772515c21c42e6d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409e0a85103ed11545b8807a011759f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca37f9af3e25292038332d8069813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99130a1f94c847defc52979dd3f3a1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544184538897cbef4c62837f92ad37e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15116fd379d9270c7c88bf2d0237ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420372b8b352c73e4edf509ee00cd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e6b2dee6d5541fa0cc9f6bf4c9f0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c836ab003bc8e136136ddd843d4ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43116664c3ca67364ccd4c78a7d57d7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63bc1db5ca8873612515381475851151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e52ce8bf4af2bb22ec90b4b6328c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b276e215cbe6871db978d402a309153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46663403e62a9fea5b18b9bc5590e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f9f99cd6b3464e8e22d2c7596abb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd24f9ac2f19040a0cc7d26cf93950a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab2107cd335d6a343ee99e3bd08dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e0fa0f97a54926e3b4747c94f2b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286606daee68f6f65ab99dc07b8ea311159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ef2e60d9f336e6ccca84ee148991160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ef65bf14f7a0726d1b5548f8ca66b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa4d829bd22a1656ad2f51d908158c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c8fd6f69613f32296518f02922f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1e941d52cb37ea771bb2a2a1938a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf19b3ad872883c4238e52d79979b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393fd5b23aeee5bb7ccae6b46b0252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f48ff07af6a18386c76ac031f3ecb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c216c5e2c1070d9f2945ec9e7231168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e2fa199d6413cf8507f3fc42f2206169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5804dd017abdcd49d5a8eda012dff11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c406c90538137a52167376b82ea3189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0391a0e7fa4c176ecf420b70e3a11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677879d94ec0f618631511b954cd48c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf671906284119033be1f9e62ea99a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc989a7c613c5c7f957f981bd8e09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89ba8a8faf947508bc7f5a310bc998176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f5fb719390d155707ce54d5cef237177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474744a7f2d1044c53df25662d870559178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8342b3cc9d2cfef25f6eef5daac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb4b73e349722073237e6e85d04d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07945fc1c21d2b5fdc358c99bd5f6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f461c3ed619af398e93420dd9a4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00fbe61951b7fc82792297098bbe5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470d6b1310c043cae26e975821d387d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faaf88b538d4d849e8a658de354283185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0191c2f12ced9c91e0972367e57c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546712ede964ee975d79f9eb138eb71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e18fde59f4d0ccbcfad2e4855175e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda97c94e44079ea99315789d691d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdc8907eadcc7649ea47a7100964c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3246e695458e72ecbedbd42b9c8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b303915083d466d9e4b2ad0e5752bb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2ca29223ecfd0d7f6c3af5d6d5b49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ed4854849da65dbdb5ca8ce96395a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff83cec53942eef8f1f9171aa8ab37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484924f98fb9118ff7a4fed61a4f30d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f1ce96d74700f3b8931f21d8ca651197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029415408895dc0578869fb7d96ac1d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d2058e11b33f66aecaa2f2420695a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83b5e5c796514a33fa3ad4cbe471d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b4c975e561bf176e411df9fd83a19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1b598f14fb49c5cc593223b40302e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534f2543bca4357c73afd94797882c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1f08e2246e372291f6a06760a22d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd6fda01b9151cc42d17201d8a430205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204a66c1c7f60595736050de0e9a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4e678285fecb16aa4f0e311ec8e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3704439a8605c5e7ce289f3eee47fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8405a3d34c58bd73087d318d94f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b4bb5c9fad60d5d5a835eeadf9b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852c13bfba9357f7caf7a1c5f7ea2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3313812038916da3cccd9a3636fad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94c633b208fe53ed658a72d3d4891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596be96c295e85048f68bc569791aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe00a23f73c0d45d2cc79b674ef92c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf88466b507687a6ee052dd72d690d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05086eab0add26db5fbda6edba6b61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc93b8db21054d37f6824a673ecd26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5bcae1e74c9780d7f91203a56153f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2194983174505d5015ebf5e8b63f7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca49c978eb28f0d3c5a9b846b8cba89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db08cf8fce7229f56193284521d83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c5b20e38c5e70a6413d934b3df6c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95470ab8f2592da98d76d437a31ac3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387eff0eb5c8ff6e3b844a3c5162fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d4ad867f70588241646c79d9f5f74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6bcd8a6cc1102c9e3d8fdcec06011227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ae655c3687e3167e1a907b9ae15a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec222c262c60cf8b1e27c0cd788ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506d01c3dc0ea5dc3690a86ef5c25cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e80accdf8c220786fea708b591aa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968d0d76052996cb90c27958d1a61d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba8491c0c848108a61a7f8db387bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb59114d5cb5e67508feae871b16d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eabce5e70835d0b3430b65fe603f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba917fa4728435b7a72591a1bf656e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56ca67919e4d7c2f68264ba6216000237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789bf8139015acb5d7f7b44f90cf94c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ca08a540320e043953a7f238a5f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9def8fa6e77b8b2cdf6976bc52fff2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0dbc80e8b69bb04d9c340beec4965241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef716f1933ee9b9601e8d2ea89967e4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938ccfc0231b244608a763cab98aee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03d6bc3045c3669b124e905cbaac2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4c7fc64c3ed1d5f3e3e0010475be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d32377dd7a3bc9da4840973a277842246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b549ffb127bf6e119b9747e073a3d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c8447779b1f1d27eea8e1f905886248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec993516f5110742879baec4b19a1395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5180fddc377869e10f8c01033db338250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb77293669d7e9621e7659949b0cc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343cf4b57d63a58b277f37ec6de854c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a278da15ae844dbca1c4693982da5e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a1c20bb1a96225fe5ae11ab1f5c36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ff30e2a2894f8716c8426743d56a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e282d79d735feb86f5e7c8cad6a8a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88dccdfa80e0212fb31a440aa4d4e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517338e4b1bb357bdc704fe11e530c81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a67d6aa2456153d6151ab21a391969259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6597b3d2ffc515d6157566280c26c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e60ceb7159dd745dacdaaf03cb99d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c884c153ea8e618d7eb64a634f65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0479f40fc1300c21f6a9ec1cc1a39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970585dd721211e601aea9a9eba59c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750230a24ac3ff3b979ca82b673ab12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2acf01b5fd80e134e6c9df03a9b369266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b651036709c541698d688e5043720a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d1ad742b67f0e17b882d26ac37228268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd9af5b771b48331ec6c65cb5ad34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c9bcf517810a27a103670db1e8d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ba00362d1bd3387d52b59094c0bde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d963805c8268e84ca58ae751ccdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57944bec0cdc8f54b44b04f20bf614b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463648a91698867252bbbc3185ad9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d5489df3087e968aa6f4f3c21a370275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccfd7fd8c5f98cb0e35f62d5987173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b38f926732af3d96f97b0f41423dd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e781ae9d11c7ba9d9a78b29f837346278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fdb692cfae00e19411b956ead69f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1096501520d9f47c2341f5a4efdc2a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d9cdd3ea8728abdfd0291c3d41cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f25f6d6336481aa88d641c46b7f3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879f92129e3b0f3a7ff22ffbaf4e8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07185fe2bd80f4074efe41d5c1bcbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef198d93865e1672484d9a4a6d15e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343e691a474952cf46f0343e96ec6e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6994df5643306be50f9a6a84fdad1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7901982449feac8aee7dd02e9e62107288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d7e5b806e0d53f65835114025200289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3864481134e2218ff2f7b03a886feb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef8ae8fa6f0704e1c501ce74b74f91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba31bdc759b0c3b9ffd3d8f37a56b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5e69b9a39dfe0b8f0952962ef5c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87b237620ed771cda9850b6b7ba47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54f68e2dff5173bb103d453692289295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f428dca733f8362e135d9384f2deb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79949fefb9746fca6b6e4e4bd88a1e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f567ad4b669b7496052b6ab4592a48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab24bb70fa7db1c716f2008a3f698aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323cdbec54d3678e1048444f9e73179300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e94701263d6ca8ad083c652dcbb47d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c647779d38525ed84be542c3a5366302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52730e17f50317a88c1ede8ae830d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2787842b00e40d2177b45b419f49748304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142390d6fa8d7336f8c80835811ec81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a6b00c457c6b704a8372a0952fb0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c713d6054d4f239402be2fda41a4c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905eeb679cb46ef7f476007469d6e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec8477a1817c1cc927090db06fe7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff9f33faf9712118bc6da18fa64ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb42d880a08035d8fdfa919576628d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e8330e5e61f0a1fe92c46e3b3886312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf6c01946027cec1644cda9400ae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4cf1f131f4c4e1e271a7b6cccc0f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a87c3e8016702bbc70fea83612ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a890a335f8ee24da08524d28e9466316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af2ee3c4fa3096a56d53aee1bd8013317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b7b9f73d7dacd493237904be5ba94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed71d33664a3442f1c01fd5c026b0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113261eb0be7bf0e6c1eb0fee5b414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada251774e819f4ed6d80e75d3120e6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2a5d3c6f1983383e26ccb87aedc15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253249c99a6fdc8f05461ed5d8c47a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5cf04e9b5737a453506432b42341324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b069abc287bbdbca55ac9d0838dd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879f397c109545c2063d3bcecefd91a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea2d00e5eebb02dfd44149444d833327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148eced784f797b8769f49be012e279328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2792cc84c89d2336097b2e540b47dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c980c6df97a39834d8737d3753372f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d8eb15558e84df0c48e506b37409e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e4b7514e858c6f7a494a7137fdb24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ae117a392682275f2d2ee6419b836333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca0b5a6cd2e9ec7df3594bfaa6fd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebfab457c9fad15719ae8d5116b20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b5282a6b05a9f1cc732ed26bca2d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ca7b7f328fa50f3229f6586a5e1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45f751ccd0590fabf0045dbdd407f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f2a63cf8686b6580815e3dbb4dfed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d265ca0d78036246958239a832ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2b42942eccdfd02510d50780a0797341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c271ec3f92693b94d03f935b9c2831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb0c6a58b68f04af63f22e2eb3f70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3479db9d3b354b1dc743acb7ae5739344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d12730eeb0f07da910682db9439489345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823310292e09e0517b3aebda5a2e14a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f99d6b426a46a2edcf8929c9b10e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650381394890625584d02b4ce87840348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4120ff16be343ce69c77d3d24201349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37877b48760bbd24399bd3617919e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589e284fdbdc8c545e82d517188205351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed840de7466e18ae75a5035ddc14e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051951392908d78ba3b1271c69ec0cd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba066343ca66fc4860296f34d1781e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc9c25687d64bd0bfe72dec87c8fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad52d505ebb1ad8c4b806431ecc246c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b6cad7cd592e5d1bdfeae34406516357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89089474408a858765620072e36ff25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ff35ed7838c559bb168f1a1057ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771aaf3c1942973aa739d0be7796d8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b537d2ada4f312a44743876e81686361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacdb9c50bc5920169892503bb42ff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed9db15638e92e89c4b6acf7888b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4b141c8831e078ff701b9802794b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43497d553cad0f64584f31e0b29281ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805346146c208daeef2ae4c9a80f87c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d1f028c0d0acf5c25978ee11ee0ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7150e215b8737e04dab54351edb3a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5e27a2ed411c133069603e88c0cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbddbee67495b4ff2fb3b38b81edd71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad90cc0612eafbc56a6bb39c8c836371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71fcd93ffc70be13f7ed780d68a511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b09218d28796d688b3e28ac005665373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d18ef5aebd18a97344b05dde39d65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c055b2419539408c4722de2e765b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237db31eae510f69acfc0cb629c3cf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a0efc6c350152a84cd85a44be6c46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6413a2fb04e60b44a4722c96ae9b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9da12844e1290f91c44a30fae87cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f789aa6e5de8ed97ee0bbb5771e591380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca67137ebc15462382595d59bc40cb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fc9569078b5f081000d83a3f7de8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d013812adda6e894e25c5915c5cb2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c5c2a28ff94e9d7daa85a6680d6f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf5abf664f3894579ac5f78d830489385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ad0cc087428b91715aa5cdec2887386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94823074e31b83ee3ae2dd46bbf3844387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d9581f779c09212bc6b659853b976388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73e630150cdaa5bacfde574c6d495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fee272c04067209a9681040ef642a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49943525c470271f751009fd474a6032391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baca2fc5832458a0cb600a8edba313392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e348826504048e5360d3ca6e7785c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057631baa2ae7f2fc1fceda798a69e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2e51b17ac50b6c83aa975d088dda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9830b296f0dc91b6fcd8a6118d637396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639394946134e0c5d661b66056c75c02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8264a75b2ba2cf2cfb5639186d7e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276edca6b8a08dbf68230b7420800fdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498fad62b5ee4ca690f829f9a2a51aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19eea4a2d9c4e038d2b5b8abbb0c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fdfa647532dd44a6203aec4c642f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5dbd154756a5ba58a6187e77ee96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64579ee62f73e22bee89944fdf1fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb36ef4b849ea25e8b6c07fda837018405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25407fb4a306a3d3646e49a213c728b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c630c6e6751d452fe7f83542ba487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a3be59644591350ccfabaf8e9f5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11cce05fa14d03bfc69add5a959dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264bb08f1129905596c7472e1ff391410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d796f4c8fa7715b17d5a31225f9f09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d98a5fb08e353848462efb2b65f9ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c057ff39807854ad824b103154c48f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c55fa0a8bf4c7862538d1f6691a25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5252fb22d902bee5b81821247b4dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a7ca91089dde6f7acbc48c7bf833416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3883611c97fb68f935be594cf13c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2486d65b96e231a40dcf129af3c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739e30b0fbca3afe2f37a215c8c8fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1011d07aa9f76238546d726e146322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1961d0c244309582691b2fa3c776f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b926ba7383eaa3422552c33da13b7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ffcc8434528903f87da29ca2bc4d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a62055afe05c4202b45601954775cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531af811b6362551c5437213d6ae873425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d7433741f9b15e0caed998b9b2dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a04ddff2cebf8b71331e3f74be5aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780992ed61bd86c9a29fefca7b896a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54719b270cdebc858574e58fedd7ff84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9789d7b576827466499b1540491e04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c89d4045ef89bd45c5bdb1053664431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485bcf7904f95c679da8a45e7c4c527432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f906bde004ba7bb7238e18cc279ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35509e1a9b854fd0ec20d10f3ff1948434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdefb09d222cb356dff71c554f732e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da19cc95091b255aef02c3960e4b280436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558668747909c83faa8794563bce0c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6b554bda02519a47c0131c6d7dbe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f4a8ab0fe6b4a85b91876d30a85f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f1534e2909703d07be145fcdb248440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c8a9a7ba5bf24e1b09ebb5a6b9f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b88497d68dd5484475c72af854bc76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd53c284e07eafc86538e9886ba281443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d15bc921066a908c9cc1ce1e047b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16dc8475ce3895d2c96990eea90ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e8530e29b87961eb64316a50a82b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1692d4926264f701804a3022dd313a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aa4c45a7f596c1155f142342783ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8b3a0c75fa0ff9a3cdf582f64e21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721cc61c79326318ff75bc6f17a7029450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b6a26cc300dd8be540967fb01fb39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae958b0d82df217f3a58cf95dd87c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d26290cd6c857d6ffdb07c71f6ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5253bfed4d42ec2f7046e2d8b8e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7339c4fd8ad26d17341c5ea5ee4e28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea043ce500b5d6dac9a1475451a409456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c623fdce8efdbff39558d26992d40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcab87ec080b1573de3b1a40980664458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41345d172d376295600d48a528251126459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887ddd2027d4ca7acabc59b50cc277460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a597de1892c6ea4add88154af066461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d59b4f10abef743702fd4c282f52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c154b2cdc8b96f52ecd1f638f750cc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaee8fbdbc2522e0fbb71df35664532464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1f7d950a25b0005fa2c7f0a92d841465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4ab3dbef38a9b478b43e0b61d369d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586097a2d38665e76093fbd755469576467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af979878904a8ea833b3b5b3e1cd16f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3087c7f613e76f768131089c97017469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7f10c5f890e07231cba2b3e029708470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac2d73d1e56b68cc52c079d295f63b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f77d21576a423cf8da55cc92c775472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c4f169706390108f5657f90c3fb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31292121c633c1e0ecfe20139980e1cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ec3185fc219678a0d8d7c967bb97b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e0d947bd4e1526a7061674e688aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a39ccf1dc448e78c3847c935f318477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5f42eb5cf052b5b75a7d43a2ee29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e1e89fdcdbd6db2c7f29f64aff143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c31b0e7b63fc3e9ba7200a494c923480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e50953db3d704c5260489a7abf2f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b291c7e3fd4ebadf09cfc095ec76f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca74a7e418a26c2be70cea6ac2c7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a0733bd1b5a0bc541befcfb2f778484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a357030cf89529ddeeabae45f567485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2dc966ca0e0199b1d5968f16bfdd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f782a7a98262c4f3f4774a9ab7f5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af774acb1f7c3c979131930692cfd08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c595b2cb01dfcb0695fe7aa6740b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c11cad1e29eb162de00b524ace28f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef783f11680fa1d79d8b30a635d79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a32da1da816adbddb81d30e14af17d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0e5c4c134d60f32512b6b00024766493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f9f1f857e7fa19b2e2cc398b265f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a328af854ee9455972dd7e1c5b82b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4eec54bd1880612074d041ec1f41e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe28c7c612a7583ea2773a2e8cccd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419889af0f97fa05155db647628d4177498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb147e0581d023d56b908e34c96137499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80190e3a11474bf81a5ad2478e8544500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a9f1260b8e67498e7e9c6bdde69f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888b100bd65440413dc261e97188381502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acd0b148682805af5bbb3f75ad1a47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424be895f7f559a4f69d85d0c42b69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10bc03dfbaf6ebb197b8c1710d88a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a330d279d2ce23dc9fb663913b43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eb4a05dc5984aec248424b1652b22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978bbd085a158fd9de6ac0a36574362508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826a927abc9ccd05010708faef4c01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a142531a01e9eddf48b76bf10b83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcfd40a4b20fb66bfb169424698dbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e4da2a63323b2302c7ba074cc60bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a13db2a630f6101614dc48d7cff9af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af290743072e49600e1d524a9a927a6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b9bd1d87a6778e48f3b4c4ed749d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f43823a18af8b0f45e6797840295516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b8c3bf3d53a05e5675e1504191d6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8054b09fc95a2f6ccde27a79e15ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240e533e2881a56c82927ee0710aac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0f36b9d9c781f4d47e8f928938ef6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532a8f266c2267fb43074ffda732da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348cd3ab12f087d1e4b976ef299f6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b00c00e0f858063743ea5adce53eda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aab58e446cb2b3b5bff3ce5ff22d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0af368b7b645f93e66cd92f8dda6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423848bacbb357153c60ab7d86509820526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c9a1601463eed15fc6d59bea3bd03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e166dae74ed1d830912efcb5b985528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974ccb734b34400f2a505da5fbd64dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045bf863cc85f5ea4fb9e98662b3aad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45226fe8e78e947aa27ca90b05ca2455531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16addb64c28d5493fbe23b478b299a6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704a5b0c6fc140d98a46fe318dc68d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04eb3fde3d67fb6bc98106528d444534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3fbddc6904835a2da9313272b08f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8da0e07c055db1e7b9f6cf92c1fe0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53435fbdc4f7214ccf2f137a6386b328537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc12953ead8d5673d206ed675983788538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e7ca735479526097f26347e97904c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0feb7d30dab4ace91e084f01a43a29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374210faaf2ed0f0faa5381a38013642541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de4c15a3034a19ebc354e033dc3fcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5babc6f611624190893fa61f20703543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34583756a78488368120c1ad5d86a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef1e98c6a8575be8dfbfb9d79b46c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1990451fd33d48b981973a972d5b36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ac4209e46b5dcd18b281a30653dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b803998cbca52204b5ab129f56eefe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8058c473aabb46d30fa6341a973cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4fe15b270f2bf6989c43903b42bb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ba6fd3b099f04ac6ee2522d51371551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f477abfd93bdae2d7a635cbc6bd0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0fe183158ba6f7af4ca08b2dc1537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139fe3174515687198ebcbb51ad9ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d2749e19b0abad67a83f3162c1e93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb941431220fa3083b3d3df05d2fd01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49339eb7c3dd6d3a2e5ce812d51a02ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b586b25e26757069ed76c7ad40604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8002d27fb6251f40ed93fce079a079559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea73ae46e883aac35537146989202560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaee5eb8a928873509c39972c906559561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f11361fb7cbce36daf445217964164562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f383a030fca5fce4fe70891b33505ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d45ae57af8720dcff55aa808fdd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988d7baf42461fea6690eb5bb86e65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ed863ff2c099f59bf19798560dc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0c43edc787dbc28c073431f3adef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b04d22bd22046649b7c9921bfbf9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115e1b109ee6ea65d8df98aabbf08e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a47b329e9e1886526a765ab47401570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c001eb962974653d9093d3431456c2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ffb9bc54bc61324ec1b849c93c4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30e90ffe251d9112d85667a433f0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a08801cdc5fe3e8959309e5fbcb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e769a6dbf10d2baf75a40252b811c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1dd16abbaa1c6603b894ac96e67ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b206ab23d1ab176dc9a37aefc00d996577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a616765294b5bc74f93f9d9ee9fd24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a52ec0d476a1a90de7e4536a1c464579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4af629672f49e0bd846db5fc1a6e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c1946b4cd45e6f7cab65530b4949b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0117ae1b9e90c303812e5ca1e10d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b0340445f933378923e22422c0fba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a523ce549ab7847f7ed112a216ef9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03d06c2e809f81d5e2373afd818596585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab39c3825c6d0dc3347ab320395a70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29670c3ad54f77eb42e6560e82753f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca900358be684b0ce7e107115fdea4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a68da77e3a48b3b16754c36ad26b66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf105c526f1e2e5671a35f4c272fe3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f6ad1bcc79ebd54d7a526b769d206591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedda7bd5c341f9c11307288c1203a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee8568418f1b4818586feae12b0dac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b588ddbcdb06c335f2df35692701e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4526b23b69928e63d9ba24dcee236595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b038dfe5e35fb9d2c43f049a62b1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439af6cc916a080435396dfb07dff32b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013f22c10c0dc3740214ed23da7430598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883193113d9f9eee5d547d3ec8217a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973166e51f61c7c93a52aff1b2f596f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28559ca66331b912d56e655feb4541f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d761f2188d52a5aecaf9585fd3a674602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1709a4be6c32a618981c72bed8e6b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b6728f22ca38c5b7891797ecb796604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4fea62f2d6a3db80c2af1fa993b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e72492df7afb6304cc64415eb5dec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a899ef02b4dc862e00a75e7f4810607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0691df09175819df26db7453d43ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f20fc9b8ed701d954127557d9a7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc14e8c771425bb320c74fad75f5b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0c13b935c241af815419312242add611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d442c4eadfe293134532b6e3bd399b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae5e9a7977bcb54073ed47feb09b8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d8166ec635d67db25084c0a8533be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa38d62c0ae29c77290ac2c2ec2c46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a70795b5cc8782d113d7ead401735616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c84ad4896868a45b5e25d4abf48398617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee2c9c796993cf2b954ca2925fc78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aaa49ea7dd485472e722fd7c4bd4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518743b332ef320b6e9092af09544650620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088550f67cc6536313f38dac74d589621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b0e2142ee3f446136a5d29faf58a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3ed562bd2f94c91e2975afea49f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211596ee7bf2d5b05f3af542bd0d5f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956430c608481dd03106d5978f1ef676625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef6adfebe504e6e763c69ebd7afc3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87bd4910a1c5972cef38e3968870f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20467a168e39174ad374729744838cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69341b0a8f819f524314d56830b79a34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27230e2e1dc16824822d7b51ddccb7cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2263b78dccda9830cd0620bd9c57a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116a26cf05c3cdf51fc0056fd620a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d726c3b0524bcf6eefd59a9c25ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77226a9095cc3cc67aeae7d44ea7016634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223b1b780e68ae0ae0e2f2b2df6ccbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089be20f68500b004b4e4feed311c58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92712bc6b2ddd5332507cf5c20a159637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0766b8ac3ef462d5de9b9b61c03dbb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57558d1bf0c17a4dd9ca2438ae4a6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e9f88da15bb11353ba8ae41c1bd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc04d561735c802c54246956668f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d88fbbdfeb0b940ff166174598233642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36aef26da045f47893e7836bce8286643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03953fd54ae74ff6f779bb6eae00ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c357f30c2615528f2d8d28a00d5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed2e83d35db8a44c7123dca46d940646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ae224234158cf8d3c74de593f786647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6380198063ee4509e63c5d9ff151648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be130f28b83faaec7893a0360ae90729649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c709f2f9b2967c7a5588a85481b31e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22d064b0f630c0f8fdd999376b953651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d04015ad444c56161923f9cceb723652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e45f47ce036eaa89e34c2a788666653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e2bae352f3a6755c6553030ed8ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c895459402c30bd42f1274cc5d2207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da44c8f00e9bab7804b516cac8f71f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba0e322ee7b11bd93a5790f83aab6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee432fbdfda8d0913252dc1498483658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f3256c4f1062121cb33644d44ed33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5cd9f1b779e2808b6c678794bbd1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1686492a27c6ef62a16fc035d6ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26e87194fd04e8ac7f90640fc64f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd400882d9b10f3a53ca412b472b65b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2846ce70c0dc339f5cb0d94acd4739664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2eef57e7c63cfc5424261b385a43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131df9f0eb8766aecc403f429157d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049edc17b3206f41b2ae831b97792f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637ad9ec92bc6ad2827cfa3cc1aba3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb922f3822259019b7fc9777c007228669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10cee9e64cbc3b3efc3e51ec2821ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413647df89bfd439515ba78147025b34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803849e4ce9d081f36544cff22dfbf6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170e74c6b0ef3356575d7300f8eca15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc85c5ff9747ff4349e18de835a72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32c53f72034f69ec226efad48caa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c35939fbb1b750ad2b2c79c5932b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687698cd35b44186290cd6d7c3df93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ad14af3e5ab05e5323f0f3d1bfdb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ee77f74ced65638910dd3edf31e0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baebee23e8bd2a0e7b78596ebf502c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7d6d93a34759b91be4c8f5bef018c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5569ad07ecd40a0c959e324b6d5a84b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e32ef42ec49b5b86ee0efbe2075346683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d763035dd7bd8608717a90867b013684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254277dd14bfcd152ed78fd68e765d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a662e2ef52d27c82378e47d3f53b85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2811b269e31f3bf1a69930312e73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ce80919f7240d9737a5e6ddb62d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e295bb6c213cb47fe20409d6b639d0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6813adef6d36acae60e96e4998186690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bebc586e24fe22588fec4ac9d54660691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d9f0de6e0d725c4a8ace74db96edf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5478aa0e8833eba4f0cd665bd8475693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553ba97127c296b5070b3fc7ea82e0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3bfa19787e07c9bd71a7c0a0f1d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354726575468230b92948e3ddfee0aa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3c26a08aba7229e0fa42662d2d1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a3dc9574da8f4d232ec70157f7b26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c85ec5afa8833b2940d9955ac790699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e385c952893814211b1f483c2b15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9667b3b18273966cdcba3f077ace5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba95ea6448aece1e6122653dd35d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827c7b42d5c3fbf74407043d0dd468703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb23efbe8794a4eb162526da9a2cab0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc77bedd08b857f672f5af06a278ebc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635fa0efdef73e56874d6b2fb6aaae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b24bb96b15b335dd707ac09ae7e40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf249d3b5d6aa327c3c717358b21e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce23d460157f239edd455bf5198d033709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3908f6bcb1a559ef666ff4266c4020710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc27356433d468c32929fab7a9bfb21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51468f0b535054c3c91da417652fbb18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdc38613c2f0682819651b0b5aad7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411e5aa227c905bae65ce71e141e31f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f878f034a278fe7c74020ce0db81ffc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba129b8e44f61dd3281cac1542097e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080e9f42997901b7acdce81a53ea28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646993b56b87c3680bb2f23c217e8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50ce6d09700e35f3966643a39b9eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e008064f2aac299cb9b36fd9cb1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744097a99fd29a3f390addb3ff87487721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db4bd7785b9c1de5176d5323e9725f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4d421bd2a97288ec53943ef96975723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149adf509b785cd04e0a3be2756afcb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95939ac34477314bb54cede3929fdb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f4077f04c270a372575f7d37bf1b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e7fce4b5734b9fb2a56339a08d71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d773344736f1430b79334201d454f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785c1eb48f452ed3a23d35ba511e59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3007a77c7abc54d66feaa6eff9f327730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9748075654329624c005bc323be90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b046960dcbc93c7069c016f7c9f01a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285747aaa480e363a3e985445fcc93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4c73bc7d7d1706841a52f8aa61eaa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a2660765c819c6851bcdbd3b9424735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585fbc789e33683073b867b2bfe96ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ccbde25e69971d0fa37f1f11c5ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1572784596c2195ded3aec34a30f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee761f711facf7ad567e894e271d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16ff8f47d1658db49931e25c6a2c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b6d9f46f127abf221417b3690409741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692479c4a6dc0cd8576c986a7ab59d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b72f744288fa4584e9f2a6ac5a4e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dbdab21f9498e690d010b2600044e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da196083bd943f0c7475c04b79e7bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54afad9d61a1eaaf1b4f75fe4eb25c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cad72aab7b2782b602a4288dca72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38801e765f2b605edc0d11e4026b700748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a550696176533f8798d97c8ab484749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16891a4a4f783124470cb36639a62257750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e4f6ed56a510c9ddc4cb308a1f181751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2941aa9dab9b344ea0aeaa2255b8d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f89cb367944826f15b8170fab2a84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0805971e7188ff578a02b90eba5515754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf27c9d5604b99d466231b9d6ce0a28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e7ca2708c1e020f97cd25e69fd50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548618ac10288b1b41bd882937bdd95e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe20152b4b23847a7e8bc2c4aab1a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f531c426312993df9ece2bc7254a1b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>