--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd91de9b0dbd4bc14f23aedd9ab6c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec4388d3b5cfd503feaa9590a9bec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9133e8e6d5fe1b23f6d9b168d65e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32e40cf2d135b6d154be189deb3764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df5faa2f5b9997b7697581f0b6bf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37841344d2b8d1237db2a692896d1f456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d6dac6802c8871639f2b9e9572327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa44d3bc4e78a188b0239a5eb43ba5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65d96798e135a019310f188956643d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a07dff6a1d03ea8fb82c5b52614ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df6d2544eb13340003beec79a311011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f014225f626b77fad8a855fa3d0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12114e2d5fb60a94b36f24e7657f0b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440f657645d8d43f5e30a5285d2d57b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dba52313dd2050a672e05105ab41915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c398d0652fb49ab1665242e51ee3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d978aa32a9bc5142285e18549e10ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033059c05df19e634cd66ddbc059de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ea7eb2c8aaed925c300a673ad53e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70e124e374c6de297aefd15f2cfb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb37e3a9fb61fbf947163749b3e02d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b4a501c2df4377bc96cc86cc7818b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3857080511b97bff253c8de0b324523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96300cdc35106c3d6e4c7327f517613e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1d59d3f764e93294f8ee5e1cc92925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e80853051f524fde2ec92e0f270d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c015c0748636508341f9633675981827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fb411bd382b820fe1d9dc3fb605bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b9c89578292f577a8ce6e5aad7e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635d47ee4b063080bf7c9d7ff647e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab720ce071bf139a4352432ba025c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3748c5f03694efa54c17d264037c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748cc95798907245e0b36819fc7090a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150c242af714c76086a82c982409ed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b2f95e7100d1ebb08d769190a2e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d7f02923f27d746a0ce8c31c508b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1336f067575ef2a18c75549e8577a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb9e4a3687e11c7f076e876afe57f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8318b088b0815f8d083166a16e827639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fa547eca89ad576cf582f7999c85340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19360b5021306ee0f421ddcdd135441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3827bf660c013283f81602860911f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54df7f4af8bc9cd35973ac63338d18243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa07f8f34c7aff89bd171eba42dbb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168edb25e8004bdc6e999162392e8f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbcefa2597cecd5c2a3b5aa7b9f13546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95ca665898ff6a369e4c16a355fe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087564fd1e23c9c892624411450b8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c045953276a6e146b2812cc2a5728b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d595e481603e7250573beb50c6e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8e507244a68c7139ea29d53c40bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafa9f6313f70474d54cd9a6d7c814852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230df178584c9eeff35c5a40ad3ce0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7264378840241f76b2813f1056b6d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2a776af1d2d9b84bd5cb1a5fcd4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b79ec5ba5046cefd9f16d5d555d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74daa1e39487e77bc1f476eed1b7e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad380603b12c777e7f57bede00768258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aab618127ad03432bed6133fcc4f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d85a9aba4902d129b93c3d6c077560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c22e5ec011eaf7d98606c257ae7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18bb6c617b73128e9aae6cf0b1efd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb25454c134fe2236d93af1eb2423a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1476c37d2edb66fb1d927a6de5dad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cd5a6a4f33dbb8ec03c1be15515eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6430b68c604b0ccef741ba1e4df899766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dba2af08c690f103885babadbfca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2473e9ae4d9aeb5a8726f964911cac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b76dab3f0fc3eebf31ab2924b4ff569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244c9b4e454e6634a1533ea400933f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b529563d056f8496691eb57c0f7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ee4eaed572208cf17fe4f00927db372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cec8fabdd1e1766c88afe0136f07c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e276c3f4b2dae523aab1976b0a7a50374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff685af5ddf6e20a7ff0eab762a0a2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8dfd943b82a575f30e4a0a3c1ef7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace73c09da251377f1bebd41633844077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815d6d5ca9885b859aa8f4477f9b43f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d485a4d9735a800fff151fcd16dbb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1819d7918cc758fb317fcb58d0f261680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7deca97fea017b881e799245eb2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fd73437a08075dc259f0e466525da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23393e06d998447838f9d025036b7e0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146950071d0c1a05a55cefb6d1a03e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fcce492c29ea2ca12d90f9906280c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464721dee2d08b6d037c5ca5ee4fc3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b38407d24b7058c673a432761a39787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f02fe1d4841e03f1115bddb2d666288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8147e1d01a72f039edb1bd5119e2fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e339efe7743496c88dd55406ddf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f873c24ccdafbf4acc1f21810fc9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9078cbe1e214323ead3edad545ec8cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c157a641968aeb7d075b346eb67993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511515643485917606c14f9763246894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4eca47381e1454bd5b2d4f88163295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572f9edb209f245e6c8aa2d036820096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ec27f1ceba120e72e9d11434885697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e6d1d02e967bc38a02343157988298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e709be5a7d9dc69a8e294859a093d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab20059954ea01fa964b21699041d15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb39a903372eeafc23cbd0f919683101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd8361eaeeebdde33e1ac544b17bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628098854e20018e0a4cd09cbde0410c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9930aba42f72fa50ba3a193f3ebb26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda11d2e14136d16264c2dda9f9dff9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a6fa167821a228cc39f8751e0df9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c51113e6cab98afda0aed9ab23193107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0936e20d22fd5453c33060d6f2dcdde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fdd965327b344305c662c51c706f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a52424fb0c40fb44114009861bae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0846934c531185d7a10701bc532f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef52203af0f8b2a87fe2a6420a84681112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03825377df3234a584f9f344b3d406a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763c9c32721c42ef4a0e1f58548f2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762830e6ffe43b26122fdcaf7e46a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e1e8859e185e82ac177412016ed20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892589a78323c223b4de28f89ac926c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8a61610164e09bb96d7cbc86e158118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3864e632eb8462d0cbd98b1a02a86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bea9e1b0f4aeff1016743b82fef79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae973d0a6ac85c4fd3a5666f99e7a7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44df776101551261fa5faa8c028eb04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad3af61caf97d10d3d153fc29d204123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314de298eb777a24778d7e1801b37c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b93f9fa7d53550d69ada647b1be7ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb408a31ddc9fcdfd2ac257f9611e84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330bba92097d9c6a104b112a184b9d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4029866eecc806e0c2b79579c10a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddccbe51582e73cf35c71b02967697d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d261ecd7bea690e209c03160551f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334456a8edde2805ffca36fb466b4bf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7641a7e2879578c54bb4d24dbc10d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622f7a5d24951fe8ab6a6c966e18d1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b009ad0afd331b71cd21453b1f668134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8898c1543563c229053d10972482718135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8a5226f0d0cb69780b9ce6a17e66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ea7124bcba5d477b54d26e78d732137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebfdae62d9fd24f4e9078febc4088138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c36a4438089751a65213680f7e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb24bf01ce711452cf25966d00d91f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11d7db494a0f0137f052b0651da05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b4f2ffde069a983fd32cd89c96b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e52e08d4a6f174510f1d27688ed9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3ee394a5d2fcda0876bca9a2e8c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13474fc1ea87b274aa0c3cd4f204ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354088e4c5aa5549040ed60076438ca2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee275dbfb6cb5ab2c7dbe719811d62b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118fa097d568edeee63384081e5c65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a7a63b313e9fffd6661fc5014dfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70256d5df255f769dc24654131c727150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aae6655aa3119ee512e566009df2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f341e0e95baa9a9f6a26a8e2c0d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4db23758423b1a99fa3b33aeab557153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811aa21f6855cbe6cd28078a62f991b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daefc6eb7d45373b60fdfe3dbbaa8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a39dcdd1e3192a1c5be9728dc102c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8a1d73046e84032eee85228ff59b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b43af412af187d2ccbee96c37825b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8eee1cc288515d4a728a3a6b5ae7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a118fb11403b29a678d75e478e0d31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6d40f7d9dead0b111f0b53f91c931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc44c9a7b56c9f88cabca76a6169bb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62c1718d1b1cd43ac64e3dd52699d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589126fcbe01b1d34ee54e8ba3db39d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e28c87952328cbefe7029c36955c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc563329567f2dd93c5cb9829ebf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d95473c676a62a946c77a0a29130167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc01e68deb8c1089848c8eb8b6aed1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb913d4eff7093232bfafd2a2bcb7c71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275aad791f5eebb890746c9185280d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf695da2491cd0fbb8b13f03f241a10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871192298644e5da46e2e862cdf2b67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d9c52b6f4a20ea65b86a9470799bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed5431dd48901dea3044dd151bd72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760d3e2326ab9d8dd690587a7da619175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4780ccb89f4a70c234825cd151da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f026121a42aad715fa07de9f820a0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde0e8901a63dc206d5f8596703657178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f93a89068618daf3cc820d13c41d26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd95e14cb018b6e3f29340bf8b873180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5737f0947ad28c4549cfbcde010901b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e158b0888818afacd77e7d3dbb213c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46743355c75ac6abf175207a844b2b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f57b3446563119461f71db7c5ac85f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088afe30cc4d066f5054bec3c589565e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ffbf9bc59f4d1e2adb663ae2bd9c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff8e5b6e9e60b54896bbf071bd066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd5f8b9b4e871c56e6564ba41db44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5462e4ce5e0fc367ebeb82623bed66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd325ff34e45e37406896926fdf16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b19448ca8d2ba3bb2afae4b1fedde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8db2059eb7a034f1857c6c47437f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a10e75adfcc58a63634f24d8d8a22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc045228b65aa5b138849a25c5e59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fceb6389a4bfe26465ef41c6bc8a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de374afad90fb8559e05a92a53444f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a13a1b106fa88dce3610a871b8903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cafb1b3858d621e217ae2eac9becb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1cd9e290e10ac39bcaf1cea3092ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d065c630202d21cb30533ef34d1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038506074c07bbdda90572c549e9100201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ee2a6572a1cb56f907fa4e505a9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d65cefd6017c9134de4a7203ab45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10905c27a097db9cdfca27df97bd9932204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d13c5b8ee973009b37c3068cc383d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f0c4b0d913e7814fb901f398077a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c51cea61b8a4a419d785564d17a4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03577df8195500cf9201fa3eee5b4612208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c245fabd7ca3f1832fa15022a9889209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e59af164a16961928edd3bea78133210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3abb19ee304005b4ffe5f0133f566211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c38d98f11bb6c1e6c5e0a44b3553b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e2df16c3f931b4a84e20b91e7f7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f643e36647f63393a0daa5a5bd8969214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb895183c93f373512a05d3ce84803215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af65b1040dc403b9384e8cfa9e923f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf007bbf772ef45d6599db05fb208217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a77b35c094c292065397e47a291f0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e4bcd9071e5d71ab029ff3bd5037219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2427808e1c566ac049b44908eab20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3b34ce23524a21d01041bad4d11e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9d782a2acf9cb912e369dc2db068222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7c7f3502c86ce25a40f359acbc7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae2d52e45b6ec8cba2c82e12cb3a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f247ab35a19251f24bb542fa735a31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf69e8d65e26c2ff1d07e7f27117f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451d08e08a152a8a273345eb1a22314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a31c778f27e8fb4d5c7a27428678d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ba11e9d64236e6ba3896d00c2573229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69105fd1ae70fd3710caa8c943995398230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c31c8a4740995bc242e1fd888ef8cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13540788efc242071ef7edfa665a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86bc307ced92ee087112a8f471990233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8818d1f3f8d09f8defc2cbcfb24b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf591e1934197d4ae1926d0fc04405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906523c14914997e589e66120c58d61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad24aa5fde46949d448f206d9da9c39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6325a37703af4068ed0119e2d4641238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf56691b10ab4e49376a946ade40578239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdea4cbc7ba336da6798bd25491119240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73897d8ce0df175a5833a0dca9acc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb5f7501353a3b50fda4646c90cc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af1236fd12af4dddd9f7c23e21b61a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b6a8cdea82aa8111278d7b237d4a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607db39531ce066bbbefa17e9e5e0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1eadd41c826ab785f9044d5525532246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4d648936a7714d5e5b026e9576459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40101133304b8316d859a1f9be6ffd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f546f8ca763daffdec174cbe0452650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335df21eecf417018c88c983f7effed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cc8193ea85772b61728ff81dd136f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fabc71ba18f51b0efecca5127b70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b120d48af67e3ceaa13e74f8d13b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cedfbd975c9f6949a9a6299618e7f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f7c5ed676a320db72733947093ce9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451750647c63a81ebfa790ad7917c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539593805bca7108ff7a2e82238571257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23c30ca8f977997b8a6d02a0a8a88a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5948dde9e6b118ab7999f8fc4c10a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b74f2089e8cfe52b171791e36c046c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f01350a5580b226a794a59fe10391261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059fe9a2a0170e29e36929de500f7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4473b0af59984ca47403d046557fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde5eee7abaa86e9a04ea993f7b28ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682bcea7488b504c6179defb1ac335265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176503a88eb9c6a92094bfcd4254d0eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd5a53aab84d36778eda2c37401b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68016ac043cbf8d8adbf30e2be7c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0205e8812dda5c32e9d62725d13fbbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6391c68f5867028601186e836d35f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e658e26d3cc8080793c7bbd4a0407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9fcb60e482073cc401bd84bc46faa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049874b9bcaacaa8bf138d92b1fdea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a05c176047015eb98c0f6699f8ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cece13859ecfd3c957b36a4144d143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191b2198673795430380d9155bf45fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055d5ef293903d6d2eb68300157f11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a5e4008b8d30f4687cfaef4ade99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9574f6be8807422cb5fa565bdb0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed9fe4143fed4c1a59fa44fddb3c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2121c374a0bdb6c901bd32f8f54d3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41abd3f7d6d41fdcf8cbca94d86aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c5ebd743ef9c9336527d19cef5df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9507a7c1d68622e1e593c31ef05a12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94013466647a12acdd9a9bd8fc29ff7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f67b814acc92e58796ab8047e6de9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c8727a2d8f5a9901b21cb6e93f4ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd6290f1a8b02dba95fff2a6d08225288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83db9ac4fa5e2e1d6668b7a87de164289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a56d919e5b087635f0c229a0e659290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5385a41e4af3dda4639a59f95dc09f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad5214715aaee0b2d3bec4b12c956292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7157f92420fee323d85fba0f158d41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c0306c5f1e612ebc956ac80dd39e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f0d82391f7e684c7331408388c3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ec67e198ee901b77eb7c9d3f6a0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d3185a454bf2f3abafe00b5481f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1bd1afb2128b2d91c14a9cb5782d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad787af58c14781211c18d67e4d1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e074e707a20bb36d48cff56018928300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101ce12eb69662a07f5966eff94ad98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb4bddc81b32da344b3c30b4b06e59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110edace2f62c6d88e4872457df05ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4961f70d20af7c8a79238899cd8d6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed198052765d0748733ebe9ab730e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619799509aac146efc3698e12217945306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbbb232f1cefdba8d4027ac03e0da1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec59218649672715f7ec2e78c62e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c9684a6588d3b2b81d6b1d30e44c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4005616d05e6d43e265a1777bd04c92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ca4b5fda86da3a283c3d38edc31df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e0a2709b10a2c845dab645a56f4cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679630b469fa6c656ec5c250f8eda5f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c81b0bb572ed6b0819497d1442478a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9264d915a8325dc49fc0bd58ea7ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd6db3593aab0f805eb6a2391e7aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18288ccdd05fa1c8bbf7f51d4d7a11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9f7c7736bf33ece8f7eb7842b7d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9cf676ca4cd8795b70cf03451693319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7268fefb251bf87b7984f6b46dd70f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e006b73e18151118697e36fbe7dcde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7e054304e825303a79d1ae3c2c78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe38350218cbff8916cc3a052d7ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b8706424c091cea82feec3755146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a22324ca459c3d04d60b88920d45b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8b0619b6d0a0ea68b8f1e688f023d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b4ad101230da33bb63fa7dd306ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2e8cf32c553c19f4a8e6dda1e4ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0c0d4e0ea4e90744bec5263abeaa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e6e40adba7ec5b39064714afebbc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ebeadabfd84a7da1c3c9685b9d528331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4daafdf555dddd43c8a5a6a17a758f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0caf4a98f81b33b3de472c256c54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3731d1cb9a8fa4e57cb0dfb7960a09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81362c31256f2bf1d4e49267e4b61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280357a04833561270f772ab2892d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f524197db45bd9245ec70699069485337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f175cfd6061dff66868aea4d5c7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6005cb31648650d825fcef9947ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0839b6a994068e749aebc654f89b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575d4dfde2d9ab25d3b31f07565a51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6acc386f4f9cc94f98e91f4e06890342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeb0ade31a473a98161c3bb1b3219c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aa1cd0a320bbaf5697042df346a62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fb1147d15d3ed889ded6cbc803e0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db77f07f4a7eaf13cc95ff3c2d0014346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2467deb065693dce565185405548f2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0932841ab5c486550a14a56e3223d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841db114ac97cf5b08d89d8b5f0f8a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0cbc82c3373b8097c806b88235928350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712227a4e582227d519249cbfc65ddf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f00b789777b7c4e171364cfda24b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d43f1f78ed283820e1621916b100353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b6ee15e976453bb73cabd00c4adc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534893ee4fb0bb9556bcc4bd49d4427d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cfb89df9427bd2a1523e687ba1277356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93081af84ade1f3c230b88a5e5a7e365357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92915a14ed4602a293f4074d21dce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4236a1437eed07a2bcfc159eed34f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d5fcabb839b760d5a9f93edf5fdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff87d3baf29e4678615eff63c2700d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8d36ba29201c888b9bf305eff37f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbd833e345959a4e9878950edba014363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9326854f54600e6470a9ea1416eca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25238e8ee4898c9825c75cea869b353d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6326c8452221b381bfffa88d8f5fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4c9dee82c3246308a72bd3904901367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0383fefb306f1d6410d8a96b8f6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf319cd454331f37f58e2e3ef798a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee58ab0fdc961f32885f9eb2158f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f9e1e9b74a725e4ce40252e43d96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44b9924ecd7cf70f7f2b49c2b093f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b981b3bc3d5b70285c38858e4e93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787510c222567439a8c9151329f7e6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc869dbb4c3a489794b90722ba680cce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599cbeb9b0445540f47a53098672dee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b385b2fdb186af57240ea8154945e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e033e89d5a4155af2311abdaa739378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322723a57431e097e5e00db9982d2b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e952491c2f9466985b8bf753164b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db4ee9a5ce6239d19e139dd6743af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a49c8bc370cbb63898d8496bf9edc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b7f6473961d6b48000cf543189b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71868e32a18ec38b87b3122407caf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483e948c8fb2bd50d33adeb9f47f41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed463b2a7ca569ad64da6dc7ddf4219386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c88b592a111f4ad28de5a7155398387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa1d7ab008474108b7d563109dad2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329986c8db2b52e50f77d14137290bb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f1ca2e4cb267b01d8bf0f42dc9701390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bafa9f15a810b73008ca0469dee0b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d46b4d32562a6cc34786825481e2e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d65b979272d4e2b35a89fc6cc26c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7488c77007c2bd977237b72ff456cf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c508d276008e1b9757a8e8928917395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b63a96d528e981a92b578bf3bc0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c9e5d01ba6ccf464a5f366497106397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5306be70b1243a69b934dd906740e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b922d659f0d7c077d95132e7b11d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655ce11d0c6d69b60ce981b790cf0d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b76a87b7483d96813d54aab51deb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743b181a7cff25a5551fec6d769aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29e617f5cb652310b1ee08869cad67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd9a2558c4f07970229ce2920d50f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a47ef9dbf974c200bb78fee3b7d34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800614ae984cf6873c576110777b79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc071293a743353b46d123d12425635407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cae53ab4ba24e9463f7696d922d57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63722dfb05775430992467c2684bd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17c07c7418035642c4adebb349cce0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366e4b269a19fc19df6d1af943fe06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbfa4d4ef90ddedc99d278ebdb0c9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee8369ff2175cc3b224e65f58ca8b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462ca7c7fad16e8f0f282e69bdad91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8fd586a88971328a175e8fd22b2cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b79a89454dbcc5310507d084ea1f52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422574ab638eb9309edd84f8db600e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d55fc875d74b6044dc3a3add33e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c0a4cbfb58485ed79024cbc7de3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e4e63f16453e7aefcb0e32c4f99b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c190e7259cb38b1dcfa1500d5d9b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b52dd4320f953c9d95c18beeeeb3be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074defff5ae97ced9411ad2c2ff971423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298aa313dac0e4650000e948ba8011d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d48c8f0eb73c75cd49f615606acd41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e7f9ec4ce0af655c367dad1c3b10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76e98a3d85265189891c1b586fb2a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893350c34ed48cb33451d76986aa00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cebe00a3d9c461f788d13acbe8a828429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67145d41866366ec9a9399653c95e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75588b4848b4bd82cbe3ff53d31c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443a7c389a4ca7023b4c1ff42d2c8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6467a28d441682af31c2889409bb12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551506fac4b32c70103eb976d579c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f263fd8864f254089442055a557c7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a9748d67952693439cddb0e7c2fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f060cc86091a9e05d282094017eab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c88d6db6e296c14216a5d29d30e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6f4b0ba85f6e1806d484abcf28ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e87670f01b272a30d11452c6107cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc5bc8bcf1a386b7fd9aef6ea92b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd35483502be0bca69018e2d8cdca0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2ca0f3ce9e1c81266cc060f41eab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c1a9d75d4b28efcc67187acfa900444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0294ae78c179a3394617b64611753445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3bb48554eb189ab5f01869550d8a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899caa006e9eae03922bf16ba0ca1dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937888d06f2a6877e95ebcf9648ad6fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aede7b679afad8c8690f73ca13630c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f97e66e15d4833696f265a11bf4700450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e0aa1d9fbec5c914ff7fdd21ff0f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a38231fe866c8652a01fb559b5eaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9591c687c5448d3a018ddcce82633453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9fbe4cb2197e8d81b82353647a74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b8b981294dcf359c71cee04a531a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82623e20d0d88f1d0a3da06e012df2d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df16f58e27c250d9cab7f0d3d626e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3c092c70beb17ce7367affe2ba8c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7be079953e92fa29069bed7bb5684459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3427b446f4fbcdc0495157dee0194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de83392befa5c9ea4ce3ffcae6a63d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacf233d4d79feaf5d2d9c856b362ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9cf556bfeb2a15f8411b6217e57c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7396ad9c51c14c122812d4aebda8e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fb30f443d5d8eb2d7591722eabb98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4e1d2043dd2a064385ea2f47e0be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08e69856eb84a05c5fc2014bc09475467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f6c3dc56340d6eefdd8dd5617c53f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d12dfda626cee134627ef5e4da9120469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3058a260ad864b792a8f4bb196ed4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b58f6b1e1566df65685a0a7dd9d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef51df8ae97ac11a8a42c8ee68d3d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef815b7353a491e131dac06bae7b3d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729b7d4c4e2e9643dcefef29dc32c03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd9657a9d94f679f3f9cd3f5e90359475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded11f6eadc1b2d5483b8e973606c9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b77d15e92f3ecf354ff3437f2953c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d932435794f6849b3d37f0c13d8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da579411302a676756033113795605479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d17b56166490ee0383c3661ce185480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed327a4709b4a6ec489433054b432481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf9449fa93f78eba360052ef56174f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94a7197f03517dae3ff0797ea4d15c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef49dcafbb084657e8db5efbdfa79b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d774eca01ef44629cf48a6453dcd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153e39297c6ed714299db9b601d7b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7603bed250d58b436ad6a066e2e2b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5434458cc18603a819dfa8beb503d3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202dbada0d01bc5f5b866426d8bbefb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3687d70dc4f1e64e01cbad1e9e463490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a4f8fc9d76ab15cd6b7b043a58b75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848aed8bc6c231606cc91f2f67e9fe5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029e3d98319bb1bcd54c70ad8664cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f4135e0db71624330500351d2e04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754090861245ba96550fb93c693be2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e69e3604891605c9c6791a8062b754496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d48d27171cf0e6d9c9a07f3a6f1a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b55e7357bc01bb8766fb9580d9d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f20e956dfa3b61305978d368d9dd95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746c096590d51e98ee4e2ab32b7f6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37ce1f389049c63b052f060647b9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c103367ed08839bd42085b0fd916fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b422d2fda9f6689ebbfa2fb74ff4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413058409d168cec61e68c8dc5c677504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6912ec4a556ca1fb8189601a7b46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c570c4d00915efbb116c7bf11fe570506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d9a0f5d3314d82f8f09b555e9b7f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9311e0ba9145b8982331bc5b6ab8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d2b63361e5eaf89dc0148ad03b10f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972497707c030b04807823f122d2fb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ffbca73e9b28e990f69f4d5851d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c56ed5227ca2d2c74a28f4fb0d7ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa4a200dd5180c1794d5dbde71552513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985fe46eb2f883bf984e557920af8dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4a93b4a945b3a5373376e095c98f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ed245d32bda57c9611737577b26d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698013db64c46f6d2657cc4378ca780d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff02628779975e12c3ecda3bb53675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5fdaf6380ae11c58ef475f187989e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d1351d9f46cf34531b773919bf054520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d918c7245298d2448850076b5045ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb4ff41a52df1ae650e88e9137b995522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83c02e8146147f0d47e4c9e3f9a8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f682a440db2fa666a1299cadb4731524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4eee6f5c9f90f47b21185f11ce114525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799c4e1199b5163fe3a5eee11587ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9398b96be2b7c513bcea66e79f683527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa0bdd39878af379abb6b16790d138528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f305d6a7785cfc898a168a19b34ec67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488068b016f175b63ac0caaecdf71991530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b662f085aafcbc476c41663dd1c558c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f32eeeff53448434bd29799ebc6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e5b3ae4cb8e14b55b8bca77ddceb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bac31ff8919d7419b00619349e61a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09cc2bd18eceff69b698953940af6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a5efd85cfd17498bcfdf7704e21ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397fe583a3ad582e34f2e3cac1bd31b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e98f75f0d0b020886a2ca97abfcbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f9671eaa50ce7ff5c26ebb55375e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885629c694be7022c9fb3595087efa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232b104576208101126c6bf34af640541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a0ac5e03d7f7a027d121e823f6f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce614715c7963222fb65925074a5df8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a445b609b70e961378874eda25e29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4285e833969216050bacec1a6aa2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e344128283f98d88807c9d36ca1221546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1fa6585796b938d414aee831b0efd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241452fee0faad6623967d97d2da690548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e08053cfdf18205cd76e2c020aaea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277084d36a40d933cb1987a8e4516c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7bd270b1f58f3079cbe1ac306dccb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11fe1f8d2d14fd354553b3350829b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea62f0999e76409468df33df81dcb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98f7682dd3117d9719a26639f6d3b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ceca44f1f444c0d41785650b256ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200d143407352c28f009449fe22366d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e02977cee6921c996536d27be58005557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2967a314814728718c29e4ed787b9cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54fbd72287c72c0b1a9c9faaf64a6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bbb475f67905d5048ed8f48570a6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4bef0645982a09447ce6645b0bb5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b599ac21f379733166832c62679b03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c782ad1998d7b97002a7e7f35b98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9a7e976615c5031de972706cf2c70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4be64c20837a7dae448cd3727ef08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed1e35e0202b9f0d851a4ef81d49f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e483fb16bdebd1cbf8b7fae5d4ba601567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5648bfbf4bc75ddc56d5108d3b5b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c6bcfccea78e3ace9bc59864d1a7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498beab9d91de3c107478725da2ce19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca401f099420a1deda30e8dfd47642571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f408e1a2102c7c2eba7724cd8d062572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff4a8006e86fe7aa80e48b3d75713573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168472b1aa974b9b15dbf23e98cd73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0eb2f368f3be87cd81c2cb7b5b38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7899e91162504d61c2c1cf8c802a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf0b70712a06c9cbf22996c76dd8d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb53735c345b68c8bb040d991c11e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b104ebf0931ea7a2acaeb2ce4df3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce214e7f8a3d70417e37885ee7d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb452895f104c7a381d72ba3f9c32563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b7ad77b2072e9e9fd6953032985c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf032d136bc25b483d4a2e82a69ccc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0126deb8982b0394baf990daa6e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d3c87c73c8a48c359f08cf09269d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c209226e9bbca44a8dde2979c65f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e99134e7a7b9b51e788ab6433bc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa2e1c0e75afd2822d531d3d4e203588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d6f036e4d3505f8cdc7e70577c212589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcd143b1f51733693e883876e41875590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624de277d48e1dd59629f434ee90bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d985acfb4e848907c7baf2a02a1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3098fc997b9eb64dbf12040dfb144f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4d4d6c5b83b8c2d481726fa7c746b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9cd691daf8530c3f342f7dc5eb80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f3bfb7ee3d4f3ac7010210488b938596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d3c5ac4ce48eb9de2550ce692156597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7e8622c9eedc90c9666757e7b5bd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7372f8d36f4d7b805649df2745760599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5d80401a28cf3c2aaa83e2191277600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8ca1cabeceb132907708c89954fb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f8aa6b70e6911ec92ce4eefdff37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4016d6b8372650249f6a8a517e582a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d24986cb7d6cbdc95c180b320d9d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a100d78693e11ab6a41214e782d041605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153693cecac345c076753d35dc5f9301606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993368c18cc68a8a7dbf129cb5d59aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec785e4bec4acb5d64b349dba9e0427608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3197368bdbe735e95862bbfe24f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fbcbd31a701f1f6f81f57a3a7fc89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb18783b52b908a0702445805174fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc9a7524a4cbc677d992eccd174d56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4aa76ecb5eeaba546ea073021fd35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f928abc9230f1607ea6e0c4b36a21a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4360d710388a54b3b6dc93b190de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2660d9d27e4ff2c40f4f086525e886616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87f812be0ac7cd5c75454cbf1a6b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601924b682e32e43e3793ff9c550e9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77c0075123d304d62936fcf9eba8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89d598c1429e5bafa6253f16e234f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6c39d8ec7fb2e402a8285ee147d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f87f6e3227da2c9263572e71376ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecead53286989e92da181eed7b2e04a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfdac47cdf57edbbde5695a99f3558624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7b16775d5ba45d27cd412f66898a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0916d3b5efc1aab68422120deeb1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646bcf8e4509aa04310a56c61a8c39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06345f20ae0b9165ed92fd6dd6d8efd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75e4d75372d89f7ea6ff874a72c63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92460827b3a2efb13cfbfb43fbf12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0959a44983caffed5159ebddfc787631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bdc24c868aed02a025d4f04940fdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b40bc199ec043fbfb90fa6abfb31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3586f1400cff07f2f0cd41c99f0df3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e32ef414dd27ba01f5b63649ef733635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fbb3dfde447394868dd0e5a334cb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983642382a425131b3b9172fdad2392637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae659b50388bb60eefeff2ed94ce6fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6692dbf1eeacac48b703a2c9f79ef2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cff773ef665809951c1c0974f1d6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa2bab85d34b07a99f9042e62b329641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c1a439e7b05287551d1e2deb5a87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619b615036dec9523a9f98410f878cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2df07cc81805c4f54499b4b83b42a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb970a396d4a1727caf7dbcbd2a1b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf509c8e3e83176e395256253449443646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce99c982fdbdf903e391bfef76e620647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e90aa0bad3831969860298a8207a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbc9e2fcdac4bd4e6584aa7543256649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8799aa04e0f156de75baf3387fe75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032abf11af057b7490b436b28e297154651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267518b70064c8f4a31dfb2a3efd1075652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ab66cc35a1533ff1b489956ab96e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4afdbb2a6dc36cf93e44583dc8180654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac9439aa940a38b53604e30d5b33b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541d2dd4b6972e39bf7b646e75e237656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03cc158b4ddd11a735fbcfca89bf75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823b9be76e7963490a48e44f338e65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7817d368ea56e6607e6893c8009ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d2b3dd605020a2190f9b45b0bcd69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae59cf34c8fea667b00cf2eef80943661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639fb7953382d0d24bbb94ee079068662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad36ec4a695673a068df9580fe090663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422cc6c9a27919eaa6ec4293c4289f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd38cd1c5b0ce41468d10a34e3154665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4584bf4368162bf3a6ec94e5e51afc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ddb67d95d0483ff67dee87e3dddf8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ee5f01e5fda82ea525bb7eb0f620668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c6d034cc19cd77c14bebdbf95276669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ad63ffa5d9a4fef0ecdab003363e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc09a9adaf8e1a6bd2c382bb2d7d21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9628c4e935b40b6156c1099f6815a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e976cced273bf6c71c32f6587879673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef761436e5db6d8286d2cc316156ffd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744e7fdad447410ec5ffbc8f78996a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759592a2ce0ce76a780c9d2e5a44b3aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a6a78d87c48dec9123ebb9c54ffdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f346f849b82a23c038a76d75394cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecfc724c6119cdda9c59b8175f1e97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390ee9748eb908127c4cc8ec50df88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57165a0aaa0bb83387ff8dcffcc945c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c739c2a5976ff786a37fda5c7a1f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06bc3c705c2fd17ea83f9fb43ca12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5aa0a736acc71bd1920b2e3a1db3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be422ef2d264859d5e4bcdd1446e86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d2ae32f64a5d72455d74e29b08c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e69cda83cc53f8721a8f635e9ec0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d049af4c66c949e1a75a340a01b580e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067aefd4f996ac758d031cfd3bfc6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb23354dd41ceb480c8cffa292634690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497da6c32c6192449ef8fb44d374f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b778a6df27f40a954dec7dbb6126692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98ed3c9252536961216ab633ba6d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73776871c9225a11d1845c9bf78a8da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e1ad5470802e5f0df2dbc851f9f00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e94620d1eaf046e998d911a02a0cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ccbec0f249a6a01dd42b68797bb38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63fd02788823e209be4b3537e2fee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e069a23344046b4d879810001109699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9abb5472747638d22b8d32f0740f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd343f4aa478fb899a5d0a5937b107701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29852b0a0b7d0f18cf346306ae0f73ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278771f57502be825ee4b04307712e5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7bc824d0d6006893baf2a3ee04cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270ad41c9cfca9c16825125055e409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a4164968fb61072fa01d8466d6d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec384525bd98c06d3c9edc6d6c4ff7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7edce81be316378b4b7b7df4b816708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795d3e5d76fc7105771a80801f465b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ab78a45b688bcc579adb0a6ae825710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48870c045d50771c773d8ff0ee64eca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f187effd7af769a99352911757e9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579861c8a90b300d8b20fd7d003da33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451108c742faae374d8ccbff457ef356714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca230a7dd616dd542c391643873bfb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c13b812a4c9f64478cd0a763d0cf4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badaa60aac11b52c59830f896b06c47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e555184db7a93aae179e9dc0b09b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e0206e1ae78f8feac3a1648ae656719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe18f7b3d141d5e10398721c1f688720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585004e1d780e9a5c618429ca13f73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e87167e1a2926d1349c2d9a197dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994eeb2274f94ea29addd35ce11254723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1130ed07c50c8ac27e0b8b2224bac8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28932651bb7cd09b89b9ca32a1d1df6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a932f4239b1d7903d1942859801c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf1ffeef230d1cbccb4cb4b5bf30c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7e81c1cd22c5f855e9fdd8a8effad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d92dfd5e64ddc05e255865805871a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef71333a6e001d3800a05ed7f206982730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6317a26c1ee1a92ad4aa435d49923731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64f7896b3b0e01a24193915bfc95a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9647995f8c66f1f74653549bb5b01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f120acf3e48346867ddaad13576ece734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5c3928722cc33e675fdb5a241d87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7e31ec43aae7c28397692ac1341c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa507f71c59804eadab8883cf9662737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d91196f647130409c00aa080dcaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c16840937f7ee8ad7ae7ff413352fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600fda188e22fcfa8a75ad3ee0ea12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59701fc552620479a26f657b47636eaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b1648bdac172fb05aafb6ada3f57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a20e172c899f46c470f943414df4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d1b5abe30ac50d678ccc4a5f7cf8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea778069bbe533a7e1ddadb75ebe9371745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc746ff0c8e637bec57a25b6702798746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51333a4692421dbeba29afacb844768747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726621b63061bcfb62c712db43c5c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378d729b30b00ae988573983136b84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d0ea811d626c8ee5b7c06b71b070750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad48c3a9967704a119a339c75238f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c4f8dd7c67559fda9f22a34f1d0a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428341537cf237fb96a911b0dcb4144753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76444d4c23c0223fd242f24a94554754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2336a65a0fe4d5ec0d4848ff3e2dcba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8d2efb7c5a87a3910ffeab50414e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a21211b93f9a521fe12f05f3660efd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e76c0484b49ffb04c3304eb5e33ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d862175208e382394973972464c9434759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5208e87908b71fd435ca566d7cd961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a2da94398e6628b5e6ee450a79202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422ec1d2e03986c46187b366257ebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba74e5e8ebb455aaf7178d40227104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ac9551b2191e76362d28c9025a565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834861f96b953c25f3c266a0aa361ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d44d865b8ca79480137d73f4f3f1037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa891e5fcc61886c064e58ab441f0988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd971550673b510c74dc18892ff52b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a4cf5190344e8d89669609937ffb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d352a719fde7e08bc354943aa9b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d4f464f3ccbee54e7ee90f94531512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a36badb72e777fc3d8916dd12970613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176076b609b7a5b420ca9c40c85ddac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245fdc4428b186212aa34205c1ba0c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dba312b1a87cb064f93ed0271cab5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e20b8b153d38829218cda759f298ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61a24ca2a0610aa7b96b9416dd28b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60b2416ecc9c95a6474ffe12ebfea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb12ac399a9ed463d982c50a5bcf12f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b600d9bb47017b7ecdbca9829ba12621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337bb0039d967630ab3232a291b74fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec868c37854ca1307d8315c83c711423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f754c24d437ea8b5e2f0380b5ef7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058e06f9f6cab6ae1d2d8a87d2965825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40014f17bac226c2a3a4a6773bf079cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c043e3ae9fe2cc14cfba76939d57cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361140416e0f52f0a6c3b8e280d9e4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74ba369cdf6a242f8fe0d98ff003829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c18162476ca554b45479e11a800a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b53dce2d652f0a8d41d1718225db631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e74299f56d82cced925c3e645fa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350ae72fcb2a5763bfda3f7f7a184d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a7fd18a9aa199f84de258eefcb3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b6a5c09bbbf4b66d4b6b1b5c8e2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38524fe2021d5f33d94e367646566b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea149d1bb7da052ee3b207fddffd00337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4681e8f6e4a9f866bf2e71e6d880538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476cc20abe42693d5a7483542e96e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd81340c248dc200a498fbc98932840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b063b04ea285aa5ccdc6afb9608fe641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b8ec8cdd5a7904aca29552b387a1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df8cf4206326affdcf992593ff415c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870966f16f8846304b191c888d0a502344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc4180b36f07db86308b6f9a180cce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088a6df021e1e5d6dd25d28136b338346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cfb729334dabb575d12403d15b11747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7583184f5a489976b667954de6d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705357c0a51f55e52aa39dd2981bad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c668e75665ed96e52d94e18fb84650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601652b56b2f7a0ee08b3e4409d25f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d20e374fd9608110959d0af5c05e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceae6fd0761804504f2a77e9e1897d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5d3989df13bbe72aed27e414895c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf56f8a0d6784312a39dd2837db0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611bffa99398bb304393dd528c0e69156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6900c69d2b35fb54630fbd8f6e3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7a86fa9770e943c6fd87a4f723af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11da3031f9d0a445423772c71d3dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f1454392981ed8f4f26f6f8770cd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0367606acd6b2d2f465957d86bc3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5e6c124718b845bd8fcdef4863c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996c8083f55aa102b4cbc2a4c9b1f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7d45e3c4cb94b75031f117628bd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc958f1afb7f473a025051fbfc4519c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dafe98fa2698614c902e89c3dcf9a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73f4c4a2cf4d59feb3cb55ed96b1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1e5fe47122cb90bf1316660c8f2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf59da56465b2a69152caa8cc7762a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda86d31f0b56fd15ce1acb30bff9c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a0a856e994ae68967881aa132dd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3caa66a48b53f0bff0e4e9b313a9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b9cb4a08aea2658912c6e482057173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f36c1de3202e1288a05029747927374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339df795ea0580004c321adba91d6ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c2afdd13abbdfaadce5d1551c64876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc17a0044087b3a45cb490fc51ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a3902610ba8c2761e96a2213490878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d4cdda0520c49251a5d96000d26b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238ea0c2665293f97980662bdadce680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fab9ccc2df930b5e07524328c2d1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77d278b42685a9aafb80ba544d994082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0faaff88506bbd8cd495650ec773f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f5170f6caffdd698b8a27d04ddad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60cb5c11e7e1bbb95b329ef07876ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078bd9c022a9e25b173db210d962a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a5acba1334a4592d446be155012f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba972109acf1f872929988ee9724f63488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb0ff4c1c68fdd8e50c739d65cd6fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9155110aeef7360c4d0d3db714f9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689a293ae25993b5c2e7ab7a720828e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75654aaf7c5ff47d73e7c5a8e842c28c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea0847533d42add8756491ab66192293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c204cc22f3876db1ee1d60919048294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0485327c22af9d36aeda00ed4f7f4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f35db1bff80874e210e39eb76a65396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab023e0d410cb2db94cd3ac11c5244a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c951d38128b0134c8b453ee68387898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98885cc6d3351a007bf41faf241d4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337437a5804f1fccc78a16667bd2ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc098f74164a06edd927393021f87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedfc2305998df5b44d2499d9687961102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b258179017e62c553f1661cb628df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb5742e8ffd5989f3b6294c0081a3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94a5f2809358860f02d574408f212d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd9033beb096dc06afa685357c3d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157028337e6915a1b31149aa827103a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2cd65c0a39f6478f32ec3a40bac1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f70d44326a4a3c47a6b1a77aaf24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766155495dab835dd00ae54ff657c011110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a20c2873267b9d71610f07609062b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abfb6b1f100ef54f006fbe8927f7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5db7a96914d15ce5fc87630393fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1debacaba0676a8fae17e31a79ebfd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84dd4f058bee78dba218f24c1daaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4ead6678c22bd6ae386dd9963869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48733d71b3a75bfc5434ba688d445e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2aa280ec398b8f7a3b9b46832b57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ae1a0d30e6f353d18be7fff8740e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f4909998c674a8b25c50a91b41e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8cb08bfb1606e31c1faf01e88278c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c19a3f936ebea7c09775c390b726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ac57f3ae8ed9d2f6e60af79a720ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eee2d72857a4b0a904904f363eaae7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffdefab59b9d32f7eeee0279745e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6901a3cf0bfceebbb513f22af8be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827d9cacbed610c54debe31230e4e88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38558dad7829a6c529c5ee773d86fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd13939fc78f8d5cdd0c6c0819a9cbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8a674bff5ad6c80d7c100bd7aea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826083720afb35b160bbd95f9f5ae63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08dfa37f6c4f31c0f3f512a5bd2d80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16079318dddee60a6c662845e08e7830133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b96f023705018690b13eec11a7e7b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f0734ab3063401ff3ae19e753fae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f910a2c8504ef66a99efaf44811d8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb8f4badddb61809dbc64f99f365be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa30632c6c21fb5b1e6372cee4146a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5645448cf01092f87cda5edfc38553139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54505f3d217133e406a480b192a7b7b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484743c74237735524df33cbf4c3485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae84f7a61be66d87042b88f498993f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1af81dba8d69bc3ffe7dc64275992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12548d1f3e7470b85f5f9384e81e650144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8194801ebda19612e21818671528f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f93eb6063eb6cb40681e88712872146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a79a10e407cbc89b64a665531f518147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2676e512c08c1f0d466a11f03882d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b781271ab492978ba8d696b2290c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b16f9de55ff0bd506e98b640be85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63bfc27951ee4133a606a2b50d83fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5622ed26df21ee22b34150af8fc1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b39035bad3844da5061d54398b90c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54783370762b5958ab3b22ac91aa5b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b48a13314ebfa6272fb38caaedaa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d09f6989a6118aa6adbeb370968241156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec3424ca883f1af4382c426886fc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b726e01056048386dae748d909802158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6828d7e3111a53356a04966071d19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab5da5619e8d14fd4ab15d905df0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec415ebc03e6872a2defc8a05ae69f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6431e23cf9615bfd02f6a847bab2f0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638782576ba7607b9524b59166a86a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa80a787059bbf0182415d42e68d98f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c184509b7f7930995d457bd507398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7079a80d42d8d67e07f7dedce373787166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56075d33d46d37bc7e7c55520ed1b5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521c6d9b350b87a3ed93d3e2a9ba39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c50343295a84a53725ad4439866e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799002b158cbcb55938603d1431c7bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7372032ae50404d65406157c918ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577252a341492aa22d3d444317b43645172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734103cde443c87cb3178c1f937f24c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a5be7b3ea5a3d4a4b3dd77b8798f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f160c49c6398b3fd3cf8a01600b51a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c619eaeee08f17b51d3bb86b99662176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b75f730daf5a496976f24039e8ea86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4beb28f281bced4c4005aa001a74fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40087c85e0a610d5c8333e479815baba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bff2dcf1d5caeb4f153215e090b51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808ad5749f113da2ce1dd282b4d81e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649ff1e9228cec9390ec28fba92319a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40850c57678a30ebb1c622069979c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099cf714caca9f17d8824bcd6993006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa3042dab86a9af3a9a16526131e1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868703e5eb90bc1e67350bbc842bbf42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bd8eb895afbe3310fa00115253f88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349d2a02f596b6038db80d3634294c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ccdf8b64b14ac8a6cec16071527bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b703079cef6c050fb3eac21e550c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965931328f9c35e6f43205cb428188d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2e66c2eb56527f31e5ed9aa6abb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f967bfbe607005025cc88ba51a0a877193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766931b472d1e372d3320e50f5c01410194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4244fc1a28b96c16b8108e1838b0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091278f807f3d73cdf948552ac545018196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0ce40615b34691832fa0c4de78b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f800db3b45037f35fe6dde7230083f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67c2335a43b1660e7e4c01864421b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a5345378f3659224d16a84396044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ab25da599967c77551a190d85451201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01daea2e3cbdb89cd2b1bc051e47a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de250e2399bacb56b348c6912385f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611efdebbb8d66a5dfb7d14e85fd644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e18fd090939f7e30e812bb0f9f930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98a9ba275badbc76bc398d0aba0d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e8a28845b1645c63f3c2355ba515207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dff1e9601ce86d9686d1e4f90149c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36e691553a923206c27cfd8e874cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5863e33817ce83b84c8fb86f96d775210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a6d15a470b4b4807417e3c820e223211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27771332c932d4f365504e5f3a67030f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ae4558c32b11c06e7e93d97f4e38b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441b5f8e2bacf1eab917a6ddf1a9690214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac04e1c6c74073fbd31705f6c24287215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee9e4e889c03746441622f7a49140d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af29c5567ec3cf8b37cccadf1131a42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89809269b2b6399798239875aa753a5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e33f391949bb95bb68b9a40e07155d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0f8942d0732cdcafe20915dbf6bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519ce83a141ad2039a1d111597774c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae75827a4ff8d3ecaa15f209f86aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8ae95cd4b20932f080ca94ef73ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b11aec79c92a8b61f5f9b0f469dc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082fbcf6054a4e6b8710edf615ade4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5b39bef1b8d31de7ea84018d6d9da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f14a95d9217aa5cf7ff5be42375ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e9e20fbfdec13b3f12f955924df0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d007f51650b58969ed4bf17abd031e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b30f0e547c088f1dca111d2e59f19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee93a0a8437177cd178a99b32bc30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd462eaed5d3f087f6e392841de3fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5fed15a31f4214bd3729d1bb0f7ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463be396c6deff7acc9d8ed2e58d86ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eae4826be2809590da447ce6b9d9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe07b17b915b6d18b25620256b075236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f035459bbc99f6e7ad30828c96c68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738443f4f7ac95af2ff6d32e36f7c7d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff619c0d917b0b339793d6af39eb267239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f329c911475e3ccd77dde1237f5cf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f1d669f45a712df0f600e787e7f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a489e6d5fb29c4bad72a0c2e5a13f9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a81e965cdc1ebcabf3f550e2c54ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247986f759096ba8a6713b4408d701244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f78746490072fc7d28336cb2e5bd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff70907619e5f2088287320559ce32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a64b060c00fd266358315325665c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866535aa4f86f12f060ffbb2ccbd86d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367579f5d43c9b586b8e9ea5809b07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571673d722e27c458ebeee6b0208c451250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5832aaf0c062a46d2018acb622baf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d68cec92f25edb31acb335255b87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856587e3964c768ef04fd809e38077b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed095795c10d3334dffd99acdf02d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bc2b22129df554aa0d07d9629746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3801dd61b59c6c677a2514896afcfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc261ef7e8d7ea1c5e8036b2c133340257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cec4e8e207d560d6a3bfa3c13f74b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a0712766d32f7b25e4184ecd85ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bfd2708cde7c77f70b24d90b84745260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc3c15794a531792cf9760d5ba612261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1057b1d9558b1a4f2df1f323e3c5e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c003e0e62720f26870283f17b4b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bc0af5d508eac19b115e3189ba31b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4ab31477ab7fb68958cae607c4c3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36d17259bf3754abd791e8957b3a92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b541994a3cf8986c3750f751efbce2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6ac231901eb9bd3397c47b6ff1ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f006506b7ac817e12352c5c8e86276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c44ccd4c65c93e4d22fe5d2905c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e3ef91189df7bc27069a4ee84216271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35532205518e3e4f45d2be7cefb235dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4ae7e188c53577393e8ec9dc65bf5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea073353dfa72f7b1d57b25500db753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde030c06b5d64cb70127dd259ebcf05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1734ffa6680b621decc36a25f7db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea68b4402ead405d62440e0fd44da1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18bbd138f59849232fee288bb4e7b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635d426e91a245396b77139abebc7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c32f84e8a889893f2da51e823db6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee7171dd3cb563b4cfd561b9e8a06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fbca3268f7057df68efd59afdfd05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fadc986a1f4908a91a341dfb56b9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fa1d719f530dee297a872ba8ed7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110316111cc3c187ecfa13c969fefd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d0b6a5205fcf5d6b58f2bbac4856b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec07e26214e0d34e962a533e3fdf6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a10e7e489d2555e13d49adc6c9436288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030cf5c90d174adc8e93f33a36a8b93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2783bdfa8e02a17bebd590783d99478290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905c563e8b299b0f59d01f95b8eff0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ce8c9a852284406c9be42821c301292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb82293f288696d99e9daf54fbab8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb13240f019ffe1b51e147b889c66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabfe1cbe624d86f3428a58b90a1789295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3363e49ded9a7d6b2e9ce24c9950bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b1f88a347789027d80bbfc14a8fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a433176c26ff276c2cd510327f45d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be493f0e5bc5501e83dc26ddafe6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fca1395aee31af7978d4334ded68e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d077bd019610549d4bb8661ba3ec25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec42f02d5946acd3f69e18b90fbc0fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0742e4d9b89e42d8ad728709975e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd00ef8a9ef80a8bf8b3ba6989c56e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacdb301a7da1324608c0eba0eb81c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa48d0fd537db8edb21d0ad6cc73c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06610204ff9c08067868322e7db4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33635569cee5a8ffdda000e9eb4f32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27cc13e58ec5dcf3ae57238746d79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb3a5a3740aff1858833a213b086f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134abe9d0aac136036adc27b7d029504311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0eb987ad792141f4a5a38e6add3bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2581d61fcb4133d49f6064a7d7f992313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008f88d4bead075e49446307704c9a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b883e9fd50ec4ae49a35da292d2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185bb31a84bb6a9f4cfcdade064c43a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46f3c3f0ee6438e963f3288030350317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d5859dc9c7e7e4c6965ce99e52105318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b639207ce32977dd0afe11c3c71d17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593a31b1d6efd4adf81d9d524c7df6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f8f092619da4e937ada8f9621df6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aefc67f5c3453f0e16ba987a9fe95f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54958b26240b36d35a6f0c94f2c878c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bdaee62b91b5acc6ac47820403a93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b63449eca58393224794f04286182325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25971a7c94e2ea04cff90746847d5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527f08876f284ddcbe5ffd6b4b5b40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de9a92ead1ab906316f3db937c2204328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48dae57404262933b4104176897d05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec38d12b436adb22c094779175511b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258355e16a243cf6226636d77832b8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9391254f671deebdaf823fec324eed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466cf92cb5cdac0790ae2da8c8f284333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc19848581707b519eabcc54758f4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b619d8bfaa2ad4d5e5257b434900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4efb00d57a73e3019c02f180a88e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d80bb5c1799c17699d13a049ead0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235cf1093bbf04d519d0b41741168f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034213f458bc7ba4cb4887016270bb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f0550d36bdf799c16e1f937fb426340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7636de1ad4a093c077b2c78b821167341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507b6c57a3a5b60520b995e57bb1311342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519bbb24802ec411b1143a5ce56ded343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e54fc4ac41801484dd84bcd26e9aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e9321194a10d9177519dae05806e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed995ba6d3c98a35710ff4f196da1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa23bbda10d528e57b97dcbb5e8524347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816d3b818b96a211e5d52df89ed551a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8dc16e399328eda54ca6a369a882349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081544174f41f53540e682896873cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d4c23647d72fe908daed4b779a99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc239b6632aa78871755e9e5bdf408352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669fd63310293e232140eb40ded2f3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b03bbf2b6bae75a9e461d2b35e3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b5cfaf959520486a9f0afa337c42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33347ff4ace323192b730e67341d120356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb3f8137b154056e6c569023ca71a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d0e252e68090297daf154b138016358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740430f61f992005bcaf369329f1d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2630d8a0962d5c61185f9f48ea4ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdff75e8be060a27f09c43e556f79f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e66d9d1498d488cc665927e5c4148362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d056f1a4ebe6d58d0148fbf38ad4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118304076967281819d03fd182904ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b29b96de95461ab0be3aeba7676a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3ef364a67a693d32972eab10e289366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed36b67f118127f167fc699695af1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98c6c06e261135e35b3c4c5179ea8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc6e01917cbdd2a0c72108155d9ee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe546a5e8de58d5470e7ae00730d4b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376b9ce7867667bb320b56639c174e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825bf8c3f1a4d228bf8d42d99890eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f4717dba97067311f4947e97e518373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb5e0ba68fc64749b6051ebb5aac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27ed4dce2497cde12f9cda7033885375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9e3de88052129182fc16e925b6ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba986c971cc63f8533846355b92dd21d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc782b925ba2adf6881eefc7f2e3f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe5d5762fb0fa46bccb6de77c2e273379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a583413dabb5db2c8670daa707c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb688d0c4fc8bd26902b231aa0bbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf74eaa7c48860dd3a1a16bf7cf590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1145ffb8c91ce59759e8b7f850bc553383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa779ed411ffe2c925281efb52050790384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17be257e6bf844672abc21e5c3b08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b551ae0f275c97c4ed861eb7957c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe51a6bc2ab8e72b64fd7bde6ab14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272843e33325c6d4ca890b06777636f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e14d28f86d977d22664f1479467c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965891cf9beb9ffbd647f580d123355b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64849aa56dddca1474e04804db1cbef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebe8d0e2903ad4fd7f3d66d1ec889b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a49cb231ef1570eec66dba4885273393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ba6a7a7a161b10832c31f840fa37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb833a6a5f24e5a489de07162f344395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbacbe4eadfee794e704d1582b51f2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626e0bfb17a3e763431418771dec66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585e80e342c4677d73e48538eb764a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7a42d5ba0fb8f58a49e701fc4e994399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e965bc7702bc2bab07bcb0ac603dd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc02e2ed97a1d75c103721da41476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bc638e8d74a839e356cc760b7a210402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ee741435429fb18242e9e3edf9a42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b24ca58f8834a13367229e3a64374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e74ba643ff9e6d6b2aab1b8e34b214405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05debb4ed2e12beb061e2aaa7dae9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844a9d76d9f788a55eeed2c3c9fbeed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed41849753fbdd0017aa1ea19446c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84896e9ebcf9997f40de1869d3002e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407a6ce92cb73138175a802f0e0388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aecfe772cdfd31cc9bb92035348d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f5e90c994dd425d82c903244ba75b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448226d4c55ddee2c37b868127586231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399168c7af0fea558d52f0200bc44a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782725830995b0e81a437a81b33562c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54bd43baeec47e85de5ac35aa97fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d0e1e586c66bf9c9a538ee827681a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ca923d72896f30557a4392724f03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc73f0b03075a0674295ac9159d45c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ede98960c1ad94f02e299d4d9f621420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a8ec606e943d4dc18532d7d03981421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432af1b02195fe7a3ccc0def25b7b7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fcf1cb8b65d28a1ac7301683a0a60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b737c29434c9688d7c77aaff4ea7d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3255ac1baad218edc1a6a5dd799b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78a2dcff9a9822165af79a8cfc36ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b9b2e6a3fd5cd1d3345362fa9bbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184804716bf99617ba498aa612770b9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f597e7f6fe9c6192f3f477f38d799ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47560428e007923efecb5377df193430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8a576d6e2617fe138a0d56a8feab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a55d37d62c7f7ef44369772fd84a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b6a380b5842c34af489db556d866433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7e4e74cf4a44c1c6b166f6eca3be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9022c33dcdf57e27e9b8daba9555435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ddbe601f87a09632285a3e55d81e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32778ea597c409928233891d6f32471437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e104e26da36056a396b924a3835b59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d41560a25781ccb0992b82339301439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160904eab411fce42b1127221b835557440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92308c1d6a5e7e9c458f9c776e5a46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1167c4188765ebc6976f84095050c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126370eb9bf5815c3308b304e106b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc044cf20414fdfeae68d164dede567444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3c3aaafda2a6071458d36d06a64e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45f13fd8d9c9d327ef9f18d4653fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2324794f5000d1e1a3a728e37f7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9867faabea8a33143232378f36e443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbebe5f84b35138725478af08f7bf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd3c32f7db964fa72da194ab9451bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42803970470548fd2705bfa1b0f71a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ae2aca16328162d0edae81c22579452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80075e5ad8bb6afed3a28ad3e7c7bae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ef67f5eb05372a1309486bf47678d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c9eaf71060c3bee9c40f0cfd9c866455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead215631cb725936a17fd315bcacc5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b853f98e16161790e8f695af4c20d53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c37288a8044937f216c3d090906f62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a239c3c70626c607ef2c901dc548b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f697ef47adfd0f00788d0fe9c4f6b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0b0bde859322dfe6e8e0e086f6ae9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960901efb3164710d542510b1fefde72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3789c61ff82cac89ee44981effb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb29e2a52eb700ce7ce904baaf3cd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b4f8bf74681ec163ec2adde88086465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98ac8930f3bb0a3af4b1db3a2aa9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dce4dd75102391e0df92c60cd9993467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b4a8e2ca14038ff909655e457bb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e83185c4427e637c6e431b3f819f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe645bb42d809f74e8cebd78140d973470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baeb2b644f92cc263b9bc5e1efcbef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241b8215dbf889aabb4a69ff4b00e3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d665a3e2bdccc6aceecf9c2c21bb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafda76513c3255d10c559e76aba644474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda7feaf25a049263c23feced31dbf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb98ded1660f4ea1c7c948fc8a58d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267e08d4d619bd2fa0ec9a83d880397477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad373c09ad6be7c90ce6b2bee43724478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0ae586586de02f5d1770fee273fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427efb8cc4650be699dd53f6c4a7df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72461235c90afa62fc441f3365f7cba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83840c4c3bf9f6ac1ce882f3c6303482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee2356503e50e67c019d200b87ddc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5f5518e3668e26b71dcf2471cdf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041937fd757c843e360fc6b33b7c7dc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa7c4ca7ae5ef3d7ef4a880e781fea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8fdb60b34ecd192301ea6355fd220487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead70ac7179af668f3fb16f1c657ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e5967e194a002412468b1b0140392489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ee8e7898ef0dd305c9aa51e1ca40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03a4996699db63be817fcf488f034491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55466b68e04969f9b010ba9ce13a8e6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe0d0b4db4f55276a7cf609fbd137493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a12eb4907ee46fc9ad9299e1aae5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380068941d7c3b01e949a18ae0c9b9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a1b658d625668907a1ed413a7de82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e3da54acbad72176557017a77fbaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbeadadb52eefe059b820101a633d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644a8f5510170f88cf7ef4d9ae84011499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bda552dea9e6b75fd59ec1891b2be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639523a11d470ef7434bdcae9543136501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531a35ae527310d650ace75d97cf3f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef4850fb8f90c00495fb5dbe4b425503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49483a4feb37e84a3e623e81eb4d3f5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef32c26d9c2c025ec361a9b86ec716505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb0283ffd6a36da7012e1c8b9f535a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06288298cdf5c334827ecad3a4a8f51f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0afa4e1ad9d4273f8a3f8ab5d20f2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6197ee64572a87ba92ba9d46f59e68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17234868577038a6293bb3580bd45cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0130105833287c5d8fb20a44eae15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedbdb9f005fe94b401420504820afd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055e725fcbf93d988c1982cd0925db6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c9cbf312e002f2beac63e0a80bde8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22776f2c042e6a4268589317d6a415a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702d8fad46ad619596f940dab16bfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd586f53d2175e76133a962a9b789c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd55918651f0fe8967b0cc8cdbca1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f783bd050e7373843b2d43f6738848519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe9f081d96da17eb284e30390e1af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2951c16e4794a9f986c52d6e5bc917521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce91a825ee80f0f31912e213a39838522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91436ba50da6fe15c06930f5fbeb65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c148f0356594f132894f7f9f0f879524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7e9dc1f4ae333cace4d0c7802f5c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8890af679f19287e8f81bec8f351db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025aea08f941282736945ac4fea431527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b43d63c0f1ca675971fde959bb17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275dd3e5396c371dd4646e240791b7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf37912d2466ac2ab70a2033384f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc727464c544479948b39a72f42f36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62183b58e3ee5f58d77fca4a8fcda4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1cb8c22c3d1c23a40eaf18d6491ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0af5f7c5a58e6dd2824ea1032e944534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960387dcf542db8659df0eb2fa79b12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05ee1729988cd3b702059d6661198536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a45ec250611bee7ea9405f787e6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2b5c4721c4d95f20328728bd05cae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07cbb26b3e84782f8e7b1c0375a105539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b861fa020d7d3547793cc29fe49e3d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9cbc443e52d0142c08c34eb73e2df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c77682c888ea86b78cf2e896e3ec4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56aa87eabdf552f882f5cb0c03aa44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582278d0a8081e1d352c7f8639836d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7374856d88daca6910478c06586a9b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c747e06235131a6abd142041017d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4219c0dae05ade948184358f17645a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbf50c0f6c9d949a1906ae420ebcc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf40a1228e449e3c4eefe338f8ac0ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6ad93fc8315000ce5eabe9f20e9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92923080ec46e5840467008436ce4c2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935768d2a25403adf0d256dbdb15f76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06daaa3dadda1efcfffbff3fb144ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dadcfbbd688529ff0bfbc21f2d1201554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b521009b03f5668f47d85e076799b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e2b1fad49035db5f2bcd6c65c29e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c281ab565c7ba6b375dcc7f576023557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94991131a420ee5f2a818ca60ac98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fb309ab7d5653eb3c68f55f10ed5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a893f5d04c58c0a35e6376a789f32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd384e3cf45f669523b92a1fcf4678561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740bdb697577522d6f315e67efd3f9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ede07bc57706d7f6644d803bdc2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763e6071520e4f57ce75d104982c299564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed998b5357830535b71c0161ce95507565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780a3acd70e5bf5abead76b98c9bb74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e204660cf9fa472f43c80bbbd9be13a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c0081b8a6660e144ede80956572c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57223a12e7d3d05bf9c5e881660d83ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288ba0c75652247c6f9df9e1e0d973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df7f1850a6ed74f7dc076b78fffaac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ee54978987f1f58b49b347adedbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560850f9e839cc13518bc01bb47c576573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1736203b862a9ae3c1ed816d68e2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2bcc8ce8d84f060104f8c728106af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bcb40a974b51c0c852d0bb2a6c9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ff2f282820d7f02f2a5482b27d86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068df26da7bd2b017e7e4eab4daafcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdb3577811ca833d7f651b78ba6f33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca282ed99760561d3d91d27c44b387d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b681943cc7a976a2b473b6ab699e2a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238e45fc32883a35a1a496724161dc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f387cb0ef67e753f11eaa639928d71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8372ab391fc73f5f15a55fc01faa9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2ebda14b764663775455b22bbfe70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb5d3d0a2119ce110521943467104a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545969b8e2ad2148e9d4e6809638512e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941df5e71e0c5215512a3c349db16d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b50d28b3622579f69f2d6bace1c779589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc40076a8fda5b0897898cef9724cb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053848a8ab96a01f9b992c20ce23ba1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb1054132817d85429d509d4d3429592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8ec66e36af50db953010a7f1cfac6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10d21f23d4c2340c83b442e7947e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870db151da25695e062ad18deea700e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d4522f8b8a12633da7718a4e6d8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dbf7f8ec11b29ebcba879aae6e82c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304ee4fbda2f90e136b0b783e8f82d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561af641d10b9371123fa6839ceb7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eff33e1b89c052124f449ce76324de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec37f590dd174c301668037f9319e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d47817bbef711ec9bc17a789b5a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5342a8798bcea7cb5eb8cddfc84b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d14279058ac5c876f495f3205fa2ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5e30257dd5684afccbf877eb85a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae2d2b813f489002973b650df28395606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a4b3d88c5629cfe5cdb583bc2fc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6cb195853fab526a2f1fd4b83da1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c80082d2bbd2a5e45c98c73b736b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157961295c9484fd56a9fe4eed6acd6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bba7c4a38231b715cf72dbb8205ae0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412f75bb182dc9b8873ae35753bcd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afcdeed4b8489af52cd903bdcf7543613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806a0281896948ba8b2fd7e0b4f9f28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4ff329f5d54de3cb4dbae1937fb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960df0b869f55b8d776fe431d852c6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf9d0b840ff69cb4c7fe6e3fd95627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b846104835c69ba4744bbeb6e38ff6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7945b8d743d8e00dacf2114842c6fd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4434ff6d5b4d59145c978cdda238620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e544ef2dd444149164bfad0e2b07bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c4b1023c62ddb5cfee9e1b1e4e48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eebe4ca4ecb91343885a6d72000b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baa621315b8dc464476cc2848f0741624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d683739897fb2b1f7b3423c7f74396625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723852affba866501753559fd6fa21dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5fb9813eb20c7b17389a9d7bd20d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd1dad5c7cd19684e11cc1e354bc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c5435451da80f86eaff1b186db274629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de36eb2ae475886e37bccebe89236b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543519bee58199147277dc5093adb57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd042810f0695d785ec00990e66488c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7f5670465ead1eee2a62f7ba0e71e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cfcc33eb94adc427edcf0a0bf811f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9927ecc666d3c84b66abb3f866f313635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe3b507c4c43405ec6f12e2c9f6941636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ccc1caae61707ed844bfebfb3b48a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899c30525bd973fe6657f19015b9bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd8d355906e35551d6ec89aa7745db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4d5cdb9a7dad8577a3a3f014b01f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e01b0a284ebf14e8f4269449552a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fcff4169446784e8ccb049551d109642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0eaf655c729ab661ad99adf744ef7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2796eb19fb80f2386f7e44b16be6525644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e2c1ecd76015ad0eb79f0904c7b2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b5470dc05b75d5c804b49b39805e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cefc53a2dcc52a0ff1ec607e23c10c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0fc4ef29f8633343cd835c2f13ad1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea44639c1a117d1d9c597fd4f45926649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7a19217d7acc6f58442bf93d8a5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca888532a13387cbae54c1ec055010c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f3970d64870cff0df829afea8d72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745617c94c7e6192c3a5f31ddeef44f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b12183b9a87adad340326f61a0ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7732658342565dc420c40d62cf95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc140d331c41de1001f27d5bf40bdef7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a552469b3ec6ce40ce119848006d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1725df06322d9b0e634beba5bee8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520bcc012653100818800caa2889a7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef625640446d1c26ffd54c4ceb1c9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f2dceb696e0786082f667e2c71c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705473577315478c7908b4a9a3673053662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11109f30dbd2c1207e102de9bfd003f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eb0d811c0ee4bbd26d6da1a24774b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffded90d8ce5954770d2509025c7cbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba954539af8c49302a8440a69a3742666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49168c2c01c6bb16b342d2dcfcb70e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509219fd35150325b957607ebb86a4f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d0ceccebb0e637eb58f78e77a713669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703219752fdb4b7f31b3e7cc54510ccd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b580badd572fe79c0f0b26fa067cfab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d234a0d640cd4d81bcd5958e332737c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd150282a43be564029fb97a2707f7c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf08cc686cf4426847f68704e5396b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d52290e3f69886ab90eeef7ec99c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8721d22f8fa39a3d298b81d764a38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc661cd41361e10ea50d9f69f66ad3ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c2912c56e069fd928cc7bc3270c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab911e08bd05ad850fb69682372b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5fb18b51a8b498e51cebe65d61c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dfd72a48aaa4c5c8ff6fbab3cd047681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34dea4b961bca739e521667aa23523682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f3bef11b37f715dbb92f0da60b52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4f1b6839d13cc230d51fd4966ac8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589adefd468f78a52dbbd9679b4b89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6e8f93cf2a741d6420b582cb3f5da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5da1eeb85583b2a185f31cab227d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6c05d7fd418a3f8a6b2a1b1a97b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5c540d5fb8f2e65569573885b71d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef413e9e7ead78dcdac1a8e57ad32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a2d5eddca716cdec39a1ab1d99515691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1f735b89da8fd06960c9bd4b6ac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b484fd591d150584613ccc482e14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee5e30da98cf65ab275dabd5f76685694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548e10da277181a71faa92f69407db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459e1e5330c8082920c8a2d68fdea5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ef6722cfec214e8a27e80b47534d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cad60c7596deeee5d36367ca1ba6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4005c700d274655e64281e02335ed3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f31db5ee9d00fb561132cfa0b9d0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dd97f6ab67a36878cb665d1378380701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8784007c9dd19afc6e77cf4053cc55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda74cbd5c27bd7b8658268cfa2934703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be6bdf1eb5e2cf1c12711febd885d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d34baa869b016fd9302c93c0d0da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098ac316b851af4f470cbad33efa42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ec9aab2a57cfbfb1a54dbf538ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa359767ac04c7262967ff5cc7228b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e24b87fb166d4856bb3da1b3b6608709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3cfc65f52e1d8fa44575874474291710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7d480586dfd74e566d8799aaae4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f1976c970a54c5a5a433d9fe8b8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a896cd53774bb877a9316353924aea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7862a748ce74e6e29a15e10dfc1280714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93bc44b568911e9c5035c35fcf1d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e21b855de3698290f5768313920070716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a8618fd5fa3bc5da13c1db9f79d59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b2b8f1d2143f83bf8146dea1aa21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dda95e213dab4304270fa37a267da4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b03b540af942ff483c0c7c69132dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce04379fce7b063e564efb6b0308a17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efe0d9b1afea247445e694ca065357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c7a1afddb01b93dc47d89b8ce12e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733351bc9a4f16ff7af9e2ec974a2245724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5218a4a0927e7230ea7930fbd9bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36f68cd6964919117ddeac42b3920726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c594d046196558bcdf4f9b55e3181727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74222ace5bf9e9cb3123301ed2503728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10aa2f9c196fc396c7ac52b484cc8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaff69e51f66629c6da884b9d8cd00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e98dad75fa8a78c14cb74c5990dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e60b3aac0eabcba0cc343ac31c5e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b52bee5ab5ded7bcdb0d75faec932733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7754a27b1c71404b655f1a3f637f29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ea1a6f9859edd636e770d14f8d06f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03c3221f91f90733d9e97293619cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2082dd4307ef813c16651e832d2adb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502277b09883595ba9e57822d27660738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a011a9d6d9804df23e5331cf3ef533739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0156c89efbaaeacb74ce195fd43becc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce70b692323d7a9b01909868237e6eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2babf33c231e8eff1f12cf01bba7eca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28daa914bbe548ac4d0d6575167e7a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38761a8e634f403e971406e3666aaed3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2acc07feec092d43c588a16d6b021745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384191f327ee80f101cb8ddd278f7a98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfcc70d2bbc70e79cbb0bd2dbf4342747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda01978bf71f02f4e1c9f980e0c8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeaac1b5dc83c31dad88ab46d30b72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671479e306c8fb745d40fe143a47837750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28a9bd4ca150e752925772f38c685751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e77ddcc2899cf86af0dd3fe07e473752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc111d0a475ef2dce91d5e87d3e14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9451b0aa1e8dc1e6fd55976ac32098754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832bb5881ef32b4281dab9246c2d17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b814411249297ecc4471ce45f617fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d988f79ea81445caee4827224162b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5080e15007367460e499ece9f1484758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac714e3c7416853b0c7d9f73b212aef2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>