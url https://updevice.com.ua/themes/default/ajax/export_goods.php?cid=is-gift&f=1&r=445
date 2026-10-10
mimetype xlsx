--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852f6e0a553d6b525ebe40d7891386d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ddcc305630c337d4dce3b6d2dee8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390783ca2b5d3dae7229f2ab31219a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eeed7be65393d919d3dbe78ad93584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55efe5a0cc9bc7b4aa002aee52a1805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882374320c0c829e3dcf908ec58a78cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472279cba15a1a826017bdfc18249807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe8b6d4b41c4b70f15ae6e5b251a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7618e64cc9d8cee7c48cf612c51e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672d74a1a173acecda3aab3878bd1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe59c68712041cd4576c3182b3735311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d34afd6ff0b2484f5364cf2d763a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad96b5b0f37ef35c153e64706e5d6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37aa9a445a773d01d90853b4c246bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ff231ee8b4912a123321f2c346a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b2996af6d561a9aac1d24cd03f5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef890ccbe58652c935a414120ced4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6c90fa2e76500a5ed7fe8be43d8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de34377a1fb50239ae354be73b200e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c86232437bfec6fda72d33108538d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9dfebe4991c6a69f0384d0973706d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a004ddbc1b74557fdb4ea9848c1bfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dda3dbcf119902e695501d5d2ef9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e04d21ef5ccd40d3885507aee3a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dddf91e049aa734d0508ab339f57a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f4262e66524208e4fa93552dca4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1065ab47a41382f28aa69111422d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb64bbd34d4113104fdd2fc61bd5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200c02cf892aff8492b1ec6cc5d3e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4ca2e17e9b856fce6039ea83786f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93701ea71856bef6ca61781d9fa792cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bef38cb69c13f0037b12069dfacd4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc903307827d6f7503cf46f653067b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e007b070f14118c8c1f2a9a5d090334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b604209fc5b92e12f0578d767d15135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e0d80701efd556020f2c342c6a65e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf312ce455d340d6ee02ac11191c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14930100a2f999561664a7b0b88ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a4c6e168c6b9c1a4b770e84bd91a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503be2f6b041cb5f6dc2fd6a54c016b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e236f714f2399ef3d6475e11916a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb82764fc4579414e49769fd5d2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526b8ff4c82cd5e4a2b539340b7c2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fdd5abc2162b596767b8c04f18d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8353b04ee7d320f2989de6a3132b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297916c1de932defe901a85304d6f8ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f2f003804c7eabe2f6046fda07ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0fed5b48a8ef9053264e2b38930a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e11bfb5f83f0faa23fc796518154549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d561bf4e883d824a640c8154f6209150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb85a2d3c4a85dafb6b79052142acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ee42ef0e92a9052fe12e9a56f00052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f61dcb81ac3121ae1fa273eb1a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea4135f7a18cccf9f2d063d12b5bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9828061bcc886e0f47c03e9bd48f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f42c878374970540246c07a5da7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed357405d527deb596df1a16b901db057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477546cd38e5603822ecd67509023ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba46873337af7ae01e7fdecfc54a0e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ecfef4f24a6d4113627e7281a050360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba653740590f091bab4d5483555f7db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800826ec821412891a4eab9d269d6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4520679dcc30286e102219293fecf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c1f4019b19c55a47a2d62d5a754564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251de6ef6abc04fa38a6ab5b33cb2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f00cbfc562a4f54e90e52017c453266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996dff70a0d06bde94e156f7965326c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0d6ced7fc3a81485f833f0de3d0ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348530b57c4bbb7cfce52b8045816c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affb44d0a7e92c582ad5d3e8f33df270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef1584b4200e41aeaa3637035537b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546814b61efe65913f7a3df3d08d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06265d4d4a7ec437d0dcd03a437dc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d8d4a01753a96e109a85f726891a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8d55aaaa6d4236ba1c42d437bbe175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23cf95c436d253d68129a4052d585776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c529e46e3bc25a85005e43363ec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e3fba38ee599f3e61633a85ebfc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d803e475401ed32b9aa45fc7a76779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2f9adfed85db9d57324c579c1d9a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b08a6d26d695b31624e7b57c2c09481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a07443aa2f220794021754e47c3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541fa651a7a867ee134772b5483590d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734df549fea9128357ae96a2907fcca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b24d1cdc493e6961237802bbb4bec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af855e1bfe99047cf93d95713361486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d8c1b03745e0a6b108f2031685a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe0a84c27930917aa984a27a9e8bdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e234addab837fb18dcff2ba88895ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05a9fc73bbdcd8d3db9b81dd9dc6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86f28f8e2a15564754d03cf9f6b4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd68c1eea45784fafb30263cc7307192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b910e88ba2929bd5ec145e78aafb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23070f6f376348cc095ce9fbc5df98b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71606dbc36cd5a71dd7c1c37b1b1fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760fdf4ed259c37ad17c4de10b1b2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966ec97c75d55b5982286c7e36300097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f91fd05ea4059788de9362dc0a59898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09355ade2005f2c1ea14e63611e3f2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d98653b67e7e220350168b8f7846a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66a50070b8b517efb1c9a76d2e037f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c6e507f4d90aba27567e9a91e0e58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c92249a22b7513715f5aa9a319a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb879d5d994a53a4ac081183f66dc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f30adda3229f59807e41958a2aba33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f0adb9107b3f3dfaeeb7e9ea878bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab9c6d16608e18b0ea58e80c088b3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366dd5227405a10a9d6ec1c5ccc9c24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5672e1dfe9d71d6cb929fd3b34f597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019aedeecf53724c0002286592f301b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a1975e8ebe61c224d596b3d8b28c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edca837724d645ae4ba5ec1bb698e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c4b78daf6dba1fa0ab76f9a53f4e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34617cb074bdf117c1fc038cc0dcee6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1b55c8813218f607efae4d2d752c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984107355ad9c60b9171ebf27cee2df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319a27806fd9f9df830e02218c7061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52e80e2f41c8c54a8e05c790fb7408118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af109d18bb41969152b525c136ce50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5d9d061c7df39c166871457454046120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536243699ae0f54d5627e20b6983e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f25fa1525f706ffecfd852db98ac3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd2ee7ce6b96052ac0ff2a337c6a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b2d32af6829fceca870713c3c40c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e91a0b66bf032193380e1d27f9bb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4aa2a16fef210c4a44bd3624c7706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f0c58d387d84758fd3c93c9d6795f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483fe839109edadbd9d53fe27cd157b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cef00fa8c7ea7c3b1e3c8f4137005129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf9926f97a4f4f9a149b2882c03d31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a67ad696cc06eb9965c6f4da025f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6223a1a5609d0cbc04ef561f02bc9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f8f6227e498ec08aaa7f7ad439738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b69c9795933e1e46faabe2460440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9fca9a04b7ca028cd3778de12f22f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29223696038f007c745db6ddda4e240136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90cfdd7a8750a9e64c59147138c9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ed3bc375082ee4c1ce9c66a430b9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07fe7e7b12107cfc3b2e93afed74ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516480e0394575f9ef9e3dba9d2e4181140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536566a0371a8b43dff370d487da214c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ef4b28151435e19ccb42c6c5d84c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b935ebbf7b0804464b7de6f654e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab90f0667380ae6f81e202be1ba129144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461d54711e52e7f0e1e7ca021d10aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10243c1c9dba9576eec4f85ff62be80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345892773c0930294c7b25ddde8bd512147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da1c6cd06a60f522f70a6f43f4c735148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b295704b79d1eecc62a5da0085684e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871426922e9856cebb5f58fdbdeede7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298f44f3bec7f85d5f626222227fd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff554cb736cb1cc07ab2c4137eedb46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbf2f871851fa1becb0b7ab898d2a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dbf011ffa05a31bf319d88ca84249154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b940a117a256f6b2a4f6ea690bd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6f15a7bb52c4423eaee7f22abe61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf8e294f5dbdb9d2ea18d8ab20989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44bd750ff83a5cf752f873a418623158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f09f8ad64654c807bbe36006b745159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529646ac6b5c9f30f8423fdc463636160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffc8c75c01cd6abac0780b796e0a57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3336462de5f8d383607d1e7d10c98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb0b14bae0caa75c3acc08e0285f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065e863ede2f7df7c451223ee8dd92d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496a871f9b61191d0d02c1cae857ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f899aa4a3adc9e648a5d462334dad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958357100e7590eded1e05a3bfe45134167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5668962bae34b41c1e7c0adec088168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d02aca2a87bdb635c2f31c10eb364169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7806b96c08892811248f0816547fa6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52a929eab3543df9e9199fc09a03f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7517258cac93676be18926eb2e7b67b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de24bd8c53e2e4c463cce35fd4a2403173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9754720e1b5687bad321f010f6ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf85684894b8cee309e43abbfb62c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf1d3e7ceac9341593302da167e931176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200c12de861cf1d4c1a61f7018cfd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4061163b5c155de69c68d1f39aa75cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d0f28f2022235b4f7196d480c4071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c772b6b9ea777b004a75569c354a62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3237b8b802a058a33b246611fcf64e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cbfc344010cb80855cb77dfff2116182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762631d286fd636279c6a4a75506bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12840bfecdcd0ff51aa9839529d5cbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf142ceccc38ab8b3a70c20743d87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be643763d46aeccd982fd5f9abf0c145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c651d018a59071f06655da78eedebb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03fb505c3761a0db6101e419af3c60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39ee8442e1a927d594c53b40a9291189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36d2f94dead193d429115ed9f4acf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6888837a3fae0ed97a54a850cd8635191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb646377de2c2673c7e243b1fd285d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0b2d88915dda49645c45cf3ae0a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9477aec75a90f8a65e839139f4695194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a8fc1d2b176b831316f468f373da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4245717a90fe5f7c4706a2f3634a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cabd7ed40be9a4c5cad5f8c194109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05827ab3c237844b963134b9a451c63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac25d68aeb4adc58b983bf3f58161199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aa6936ad5f1fcf25e595ce3158d11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496bea951d43a4a298fe4da7b5ddf4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746210425e16e975f5fa9ca58df3cf4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122f8bcfc25c6bd3ad178646c76da0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859edd213ac907b63bdfe73294f71eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19143b527de05f80eb3e3c83de82de69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed816e7b696cb0d56d1927307811e02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186ca4ddda1b4753a3514a1bf4e87ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c696611c5c762019f8d0c14932d9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d72728cbd0d2418b8a36d45d64f13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9c1b17a9006c14d52c8b62377c3f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d42072b2ed91a239a04544d6a278211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04084f08b777a72c86dd38fb58b756a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52922ef8c82fb29746d9b19b4acc75e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fc918b1ed8f499b07f477e19ef38a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc96e4a5982ea6b349bdbd93c83c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898197835cfacd04788870beb0d58c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b5ca47e053ecbb6aa84b701aace2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740040eb0129497a62920be5525b80b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a57f4c0b388e0986fa895f90ded79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3efdf38f8beda7f64d5ff5a41b457220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e268b8c0d0a9b3299bb8c66068022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb13a019bb684b4ed232e1155136d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa0a21f2d03c5d12260f54f7cae95a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045212bf54392e8b61fe8952e78135224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254b46bdd30f99bd2fb20da5c908d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c09a08951e0ac0fb727069d67b5cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038028f6fc3c4aeb2f04f3fb4b69cf53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e73315a842fdc79563a73d5b0b016f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c79fd87e42efc42d0761703198cdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daae5cc2eff3ebbb1dc65de4d3996b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46fb3d6297f67ef759c402b19be04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818d3cf806118a0c229ea5c1860f56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691329deb7a55c32beb154eaa76fff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f8b1eb4c0dac8653d509ba1523898234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975061a7a92d0a8477e4abe714223f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3aaf7c94d100b481f494630b85dad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b7d3472edcd4c3d3b7b15ca07e21b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6a848827af34f7cb512f6dc7d7795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3cbf956a988e56d1fd19d44f3bd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49f82ef4e4cfa956c4e6fce2bef47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38ef651b8f8faffc134cfc1081d6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179e3940d136c7370befd96469ece5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d39e2b1939c034faa7dcfebe1244d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecee6f84b9314b3a7892450635c0b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469d1637f59c4dce63e39bd7472566245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09466c9e466aa3d9b66f791dc35c5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e580a0a7a7968329e5a4267656d1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3ae8e073f1c5667847b0ba04ee601248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd4d509d6b71d4d484eef1200979a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a934993146d1e9e1aacba1c7d49452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458b73b1eb6c0f53a7164d319b8b05b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4360c5f0118d8d243e8e4e2648c7efb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e0f55dd6a19abf5bdb96f774ea56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2366edba4af3a608407c4292f23ce80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962609c14536670334054969fcce71e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80df2189493322914dd1a0bb870cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f90a24299a5c0ed4ac517e0689a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1148a29864a044dd7e68e4d339187b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925fe63db9bf4b196e7344d70089db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad980e9a9782749d29dfbbad04a750e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0abe35fd753d1560dad14fa6b373d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f4d9f5560f70720cc436817ba4c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086366b0669bb0a7e25a8d3645c8712d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83095e123355a43d6e009850cd639e9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514cb89fe0ae7bdabbedada5d3158d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be4e0267301634f19d4768f3d8b4a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a558a065df85803d85af352c26d57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002b38964cdcdce77108439bf39f3ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3259561bdc3bb26f8a2d4136055d3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f63d49f91c5ccf8169e216160c04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1721fa92814543abcd564d7eda27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a80a1d5a69917700024f88e4d64bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ef67d9915462aa1a0f5e80572ebb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc65bf073ee0d591c2fbaf16133050a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdf94a3d432aa800a334b3b80be307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d65a346f3b147ff62e14d3cdfca940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7760f88233bc7e3eb6b4aa418aecdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad6181adae8fe8487babe2560aed77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afa130c743d63a5ffc03db1e52ac23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa214e8b717bb6b3d9f0049df9419e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172db7e876bd958a2a5dc8fbd5129282281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8291dab444c426ec4a494ed6d40fcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38330911e24a5c26223727b19ea1d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7d3b10f22c5b3dd20ff1cb46ab5e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01870454bd81557de1aab692098876285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a1cb81f306755798c2e8a186f0ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e45aa3eb46cbee9390eee2a8dbc2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d5c762df0619b2069ca5a6382e46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1dccd729e57e9a83cea49ebc1b336289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837887e05e59c804eb234fd9bf24f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89debabfebc7e99f704a230b341979ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ab0af9c50b1db920517600a87334292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a9786f6a353d4a00f0cd66277de1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f999e3ab2eea0f7834366880ba2f17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f09387dc3a658a1def5f2a628478cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c465b21c9298b3ca4a3692bafbcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76e57c4e0e028831341cfe225e151297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2508561fd546721e51bcbfb82dc9e99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0195978d61cf032e4ec0ecc2a859c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35198350dc54c9ee356c2e953a0c80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa2bec55fea3553796baf01a32f79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a8cbe8b521701f32197ded642338302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2005892408dbedbf05ab755ca8bd5ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444b3771a6d5c72c481e9bca49f5e22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079f5f08d63ef265727135744e050b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c9de75a25669da11e3970c76020f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eafb2e3caed5f709b22930237ffadf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ed49766e36f6eaf630bfa2c25d818308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0ab01d4b77d21d0716dc1d43b5b33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a851e32d7f9e265cb0c86e8a053c0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cf182fe29114eb8c9886a261cb8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870da9a01b4f3f8e50293c6bbe90d29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd447456d2b60f2156f1b7c2fcc76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657d06ffd0e9c6514639cbbd85588f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c05359bc21f3ff97a5cb85c8d730fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0831a4d6b4dfc48a9df8cee5fcd44d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3422eb6ae8e46db6c200f60eb304b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d32e7d08b5e175877905a505770d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9b6602485af06d8c5f89348ff342319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e0441d194e4aefd5592f811e1870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef0f17401f0bda934f89051d05c59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922867d0530b5d43c6a419f5f588f914322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15f6cd6172dcd41b35da527f2ea98c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d638603472d22cb4b501de9831e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b122fa94b5c7184221264572ae012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3657afffea9b6f63d7bd2d4fc520326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3958a121d83ca430bef03b4e93050327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a42fd5c758fd7fdc67b67424b263ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6825b063ffb5c4b29d0a72fdc3ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8af9ccea3087acc789a1d9361b942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a6fcaed576dedd1de939eb3c2e6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346c7af1accf77ca59c70a97371a16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4c263f5ad06c8ba601188c453cb3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d6dc170005c49213328e0c1c12a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13730e852adac05391328dc0ce882e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed819af78d79bc652e0fc76a80a8a78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d01e9b0f981fb440862dba38513b04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97065b3c76660be94337532124092cf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8fcb7825429b04b8eb3d2b1a06896339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ed8d22cffe7adfe53c1bf1aa504b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beebdccf937f0430dcecfd4fad44b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9fe249c414ae30f8c40b92cfeb8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697a99d86b3d4b0bb15482f92d3bfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20753215bcab32121b5662b675bac53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44729374f75a7b6aa0caa1ef8f761b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec1a14e36169c0aee02986781ef16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30f17540fc599c748bee69b90503d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51fd5ee20c7ea92b6a79378faa2cc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9dc640623e839ea739284c67b4e8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367f661bc4f487475f9adc97e9cd44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc60d6538e8bf6a6b5aade1e722267351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff432cc8d794dea1831367a3fe686b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534acb8c0145b1cfade17c015989bd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd51ba09275e5321fcde3deef9b48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e72f85d9fba5a402fd6365c5f3a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa8e408aec5bdfc60e99b616868c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d91ba5a139c05b6f00b11bd53f5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aacbad779b8dfdef706b247260c70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be503cc9d466d29454c9992801a77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12aa6122c0d49a724b1cf6b25be66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dc2775cf589bb6f6458e0afee0f37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fbfa7d7f2cbe8f81600b1dd75a5bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5129a6028f52bd93c65982a47efe352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74689c7966562ddf36b52fbf77f087b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f731bd1a79da67113228e7aa29ce8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bec4e61a992b5b0e7983ebd292f7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffcc7db0fc2da477fdddad38ddb71d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a65c39bba29f14bc663d17600b28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430964958e08a613e96a36bc7165e1ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d83837f65677afa64d0a8f2ec8925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85e8414153877ba23b9c5c2c3ab9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e3cb92413b6bd16758e76ea463dc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04d993ce0af9a2fae447b1418eb64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c218c70a9c959693183f7eafbbb734f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f641efbf2393437dbc638e6f0114375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ebb57c87579be02f8730c136ef5bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e3019fdf45fb1cf401b796af1f990377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c076af545c23062a333a30903edaa43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59fa74d1f3688946198b13c16c2c03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda8da4cb6156954b7496fe86716c80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9338925ab1b7ed702b81e4908d642381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231a0d43959420d8d8c179da7a9495382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a7b2a623f2e028a64bc4abb75f108383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45caf1a1a40d773dbeec9b9353a67cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf52c9a8b2e43f6aa6c8039af1b07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cbc903badc3a740aa379b52b2862d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3eb445a386d5bed279369615d680387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e8373ec26738769ef46a67acc39b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc0c3d0adbd8bca46562e9c3ef99e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a719b5c990615bee3224fee84dfcbc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a357675d29602cb1e5c6c45fd03f8ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60147ffef010c4d1f8f1820a94fc6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccca220546a914b34cbbed7728fae68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef6f556754b59dc704f5491a45fe4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f107df5aaf34b3b4a0c64cf62ceb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2cfad322b7fdda1428837b06baad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24fbecfd41c1c4028e293f23d95e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb90e36d12d07b3e305b85bbc83149398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636adefe2cd05143339ceb9b445360a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0cb2b153cb3dacd9f65e4b39ec555400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721ce82bca57ba5700790b37f2d8d83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f4c1352aa125e531aa0c9c38f0701402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fa32549c8f1966cc4644ba5314b0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff726804beeea7884ef885abf20aef1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b442634effff7dadf68f3e75875b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54015a7ae50d1e08dea3f90c645098e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff0e270700531b26694af09b57208407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2ef6f3c62767b99b82aa07de82063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e136419a6c15ab96f22c4a94359ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f38f437e6f8c464c5a8507245c7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c56e3ec7d183852fada4b33bb8ad2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90661ede438e0556a887e666f2faa9f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8494087e68438511ba34390127fee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e86ffc5464cb1b64c682a75e5d7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9bf5b4caf28075f5447cd757a513b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15620f517865179758c49ed35016fa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea35aa3710a915c0126f06ba435c53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47202869fa9f734c632203b9735330b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537190c105a2f7d8e6f5a63ea7c2f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a913d38da46dd026caaa8a0b7fefdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12d3101833af181b76e65d7d420ba5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296b534a0d3cc8621895a5beebd5af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33f2fce0a8ba10f92ae1e7fc5bffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27be581951b8de6f1f6ae63841b99da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd5c29e11d59487aeda911581b77d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651852b0359c1923b13ff07b1b791a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57ddf5cb62d85dbf5445bb59b56e52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1bb6fb719360790b55a1909081e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a173d05100edaf384a09a6db8779f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643a118c72f320c7897671e74742eca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b6f3a46ae1e7d65f2810a038853b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0bbdd2a9567621234eeb94e47a73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4f7681d34045437e78ab21feca80a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765642a36009673da3afce30a606161434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376b9283807f0e966ad5193e6558605435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec05917af5422991fb8f020772376c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919bedba873195cc1fc907fc84d2358437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e15db2457dfc387211ce63e26593438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43494c8d4f76ec7998b3020afcb49df0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed8a9450521e06cabad059c7ecee29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc1a1c747621758ea22f7eb36d351f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd9ae92dfa0d2c0b45496e06e44522442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a9cab7688d6241d88146560580ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839229827f4e434aad59ae43f9b3a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8afa181102e361f72cf49d1f2fdd4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e923db0da54dc6d8b9fc9f4fd8e82f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e56a461346bf1e266c99f0c3a824447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86153770cd8651ebd0940f4d171e041448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b61a6ab3ead8469fc18dd534f34a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d90ca86acae0a747414f56dac6a03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c980e53d438236bde06e53b2932ecd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8298326970b6df97b1f45c5d1f72f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e112e5b4dc1abb3ae775e439033b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc6d2fb1b0a9d0febb42dcc4e8fb3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101b8ef3602865437dd2048f41d67bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e951c17b5923f38aad467b36881f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63cf8155a3e16c547bfeb6124f63e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb6f2f048d50fa21fc9f5c2905ee1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ca6ce7c1590bae0e97b20ef1ee73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f37de03c943b07ae061224b2ad48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865c20ee679d1a97040253dad884fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4adc4f2867cac3efd2e636783193b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dc255e08be0dd73c452ab77fb2374463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1c7c221db0d861f7cde5c2dcdbcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b243f8978fee71ea74a872ac70ec2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e5621fd761b1ecb52de938d6c9c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34db0b2d2f8a666fc7d977248e6506467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec08ba82fabfb57b8ebf81bd13edd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958572337e0330af4ee50119fe67147e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc5d9a66fb303ec81a790117ba44c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa5c330e0b10422fa793026cbe2a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54a6477a766cebbb392c98fca6ef4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19ded4ef14c8b1f262018ee218e9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77eeba3bac90991e4dcd4f6218af4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b9ba896ace3a610bf46fd3dff661475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfdf9d507f0477a083593395951b5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7ae875a811593573168453238c3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a102ce30de5e9cb7246d3c272c9a526478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1a49ce8920916380accb66a3f1bc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5a430aab359795908775ef97c86f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d64ce0ed4aa13bb1be35581af2e3ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9517957fa3ab7f54f6db5d802da8eba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdce0de63533f5a713b7ccc241cc08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a266928b63e100c320db0f8cc03a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5338def88048e7484e22a83ddc525485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585d1afeb6da35c4f1c1e05b546cd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d342d1aeb154ac02f9d511797800487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18201d6ea8e81247aab324918c69dda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13f3dddb8b98335365fe6edc6a211489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd84aefa2c43f88dc8660ff5dad5ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba16f8e1d365e9a114d4bdc84b6a5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a4633d2180b605161dfe1bb9d90d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182debd9fab01e92cdc96d7e5407370493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c51839edfef899e0da89a9b22fabdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623392dd8964d60077486b450732180f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604c9710eb57e6aaba68696382c7e16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702e9cbe0421142aecb4f23f83f120497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958ef400d20368e33d0a7ba2b394f8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6dff723d2e4f326399dc33e6a2736499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498155bcecf224f730dacdab6fe6f826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc3186563818bf8c92c84a7954a9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d25fb6bd57528709303c7b057bcbae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ec3e4e66f035fcdd2bfbf6c0f15d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba33dda71615848c34f185e9c61c45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5dd4371e1ced2fa509429edb4f68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc4bf7f1f7b001e9409fcd531d1dde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09471e4c872ca4ecd28f6decaccd59b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbb3b622b0630a0d281bb4cd873c05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef4633492eaf609077b188004410f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473acf28b56e0f60224e1acbf8826124510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd12887201f0d9f1cb1f29693886b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c7b3644f8c4a592430cdfe5cca35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd195130cd156debcbeb18363581e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692bf83c022ddba88b39c54c922e78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a191124152ea9bf72bd24a0048d19a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ec928f72d53f95bbe9fe496e3bac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a118aeeedf6d1f9169419cf682824517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be126db887194bf684715c3f83bc32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e537c6269740a28253d5c3d4115b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfaf494b04d1a44c74f8b3be9e8596520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e16b8356055fb9900de7cb50c90c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75401833b97f1f110b0bb21fdf2b826522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0b1824e1960cbeba55957c74ca05b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75d6f6361326c50f042292ee9ae53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5c8fdc6cb343c15cf7ac684246d7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c4749828d92212d4f7a9cc7fcbc0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db96b20775ae0c851230919396ea9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa004cad1265647ace37013d4e79912528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e0940631f27d058a0d2c1938909c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471e4f3441812bb434ee22c13166e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188280be04f438c3ba54a72c9796da3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feef62677ef0bec42d06758bf8183b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecad659fcce783b6358be48472d025533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f2bac34db576209da0b21c0896f44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320144d35313db6333b4e11eeb6592535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03d457ac0a5ff3671e77218471cce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167013941e52aa3e3a7e41c678e57a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfea8df1bb58f7b2d09c3e52ba1937538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1af3892404dcaf233c69c3af1a760539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20cc5450d0577949f01c7c0dcc8077540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164a9cef647fe31066e11eb41b02ab2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0a24a50ae4d91ab7381016a7d21e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e536df85461d4b5f2dac280478b0da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7beb0aec5a79b0358fb49a0c28f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4686dfe5dcaea61ba5d4b1b6a1c7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3d52c9160b427684c52a6470953c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a744adbcc7347394c0d19e63f0896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70297fe6b1bd68c6eee097bce2aa3f06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb2d85d847c901a483b1fb202acfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93069a3862c861e6f3de3fc428ae11e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91dc786f295933f1745436c510c8e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97adbcb0db2ae584d564a5cd52f6c04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05734a16ca9a41d2a7f984a839b2ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4257af88f18fe2d463192705e9c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d6568c52934bbdae8fcfd6304e525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b1658ffb7248f4063a3daec0ef1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dda2aaee0f0b0714f91380ff7940e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1b26e40a900d7e04a56c8675c1c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77501501ac112715ee6a7b906fa9751d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda64aa6f477c309bfc56327cfb8de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bba25c1e6fed48a6f587e7af364fb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf1b33b91f58bbc42668cb29c7495562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c9fa54eef8b21ea598be6db3eaf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ec64ce4d5ca73a90ae804725ffe1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d2ba1891dc70263b8dc5a8485f33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c0058f6d3f4b4de4352180c2f1f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b699413ca6a3cc497866e0852445554567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e59d6bd5d06d8ba990e8e46ca0d33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4039ddcebc84e98a3e1071c8f2c7d99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64df017a63c3a932693f8cd18446ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b6cb5d0f0f6b18aa8c39e2ef8957571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe22b73422afc10f6e34e5fe9aff35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e25f660b189574ef90a5ba7d57ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fac96b74b2eb3cae897f3bc3c953d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e65070e26fd80a462d5d5cfc934acc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6c634d5a39af1f5ddbf58f32f0411576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2bcec6c562e4085f769070337bb4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e00814a96abf58a6e9bd842873937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed57185de63d63ef3dd7029e93ca1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e4ecb8c5b14141c84b87df360f6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87d4e9b2366337e13cb7f96f899b8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d5a57d7c1be1f8439ee868cbfb13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd5453eef5056e808caef681d9d37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a07205c0a6e94bbf5ee2a43aa835584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871e46067220f24d04b9565cc41c4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1970e4e1d31dce554dca2527007fa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d7099892cc37db765d6a8ebdf60b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f70a99c06bc6e67fdbd84ccbe5775588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85935208e18d5be759b23179dc6f1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee465e8dd1a0b1e00d7b813f7a2b31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b5caa7085eeab9da7bb7350385528591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97654c09ff278ec04a6eb547f78aac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd66501d416ae0de307a8138c7017a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cf7daf66cdc5005448bf805711818594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc27c8639730b228327a3009b9b7c75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb004a1cf8e7f2e4ea91dde7526d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920afe322efde156addcfa85f906824597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e901f52c7bf4a6aea4c8ce5cdc51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f687a0505ed908ddf75c763c45d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6f3b3d5ffb633985f567b1e2fac8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14827b0560cadbd790af7e4c8daa0df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de9d85f37bc618a779853109b6361602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bb91badd6118a2082a18a36a4c382603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904ec05251164ce1ba0163723a58ae3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86206977dae56f8884db665570536d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03cf19d48e8d479674fd4893bb094f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8e6582a4effb76b402dba987bc1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f17d4ad05178a8a466144f9107e33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15356055cca0f522df59ec59a5d8d120609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e7b3afa99db23fbaa58ab140add9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a229ae6d29dd66bd63f005685bf0b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3b1c99dd38502492a3166efaaa627612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3e2669b9b9ace8e501a468f0f72f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6878fe0681a48eb6a0358c004b5a00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2912c3c1aadade696492e3b254681d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703016cda04d2f9af802c97548e7025f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696993ff1af5647fbfaf2987ac693f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e155a7a8e43be5bc4870d899ceaa6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c5391e5ae47a06ceb5773c5b74e3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c220d1857181bd303fa40bcc428af8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed06d782c362a91c499b51f956ee446621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b075e8bd6a7fea7a1df8440444ca889622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb97213622be0bdbded815d8a89d05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd98459ed4b7c3c29e4665525ea6be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ccf30c045749e9e60fe583516d752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74cd602db73f21539e73ddd936ce52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a159e91e00b8b788aaab0f18cd3280627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd224f6064381a50248f2fcb3c9cdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4f70f14180650b9957c278cdcee16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa1b540fc499ba868015e248ac3b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908f90360a33b01e0adc63d8fa579d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77699d054509788af756a60cbd56d37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f106756aae9320dd5b3adc29f19464c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd308aabc4d9d3a2810860eacc908c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1e7eaabd4a47288fcec94fb1ba7b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489001cdeace2e20894245613c145e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076feecbd0828836166562c06ce6c5c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d324dd22a2d5876a7d30fd7f4263b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5de72a95add728fa81c833300b3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d9a16416ded23f94fb978f3973ed4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de95c50e7f50864c89b85050cb949641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc3e07168e3937d62a07ba137c7b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb072d231d548f4e1f38684f07c0bb3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc78681b63be1f9a7829e44a90feb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9d5792ac6e0f2d32ac86221c7055645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b81b5ae459b20589828ac45ea20d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6749b1c8065d6bc317c13e56a29ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406bd00bad9e687133d7e367b00a5a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d14a2034dbbc959e5a58a81e7435649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95033371348248881c79e4a713f85b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4599d8597395d15a46e786c7bb73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91beb75697bb26fd15b09260c0449e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a9f80763cc1c2af060cb0e22602d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5092bd0bb27b3ccc8d8b4480f73e0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3101d3735d07ee75bde70351104c6c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579176ea419191551185f293fae40db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95f61e3177d1e39b35fca02ac6226657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c4ce02b0c8a76373a72042595250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68978ad5a1e4015432bfe0568ab9811659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd39d2710af98c38408f78dd3c081ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10838b71884f448b9784a8bf8a52d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0efa23be69cc50b445255f5304ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410fdd6693192a5c7680e2b982821bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77690a81882295889a76f1380b69e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958088904b5ec9b5086ac066ad7655665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd0bb16beb6fc2d7f742ebc3b7b55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ae0e2060179263732521084b2105667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400f8f2cb409dd3630fc68a76c99d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d8fb3c43df7eb1fa37462e6467e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8d820669309b6f3970c18fb5185d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb414b361f44c3096c7ffac50c1b9f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac144c28ee932267838b47d8c64d58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde95925a315c7191302e6698b7660c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5aa58f135c4450d736742134dc037674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eefa7bfaa34a7463fb4e05396fe717675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7f6c5fcbb9425acf5f9a82928be38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41158b84da4826617ee5dec50c3559677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c2ccd98519ec311ba69b730c2708678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c145fb1eae403ef4208c85ba439d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c42b4e6a976367b699fe0cd7f58e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda338317a16a2e7483ad1c6e3021fbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675076a27c1a3cbff0cf591627151e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80975f9121354a8fffdcc1b8a19977683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260533a7aaef5f8bc913fb36129ebf82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a0c44cc202e04894faa7d88b3951a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f944e0fd88f46687c31cb34384208686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018dfb2ddf0ed1daee6be05deb731b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39ec0e7f121b9d3969ccfe4ed7d72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742273ead98bcbe4074e909e0077872689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4b6be6cabbf60c15cfaac2bfc49cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a313fd40e936ab15356784423067a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c3fdfe870af45bfe039e27c9a8b7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dcddf1b634e63fd23525014176f66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26109878182388cd274029f44e1e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e898ebe2b74444e6ed5e667aaa17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e21a4182152ac89d2f65fc0cfe6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52b80ab601627e10256c82c6e4555b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f47f4c1830961501e13b1adbfce55c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3140096856652ba1697cd4ae0d6d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee462b3cf02e7c41059826e9747bbd62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848431e53cd665b326b6f436cace802f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9064082b1ba97a21a197124e9ee8b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a824ae41905641a194bffcc52764e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca13c71d73135304b89e2c501a2897704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ccf583b3d8510fb50d91fd8774cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e093bdd190f502e645f26d7d4ddffa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecac3187e4ea7086085baec584d236707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcada4a8f93e9701c15a4c1c7d5479a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5436513c3b16067c058d175c7d9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b558b77149bb10daa57f2b8ad4cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0dca39d9e41fa3f39464d71da974711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f29a8d3ad4d34a2c7dc9a12d26a670712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9feced1638005d97645789229836713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27120b90594b1fe6df51717e641ac90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e094154d4c17791f03b245a05aacb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fcb2cb3871faf72ab41f0e53e2a38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f4738b26167290046b8281b804f4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db9d965f3cef6911d169a51268c766718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0cfb1b8a5ca888dbed30986a9950719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2b24f594bb59584fb9fe2acde2def720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138207e00517b43fea1ab00a6fc34248721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2693cd413be8bd3a6ca896659f28a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8827c87f34a430f2e47f880fea7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05589bae65ca70838093034c71259724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5fd718faddc65bc48f7c4d1f84d86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b19ed3fdbd4c518ae64d2b97ffe8e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e33021ebd9ccb33e7f5937ed51928727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35add5ae3c6427967a0aaf6fb80f2c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaffddd212292b5fb678b1bb54593be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f804d9143b60a69e78e7f47ff8a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc4e86373ce7d8ee9d2c1e42ac34c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62f5fc64b299576583a762fd624343732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f6094a9508e58ca35e25215022f1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7ff03f18f08a933fccf17cb167e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158c4ee1db618fe2e4040b03978f3cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dddd02bc5cb797161851d848472a58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450312d88de8667ed06595a80d1f8cc1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42714aaf067a6888950a626283f88802738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5dc230d54473c3e6f7ef204f1c6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1618bf6ac40b068d494ac45df4f29d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ffa973ba63cf082e0f49b5ca229ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f65a40d5a89ebe0197045384faef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b1d51460a34cb02ca555ab8d4e2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219033374d06a67d4b29c68fb372a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24806c111202db0ce669445db3dce647745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2f6d853fb012cac1a2c35caf52564746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96052c7bdf7db164d945f7dce85af6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323071a4edd81e4adf4c613f2108d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b4259e0eed5f3709ffb238a381b67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e9837f6819f5bf022e6879642632750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eee57f2411f87a43d1091f6b2e971d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf50dcce779d0c2cf0dc78bf70e80a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971df8255b3d34d4f5e59aa051bb7941753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c1a1c7d66080f51597c5439e9738f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3056bdbb0bf29d04b632de56d38bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c0b7fa5606890f9deb56e96e21648756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da4bddecf8b139955e1080338d9d09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b06b742322c6683b181a4a0def69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311f54894671bb7b816e0556761c98759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af63ddf2b420d6dfd029c97ea297d6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f9d091724f0c189d221216b64903a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662433b21b480e196c1b044c7534fb513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ce67a9f6373bd6a1f436d1359a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8dfb6aab85e6a24934df72bb11225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1eb79349db955d87ba79c2371fb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd945d169a27ca3b12365e6093591717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f482684064256e6d5d61099db5f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356f937a25fa0dd56df8864c78b6aa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6554f3f082f6101743f536ca0237a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a152964bc0069b5d942c93afaf8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5549270f3414333aca055566200312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bb3036bec047a3e7c8bfe12b5663213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213274e11c0cb241f12316a17a0d752814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440413b05caf17a8c3c0a639ed988cf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc78531cc7d1665e3b5cdfa5d563016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a1e74c72e78e6e130c3b8dcd9d4ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09853ea32474dd3a6ff3fe222294c36618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b177ba5e2c5e207f65475cddc374919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee45e660c9930c45889d62ee0162620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d325b513991f3d08f50c952ae6a2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782755fe16bfbdc58f35fa52bb1ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f751ea0d8d939347a069aaf63f6b4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc874341208fa166814de18da3fd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8a440ac7f9453218f3b646e9a4c4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bdbd618774472ac5984e2ff8b565526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5512b331d6b1b84caa24bcb9fe71327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e7f3333bf32255e40c58f649e621c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725a59619d19fadecf7c97258875a6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2f0ca3e2d923d288ebb135c878fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a03a478092073817bdd6780f70da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4498cfd12c58b1a58cf8f081609bff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a487b5696d0133c00cc505b51066533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa992be62a4c1d1bee405b16e8dde7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34a9321970ebc3a98f20e3e49dfdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d69dc801127037eeef187cea9300a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a0239935378584728844ae4ce02a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c2943bc64c97c827f3e252264af738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d722b7d0bd582e46d49397aa47ad739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba98a2a6756f76b8f23e90b3a0b9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813423c1ca9ca5d7d95afa5cd23d161d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12317aa7f8fe444d959ea4a5373f1c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591010cf91cd6a7ae9611f31f5cf36543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7dfd305db87dc4c6390d614039a1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41034eb23c7bc94b862efeca6a2aa9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4cfc30b6de69b0bfc085c5bfa08d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128f17a6966ed5d0d3e387b45f1f6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488e0a2fcca004d6c944e5bf56fc3b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bab9908577707e6a9818a8d044249249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e292b486357fa318c6ac75fec4e7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194aa16559201d2328985bc99f3f0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0797e4539c01b7e18d6028a89eefa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbcfaa0f943d7af3b804704e17257853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dec2a858abaf3b3e3a72ec7e4870b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47240ae0ffdff2547b61018d1a15b2bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824db38deb3032e377ccbcbb15324256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50ad3ab8ae3a8049d49a5cf2d55eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852db86a90002b00e584e531f5796ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af2bcb2556ea7b61d13f8a4cedcb1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529cb4899ae02941af2191763ccabe660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14be2bcc32f1c515882c217ee1e68061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac33da81c8f4af083ebc57cb45cfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fa8e27b830d87dee358af906b9e9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19506d8dcddd01941fde82798966ac0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8389e6b530c35a93a903b36876d7ab665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c9fc99f4d953d818fdba3ec1b205d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3037c3764cce89a3520a1a3a0c890967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e015658c8439404f216b4718f3f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df3c67c8a75b5ff0de216a595259f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa79da9fd40d8442dbe1390f6d1244970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f61ce46764ffb77f8af45c97848ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644ac47f65e2553b435833a2e7b38a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275fa84e61ef25409059996a7df3c4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6675ff42b42515151323bbd5dc2705274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0a11d109ff1882a08eade10425cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643e914ce2ac2cf290a60fe0c60b9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4675c5581cada45332fb33fab8f93d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d4ce0c4cf4447690bd44094254f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfcbbbb7e35975f8ddb8bdaf1b35e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa660e25203120ce03432b883fcfe0f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97773fd7cbe42b0130b5d5f14ba3a6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a372d98f1916d9fbfc22b68398dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27316f873f08bdfa6e537ebfc6beeaef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42313d16b2c204bfda7ec3601af928d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993e880f01e8bd81781cdbe26c4bbab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814321106a51744c601137062db2fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd720a13ffc7a6e2d0817393fb0300c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9237f32d2d6ebb265cc26300e42488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6161b9ac30c69113762a656bcc3df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b745c20fb0c975c28dc54e2a32adf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a86da73830b52599c13f0dc885b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2bfcbbce70cc1287c85a0ed858b8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c87d6b977f2f252ed3e05240e18793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca359ede045269e8062dcd55867a8f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8675c21785b98ac759692e185ea91f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b02ff7275cb8bed9206941792a629a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf19a0b97eb3d18fb06c659f1960c3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d535804bee995da57cb7665b100098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523eb6ae515bcf1370517eec59fc0b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b518d409a4f1ccb12d8821dfd80f9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987dfa632f1acf3daea0071020efcf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172b5cc7166210a4c2d9cb7e29571f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c65bd146dae3cbfeabf01584cece0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6090ad62f65ea20451d890009908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be83b0a306251f960f235a043cd2f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ecb3cce8c495aa0c82fa56a46eb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f3dea78140b87dc7b857ce088930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171883a1ce02e3d8ac1d89d663fa117108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139878879f3a258e1c8b5f79084f94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df17b31eb0c9e69cb04ae079498e30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a724b9f17f53a383445343d5407761111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993185edee5c7c7ce21bab3bb6a78321112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c031524b795e726a8905ed66e6ba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342e153aadc19879449d6d1e8d1cd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac15036cc7a1e4bac5854712b7b561115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31898a24926cce462c3e34cc1354a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1935e98fd8e5062431cea9e724005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0fa85d8768b907db0e1e89537f675118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e60bf899279c1a18ce7b3dea2d7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f69b84bffbe79422f7e6a19a3a21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebe3dd5f60e207448eaa5cc964f0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849eb0d35fb9dcb5ca7288aba78648122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af6788adb3dbc25cb1efea823e9e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b88eb7c53bcc05ae8e95ad00c408124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4a79d7ac05462b18a97cc0e4d5e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c9a2abf1134a43f3344a8db3d4806126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169ab17f73f9236c101aac37a50b800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845617633367d8da528dbcb40bb78e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748751c98b23db13552290af94eed8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a156b72267af0565e018d89afaa03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86159b1e311f2a24f2df88ee65b4d79d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414d1a6dfb8f891c0436543a811b47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d2744539d1662f06cd596fca23a2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3494fcd5eca9e9560f34c8b1deaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca812a191bed901920050e3cc7acbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b339e9cbe34d434d7e139ddcfb244c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c8b7e1b03bc86152640becf1c1f89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71172c9f5da933228bbe189e85e4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123142102ef572b1cfcde17cc892f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69ac1067a8a95b8d880040d2e7010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ae1aac293a59e8df589cff4d66af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49c9f83bd9ea5a0f35aef4b4c51ff3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601f086742a7d498c70e5f308ab52c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259475cf8ca275e2f00d5250c6241a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6924a4b67b973e30430da04d4c93f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc713cfb8b396133cc3c483e7f1c1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd3f9407c64fcfcb0a1c4603b44624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce3015a18f51d200297e10584a02a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637f6a35db9ea61b5aa4992c3fd68f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c975558e9f7fb4b76cbebf954496150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76fbeae9281ab6848135727265081c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c3a5e24f6d4af2659f698ba716e63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022147dcbf6effc2e00aa6ec5326e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32e3e10492857340398f9743026e0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f14b5b735a07ae77b4bc816024f7e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc09a4f7ea2d665caf3dc6afa84b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a444cd910f673eeb9b59299770e527f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dac5151341c7ffdcc66da44318d99c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0c68fef61783d33d5fd1018e8e15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c5a51f1fba01646e28b83ea216b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d5eef597f2aaddeaa2443162edcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59d03ad424b4395ce8c0d78056968d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0554dd54cd72ad82a3a42a56e50a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d28988a4cfc443cd67efd971c8540f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a91562898a9e2571a64320c7d4c40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec33b25e0d5f2c90a51935143e193166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5efa3fd4fc9ef8889118b86b7c11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c3e883d1196c16aa13b4e187a5e66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3c9e1ecd6d4a911bfbc7b3ceea7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feed649801556766e94ddd7898506f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54f24e50e1d9f5859daba80296167171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e53dcff88565a5ea24412e318dbe70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016515d04d1b7c8dd248e6f67d8162c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45954ed1b45079dc3182cf5119231309174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86822d04cad0a37de9490089d3139c93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e0f0ccf38ef9b8bcacd522640ca2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41bf4501c0806cacbdafb84f65b96e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63749988af10d3972049fcbaadcc5a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98696a9c49b3fd50097d9bddcb2e52f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79d8ab12659042e71e85ee29a5067e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2613cd7248dea57d84b6f7a0195000181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fc769c670636c2ff4e2f461fda1b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e84352b27b9c9cf60746a031474d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b1c45139baf64be4f2dbb42237b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62762d66cda72a33b01352d76f32a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b678c249dfe1dd56a92fb14134f8f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b53c0107506e564a17f4c3b4e2da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa397f2350df379c37a31cc2085016188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5f4ebf43fc0a6ee31359d3514f59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d8d296bddcb4537aa2823d148c61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26078324cc1554757d94abf0909752191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f612039f0b582b1b4522b90c9882a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dcb4b04322bf7204061e165dfdf4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850259e49427167617867627ac0986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a301ca1310b63f21e88e30151096c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e574198f8dd97c519a001d3e11032196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d846e92bd967476f762a0c8cf2a5f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ec54734b8d2c215d484c707da99cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a84dbf7916212fc306440a08e8ec25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e65796a5966ee5a26b4be60bcf9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f4288c7fbf193e960d5e6d183504201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c968d9888eefef8e373d656f9f5bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f867b6712cfaa5b80f8b7ee9f636dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd7c7aac63ecf0e95c55aa12184b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92028b5800517c2cfdc35252b1fe08f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae10506cb06df5171a396967bf2b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b968feca5d418e5c3be2069bbbc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec9deacfc0833bf79fcf622dc2b43a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e276719c79bfd223a9d9596a592daa8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d6f823e23c55bbbae8dbc912eadd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21a8c37ab7c017aca195aa1920340d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9a88eafe9a52566f4673b6b3541f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81544c2931891dc5ff4dd874d66a1fdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4471f7d6f567d6a9b9c4ac36a981214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575676e79ff294d0a1395885e615fc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594237fb976fc732390cb90660cf9ca9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4273ade79821608cc6bf7898a4e78cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaefec64393a34aba5ba5e608921c1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83039a1b91b7b10639d6eda5661b4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10508b97df135796770cf2045b854a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6d1bb8b657c2702f8de8a7ffd5d3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0659880d638079d4f180c67a7ee741222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcaafedc095aad2fbaca9b2685c13b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa88d79a157775dbca82955f27866224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d56b32389733469ea7c7fc2361be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaa5197555ecf705a9f60bfb56066c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02329e0b462b70e08818386fd62cdee8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba36130a45f0582f7dd5a0e31d6ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337721decac1a0aeae2f76fd8943ca03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb282a5b25ef75016076c022d42bef9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d7c636f7353f0d5bf351a2779e9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8dffd1ac47120b5abdffcf3e55fae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc2dc1859c516eb6ffa748dcf6ee6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fd1332d262037bf185d759a2f534234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c5f5bf752ea10794029265ea87991235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e477d2351bf17c429065085787b89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ce14fd614bcfef84393c07c0a00ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d348e0146993ea68bfba58da9196238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4aef46596916f2eea42d9a16e86e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd3c4d48f0fd362d1066d1ee26da6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f85b43b45aa7c835de7c0d628b734241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21fbb0ffa26994e4d0b6e8dbb588e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4e17c3daad8d87c8e4dce6f38d7fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90bed1f23d39013e242649907e3aae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3fa79f5eb329b7aeac2df49877eeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f5992eb595002eaff3433e2943cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25e1fdd5fa50697734188e0f89daa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a41a9a04781c9879e7bd1615a939248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac186c4864f928bc2d1dd5598ceb65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a4a572484d5d094ba49fed194d7c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62b6190331508a12e277cd8fa8438251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249efb6358946963577e2f46d3effda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ceed62bdf0946721abb76bf8a858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530653a935e3edbcc1b0252f97b597a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f594e9dcd2657687560be18a39d70f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316dbd6000823e98bf0f2594ccbde1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191a34b9d096298344b643bb56ce1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ec023df3ae4497450cd8d699fadf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32678da9c57b645688f4134d67446a81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06b087c24959d72df4d9f62d1132e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b2e358975c112dfeea145e8dbc3c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bcfc51d5209103bcd393cafbe9ce3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a70bf584851da07b69d4d111ce754263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf1a5cec9646d562247ce7a2e4dc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322fb80419fc5fbed2284d0f550d74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0d2238f6ebdc0f3b9ccfe2a7a12b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48581814c32601054d1e2457d3e52886267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69511971b297146d50c847958b06f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd015f4a504a8a3a7ac7098a7192113f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7529424f744ac490d188eb24adf036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c750b63cfca8dbea2919e30585116271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e75e500ec10c8ade4ea6722345d582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6015f817b9ce1c5f1116e2c7c5543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b4d5035182ee47afd877fd0a1b820274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5bd254e7884fde37f39dae7c3a5a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5f80549506085245a0c803a69cc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c6e969524311737c5ffc90ee95f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391039b73ec59583b206aa483b065cfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba541607bf5c3cb789a1fa52644ee04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133720ff42f7c861fdecc66bf473d58a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3bba4dec4bce7cf879400849beb80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb337a3730d93569aabe490ed55a46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60f7fe9ceabdc50f64f1eca120c0ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee32d44294be757b3e5eebbbf6ab288284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484805977cd8602fdf40d6a95cfa4a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adee8d7bb79282eb9e923f960f98ec8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ade0be8a10d2b26e01172ba012001287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb312dbcec31d51fe58f56f4c69a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b49501b832c912b4a201099335e79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742ec8f8871a0a48259853ca6ec810290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05c5f9edfe996ebbfd7fd37ecb5ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fb2755a13dcd0f7060504394ed52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be721584055a9435c95ade04b2d2ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d9a07922dc631d648bfa30225184294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e762cb41dcb168f7288b89b28ea6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3fc643b96c14181cfa0b14c98a00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c1b2856114f12ffe5bca61466cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbda26db71c9fd522a36b88310e705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa93ee0016ad2afa7e78c6acb97d4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a653c6a383ebea2f4198a1dfc70292300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08dbd2d438ee9b47427d49e6b055d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb80d4ca78e247654811528db0d1097302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab670571541da1597c8c7050ce4293f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaae20568d1ef42ee6d988bda5bb33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b0e83b9ced8dca32c863224fdab57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47fa8cb4a547625390e04e9dbee2ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f127fccc49539e326bf5fd6acb5c5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8101b9ca5f19690fb1bfb87b58b1ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765a4be7e26b800c0f9536a2ec364c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053b995f8cf5c4539b81ef7395103bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373323220737de35da390faa9a54199311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f66395101037e42afe6853f42133a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c30bc78dcd936408283e3b8d0164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e0b8c448248979a43beab33821ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69076a4e40e443d535f27597b667397a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e003e00b6fa6db837cc759cb9b3ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b297c5d0a91e0c45a3e8441878f51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc88259b93f8c8d3c256444b22b4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31511ffbbe677e727376480acb615299319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c30c5b3294cba852f1a998c5fd29a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec196b5fbc865abc5aba59fab87c178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519cb7a436e99ec337cde195e0d6a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9945a2a5485380c3d4bf5fa3bba844c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca984ce0c0851dd07650442f77f8d38a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6305ff1c9f08c1ddf29a32ee81d2e03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b707b6e89b95f95710d5f11f6f936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19e43b1d311b9958959938141083b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547efec6d136c2447134dfe15d1b8bf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652a7a57a477d584626dae0a93ee7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70f4cbcf8f90779dcf3d3dab58ccaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec79478959ecd5ea7f3b7148feaabd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77926ac6eda802606a99c5f0a2b212332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d2b8c4a64bed7fd665b1d537b840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd6c5b27c579c2692b040cc31f643334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6a4e73baf751778993bbaa1ac569e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea4a4c6ecb1f7d0798adf4ca4778e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f14fc2cc45e35d946e8d9b50c4536337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b0744c1291d338ffa7b0a8e20271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55804fbdebfe8285b6507bd8c623b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750eb56944cf58eadd1ffd229359913340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407f798277df4b9a7bc077712e72d31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4efffd615e8cbbd163b0bce2dc9e67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084214fa03567c13eb0d0b0529a409a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cccd9b50a507b291048473950e457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a5be8c3ee67180153d4a5613d3da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5887b8be90dac4f5dd0d8fbc9904025346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040edc794eb07127ab53be31478c6dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ad9349ed6c1480da3c1335ddf6332348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e115ea2ebb080bfef3ebe08848cac5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b95599149ec01ba282b3fe9401c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a942fadaf9502def32f79b6d8dc4eb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285edef369c0407768dc9cc4eb639f91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b8370a19736c97abf47541a0a729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336e9466cf02753d7a684803832ed2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82121bc707e0261d6fb23f0c530105d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c7ecc950eb494f8b1d8b23415843356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c7d8b904f3e13a5a77260f774c254357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ac9cfed254114f66f54b043ab216358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82563213eba6ed64786ae71e3d98c1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680266f2661ac40bf6cc427d7e0167360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205d0847c9fc1164b275a250ec60e17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f445bf72cd3a95bab06f59c446f60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63fb2f139b8e3e3b2fb6f1f152bc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00996f938302a97d41cfd26accef24c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142affc434e6126f8d79ab8f426266365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec4ab27003fd1b3525149abcecada366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18451d1c3ffcb989e21ab6f5bb606367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f38fb3bc21f7ad193afb2f5b695a78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01836f2cb412d9ed9f1a86a4967b02b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba530729d4576861036ed328fbb48a09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a6c5e0eccd4dbf0d2dcc7893c57d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ca4645376010da8c516667710ab97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfc92ae389cb9f524d26c5389fa978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02422f4c527a7b0b29bc07f497bc65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09499aac0ce8bc5b9c1835deb7be6c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77182f0dbe363dc98281ab2971302c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870ea572b3bbd15b41b26add0e43575377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eb900daecf573017066e5234d042e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900982ab27dea689cfb703a1a368f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b384059ea11051c0d07b9e98530e0f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd55813894d5bc308ea8e7423098be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233024e00341c219b66a5ed6fde83a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c360130e167d0596df62df2c89f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02d2b947e18616e30c7be412a18ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce407cf6209cbda5f2fa7229fb07e897385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1714a3054aad8375665e7d0da317386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d911f2ce6a9a9d055a89809a51b06d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d0ca92eb10a07c08c9e04028400d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec64b65ea6d7e79d5ad435cf6e2944389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d850b3b8433d58b68f86dac366a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae5758c315c4c708e0d256fd85d93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20036eb492d92b3b36046897983ea7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5a54abd4d29347b750633c2aaa01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86c980f64efe65b466ebbd8d93d5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78a9f7c18f547d8024a89acd5a62c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dffb72fdc8ffbc4cc3a9dcff9a16a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edf7b886147ecac0abac20f05ad379397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5100332f4a696e5139ae5bb4d21e4d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69717ae7fe1f4c2aaee15fad49e20a19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943f2b825f534b40cb08b6afde54abc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a91115a56eb4c62694c099f7b346401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6f7a3c5da39a1e8b79a5097832ade402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c747ce59d939bdaae085c68502f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec061b6dc65c014390cfec5f3311182404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f44f65c022a4e1b70b52b83924f48a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6924697b161501ea9af49bdc9865a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1c3b4d32d55ac7485af1c850fbcd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec5d051bef2d4ebf054cba7316a03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1cc5cd58fcab759bbeecb7265dc8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da279d3956f6130cbd169fec7519f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e421309c1cccb9b792eb731cd7cdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f1e6119d1ca30e966596b21e0127412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1d8b4af97679a4c75f2929be51c9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ccc874b5bae816d24a5681892ec4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507488df75e7743b0bee3147dc993aa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f5c982260e3d87cac2c01e3ffff4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481b691111e7cb3107ee5345fe062e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cc455f99a545ef68a6f027c1f2bab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763418981632a974a6461102215704419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a92783a4c495753a588b6a3cffac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b762a805f88a98155b19d697aafe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c2fafa3d0a5c2d2bcf0897801355422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1ca022489356047a461738499e9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b250cd3b700dc89babc6c774e6604a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfea8439f0ecb713e5acb0f36072f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2007a790980f2150db58cdf93284a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6746893facfce2e7c127c4a93e8085427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97191aa6b7a6b42ef70ba77745b152428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6ed730e384d1aff8e750b849bb972429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82767b37e67e04db733b6a335ab88f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc99a35f3ab5c641463e6967cb74b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613c1f21ce0cf4b042067a06badba10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047163d5927608d895297ae23aad0e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62313f467540243512448219dc5c0136434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f658dcec8379fcfce375b5246989d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6177f2a3106737a9c15367765a4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c35c72c42ca79730f5978f3655fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918772a8532982174dd9aa4063dc78f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21bbf64fa5903535d3d3d983fe519d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c857bf1e06fb4ab8da5e4a9ce522ce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc701a2fff0444bac22470c759eb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a2cb3dad396d71d63ef2706d0b65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c47d49b3c65071841259a3c67bee2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814452fb9e35208dc2e1b818680007af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb41739a3e6b3929a8c7a07321ead445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62666b22514be7a4acc1c018bb324a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202bf0900cd901a65f59e9735e251d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73505ba6413268058c3de36c7b6c9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd72c0998435981bc55289735111ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6352b674d81a6eecb9ce1daed6e39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5528c73f78cb99fb83e32f78e6e885451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e7cb33e62859b08f40c362e1b9ba8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffc3137162cd387a709f65354e4b41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1445e6d64f0d50ad71001e206a938454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d633a8ded7ed9276c32d2cd3c1d05b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13840ea02b038f18c3092a224b5adb2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec68db95e709e629a80b44cdd212c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb6852e57bdec3ccb22cf1a881628d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c06348638875a9e5876334508cd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484de5659a738f286a5db95c8b10d5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50819a92ec732f055616c649f43b4e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534662fb3e72ed3a3429d802a3c53428462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb155171703bb5ef4fc5ca53abf44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e839deec9372cc78f593deb57f4bec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04480b4c5debc13e590dd4ba70d632f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2e8bf1da7aa33ddf98164981d44e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592731574887df3544098fad183cb223467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d11183918c59a912c2d4de6c8706b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e241d02fbe0c2ec4adf025ba13ab8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d79b819aca5f01cf5c223bb9bb451470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25585bbc4601f80abe8da0264962165471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3eb795164f43dca819e53a12cf1c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da71da41105fafeedec0c28e93756c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3c156bb42acf7ee796a7b1ac4fa4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175be1cf21367a4acf2b5f214f478e16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e8de1ae04b45267813720bef636c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fc71b7c69ea287ea4e9b603126ea9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f4cbdc73fcc99377d8890fe8273d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4d78959a2e4439e69465c66a68d8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108da3cde1d42afcbb4a18cf69be37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124b5897d6200c77d8a7727917c43ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d974b619b7af01b3abc0cf0f76138482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3a9607b479ed0e2257a52083fb7b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb7de3076a0e130c7e6fd51290f932484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee56a57f9628de71e7a4ade143e68fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53acd1f850519fa80000a525390755486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf52a88314091dc61cd787d7428f28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79b69344560e1cb66f7b12ca7eded3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a69bcc4b0312c8a7b6d2a17bf11dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f737dc9beee58785cb351656184d8d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9795227fd4f3d2561051d6bf61e8d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f9908365ee4d24fc552f7936ae593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487302fd37d254321fe53358b2aab5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d90592b888db66a5b642883592b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b464b3a8c82ff7993cbf2df7d84e8de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597aa13dfc19bd0f5047cba45ed831496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f1f3c25187b84422ad5a48a624316497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed1c7d2b10e2122b2a03054ed2243498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4cff4de0e3754fcd08ae6beae826499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d5238332f44874dacad7e4762460e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466625f714b528ebf504680a174c0f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f184e5fa18d87e278d4454b0ab79e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a094c115cee91d022547d688ef8c780503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef58f38c8e8902655f28f82c9c3df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb190fd3f86ed60a10a372f862f4883505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be7bb83bcdebc377e7f970f88c6ae0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1c8c3d7f0f4314a2371d502efc759507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac7f6d86129501ad4d9ac527a51c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a16e5c02b26856316e0d9121c0653509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a0e8c5f335f871e8d1b7012c3943f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8743d859465e839e9a91cde9b183b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73934f8e43790a92eb191eebf0464ef8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26707f07fc0f1c267ec7f25772c3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5278c6842a9d1b9ee9c784c49e0052514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45162b64c1c89f5b4255b93a3b611e7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbc30d64e5c48c8ecc34dde356da80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c237893a2c438742c873b46aef566517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764c9d2a0dd31a8cb1da88c71c4d115518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c95171f7e1c1ae3ae52e030958800519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0b4e6221275cb61fd6c4feba5ebd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10399765139ac0390778c5b1bac2d71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fd5e26eb2db6b6faff97471a752fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399d3cd338381884f81685fc5b6ca9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ff16448734623c604cff6fe3e30a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ce39743d0f4ada284494a29ea738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8f6e444cc06f5631e012de6ee8bec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc36d6a46b3559c862ae8c7328dcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a30d33a14b0ab3fd8141e1b0bd7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df315bf318850c633bfef3f9c2b38f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dfe56f5977ebcb84bc568381c1786530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d627b5d6fd4e2c12d91165fa5f97e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb94ff0e1da317deb9fc2ff8a5e268532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f6a00980b52405adef90b9e3cc8c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0be529ff72320da0cb69dba508945534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a9a1c7251a0588a716a8248db660535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3380d8550f5035c6ad34b5e876ec09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0605338f9a55a3b6537f17c12cb9f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e42d454dff4b56b3f685cdf75ecc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ec06f26d830ac670c179d9985c2af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be326234ee6db848a22e3ef5dc533143540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca14b136702576eb6673f65c718c5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e031213998f1288c1a1aa09b59e53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c612f485ff0cc7bbc5524cab103e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7acca56b4b16c82d11802c8e3e0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a46ee11f67bb110985e2bb1cb671f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6bd424ee18b39a1b8528469725f57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bffb7ed74f3952816804fdcacce9d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4cfffdbe4e25925c3098a9df401c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f7956387152b7e8e7649e3bb1c51e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60ca043b4dae88f7049696aa776dac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a3a97a21ad96fee1bde9e2cdb413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fff0aafaba5f80adfc0c63b7ee32c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3d219ca48b9aab16051df66a6032a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4475354892d2d96bae8b3153f9c9f5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7aca678b3ca91ea5d11112659543555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825c1619391549fc19f39f3ad9d89b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfbf5fc1127895b48e63f7eab5a7db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160541acbf55efc687e002a92eed6df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d571a5f3ceaef8fd3b2b901cd1e93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6580b73df7d9c91ebdda9a6d441c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b87440e9ac062087b915dd13ea0eb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5707cac1721ceaf9fa96ef8e2daa0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052672643cd62e9c148ad19f1a4bbbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a211d5c86c06f82e9f6a0efbcc8bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66827c8fe1a233234e6658cc0ef28dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dca6e002be66b6e9914525aa1c35a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c494c96979655d57b59bbf2aed16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980a4c969855eaa22116b0887204efa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90267cdd10af432efbc4e9ed7b5d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32df85feeafdc2b5ba5d2c4f663006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e4dd5fb46d4942e03a9e1fcbc14c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d65e42198e43c92c978f86e7b92c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f5c7efbb3160535b99176b711438e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34035962394142affea36bc2c0188a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c93ca596371ab39b233ea59935f74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e6f39a8fae40b78f69fd4a1e896e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093eb089b5aededc10042616670335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6b396d90e3b9a22b091150ceb22f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520062901cafd7d8dae675c1fa2949c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d87b2c9edd7830d4f7459248fde26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f542987431f774bfb0f38c49fb09a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a54d72b8cadb68be84542fd3dd347582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593dd9489f6fe1c58bd89158f303585583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd780090c411ebc99fa3e0ebbaea03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fa5ce7b6b12a6f9f3348bd7a28ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85c71cb5ddfc7d04759ec17ce3174586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d004240e3cf9f509ea590787ae53a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c061ff885d1c469a7643a932b8aef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705ea54d6933b8e0804ba147f0a7645589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f060576b6bf42f54d20d745388c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc350da3173e89cc23e45d13b954882591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3121afc6ca25ae154bc59b5e3c133f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509b9e3ccdb737b4ba2f68b1e84e86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813048de6576cfd2293f05769d10d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df247c143eefb09d36e56368b3ea23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177e39d33e5c04720f3ec4311be2b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf5473f66c4c3c1ffb3409c2185c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60b11cab957b92d05e306bb2582d96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a996d4c07a15f53a720df51120cd4a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12192222e3cd2599f18157c9ee8379600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072300d0058540989a7bf3d60dcae360601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adb8f0f1f13b2a40e11800ee3bc7e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea6dd520324b1ae666e9bc5a3b55ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1ea73d6b7d69d8debd4e5a570b02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068b6d753894689537825a4cb511fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301903a2ef2554165c1fec592f20091606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50730f1fd590a9fef3fa4350ea85757c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151464069bb301720bb567ee6eeff9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb9bb0e4ce4bf366fc18199127439e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856390e4b4495a68837cc01f61b7a424610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ee2df6a6ded3edd732c036d14c8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f18ad68356243c0cc0a5aabc1a6bd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168db70b8bcc27d0901905d3a249c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0adee2b4590ba71e3fe036744bfaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678003e9eec908b206f7ec50bb814156615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef766445394107ee33d9e18a059fe32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94805e2fc1ec3ea5790287d4f03afc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46192a13026f9f6ffd071138d6347259618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fab787c5fe7bdfc1c0a83de9ab81a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0ef63b2a63022ae174383aa432a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199da8637ff8d932f5ac18d55fbd944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236cb9ec2d2d1b0b4a634eaeb96c1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf09a578a2c48e6e5e1b6505ee4585623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b36f078bc586d41b7ee4137b1c8864624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9150b7970e37fc6e14f8a488505e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3650545e7498b4e01eb7b9e2a6f9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163925123130cc0b395cda4a6b6ddcd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37b59a5f4b988eb07a9c705ef082c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b7a4fd465250e1c8756effe9e8854629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4150a8be13adaf06724d5553ea4fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726201c2c7f667ea66522dfd6a0fb15b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850db2af214d34c5c64fa2649ab04b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57db99b01b5f0895135908493c33a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9663de25162a640363bcd86c6b980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62d8596a599f26e32b9660cf12fbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d6c24491a40eae13aab7a34375ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b65cce277619bc77f3534b004ac13a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e0db1b13d59ce77299af78009fb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce978da6f135c5348652cdb0c7ad2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da058015dc6a86cef18455cb6a2d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e23e9341c3c226ac1d66e9073eb3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe743a32e3d52eb154231101e73b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661d93baa1eef106e2ce249fc7f59a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a8ecd19c07f5e41580dedda730a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8ced331ed596fc2ac2be4e0ae8eb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df24ef6a66d3154ffeeb99d77c6d134646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3db1babb8b18e54a6e9f14716d062647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0dc8f05b34df3d5cf8a847b1d15c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c5609a1cae17fea1da9a644988a4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b164809068d9bbca8b166259805a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a27b6e9c00d8ab8067580b02d07aa4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b867bbabe961df85766ff101a818652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e46493c7c0286aaf3c9caee902bd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d98eafec0279a83362b0000bb158654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44049432c97819cb50c2a854b9e9eebb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0429900d2e2576870b9ef5eebcd02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe88021a5bb789647d08d2ee6a41f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74be1b6d1f4fa080271d85d842bf86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922631b8a50aea074897ae03c78af40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefae65aef5b9fc8ec5c5603771b0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0fe752de2a3222ee5548b809f17ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501166b2af4ac7ce658e2fbfe14cd835662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d10f8f459f15453a9a5522ffbaeaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc67e549f765f086f9ae9e08c5e561664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0c2a5e31a59f5076412c966e1582f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f0593b4753dc566a4a6aa8c6d9805666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ea70ef0c5953bb0a5e606cebafc4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b412213250cd16cc0b18d16e0572c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786bf0e991319323638ce00c3df3b19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724494c6edcaa453fb45b6a9b8aeec0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4040736790dc3ae2ac0197697b7468671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3604ef3707ece02b3b7f27b6a0390f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d480f3b7fceec0775f5a9fa34f91e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c392a2cd35c56d4e4f881058626e4ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2bbf51866695a27207cfcae562c60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149bb46c646a9b7a2ee914464238e68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f75434e52494c8e347683ea56dda8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f5a18d1e9f3afa3bf8e11db9ed1ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b957089a2bfa168759961115e07aab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a5f4722212fea4918fef47eee30d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7abe4911dcf400524f34d4217f585681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa00df2b4d320cf2a03c1a2c6a76834682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d579bc5a91a385f26886ea534649683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458829cadf0f9f4e3b0addb8949e7ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c4cfcc2534ecdb6d78b6cb80a1c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f66269cc5a80881efc337758d94bd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6bdefecf492f986633483b811352687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb7b1b382a0a8da5c9334dc43c5636688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ffa8cd466bdd9420ada527174c8ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a73d010be4e58a4ffd27dcaed7075690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb0cdf5de62243345995e63c8ddcd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b28404181bcfb0c7179e1edcff62a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072f34afc80e07439914b49f00470e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94283bac53018105cfe33f00fd433694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949891167e33a9144c9d0b3e566b0df5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd695f913ae7bcabf120895038ed3a10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903036e85cf4ddb4c2177e01acee8c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf2c2ba31ca0b60ccf3983909e14a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2989aecfd4a74a98d72253a747da2a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab4085114241b7e61f6e5595877fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f9e19d12b0f8c98f9e8f185555bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db84b49e4e1669a29a76bd06ef99190702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cea64930f7fbfe9ab65191f597cc2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f0fd397b3d034a52dde4b07de0b68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989bda77b96266ac049600ab6d2488705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9d805b9f1968058947a13d509a912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd67096b47acaa6ea1dd4a7017d4fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457dd831b110647bc4c84379909300a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fb7db8562261c80225e1084676958709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09c4a2167dfea049ae00e9cde3e5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b185aa35a16f98c0daeaf2afe5c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ac130b8a75867e1e878c2619af32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992c1cbae9f6725999ed6adc82636f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de8b5ed102da65d013e050ddb15f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0770c8ccddba98f61c31d920145c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80c5ece7d4a96c3f0daf709882b56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a281682f206c3ba98272fa25f58e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bc9e9e7d3f2cfe55b66d94c0f1e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b071f79c9c1c4ba6c598ce3c4546719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4853aa0c14baf5a4641928f7b2f8dfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7254b74027c6eb415dc9d6f16926721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3db5854f75d2053efe653fbd43a09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba8af97330f54994a7f63fe78a26f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593063d324eaa80517ad3cba1fa5634724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3273c82e97353d71a1c5c823d4b53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce298191292f40ce2b6a0594f1147689726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9cee8ba08fe5f42734b4ce996358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca96fd96a04f1eb23361431ffa80ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e13a405a5ea44c9fda8341e2153c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2c7cbc9d22180d7166b9d7f384a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ffc75debcfa5a2e1671578e5cfe45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09060d540b1a20c4c75656dce9006732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e1f75235145f6ef57db45f78e236c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f2deab6df97bdeeb78943e18686f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c32adbe015527bae32b7fade7a1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c59a121b176c0c1f5e50cf58a228736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0373c6da3f0968eb6e7082e08c347f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00781c52db5ea64cb3207c4cf75de4d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea939589743dee6b1c9fa2086d095739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa27dba40ce44439751287d0bc3f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035143a64962a02fd07b7abcff4ce74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04e073005bcd58c91289dec9f4b54d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0612a3b66b83887fba998af330603743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650a402ef9d61ba9ba6ff6df6fb91b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8360b28c31178a87a7e943f2d0486745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80181c34d171badc7fe2e1bcdb3fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58addb82575aea44d04b8612c6522f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1486dd00c6a5b322d64b0e2336516748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e60a00fcb1150783857cbbf386b1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a4db6b61d950a3f3fbeea60f57fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e8395f35f0d43d2da1318740d36b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584e30d091f528557621e4225a3234752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1941a2b3102c05084354a4a6e05620753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708847c59a72e6f54ed2ae5af5429718754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1780e08a113192509abbd1477d0a27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53beb2d0872cc2e0cc19986fc3a9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7651968645e9d513bbe8cd0b719050757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e42ff52dadc66a581bd0d3fc339ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd241c2b686526f7b0e6d75ba56ea3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>