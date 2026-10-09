--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6210131b156bf5ac16a980ab6f3a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f41c708e385051f119d201db40eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4aabb576c0771eea395382ac6ce993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42552cc647f1607c2fc15712af1be6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49773401a60710696990f0af0104135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d6613f68c60cd5bf3a2d10160a7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b986b94b59330c0b9979bba4306314a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f05d7ab964125c025fbd9dbbcf12c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea256e959d1cf8fa3b1bd39c01415059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d4ca036585f5d0001803cfe05631a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640d50ac773b27b06e7cfecea2354511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e1097112824e58ec7841b1ccd42b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d0fe9850a45c46c32eed063adc87513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3a31456fb9bbaf5656f1dcc43a72914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec034d532b1fab78d2ec68dd83e1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dccf806cc0b0162d4998f2395953816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3bae62732d76fdf2d864536f23c9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a979a8a9e81551b4f9ba3684f8272a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63399b80a29037205b9b96edfbfdd20419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a1477d80eae10ba5a22fe6d9838020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e70aae1c20028d1d09bf4cf6c5f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd6677d267c90c844866442b3718e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d918c2f1ab1ac10424d2746e93e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a845311ba5524089d081893cf235a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232061b4dd47116407da3bb8f29ff425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c868994e6362ce19a9dd5e30d80226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba78431fd45ea6346d524555ad7cb0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb0137015c5ddc799bdcf1448d9bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d782361274e52c7e1ddcb2054b4ecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f48776983b0ac0a3bfdb0150dd4ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50dd97c9e231759cd6c90765513e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d804b6d264789ae541319d47f7c71e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640147e458a1cbf455c7497cd34fa4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416771f42bb1d387dde790b1615040234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952dfddcc22d33ec3565d20aea180f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dab71f08a3e947f4e83eb7f80fdb0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a668172044db85bc50708ed0a718837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669051fa1cc8493981f55f9fb00fabb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e5f692255a171ec21b2a3891eb19439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a98c1ddcb97ea279b7be8d98bf9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56a1596d579dd298ba7bd7a2dde3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03532a6b6733a93c408e838ed9954742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41a1915b340759dca80055f540081343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a03b3beb6f188dfe790cd38da0a5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f64d25cce5606fd5326dc3fee39745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dfc5d8317f71a43930cdddda580ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92334219000743bcce70a43426d2f28747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed3236f1c8788b3ac375fbff32e9fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1ec433697fc037e1bc7dfd9968ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563db1c748495b31f133d85de5f9e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc9aa5771f0d8f559987d0674377851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a8e79760a21512207941c99ecd8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69bbd6b11dd16c2c702b6ea1f210cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e0e7ea03394d9763f714acc1b15f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e08479feee3ff7f82f00ea26eb5e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688d330676ba41a81b567d02b4ffb7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0083f574795bd8699e071075c60457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde6c91f0f7b4202208b40ee94588d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b180c7c9350450d4c375f46f40705c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c52be3f06fda9f6a63783ca4ae4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dfdd5116dbbbfc3f8b6df0479904561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27b8e726203db82ea75d73f05b85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893947fc6db67db4be79c417518b08163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e8e49d5bf351aa2a50153bcb947464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc8ecd17f1f98167c7b6fee6323f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd61a7897a78ccd70d64a1b9b1035c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60695a2e763e55866c0e328882e4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd861d71bbd091d166ffcfee17db0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1eb8cae2253515ada03091d96c38a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393ed887445687304f0d5c150cc04170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d94be676984550d580655de41e89871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287f87da96e8638d200781278e488a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c29702c92faecd3bef98b507bacb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b73b63e77e016518512b51d00cf8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f27260f2c3c86c38967c56cf53a4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e06260f479176d23e21724f80d98de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cdedb8e39f4f3006285d74bfc259d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e954f20ee8a01fb938fde30efb69a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c563011eb7977240e3915c876dc39579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c3ec70dd4f4686c35f0440826e7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d20741cebe97dd9ec89f1e8fee1ecb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa372c892f020f6aa2e109fdfb6d2d4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1aa374bcdbe82b40afd3d8b3ba7b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8880531ac0023781b787c453216d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556bb137f3936d571ffc7ca6cb0f2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca5b829bea854a25d3b33a898233d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314fe826966bcd837563f662bb20fac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf6c356359209ffca07ce6bf3b757688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05438d177280fb997eb03a529025936789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6555d3c36e471b74a1f9f4d032ce9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eae52fc1261f9f669adef58adf55091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7da69b06793fb07c89e019fd7440f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec32233144678d19fe8606163404c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4451d8c214cf897ee7ce2309b0575094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f766b0e41fcd1251e2c1ae2d5898e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f075bd29c1dbdef4d0f802d57fa78f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb23bc19e6655c08989825c0148b9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791262d495354ff77f44d1d9c25745298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c03e6e63cdd1f1979095a3f6acd0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b77e2e4bd05fe966bf4a1ada4ea2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678688ce23a0d676608729a62f0bda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fac7883b4a7383760d9b30fdebfa7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d09e237c6b8ceb475c5d7e5724d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d0c6a24fb7f6f4d80c6f3b3aa8aaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec40cf4d7c35e4bdf80e630820554b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6886894f19fcaeb963616d124b47b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63657d316435cf7faa3b8168200c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2246914ebefa1be82a93d2e912ef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954edf241857529ea4f2ad1620fbb955109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbdcf89f2c956584880d54a0f45939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d93b020f357ceb15c0a7218b28eb2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5e64f2d4d970615507b7c053ae54e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1797681cc43e89f8be4a22c5db678af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d091cdc1163b130059e4828ef29c347114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6fb1ca77e85e5ababac87b0da5f4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db21943364cbe38a4e40c5709163282116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ba0f3e9fcceaf52b70d3f45617c26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adcefc4a03b4f19bd1d3bc55651105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d6273d7d13ad7701a6deca983c4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124b53175c7e507ef2628f86645da4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620ac685c1c792a88733e288d3e21d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bad1b5bb8c309fa11484706f31259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23837276dea9411d9d51daf88487d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02ff6d43292ea25cbd137170882cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc08eff5aef4f29700f32a66d6e7c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ff6662c1b4ff29b4338724859fca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c1c9d1dcf7bff51fe9035bd286441127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50b71cfad773cebe8f4d38f51eb3d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877891cdab3ab7f672a99585d838f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c1529788da13918378cf83cc6c27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cfb82aca5695db3da314305009f52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6cd9aaff398a61fa56c89c732e8df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd928c5ba375cf4719c5edc8d88c57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782168a742ac0118f679998dc216cfcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e45621b4d8d29f2fc83345c057f9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4cb10395f9802bbab0ef52812ec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cafe06e5852d3f520fe97d4229e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa9685649a23f5aa1f2e453e56035c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186bd177cd8801b03512f6456ab50f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a104d578faab81c6fc9a106f789ba7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3747625e30358724e7eafb76991b39d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a93b46de132b293ddb14d7e4e25799142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a155e0b532a8d2882b5c91987dd8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde846744b49068add87efb44fe94df8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64119214d318198ce697486e9730312c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28b1c05aff9865b874b8ae118313a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce54eb161a8cc6182813a6800dff57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5bbb8b464f8b9fba562f51cfc2980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928ecc85fb4e4dbbbbfde2daed26a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8279f0d20e04cc85540a921dd3e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee67170e75bff47ece53bd56213a95c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1a785b2942de2894db454dc48bb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2555d998933a4aa49bbb27ce8d7ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab532d93702df3eff24d83add34d716f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb53587f710a535f76712e6d8a225155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6810cb610233ce3ad9126fc29c98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c126f0d2527bcdcfa5231292f9341157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7df9bbc97743f7d2611b1c1c0808a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa12579f92cd546b031e057e3eb713159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52fea1e109daf2fc1d828b135bbdb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b31ef0635775d3f96ccfee18c303c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce510e3ff6f5986a95d1e86bf40dfad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5d0f7bb1bff04150c40fd35001cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d695284315685cbbdb8da169f7a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b41da34199540a79f3e93c7e409a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81fbf223e030695312d5c25e60af82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4939eb54077a9b44c90b5a2f5a46b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff163a5b7e5dd2633c5b4bcd2218805168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2c5eae97b22110b2ac5fe5bb4cc34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd6e74d7bc2ddf540b18e788a42da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478993735bf92b96fc90327adb3b5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e764de9ca9b339d992e3532a7de1ab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7d2116d917cd41a415f1fd4e6cd31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15de593b208d0d82ab62f1a6cdb6903174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ba20c55f06db6481af2615ff9cb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede0def48d3da78c25c8bf9ee0c4f6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342a671f2d8afcf341814f9883161af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746cd66177f30599abebc8c8f43e9e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c688020aa359832ca1de89bf891a354179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec872ed8327c60e2d07f0bc623234d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a4472a6c3d7140f7c1bdffb64ea2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da8757f657edf385fd04b2fc0fd17a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2800f79341a0d333af513eb8ec5bf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a2e1f3174cdb40ff63e43f1eb72f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e3bf5758dfc5bfee87be930bf33a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5a706667887670a6a22e43363d65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a262f68807d4c31943f159e54cec92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013dac3a8e69beb1a33a3950099b1c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9f208049e6e1a01a483e5ed63cd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4795070f90769a55438006ad255bc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a8b6d8bb7c2bcb15dd36a0659f6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916620b1dc0ee013d388e508431d4c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b84613880a0edef22b73666a28b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5eee18acb03fafda39b0ef154f4ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc52d58326dc09764f7c7f98da013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649cb2c89df17ace62941b81d72a27e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99892bd7dacdcbedf607b5bdd09c9d80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764d4bfcd247316d6df73d3c910727198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da9489c5d965d8b990458200511b42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351978909b4142e59e1c59638975a95b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592e70589c5abdf0228fcec690a111c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e7cb05ea73b873a6e52dd3a46dfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9376e9cfdab2a899b992fbf4dd94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a222c82fc16b13147a665960c3e6fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16069ab95f30993b1f5f89e8b710a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d19928e3f06bc982d08652542a9b61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65170bc3e152372cb0cbc6f8ba8792207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866db30154b53a8a6df526e3446e9cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09be2f8e9abebb61969a4e5833d7b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae02e6d64eb2fbab339d15f2c1030a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeeeaa31d8ba32146582ea129e2eb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222287ec5032adee0b67987fb489769212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be317b03df84e5b5643c7e8a10b4c7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87836d6a1452307ad2408a3171142d15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de73c8424a36239c9648a288ff22ffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ea8b0f6d465b664569c080d3869d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59b8f481a9fdd6b77d99fb06260de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d8a69553b8ab4a58a663fde62f96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d851e1db2859f967473c29cb7d644219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e867dae4655395cbb3db241cb49144b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e877addc9807b1c83eacd408391cb33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ce70ce1a09d93884a3c54002e482222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba69067df5a0b5d23c8b171da7832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621894b3cf2a00c6bbc6599edaa918224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3faec84e5b7fc5c0c2c830cc35a79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f55387b4b6df725c2f5aa430ee17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432227248e4d955df50d06c06a52dde5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f8f77fb09c430d0dcc4f693007a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3006b3294c69dbc13c444347fa8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065fcd6ffa94e355028b0f8ee0395b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07cc9430cecbe83985e4a4afccd85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5d5adef8e41f627345b1ce378f33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444432eb2dadec98a30b956fc0f4a5f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371c1e0ea81e041ca02a00dbcfb687234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac93572b68d036d7df0eb64d93a72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261e4634fa3935a040959ec7ecb479236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2ced340b3a6a61b725eee0c5887a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc810b88099c6c7018ff8f09a47b528238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86420a51e49d031a470f918f47ef26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a0cc95be1f4aecad499bb76d7a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414f463eb80cf4e0db4a5cd1f0b43fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49304bbd2e06df59602a8d101cc176242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10802ec38aacb2d86dd02f8c53f7e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef08b2038cd36ef7be482282ce5372244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793075a78894b25cde70baeb36e4e8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a6049ec4fc2d1f0446ce9c3c374c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d052464f515e63fe45cfab6f12a1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a2327aade008f208c6eeca0d9b5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ca389adcf0fdf6b449a02545d8173249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b28ce06cb95f0afdd68a90768ce24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae8092c512eec16db3cf0881b7edd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520312d5dacda0fc31bfe3cbd64a3b05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9384cbede846ff37951c5f49731d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0586f47318398c7a9879c03120bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d6c1a6e5540844658beda7d918bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68187c13d5417ad09681bae2a56c4c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c985ef4a980ea2053899f98f4668a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9403cc87aae2ac62f89ecb36a54f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0ab9aed200ec65f8c1efdcd0d3df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc186c8677fca04b99406cd30cac9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958678c3c65f1d77062221905b3b35d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387c896c61431520ac25d41e970b7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78797ec608bb4502409b09f4dec0cfa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f9b6e1212bdb4e9abab8d226bf1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb84a59b86f2c031ed8e4be85344e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb867c8a4293c88cd4b4b7d4ee4444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ec2b8f663b40d3fe180cc39440d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa95137edcfa7babc9e0af1a8035e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d09ee24a2eb4347d1a3a5fde2ab20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf313d689b7f62a7c171d33d9c14b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34e706e8ef3930647b0c12501833c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52d2dc156235a0502c14f18f65c13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff702ced0ce62b41c00a1ae3592d6d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f520a76fb3ac53b5ace477e64c82b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bc918716ff182d9ffa3e24f1d748275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758580521ae18ca7a0be1de986ebefa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952e7d263b055f9cd00b8d627b8dfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61750623921f387dde6794a2f438c5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a98930df0203d0695b1c267da5ed0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48843e5a22a4d93154ef9626537ad4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974c87f019f9bdcaa23bd265aee5d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d3095ec4ee71cbd22aacd7bca3e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63f9e068697c5e9638630acc16e2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328ff3e8dd4263000d8f31cc534b04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e14a388e6647467e734b795c5fe6d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5797f15ce841c82c86671e5687a31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a559b03aa42e8cb0fec6b1f80a1ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c49e65c07b617f873ff61aba88c0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353656f9fc6c556e067e6519cfb41598289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876ecb0c5978491f461b8e5dd4d31f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd9d505f0491c15c5f334002813336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a463d8ae61e5bf70a339c6864aa5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb5eb9a260827fd67faa1bcda783d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94700fdf79adba4de02f173b5aee0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db26c842d880e023fa36cf0ee17c09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849192558d95b9945d03bd3f6012e23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc1fdd4ad34faa60a2090818bcc08c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be46cd8fd16bdad5bb0bbd9b675792298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4814746394c4b017e493897cfaffc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef64d9f6e474777b30bb1970171aad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7156e081010abcde9550a408cbae6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f9c9ba07a86a7bafe54399a10427e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b23d42ff61f695f85911cfbfe7832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a767ce5a0b0d217e3e325ab0e06793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147de7ab755159ef875224fe55aaa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5268649af6297986a9dc0641d38b69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa548cbd6e8709bc59b08654676c2ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c976c1d374c4c61ae9a469bff9de33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c27b44cae09814879c744d5b3a15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6162a63a6256e91c3d74b3ca56480310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926f58f974119abb6120a11bfacda1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa870ba8390fb9130d069d491839d84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a3d6ee2427e0f7d7afbe52b4df05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36939ac3152fe4744fd0ae4cf68932314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8751c38b8a35cd27a2bc406b1fe4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e92787b84eea6d552cf1812b2922d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436707e6ad87addb690eddb3836fc7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd2e1a4b53e95d16c42d829f6d7364318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86713699a06250d132ca0952bc2da3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab03cc2332aed05978e280f6d1ca2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2cbcb9dedc62ee9e181648d31cab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd074dab9d966b3ef44f2fa8f853422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5527e36440faa25bdf6f8b153138d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aab7f63c75c114bf6660e5414f7e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3509c9bb90937268331a0de81cb971325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e844aab0c479852fb1cda3caf07213a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64b8f7f3c828131f0d55ed98725f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7bd9c3bd842eea7b537b511d2c11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d562745952f354ae5bb143f5b389990329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829556bf7c2f6805280d81167d417d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6403f93b6bb0b71466f6091e1d0a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e431c4e54a0ab9c55a656ffbe984332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94699caeee88215b21b7931f4368c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354440fb0c2d78239557832c067167ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904723e96d05e48f5e29ada27dd66b58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5826451ef6fa907badf3fe81790527336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6df09c9788047d37e8e060114f7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da0733c05392522bbab0997641424338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b9697a02bf18161462e8882caa4c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665675b89edafda3265d7e5248a5466340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a655629879f642d35f453305879b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde86387724e560bbd7293524f8cd5a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842426544e90a41e773f76bd1468a9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b7dda63153e63fff557373a05138344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb596b87a639795dc21e408e059fe8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd9c488902b590f50977e0534b7ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbadc9b7db005116017b2fb9ef5803a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e62d680672db9c3ad4a1183444b3b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7737c6a82591c1094f275bb034b39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce4c09ee02cf2a7a4f3e73d268c3ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e81085908df3261af5cecf985f7a07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e6650ff747ca647704df32955cd1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f67666e18fd31ae48d36aa0ad334353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802557127ca8971792244e39b9be81c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe080b484bfa3a8b57aa1c0f54b07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206eee7a4c8a4ec62ca4866e896801b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4c5b294b87f95510a9fbc6d6e2bae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c18ec7acc3707646b53c30e02ffd04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5fe55bc5d453fb28c1514552e35be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074be328c3cdde5936936ff492d0a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208b8130a01e584ee1b248442bd9b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bba6c8e665da5e6edc86f8662ded1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9c57afbc5bc824eeee027bc5bc41c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c44745b3a2b79e54af66f4ed22a5bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e61a6c5420a07d5be6fc27bf174c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe975b0a4b48c61a0402179a696788b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a070533001e5d285f2a4ddc5e609c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6624e376816547628d7b7cef1c238368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebbdd307b18120aef182721e14914f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff60dff4ba64080c862aa0523b6a009370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db01a9933cd51d94c62b80d34f11cc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195660dc3bfbe64e278999370a9f401372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7121b09aeb4982ab1072fb603d33325373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c42d675c43ab83d0eaa62bd77192b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0fe55ce5eb41295ab51bae4a4ad79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f5a648f195e0425cccb68e8afb27c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda70683898c5df73d52905b350ec65a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa5d6a9d0d44e0ff67a71309499d2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a0388702c1e250c50d72697f6b7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce900497d59044f31fd8be2cd36443380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d196cc1924f6a97ff79709e5a0114381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a301adcdf7d28d50ac6317a2aad9c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be200fe0d61a7ec9389dc02037b51b14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed39dd91eb4687be5e1c573cb1d17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c72e22117cc7291f971f8280e3b68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a547984f5ee74e88e8859a4d6c25d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec2d352b9eaa850dd46615f808dea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96047f2e6c14b2f6e5e831f3a7d9b78e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589f3314af2a86874b8fca1c7e64927389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367205aef327faa75a925a20005c1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17e71effa1c99778d5e6039f56aaed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181309b85e3d040672287257c8ec7f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1f72c404e95b29ddf889eb3f9d2c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4ebe2be26c352bf88e16e37b4451394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239011f9a67e4e0c3e65a6c92b7714395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e99884997e51e1f48ddf352fb7f0cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a75cd0c53641c4d066e780403049ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b42077dfd48abe6020a6d0a0c1226e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7632a634bda34cc4b41e35a9afa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77562e89d935b67183e47136b661a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5167e3fb50e841a01cb68973806bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348a68eecc7a657871734bdd50c7860402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f248c65c0ae8d430673c39e56bc4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8de85a8bbba7db049f740c1440eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e39d6f98e6cc0bce149ecf7be9d24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa898216faf74bd77675821988eb0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665097060c6a417ff1a35c8f2a2aeb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a1edb9341237f5aa0877e0cd2fc3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56749f78d50c9805963791256549bdd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1737de3409e04acb7cd454346cf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b551f86597c6058487dca05aefe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21407b229130855c71acf59802493ff5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c804e554b34c10c68b93bb0db4b9bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99768819e72bef9c98ea8d0e2c1f8dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b1a2f480a950135631c6644fcc1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbfdf2dd286b99e7c63060feca6d05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfaf2844e4e54caf03f81a1c19843f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec43e482150cf974ad6223420e4f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bc43b4473ccf0903f70030686b04c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aa314636beed078d9813575f373ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69248590edc4fce0d10260386ead73ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a60171007c5f4a0d7eef2931b7ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50783e4cb03adc067eb3a9474921f221423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4dc5cf3da9332109814a5cf374803424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9ed19915a0a0c1a7d0732dceab235425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9654860bfdfc58416bd26da4264f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70e3d9bfe5a3b941ab8eb40b09e4e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a65aa81bed57166cfd823b97b01e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc3a857b5c55ea72f5eb51321bc5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2bac1e2ce61df8ca4ff63fce0f277430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38239bb7df075752afe1f0ef1be782e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b4f8361d47f17e8f1a842d9a690b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7321ccf06b4b0ba8568d161f193574433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af494ce8666264ba8e0ca2841c2d6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ca6473447fe227d97be0d1992de7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347dca9b43e6372b71e860e8f6bd1f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ef0cf760c57724fc4b0e816e888d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038310876d726706392d9191108d5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e3a45e895f84da43eb9af1e3ed866439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199ccd65cd131bb9a5a8e02152b8b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0ea26bfb1f0cef7e230e84ee68b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b2ad0364056382661807bd87abc27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588c5ba728c132fd87c01a2da42f349443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d430c93617da5ad61e055670b760fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780ad5763f631f813dfc070a647a33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12db28ec13ea33492edaad93db1d46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214c282be5c2a95d303348b7e83ef3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b564c7046fac7953de4f88ae6a298448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f945094d15aa7279adc4ac08380f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a85f16e6213cf8ba50295155e0770450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f646352b3fc917e0ca5bad4da31a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239c616d1dc2d9f2b73ee2902a06f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44864c0dcd0ba9355edcbf1405f55a11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d30b96921e0ee337e06664dca38d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d25438398fa8e2f9579efba1cef910455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c4c19560ec9df8e5194ed3b4cd031456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da281737af5bdf99a9bce272053edd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec209c20e11ba75fa44b261816bbb56d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64075c226b7422223e9429fcc1a68b41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4e0b81ea01f261539f4613702050460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3587fe8261b0d14efef32b11c38cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e17088e60da74804c31a22c99187a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae5a6b2f3fe3ca60b49dc48173645463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e623292db171e753c9126766d9db48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5ef933c724d148b9e4e248e11db7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5142d7af4081cf27224d9ab19775685466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be270357474665a2d55a52b82b6169467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c18502a312fc8c0ccbcf7d17f5308468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c56bd2e8f923fbc8431483fdcd8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e1d709aae7219896ce4968554227470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed42aa6f9e4ce7e4e9dae831cf95d35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16e377bed59cf5ba9b1b0d675cb11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32e44ffe04ac892fbadbb164ffdf83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ab99981d251ac8320e1ed7a80636474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076390b05c2a9dceb333366f91396bc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf38afe680bfbe5686e4bb9d4b995a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158580e1229ea04bd33154dba7bf9bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e2071f2e285c286acee8158fa75fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd195fe93f1ea0280c4f25a294e520479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad05ae02f419561df92000f374ef1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213dab4774c68a80a4af4b631617603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d03b5dddd02b7e8cf0ac34db2bd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a846c4bd6e80ed31cd2934cc1b72a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f3527b44a11d0ae0c8fa5d62f70b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e0338635ae5476d3a9065c8a7cfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f0c6c7027b75fef3872afa13ac7bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220aec0d439526e10d9b6cfd20c5dc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a014ff0c848c307aa67d65e5d7e724e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0bc474d21821f7b8e28c416319c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7fd06fef7b0966a16d7e63f412543490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d8841889893957e84f69b61630168491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce437961b60e9b89eafdf751056c35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6fd619e1175937f786b222588e80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464c1eb19ef393b959e8c94fa30c68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0781ff6303cfb5f664b3c3f2b58b4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043be1d7a9612a898b38593f5dca3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727fe3cfb1af466e1cffa0bcdde9c6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0eb16f6580ad35b046f37b4ae5819498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec09e4d11baf70d74c70f89bbf0f22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ccb60bb18b824829000925a6a315d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae7607a01c50e3de74d0be5ef914b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fbe5e3f082efab9c8baa4a7896a1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca489a8f91d96925375e17b2439dd3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b98ef37145567921f109c6cd2b3ed2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6ab783afe31458512e0716bfa045505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645d514035756d9df8cf1dd9b9c3126506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d7c05f12212a7b2b42f96aa57eb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf401ec9b818b7d63e2046b010afd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b0a801f37ef10b1b16be7d3b88ec4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038944f7713f3734bfe4b7cc59dfe6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66a5b60d8b81174e721dbb87aeee66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36930b9c6be36d90464f37a9915112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f09381eeeaf93f4a78489d62351376513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96c6b4241bd8fc81b60718d006e73e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e22df432c46a13582853c236b4a32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6dcddffb78c98baa8803bb4cc8faa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a99457b0e770f602bd0141dd12609517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebadf91bdd44971c0c1f734b48cf7f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28cb478c0070fa0668e4c6831bdbd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df794bbf01da12c4ffd391f99a032520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df704fe6e8e0181c585de4f4825d964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4b7fc62fcadc0f9e14b1c28c28b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b416a16e315fc20c13778b951a703523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0c8d5505d42b16dbd5d071325690524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d999a2c5113bf904ad69d47bd1472525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a745d82ff2f0aaa75c810e0ed7f78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe177c8cb36581c3a596c9e5c57d46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a52fbf06aa47ee6a174ab491810228528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc837aec005b7512d3c140f64151f95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68166ace02be7925a76e1ab77dde1d9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430157d6220658f50fa15e7a99e7b47a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d67886e95cbe9cc67a91caeec0d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e456cc1d34cff122664af534f481d53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eae78dc877421c7a532e481a22b0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4f8a86314ac11212116e231504d00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562bd9213745844242d800e736cbdd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f83f6b66de9d0f315075413cc3cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed45657baedd1cc01e9d2cce0bd4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85430909154c46b41792f833415e340f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595fae53240b6dd96147bfc09799fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583abab5b01c3c9356026431222ac63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76149c8ee27e5ebc2bcb418b63cee4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2404fb1abfd8b505d39bdb629d798543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545f59cbf5413501343ca70906effa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59b14a68e40dfd817fecc59ee14ead545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378966874743b7cd8b5f2a140d686a35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4041a0ab7ef04f45abc634bfb9ece7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbccf709b242c41f6e8fdf29f37d546548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131b74c8af55b4a1279f453e2827fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c71c891f0075fa84e74598156522f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f060e3270e5b7705c01e7f375ad0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f77d48ac69f010cd5f5c385f1812552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2e621fec0ed80b5ac9758be4ee84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86a6b783bc8cad06fe058b0a9f92d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b760e55a8ea038750f7a0594c0b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a861032d9cd130163d479bd65f3054556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e93db01ad0cd06ff0db5071f45a53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e071a5f0e275a66498f880549f5775558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25664171610bfd70d3f6c6813c4d7db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7d4b69670ce31d61ff90ebe76d92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ced5fddd76df4f656293bbc5913fb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760221170a33d35dd1d13bb7fe8085da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d4b7ca567ab3c460bc05bf015263b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7b123a04d14ecc09b765d2651d55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9eb98df2906bcc608709084553ed8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0652761a3842bc068be939f49752566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c505016c5e04e25d4d9955edbc778567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda520e2c06696d8a21cf0b00f5af7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef3ecb16fa1fcb4a2bacb57ba1f2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd792b5751d80b1d3f7fe486666c4dcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c4cde6179d90a1cc1137cc883263571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba772c791c86c2a6be50e0e913f7017572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15e87061f7c436c0396a779f51edba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca72dcda0e00aa347725150d7fbb4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446388ae8507222a2113490b0e80a9f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0379e2a10a695bd0af07e70094e11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb4aa0cbc2eca404941b4aaecf09a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30332490e06a8c709b6c5ee8be791578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad501cb268c9f1842b63a6f96accc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d65535645a51ba0039125cc9cdd6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a01d251e4039d02b9c134ef481d37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c5f3d63afe373734e90c93698362582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3ae9d9d4d2c476e47cfa8ab9753d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ccaa00f3545bbecdd972e792ad100584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6849980f630833fccfa9e5b610fca5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97c2c702f7548034e4617a5154084586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c02fcea5958c0515ef2fe03240a49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ccd9fa47477c1832898813d7de2a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6803ce460d35d6b81a1b26328ba08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246b0ec68a4b4abb2921e3e7de166ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f5166a019fdb961516537bc54af0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04569cb68981bd5bda19bc622ba67d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d64ccb4a50325c7cf0d56585d99e07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1144eaa6fa71b1cbb32728cb9690117594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748f74f2c8b7d444ac394b0c5905de5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b9cc8649dc0583baf780b35e8f74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932757b3fda954cd2b07e3985dc27a18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d6c95347545336b0f3fa9124df919598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62868813877dd14de373aeea421e1b0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5993de2c0c3300c634f112503e1c835600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f2136e480c4b89fb78a6d3819a84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc358837d3d1a869682fddab59fca8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a010f49f0a5f3a6713c9201acc353dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa748d10f39aa8557ee62173a6d2b89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2d79ef21650e7f8a7f9939e97a80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd272434957b872e16d95882f31c3ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb126fd66837acf40a1030082663e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc20fb0061f901f3c2a733e7cae244608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237c23ff5b32fe94cafbb625712ceca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdbc42b55319295a8333e53939ad1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb7a1e634e0c669ce01569e3febc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b72652d8c1b06909b868e903f8424612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30346d63e63bc3154b4b921aea66331613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669209becb2cd434190b3df66527afa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bef41a95494ef076c144efb807780615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369207740403e9feea6db5ed597b59b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fdd6b54f205e7bab413dae4a8695e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2651d6ad294b179c2fb3ee8622a287618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154480c309f72dc8df5a9963ebdf5a64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ecb022b818bb9a73c2d990090fc45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7319ee3a37bbfa177021890b736a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c99a7017158c509f3f19824e5c715622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39dff07a32ced1a356502a99b36077623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c00f520a0fe04d4192eeb5687608d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b949293e029796d46ccbcf13657833625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f471a00e6dd7f050403f308cb8f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc182552503c7d07cc010d2d90a3beb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe2180678b33efa4c307a9e674a4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331553dbe53f8b1bdaaffdd1b67e5b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c414502c18a30e11545e220d957a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d4738974d13ba081935fa1928766631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbc80208b17bbf8995d020d40a72d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b82eac02e9005a1148c489d38cff5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152a6180ca14bec2c337a4de1c55ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9c8602697fdee277697d50d36eb82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349400e178696e4b3aa2791afa902eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080589ded255f7c91c543dae2a86eac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938cb0732181da7f0a1a60da5c24be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e143393024ef6b30221b87ac3d24712639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3fc61c0ae8ec71cc0a7a4313c44a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f7c6021b712a3b77521ae459c95b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0306c85a547ca4fc3d1d5e1abf930642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26171b423072d7c7ef6e148f81aa4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf69253f083dc40176373f6cc2d28f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68529593b861e2e32ccda62059f40e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad18b264380f523551263a740e1630646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a16661e38802b68df677d1cacebfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad647f63247739d3bd6a48147eca19a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a826798e65e7c5d74c21eccde68f44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7424434aba50c3bc5a61e0fab4cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ebb8fb22e4cec7cc5ebcbe29cfec9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c56c7a9074588811a5d2d2b0c676652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f447d39d997fdc28a937b852fa69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f13a3a0173aecc6bf7946cac59b852654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e69912de386c9cb820180f24843e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c8c743bedde81616050cb23c4cc44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937601a9bb188f66c46676248b30d90d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c9ad6781619be2210445cb4215d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e366b8618debb0659a638fb7e446c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571288111450837fad13c16920a4c97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad739dfa387a2b9bd050f0bd70ac7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c30fa1bae287a4bbbbfdf2116f79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f43f9d3b94eefe3886df7a88b8e36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de5329250fa34edd35b26402353d2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6f07750e2ae6226e2f3fbb9f9e14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af936a4a0eebe5d5043d039989173f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea1860ffc370ab4f29d8325a24453667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6367e0905aade95e66eba6ff2b96e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9b0e8f672ce40ae18398af867741669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3b8000f1ce596387cc5d4ac184cde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c4efc0c5790044436ec6a4592e4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1735dec2fb4fcebab9a73fb8b6c8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6aec913625ccd9cf0dee3e5ee986f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3f920fc4299902a92bb6ef03e3f3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb77629cf3ff3371db8a2207e22bffe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c74e897974d5083c395d80fb5bd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5b36b85d8b2acf680d55d924c9fef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f453371655d867238703a951d9dc6be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889f28e80c0c70c6dcbfb98a99484e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94ff365d4f18b4d28ec297ea0f5c58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae2db35c9b1d5fb1bd3d9d5c3cf4c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7dd03adad0721feccb96141ea3b60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa005a16489976122d3265ba0559a0ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fff2f03724dfa3674828e2d92169e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11f267f66afc18120c9c64d8cbd4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7497fd1510e67878afb510b2b170686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eab51fdfcaf83a75334cbd7f2fa32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a94fe8ae952b3c8d4b5304f9348a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200e88be5c98c26dd32106454b9faf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810ca7a7855ae493169239f4638de3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5feeed2c2049ecda6b95703bbc3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f842221ed8b4d1388adbcfb8a4fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4b5aa578e17a7b4cfb8404ea98e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2ff865d7ede93a6e27765609662dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfdf032bc7d1969d5e0e3326d1d829695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dd2d21b1373ec69429bbb0e19517b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347660ba8b7d90611c79a229eebab9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e746888774ce6eab8fcaf323bf64f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa2e0a6e604e504c95d1eec43f7c8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9beb771ec7c62932484eb0d63b221700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33c8b3efb0403a7391ed5eb603c84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159c0aa9b01339594d640331153364c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ff4c5431cd45b12ed66a003c8e10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b01e0e2955e12cc6de6b6eb906bf13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de6c30b89dddbb657f70ae47b7a38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fddbf3bf25edda560b4187894ec91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eca19329412ed7e995970d42672cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060863dfcf35d008b562b5ee8306383c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8f60f7f6ccdbd7bdeacc93a7b514709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b282b7db5d663281c24420942763f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d56378f81f599d70ee50f0e9adb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a4f546783d3e5f1791fd7c1a548e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b982b28be762dea90a5f95f5efe420b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968888d2cee46d3333014f38f32a318e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff7acd7a9415df7381b6dba956f69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b63853f367291b8c1e4abe2a977c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4936a88899b60e422916409f17dd0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76e64bbdbf22dbdb67c26d81235d3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338964434929d0d60a87ba7781b0815719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc055a77b6bd96760adcadc36af0d3ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6dbc1d136f773f9c0aa7d097ba939721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c3143dba82a6cd0c44e7f2a1357a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9580eb116ec9470e8b537d16f2d59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7483f79ce1d898b4906e2b57b4ad0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222667662f4aae371f238d831453e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a7fb44411791bd755be3e6d19209726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a1c8de0977be7e22dc030ffbf6e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce09bca75b456f9d36c308cba8e4b89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc6cd023300ef1f48930ea9f691d85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d72e53a83fe32e60acef2f14a7dc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af874889e3429f9e4c146eda96a480d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca448f4701f7f4e34f166929cf2def732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4151a8c043b8e79032e6b66c7b9c0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c8e73861e2ab4fc92e917fa32263734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb40456e10d9203b97ad907de9592735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d0c5b74cab0e42a6e4e9afab58f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8cfefde188d9a3d8b62427c131dfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d864dce4ad9fef99766e4636663637738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1613e3fa5be00cd48cf5be049152b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c460e39acd2cbf8a79379cea1672740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65484c9ae638228d48da0e21e36e3b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b089bdf13c18426008621800a8163742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c0ccac3273e9a913deb302afbb34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a43c341556bb6096578625cf5047744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b59f116e155c032b87bd35952caa4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3779978132be2c48e8bd33f7ccb07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469268d3433c938179499136b32c7f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cae764073e4c29b719363b01e80fd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f87e63170ef3c82b9f8ed57e987c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad728315df00f6150f9f13f9bbca53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aebd16c8f2dc508bf6f17efe20bb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab964e373c12b8a02ccc660854066752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082e7533cf374fce48312127fb68b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c36c058a917cdb106734beedef660754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835d4576e06a16a40bd125088dcdb46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce437efcfcbefdecfef32ba17c1cdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f78992983670e906519b4b8d4e34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bff0020546cd2588088093888b0e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444912011cf9e3e198ded927f932005759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be765ad7f399c7a81a669734d6e97f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224caa3f693bbff752679cc9f303a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf6c5b04027134c7177d6e0d1175f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c751f733ada8606c0b13f0ae2cac1504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e0ead6c0360dea24024eda5a025855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2530f6738e8cdbdf3d53cd6a4108b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b22add69c571f4cea12b627d9bcaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8be79191d894dbf882e4c3d5d1d5838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c78542643e2c4f1bd9e58134903009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82056002946a607df0d9b1c5b2ad8cb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761476a760a50547a2bef640f21e34911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314ed49e8e90622ed0bbc002eb696c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9ba3c667eb45b3e966ea6f6bb8a7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772108ba55f9e14d5556361567ceedaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88997b056b48293d07224d9c375e1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f71ae46c150c58c25bce026e59f39b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a172b0ef72434f6eecf40e353fb3c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7208b6958116387dbba9bdcb926c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b4d63e2e7892c77ec6e7fb55816219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c43ca432165f46cc1ed3688ae33c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9c9e13de165d9448f4f4ae28dbaaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680921d540105d3be3713ecc6d8c5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce6eb2fc1267f1672c64272b7145d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38024d434fbb235f06594f620c91e3db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb8190a7838355da02937e4d1c2fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fdcce15639015548a9251482c9a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178c8a7c75015e24e65baa926210f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4f1e1a5e6c1bc1ce8433f817010f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ce715cf8482378b318b712a8762029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92028090e9241cbb814ccde374030a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6304d717bf98bde6a9fe8ed620efea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1368021948000848c5a39145e8eb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc31cef9c4775362e5cd7e2bdc680d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16412b554345678f0e6e7bf60b29d7ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f61a88fa3ab5c4e58928d0f5e512935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46396488ba601158ce16abc6548034736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586218d8b0c645c2c4dc8d61cf11ec7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dde02d7c14f59077fd7cd5773a3ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc8824741b1690ba12781589f2175639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e06ecbb36e09d235cdd912319e71b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585dc8b8f11e99cbadab0027a3fae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e22ef3e55ac9eaac861e78b196d3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa5fab6759d6ad4e242ba405ba12d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f787c76b602cc593e2de8028bc5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d0f9767bcd56326768f3ee52e71e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d961e8cc0b7da3927026e79673abd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0a62a5dea403eb7a5ea32a8243c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2f63a55ebf2d930880b2094eda6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be948bdd00ce3887cee63cf94850e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5a2041671e8223ce721676709f1ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c7298215fd4e16c0a6cfde09a10951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cfe229152489603817eea1c15c6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a7641ef4c89552119a8336541e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c2694c1ca0f8b1251b4f53ace39f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b57741b0cf71f754c840ff3e77280755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8439aec4f626c11c4d394f9a36048556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb3bf5108e5f90be532649e643deb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fdcb77f27bc2b38e3962581dfea6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62b324bbf17624b6e7528df7db09a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085e7afd683ff2101ca7683ad4236e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec6fba83096d5ccb3cc6fccdbfb2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08555beaeadf0e6f14bdb24455e17762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeaff51a86705b322a46f69da4197e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765718bd2fb7d8a1eb814ffcedf00f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bda58ee0218d6957614671960ed9b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70352656f6fef37d8c324cf03da97bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7cf683dd33eb54fada3bd625af5e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bbe9159e1601cd07b25863c819c2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659722641295594b9c502aa851f9579d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b9f32e0a1e4bc9b5be16fc6c0c5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ecabb01dc8161cff27b487b21807071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72876567d2968a877ae05102517ecea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c6356981bcd30403b18c0faf2f7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e98c5b7e27c6fc0c8ad6c3e85d0b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a59e2b927fad9e3d7374b9e5b3ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422efe1ac311d41cda73abbce4db801976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173b98cb43484b4ddd81139146e92f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd127db6e559891cfdfdf4f76fb95578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7ef12632ba928592ce1517bb90a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149d4c4142f113d2798a70580b144880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1fef991e71b92d060b3388e8c54681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2ec970defa10f79f0e5d5869734882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf884e396eb83f11add7c37428cbf38683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dae23f8fa761a03e121a3ef83b77784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9468889a5038f04b45b2cb52a029af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a20418a822fa6c0e014a8e3c4112e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa9a09522077339cbf3e2830db01087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797005de44b2abc7f132fd21ee44107688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67e8b42603a1ce0904ed4bebe9e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a08820525e31a8e6f78cbf1d1749e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8be9a3440be2bc5d4eac992a4d8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d4400b53c2250e8043e9a8a16949c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f629175dbced9ade69188c84c13cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a70047d0bceca4576185f7b43f8c6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec896d55c4f5b4f4401e3beb1003eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a4a4e1c77503806143a5ac5cb8b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde25c942a1d91d87b7906ab47d370b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f2dbdfc66cae4f77e089defbe043698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e9c765e9b9c08f7525176b3b55adb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714c70427c21c51392feb94baf46723100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e5d61e577531565dc1ffc507ab40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80df19e1e2db87dc75b3c06f2a128102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e958da911c0e5f7573539563ad7bf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d8c4630194125cded9d0d35c69699104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a397e20b654e554ee0d23f768ff15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a5099194ad1bbce5f5d2204e37d04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ed3e16d8ad592eec49b0d70d70287107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d72dcab190fac90b630d43c19d2cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d145aec51e551a7916385042c780b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6653d8ce686a2adbe2144f4de3f6ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67378d5db213bf0f6c8ea34c90566a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70fe1e580db556729b56f895052371112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ab2332ca1dc8913af883071441f69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451405052065f169a732d716789cea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93450b99a24190064c8f1eeac1139a39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855b12ceec788a347b477408091670116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef620e76ec2eac644d1feda10e9f1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce80f8606efb59f12819dc8a8ed9b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3e948f43172da9364a067b8974cd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee650ead4fbfea9b7e75d4edc2483a3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030894fd92050a76fc9473e7bc9035ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f17da7199cb425fcb90c097eeecd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd7b258260bb5d33cb4206d9f14c11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0b4efb3780cc42d533b512a9289f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f62cacfa7e3d9db9a8fc4174b191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc8622ac42d653f8f56adb27d5b60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e027ac6c79f825bc3dce644a7328fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d229b9dd7c4bd5078aecdce54b19e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b4f77f0ac7e54c408da9241e93ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c19a4b9d72b368ab9dfb13a882278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7b456c3f2c713a92e356a302b979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abb41c3d07c9384f6f0708587681e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3595836e4276187eb6e7cb91ca56f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b91e0578c51f5314cd72a6d82b9c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70079d640aaf4e1f8b42f198067ff659135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da9390524b3b417a920c11186cea46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7a901b6af81a98b8ad53184a49fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c3ab91b6c6f5e96524ceeb53fafa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc544d833e6feb0f1c07fc12d74d0dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2f91baaf94b6b0f41645e6fe7f01d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b4ae230b29e68cd3def82b889ebc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fa22c1d6d13dec2f49b44b08d188142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f6df06259fd9139bc4f975cfe4aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165c451c7cee679ef55b0b47918b0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b561f3e3c24774fc3d72f59eeae7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7dbbc758149e10da42ac5e5e6ccc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b281b6a90ebfa256981f73a736e12cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76e007642eb25238ea834f10c5f43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62c7d7e67d078a694ae70de8e23b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57457f3c193a3feb3be0546d372571a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d572a92aa03740f3d5d703cc2c6dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58090f730beedfd7298446a6d744ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bdf9d4801fe6f293896d5a0326694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ddc7eb45ab4823d62751d657b2dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7710091f3b8b077ad9731a00b742153155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1638a014d662db5b2176818ae1a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c6fe60da4b3d2f558952db306a6f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13215b967280c24c31b25ca85a7a3d20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f335e19b3fa89af7f54a949e5158159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fddd3f4dc300bf84d2f26b891bb39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfad1a4c3bbac5d21c24a205f57d129161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891773d3f2a4e7c39f0bb375a337d279162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d51f71ea4a506869cfe3e65c042c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1958e62a4b37a0d1aed29ee3578bfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d467d8883df0ef89733218e8a970b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e226bf751dfe73ee155deb1b083760166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7c7f8ec5fe7b09331bd90ee71cdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae35765a58fe09d7d78d324d02507e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c85b5a641c1179babfe7ecd97bdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ca8285b75b569302a32d8ecf8bb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd92ea81adb006e48be39808e5595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099047ed5f496ff86a47083e88a6394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97baaf7e08fe8af23ad3979ba1064d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587624530888a316c8461a00c7180e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c6a8fb0a6032ddb7230c2d5ac5e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60cc4b749b206670a779ca28a3ad09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b2762d23cacd0a5da4f573dc7c72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc9d8c5c77ae42eb47d57c9aaa6e11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a274701993ec8bc4b5469690dc9e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f603c5c416efe8cdbf6de3540d13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb305c60dcd23fa03acb6b3d3cba0c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145776dd3651656d52daba8d5a6668bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab283913f4cd3de17594025fb6a32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d0e1253f1777dcbc357d8c0aa489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0057feabe2cfe6f92d42d70942bc3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef75d28cd9a549e89508e8b89bd09d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0534abcc77745c43ab95cfdb0b17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ce8732c0558bd00358868c6c823e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f50b307d34eb451dca93e223911b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984c7f7dd932af26a5c6de9364be65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b8930b9868cc180a0d4121cb9ecca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f51edfd12d3a5758c06267051bd2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc42b081678c3ce9d854b469549eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eec01373d8cfeddcb071f02bc31a1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1bff861c964e13eb36d5a69af4e2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ca5e4e5cf140eaa3ed2252014d2b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afac5e81a56a23b7c96d762b0336ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763321d9dff5d3672f5f4b92e4c8fa8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33662636ca51175be35b09606293c1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820437928809de627bfa0245c615af4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903bef5cf46313d7e1a2067d26c570d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e7601d2343df13899111758cfff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a107de40dbf8ac1c470b0b7f7cf85f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3cc2f57fb1db98d98a1b32df57b29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde6370f0196d9a09ac10ae272cbb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089407032df8f495c30b1b849ce4602206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea48b3ee765ce25d75b18886b1ea9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79f2b3fa255057b31c246e03ea15e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff0eddd4da7c247bbc1c313fdad41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f72ec0a86286a07760f85c54cefbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d3c30b0fcd0ecb0b426db60216cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7e6967a27fef14fdd1afb38f3301212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee299a50263cbb30167e236ec2384b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbaa4248a7f38f9074b9ca8f72868c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327aa96df7b839d6e064982d883200215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc23d905f7b8e1dddf5ad474f2843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a424babdb04af8edc4cab1e3eab233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146abf058b333140b3889c462a4802218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4903f59a04629411a9924fe614d71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec3e45c536154d8a477d5a33e21b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e1aecfc101d88247597c2d850764221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5d9d5fa58f9d7eb4b0650a0015ab2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe5bbd9194ff2ed9e546f6cb5bd99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a919277104d998c0894be82249a93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af1a261b295500d0ca6e9833d93ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5f5e5765a307e6a478e203442e0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c3fc9bb25891437b14d62727e0c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e9032cb949282a1fafd6ab4d8f162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c49de387483b535e642a71ac36303229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c01a842ae0f1147556a7db9747251230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a5c8ecc825f7ae6f1a3c0bea7703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320e052aaf265a20a8cc28fd515e07b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e76d9b7a94d0e526548f6a41d9bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838941078c6e594767832756d69d14b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec353bd67e948dddce8f8c01ee3541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fcc38b6e6a1ec0b04e5d9c30f1bb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb92fe95e38691e2f04d26a0bd7b1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8e1e8e6e1f4a1adb37994328e9fae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433627e5ed13b529e3d4e5efb8a85dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f68bd6229f86811e274852903896240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec3bdcc1e77dfe3125b2a01544fd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135afd04b7e1599c9b3588b4fe39016242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd994939a0626190913f40053eb317a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedffff9d44e4124ba52fe5b3f40d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b1f35aeaec57c75a9de0925b6ad1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f4e423f64f08b3f742e1674899ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a432aa8984294317cbadf5fd0be6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace87c35f1995ac15c47e7765a3a54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14587f3e340477cc1805fbae4d13bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5a800459ac5b99e60a0a41986800250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e69b13960a17b97cd9a6186fcab07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8b544297fe41dc394a9f6c8581237252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7db2bd4c1247c4dfb0268bdadc9b32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3e7df6a5b6f63dfdd3f046022597254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad75ea0c072f4088fed58cf89fc71e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4592074156961bc9fed32fd1926281256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf00325a17ead90fab26058d0e1b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5734776c7db5207e37832c203d91e2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef055801af3a6b99130fc981427775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ab774ccf0e61ab3922324b375428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d5c64d9574fce1c7a618030df3fb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb035a09d007654067bdb349f37b276262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abd1e219a29511d363139887e05b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b5407dc9dd9c46305309004a8b437264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca83269c55260426707d0f38bcdf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b984419a4689aaac397e6276109c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327361613873c864d4e13660587bc21f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b9cb61c6755b15d854fd3b0f2d62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38660f53625a0be43ac769e4d232d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ccbd9ae39e18b99629a179fd6c8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae01adc3df135f5d743149f89fa636271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4e50756f4e57b49014083576817d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d786b8fc0a582ebd4b197bff9fa44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ab2f8eebe271f4b62e5e1d361e82a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f99b59a5682b85afc5ed0212ce117b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde5f01b16ce5b7cae9916ad688ed6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc436ea7948566b97b701d5e218dd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e7a65046e9f8e1bc867f098cc1f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5befd74383f323b363d108c380882f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa82da5edecbbaea8a4a7b8e348f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a051375af81d3c4e79527d90305cdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ad9c82359a6d4445621ca151a0118282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d6739aa7fd3e79a24ea62b80b51d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127147f4bcafb976ba603b13b2a17745284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e522d93776d033b9d3283e9da845e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851328f61458647f0e81379f7093dd6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6775f285cc16180fcd19c897b4c3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbd2332b620d030280f246adeb62d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2838eeeb1bba73c93cfa790826eaace289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f76a7b0b736b3228711438b4f1dd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25411846cbad5afd6a32a7cede5cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed7296af0e1b46c3ffcb91e6da3a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ef4c8d1da65a7bcafecf494d27c6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bac062319058d1eeed6c4e0ae88d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be92e32c113efba71ee1705a58b7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a81f5272579f790ee09cc405426f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1edf2a2b38b81bd91d3aeb0355614297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd4d56dc95968aaec09b2c7b9479dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ab1193df8ac7d3a0561a6616c910299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e4a31ef3ffa0f024d857384d58856300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acaeeb84c63ec8dbbe82e0e2c63764301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519dbd83a36592f9ddd9207f87ffa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59731a8f11227e1ff748d1842f403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198511cb4d530d47b552884472e78b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0df084209696cc54f2d99cb422d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364de9778e034b11c1ba1f7739cdb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe005cba49fa6e568a80bde9cc87d93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710760eff486b8f622d8fc9fd9b7d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75fd0ab3bd39dde5990de12ce27376309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d0279fd881ca340db9911c5eceb26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac92e51a27c071966e49d1ef1d524f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecf4d17c70060d24d75f7902193608312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256104b9bd37c2b14013f62e0198d97f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02216055d821c82f7a0a9e1243b43487314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b9ae5d9e843d840d700af8138c9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c79bd20b30a5d8c2d803be1e79971316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1e66aa6f22d00b7186ebcf889b68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1ac969dcd99e5b8ecc8201189e9c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43792a8b4273e8bff7ffd85bdf5d4ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d95b4da0d2072b6c317b77490c317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122158d9c5770b59c040eb096311256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3481fa65753de1611c67408f876b02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482226021421f471b9eb5b7080b441b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822021fb12604391076f16506ae04d49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a571aa32df8ac014b2a0bb34bb69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0a88cefd840cb1334ab4c2ff13b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529df3f2f90aa0c1c949a0366c95060327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ecc4aa2acd2b54c90a654e7398a98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf339b07a89e8bc0760623177b697cc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910eca461e570b25e5790930b55c6aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf9d5330be5606230d38cd1e0de33a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335824653393da145e51701df2944a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4cc03fcea0f95f98d1c8c18153621333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69634c4c577f1f664d4a8cebffafd95e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc91a948a91115acd3ab011cb58fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322d00ba9fb55a4134064242400cea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b99ef4c18a03ef6a51d2fb66b14ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad46b0d1da9068d8035c867ef5046338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd1888431bb20e30591f5e7e3fe321339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd055a8e4014d0a7a15816dbcd4fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843cb8ce149a9409a85ce0839ba86a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2467826fa941026e3a0f886f5bbbe71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dea2134baf8e9728cfade30a79796343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc620cc14297e70b3ebb063ff01ffd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da61896b41b3e34196bc53f3f5cd6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a2d01b98c0c6342c0588b953665a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d81898543a70f0c0b14484dfbb49a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c772199585fdf6d942f22b65e3e409348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7878955d260f65609f192838223bf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb947b4d2b9f4b0e350488f56d411a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02851e0b63d1aad9823b871b34e420ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16070b6467d044b900629a497c14c8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5108a4d427a92abb2f046e88c3057b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566414f93e242443d7c077b3b7db4b51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71103bac1b0fa8b9b08d40178e4882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30b8ea47315889f0a55e21526f79f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f942d2eafc621dbf3d2995e00df54b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4029174799cbf532de9541f6d7116358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fadf5f5f4259d20b8accd6d250a5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42477e7b9763ffa8df8e7199a20a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35717dd137063220e73cb10f028afe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8bf2d42cbc7ac1ac097d4bf366589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73a3851aba8d2cd58af1a31368418e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dfeea280d93a80f53c4eac8351adc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc430133656cee9c2faf074ef52eddce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130b8739c60e23ba3ad2bb5f5760de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb3a6b27e01b22f5a9806f990bbe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccced63282003c424aee238c3a8346368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb384929eee3e62d2ec2c6bca5f6ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1f471e47beece3231c1337ba1633370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9878a33a7da2990a999ca95ce6c9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb16650faca764a693e3b0c79f05b2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad87faf6640565246df65e060e11bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ecbc7f549337dcf04e31cedba28bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ec69619b1f3956699284ff7903b48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d00d75fa2c3d0cbc1f4b4a8ee7a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf10ace1d841ebaa0164e773f8d5f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5621f082d4ec37fa1e2c8dd72c9c2ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433edabad98bbf62af88fe5665aadc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e605e98408707954e19e57b0a07014380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63fb4c8988a93d5ac31f614998ab3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d56005d452fc2f663c463ca3d9c8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5015d601c109e0d5238a18496f554ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb901af0a829e1899c7db149c05c49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047096b80c8510af80a9118556bc26a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2062bff8dd4d21b956a3c3716fd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08440002381eb34e3aababede88cd66e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa564c236278425ecc67161b3b6ac7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf0e75bdb85ea13a42784ff3a0fd05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed42c44ee862b5f01552273f27e4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde379b86203ff02832cab8ea35d1ca7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9ec87db50327deb95a4340c51dba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6bc8acfc44509e933e7d3a31d7a1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec17f193582d9cd2cc15514568e2bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624e011a8ea96331bbe696c93f6564395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13583f9007f6759a8c0d78d93c7056a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7c383972be222dd7fa89bcc8e8de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbebfd994b0f27c3a4e6950c9e8aab7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53e0bfc2ffe67649e923fea397beff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a55a230173814eaf4a603a6b4e3d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b00ed4768825967ebbf99045a00740401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ea2b5580b32a45c13b971a7fc2ba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117258c80559e1f61865532a6a34d130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042cb6b240b8d31795ceb0c993935ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dec57a7be3348e1338a690777286f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecf01415ea5458446feef062e7b14f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9469e67abe751711a0f2b7a452d30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb0f9b60d103d2132429631a9ea0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4784d1c2518a2e0900984586b51fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e9546b8b919a873c4b2716742d047410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2608cefe4195153f931f5250988021f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac39300864a767e219bfe6954374ec4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc168f4a1d887ff7d5afc8119d94c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756665b3a43d0c2c1973c5d7da78d9a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae0cef8b5e3c05e8831e7ea7aa6636415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a60fe212e4d1458e7080385c96508416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649279115d8bf96071cc9c018ef8fb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f132f24c96944edb1a286e4ad0b51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7fae0b37e52462b6553d33ad0777d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbc4fe8d3293290f39b42f6e8d4b21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2768b91016c44b5fcd5deea064ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a537023ac5fca89b6657543ca28d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def79d495eb04305c9bef90040cf5c93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85122f95be6f038c1c22a943f685f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81a21a78d0ea7a5e7bd6329e84b99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5a56e69b2600dc995adb77ac28f4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f085cabfc40c002fbb966f95b8e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca76121430e15abe982fd2e8c13a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5bac738870dce103b144955a18473429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e606e0dbc45b070c676a345c554d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84234238b66c290975abab2b8254c531431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ecc4d337c8ca54a504f10bf2a8f0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364b7c37290df5434cfa3617c9ae1f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7a6e4467cade4daaab2442d531748434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de6455108541d2e78c802532600cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0c57a62a2d98bf5a27b0adf42c925436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbf4397bdeeb027c39c78b8aebeb51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0d352fac13c085f1afb62a84ad1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a491d8fd2e6ae1fdccee9e289ec2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3c011e04ec51c4c4d4bb0cf1c072440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06927a4f1b7dc9167df6ff5217def9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be306159e4fde5b7fc1f8c8a6ade4de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694978ae476bc7601b7c14a30eaf3dcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1829302eae5053f42e21eac4d3c959444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc4d270d9a3d7db3059227dec6179445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea526ecf9bc4f0c4d048aa58b8c8cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be6f2f54a9e25dd2610071e70b7a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230df385230b1924dbd7779fd637dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc6333ad2bf7364cd16c0ca1a9a84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac36222f6fa6c8d4e16b7e3a79ce7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5050989ddd42d097196610f8b4f3c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba13c6412efe43252bad7bb8d5e55d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c56f3f58c8c50a2c007ccd2f206c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec03298d21b6659d059df2f12525cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fca19aa4c9ff07ec8a369e9a583a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fb46dee2965267e0553192aaccab0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc2c6f4a43c4d53c7971c0b9b67e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35364e83f4cf85df079f6956faedeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5521e3607450bd33163721d5b0b3f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30567e5ccae3e5036d40a5b944ec5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b9575489bc06657764b2f834fd555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600cc728f044bd87a0c44ccdfc774f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e6337b7e51ebd7f53842ebb0ec5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f0a1cae161652d5193453cae44ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf568d86d4e3d97709b24249126dd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201425a85fb6f848025274aa19c04d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec593c0b02f80c5eef67b693b7c5bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66cf50b46a6f0b4b1816c7703e6091468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b343bc57111597af7c6b17e8a6afb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060da86b81f76bfbfec51542d523bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0df2d184a6ef857d77a09721a498471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2ea255b78b3d8f7d408c279cdea8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538fc32c884dfe2c78a5141bf27a8c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a4f7bed829c9b8b051cfffdf52173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21c523becb7c22d6a8cf7f4d5a9c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d755f0a554f0ab35c1c0c9eca2acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85c145080de142f83d1269b392d62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1be9a0cf8ab07f3c556e38b4517e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86421f5d437ff007a092b02d555f14d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38182444d6fa153d2a20a1227881a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af40e3049538c2c1bfd58b10e2a5fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdf246d47db4aa475b2da2a032ce9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19badf287c9a1b5e062448b4fbbaf84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a00da8f56678ecd6a71295d30e299484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8824e0e67264225b377a55a8283236485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc9cd64c6605b8167321ce9d610238486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7efd47ce23e4a50a454c8bff082db2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f432a543a063daa62e81ff0eb4a9fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ec87a7252433aa9feef64356d2c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5758b3ea4d39045388096c5f050c40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9406df9bf7891375d7fdaa4c21da8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed786ec438af42581535e804d54d2cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2304132b46f8ffc4f4feb0ba1ea64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6501eba4d62c9cc207fff29ae93efc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868d3f64fd8b7b4e90f0387c6b753e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5650c9da6ad37c8b758ede01038459496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af22b76b860124817b746f9f899ab0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d14ccba6f01656ccd4e2822d3bbe4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134152115bf3c757b356db55299363d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce97340c1f9495775b3ff4db0f93e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2a3671a139cdee3c63880471c65a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909e6dfa65826d2d7695ae1fd5d6f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67607b90841a980f5b8d070b7d103d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ab9a9c900ef50f1e70cdfb057469504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb130ebb80aa4c150ad00b52c6a6a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38730d424ffe5d9e95d266605fa730506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48e5bb71bb6e68d0afbc1d4dffe7be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf40574ace8eb366752eea1645bc46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451c1f9e5835245f0f2ef729f74d50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e51b9084479388aa2420229fecb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4292d56ae1975d19f0866ee4e250ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b2b60ee5b821c0735d555062ce97b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f113011c20e9734eefb3da9be61ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb51d9681920a1d3e4fd28f1b4d4ca2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be771395c3bd02a343f874cea2710e0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeca90fa2792bd2b8115b485df79535516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b29380c375ce4f3cebec8ff884eca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6d5d037c88f832c8a7652173847c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9e4928dde6b804e0d73610f68fb63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e57fa0856faa4746a32ff46229f2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363ddff9a08dd9ab46f4a4e673bdbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c03ff91f5ebb589661c25a31a9a9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149af1bca2c40f3493aa15bf8da8333d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52417143062c6db02732ba3f205f6783524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a5f1c049f299dd9c924626aaffb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9dbc056c80309f49da7ee29a575eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b575de284965a1942afb57127555c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d93372c4e327da38c463f263fffef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91de0d700a449b83e09995941fff31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969b2493f034d00773e070b986fabb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a79f7418079d07228f762b73e71493531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b76f74339f04f88ed3647b76ba333c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588fa99444e0d2088fdb0ebed9ad5d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3f683fb8cb3de2f7b3f9795e9e0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1817971093c859a398576f9168daaa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e4d54fb27dc5b5010db421d1a837f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8786234ca79f79e37f5b4d2c7c9f1fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f278932ea04c905ace249e4df6a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16bd578c271b828dafc8a81cb7effa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3126567bc670b5bf54cb0638900712540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c2d86a1775fbe98d2da19da8c1ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac2fe3221067b8a9682ecb3de9f4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dabe37f71d89d290b1665b891c9aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff95ff97b4763d960c7b727659e43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a631b4a81d19252841e4c2fba1e8a00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c44a12c3d90e9b2c695abd91872ad6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326790bf30ef5a2c687ce7213f494dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885a9e74afe73c98cd785dc7411ebe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede58b23803ebd37955920fcb092bc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e4762fa9dae96570faa0a12901b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6598660d68c6d8e34fa850fb5a65e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c9b1ed8bc132a3234d0b2299f8a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22eaa08a2085417c956fdec1e21c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1be5c8c3dc98b92fab2d3ba2895e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15e418d7d7818c3e8d5b2ddd69d08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25b546dc8890b42f687c023537ffa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15f365e96793685ffb98802847b1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1100643e19184245853a74a7cf77d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c755e02c1a3a52f6bf176b8056c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5e9cd4026e58195159e2dd4f2b19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e64bb8c26acec5899fb1265d155c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9241f6bebe406d5b63da5c34643960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d295ff4b2eb922673fc97133dc49f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eecc3906575f1c8a1bd8ff8889b22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e08838d7211a2e998ea67d1103276565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d445c0fa7dedf4b380ed185b940c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b2cce675620edc98ec22efa4cb57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3151baefc756ced0b7e4ab69467372c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68904be7ae104e1101f53faef2844501569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d58042f9608a66fe432609540be1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f3369e4102b5fce07b1ae11e4cc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b6e6473ca02f0d3f735cb219a4f98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0185756d267efea9b6d0835d8a1a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc574d74321418605c15d93198df15c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2a25a199eb0ebacdcf851b3e6b1fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad86002c8b7ab9f577d17f46d1ab6e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb1b3cfc46d08b1430fe7323009a8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a445bd16a6ff28abbc6c8876a43c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6490dfda5beb02e1898bdb8ec70c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3957aa76efb403d84e5ec01dd652b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be493d5f6b99b580442c9008a876df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528f075c61b2ea08bdee6beb0109d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a38f6cf27c2fc344f8bdd19f66992583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772bd4144e435c3591517ce772c3621584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d082997ac76190d23d2d382abdd36e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cddb98b763187b89ead344ed39b33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727a9634411f70129af9ebeb41398c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddbbdee16d0d97c689e6dfff62a0f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c0f564e1ee1b8ca7bd0e7e3d980c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3a0ecb67b50674e7371f5dd70ef6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41ac1b1c88d74669a966b72a52a2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17071f3608c0f9e49b2a75f047ce113592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff676499f28c400713798f015a9a9d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87934af4d0764d3a442ed78b9a05030e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c5fa104ce57f71bd413441a48860595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f758f46aab8361bfd1c53ebb06d668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe38ab5f88a4ad00f9c4b0c87fc2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f50f073b0a2eac4d726e8a1885bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d8de430ffefb99eba3f4b3ca510b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79388fcc866cee1d984e70b0ddb02408600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553dd9a1b0c57b3d4143e534cece820601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b916f65e3b4f678cf4e6ccc52c08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4cfe9079c4807b22d90e8d0f75bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99cb300253f047a6b9c1fcc1b07399604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a47d28914144db146f697589f641605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bc199f7c932202aa71863b6a78b19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d68a9e232c4f9464a2ce9b42580ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e361f6e60a01201185e36c7e9e85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20315bc748ef156154990c2757396e18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8452c28058ef5e573ad5e5990a7c3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8bbc23f50cdc9920e7f98811c1f6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845b78d60e97eaeca4e3db3235fc50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5cefb93c321645b20485751e61098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcad2b0db622f1705897a97cdf9fca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0751d9894efe9a03ab164903f086b0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001c6acf96bb10b27cc46262cf0a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e31de979f714dbef9f05a1c85ca16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900caf3c28b35285c6daf68bc1f1af0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad038bfdd14d7e2a8fb9be23d4cd7d36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46980d64751a158b89f6fcf3e26364b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e00b3a60b5e2a97621ae15648527621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b05f4a529462b46e3e81b1164de8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ffb38b8982b2595642822fdb1c95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739af2d37a93888201f727f0551c17a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f26b7a0db4080dd46f59d9da1f1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e34ef976528885aa10b199a9c7393626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344b0cba4ee93d8fe5b97a96801551627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5719b962dff7cfefabdf939dd8a3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5a333701020a46e5a12594e3a1212629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476568b160080a19bfae82f8a35ca6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795f6500b0d15e6fd6db66c7331c16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a382ed59a0bf268bb41fda242208c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f75b9dbf1a121eca4969f2dd95c30f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0871add93df7f6c8009b1022717cc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc76546242675ce2ca84092d9aedc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3bf1bb9d7a38ea147e9056fc15302636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3584490f03229140e2113e511d7d5f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c701ba205fdd50130f1390d9871c28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c77873210254cff5d89609013cc23f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c1f642ce6ba0c399efa650ac1b18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e96dfdb80f8dcd64f0e8b6533233641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07222742daf57c70cb36494580d221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c94e042f1012e6b8b8c57562f4bb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9856e097b4f4ab2e39936e8602e479c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e272840659b24951901b9c653a7e919645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6247a262203e775c11e0234bae6ba43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08bc157f7b8b32006d4820429a17f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6483ed0150d4d3eb424255dd18336d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b9dc7dfa30368a593cbf306849a5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930210fdd984236ea4d772499a72c3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1586b0a286a2c4f441d28269ea2831651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a4cb242d6057b4305a846f916e8a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477adfd6560ddba3bd2bc4f002b0103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6b2e5948ff3fb0efac1f00b440ec4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857dfe73a43caf934959f119ceead9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c04b9b52b4dc27c1618505d4220f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a57dcfcf043381fecf6c0c7a3b1955657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df72678e88e6d1ea039101d1d5c953658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a4ae436dc72b25e541a467ffe4108659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747020f5427c451aef3a5b299a5fe35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e29c9cc37b6321ab7c28dff767330661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36a9dc19299a986ebb56aa4399e49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dbd9a20a5e4ca2d5fa90594f2220c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d381f6e0ebc5bb377b239cfbec16e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8e2a97366598bdf5113453c12cf3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e10fba15160c7d2e1dca65a2c781666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e1f3327a8b0491d504437724ce88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf4e165377fa5e085e4edeba816b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1983c813c77332aa14fbb1959e92a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5131a63d64b538f4175e81e1c2837d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd90def223efb0cdd4ecdebd4d36397671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae0adaf84f66ba70d83aafda87c0a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7723a2b476bbf25282e59167edae00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1805d38b4afdb19f2ef38edd21633da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1451c0d2674b8cc59355e9f24dce2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b916fe12d16ddae3b009535ad96eb17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67013a3152fe9d560a683af5ea72b0cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902637be7d24837667572c93d0e74d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a915fb4aedf0c018e6994546a7956679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e388e099ec5f6ed8a9b4deb1f12ea94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0403216e85df252d08765bdd92404681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d15e58ba8d6c42a5fcd0ef98a5df1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de77920409b0c7862b8548c21f0707683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111961b46dd2c6020fd94d956e21fc9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56848eeb937a7e06b745fd609bf68e3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d8cbd56ab664ea3994597f966895686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95e0b3b38cfdb1b36874ec80c9d18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082fbe5462bdcef272cd5def9a11f92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b0c4ad8111e6b206dee991443635689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e0f0cf75dbfff7327ef310240b27e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721120f77b85e44fdf7952ff28c50693691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64fe10f10eedf7661a77ec72b1f98e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd40d59fb751a8ca526619458c3d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd424d577d52d0732fa4f34dbdeb7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef47482d233f0c9cc9c36317ff55b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d277d6c8b7480e14603e56b5c7e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90414e0b403f60e8e98d5adfad2b2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5239311348be1ccf4d28eeee181bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0bf664cedf8f9a88d7f174ce2742e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc75622dbfa62c3afa8022c724def26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0993ae184d41f56c274d1ed914dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767599bcb13d878d8c8b34bcc0ff95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa37a0b1751eb18e01200b2fe6c69b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da85c310adbe39b6e57320a5392c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c166eb4eb859813009888c25a1d3cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12387c0417afb6039846a1be52ef3cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7a2db55d6cf50f846a1da9f086503707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509a50acb84f935fe5899718226c02a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff676574dde7df970de4f322c15f4ff3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa34cf098668a4caed0998037ff85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35dea334a106a112713c98c9aeb32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec38dbc005571400163c5d78d0a8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72aa03fc5b39bb99f9f06d4e54f6e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228887d260286aa6affb077013b2d568714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282577a6f4d68a08d80ed0a47e41f8b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905edb6c247e81c047a64df89c31be55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608f2cfd0aa5da1135967b2a060550c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fab22e9c8e69d1f20215529e69345b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f888986b384e1b8d4a963de4ec5cb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7aa649fd3284d4472e6c1f5355bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc319c3d1fedf5b49319ad83f1ecd9d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7d2a0d6071f725feb030ed887b0c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248649b1dbc8cc93b9878414116a38c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed02777fe00500795c540886175928724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821bafe80a52b4c64e9aae237e52b0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ca2984366f68c5a494b889dbe3b0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ae12972a1dd12a0ba354fd178503727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56683c67aee1eef5b4c5d0b2fe7c878728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0930deb2e3c2502edc70db7bd24fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d218a5fccb9707c358381de30858b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f199bd9ce7b21b2b081676031e55dbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51804b9290e79038a2292233371a90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2746c89072bb527df08098e8e6fc0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66807ebec353bce5beb6a43fa4734d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6733b424566d75fbb4ebeba7a785d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f1c0684db1d96537b695757da50c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd688a68273f0ea7658f52d2eff5c4ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7f3fb8c00c0e32a55dd0f291f794738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266372227954fe432a74f0a059eb48fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f111472c9a3a426eba066871b2e7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296524ce4cd7043f9c229b2b7a98b886741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569e1ba4f830ac637220fa7a3bfdd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b02f0f38e9e8fda008281ccb000a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559a963da3f316c69e5a3bcb59b414744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea1725f50d5894166c401cf2d186d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446eceace81c7657af3b2895594f14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281551d7a4abac884795e05cce1c6cec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff42e7100545d6104ff52085a44a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7334e4c395dd415d5bdec0a8a2971c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a5cebac9fd4eaf1f6f5e2fef1440750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d99adee0dc96eebf869712dad9bdce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda89cfaac431d0056bd1b6626ec0d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac400719f248881459f97fb8513328753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609018ba7be99af6a46d58375419763754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd10d88d6e3a70bd39b682801dfcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483bda2ba197d16750a53d16e32202e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f440941db2e8c5d02e26551aab8822757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad406c3b9e75bb23e435465b66bb00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be9f4d1998c1895104f21ed5e27ac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>