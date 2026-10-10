--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3929f22d7a874ad4b0ca01421069061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee52da2fe8c3144c90071f90afa5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48727631000c7ba6592ce2036b34af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186304107c49e87e2b69a2cb2fe9944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee547a4ceaa5059f0fd806d994b8525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b03b4fed2a71b967cd64fd110f6d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458783109b001ff6a83e0042fd8fc7f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284045e174188f87a2068723f635ee078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b92cfffd6f441fd40a51fe3166cbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be8322b5dd77a167d80e05bf0bc0b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e5b1df12086dd2057cd7239b2756d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac35e9506d92a23caa1fcc197492812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b039bb695dddfaf9fbeefd2c5a1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116109f4fe5c1195be6fc74190fb9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5fa381c7d5c2dec46950ec92cb42c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b5b1d080fac2f441b5fd941d679716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b044e79a4db4a75552f52011e7ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded058fab479471fc7ecf17d00863b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d3804abda420f340c043ff0ecfa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfd425d35bd0300010308be5842f8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2946a14857a4cc5807c2ab7fc7ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb8723fe5e68b021c5ebc9379cbbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd65cd1a50b53ce8dcc8b2c5e0bbff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b725c87f213c382798ff0eb1249424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b9e484d1fc56741c07e7d55d241b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f65abab98c88093655afa88c2b8ded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1ae8fa31c2d824d8a68091e110dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8110f9a5c0ed775b078f7894c0f9cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec7bd2cae0f37fe3facfa58d643b3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56f812c153550f2a2f458b83cd49e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f2e18e6424cff2fa54c962f935a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da6f5d15af273bc33d1c6a3311c54432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce862dff6b1613ea5b32eaa3115c60b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a209b6d5c7e6ee4bb21c31670bb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e13436951c830b63cade2bf2caff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be3efd837af5d26b92ab345b4750a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48162f27716086d4c42aaae4867e31ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284dc37f34bb67f1f752a39303e567c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6331d7e42beda1656dc2a4883dbced39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093278ec26183dd0603e2b05d75ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda7a86a7534c46f3b2aedd341f0c3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d97db6e0cbb237010d0cf650198e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862e0d07654b92361952c1ccefff2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f2e7abd03d0a37ca3b8e5f2c8537f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758051e13a0e5f6ec928999325e9dc8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24a9263eb84622789cbd40d1fd71c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6cc44c2b2d8bfbf4b11643fea43647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b7b6a9edc2b901d6d18cfa2a451e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ae7c4a497e315ed76e79d9661cc1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb8f8299bce3151ff40caf60d9b3f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9f06c540e31c39d3701426e4dcad451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750bde5306a31519b9499ebc1183b6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694e1417e7976424663e1173b3e81953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35781179c3b967be7eef0143098b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5eb4190296886f8cd37dc7e653fdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe7ab2c7c9cb0552ce26eec6ea488456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4759268494fadb8e03a67fdfb8075457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a97525442cfd4e034c0a0dae4dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39540df781de327f419c892bf7a8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd06729813ce92050feabd5640ee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2c7ec53077794663b0251e59000561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ddddab7a4d4118a770e4718a4fe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aed753dd89524322046aa133acbbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4612998f3df11e89e81099ad3d893764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617def8228a9270c7324375c043283c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22a866fbca0c6ac3ce9feff07789766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60b7a27a076ffa4b5b99e477ec0c5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cf4f082f022eb796aec7fd7030bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634098abfcd033ef8ce1184ff820d9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21db9683939d6f254dfce14e1d9071370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812fcd89b72e1365da1f0765eb22cb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1608c7562e2ce83bfa7ce61e68e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248584b8f74624b16807520d4758f62073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25064ef1214ccc8e674e6436f3c61f0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9b944eff84b40661d5be938c24ef975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ee93357d9cc1f4f0e1e428c8fd22176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ffb058143e043d22070b4341199b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c975bd2ab53029373c8cd0bd83003b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0eb2fd5eb38b569acf40f0e12f69179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc818b9a23707a08c2cc6818263a7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23359ef1fa194978a18d3e705f05f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e309259e42bcfacd01bc6782ddef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ab32b67de7337b7b97f1b2f3acf0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5c1a6868c59cc5806e78fbac8ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb92e164c8cf41fe747ea987107e7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295d1072560d2fbe1e31478465fb2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33965fe8613c99d0d7fc7f9d1567287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf01a1a6801f5e7c605c5a11076a0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14963e5a9fc2ad495d57e89cc0318689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73416a697bfcb99ee39e3a842596e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad422af7179cd1f06e6bacd6f40478d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a009635f47b805270d7ca33b3ba3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7fbf84ba86a42a62e58b71a8853b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a28ac73cfa2d0f0af25eadabdd02af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380111aaf6253918851a18a8a2fd7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d581291cccf2a0e90c769d6c90b18596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436293c5ada538b6bdc2a76ff28443097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a8ff92652724870d7695268d068198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9af854e733aee1a9528df0e98d5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc31cea8f599636f53109caf0e1e445100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175192d609663d3e6ab61f15b889aaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b00b9747ffd3c214b1a308a85684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41548e2816df008607345b438de87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a87f27055eea75bebd95803dc204a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb440b0e30521e803bf12dbb2d565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39fd9e695e7532d32a792fe856449106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a44a6eeb707e81c12a8c8cc47e330107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b4981f46f3a2d9a1b1980f3a8090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13e4a9cde94bf2f715a1b27672902109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce928567ca83b8e6833b7e7dd85f79f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f4d5f393b17948e8e1111fad5898111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d40b50cf9e8887c2d624957f3e980112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2781e646be3f95970038cd62e8d24e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5970971afc80fb51d1c83f88d216e35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a906c1d152665dc858193536432231115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7458de5f5a02335eb5080acfea7d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85504135288b1712593c0fe9138b24a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fbbc42b61fb8986d7a2d161a553b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5386c7f3e274966af8920fe078e74f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd419cf25471b87b8fe44c5b19e600120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8235af1c8e2688a10c2c316147864121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9e12843f81501be3ad92608deb437122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbbbc5c9d72179a1f63cf8de06bde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26e7021d3ed4fd7d107c4bbdebbca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619cf3691afc0f8e57db816abc7561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0edcaf38b6f348b5f932e346a9bde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893867cce8a168cddee213ff2e48d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9a250d4056ebd0f3223502364d94a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a767e47625c69502bbbd42d19a78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da321f6c6295775b6aab9108a44f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b311c8895cbc21b7c09a4b5cc0f14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c03560da614ea9c4f7ab0ea6cd07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748689b4357d3726b36c0f893b3a24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d056af76166ff7a3aee4f3498d17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284cbfba750a0badfd01f4b92c006c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be967c24fc870210293529ed9b681136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffa45d619c5954958f40a382404808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42ba6bf7c5295fc7d7ac80d88c2a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aeb92c2c527a333b2c0b93dd65617139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9f47bd8fc2e23160eaa584c1d8a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd864cecaca39f2483021b3a833db1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac47b047acfd58db41f1ea6504973d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34f7913cdd826c4c2f1e4fd7f21bb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61dadfbb57d8eeea5e2900b08e068c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1259f764ac956ff3e611fc1b687a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784da7cf5b6d90c3b3a012ee505289146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af773d6066369ffb7f8bdac1c557dadb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa69b8c2e8229f44cf7574bcd967a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8f55f721182097b806e55a7f308c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ada26bf989c5ba09a5956cc9966b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec561ac2c7eb5c2b93e7751d18037151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc1abe4e9bf0e4a5b69a074884bbb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1052b3ba14613c6224f01056c816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb38577f55c67d7ac84f98f466d5a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f53f4494b1c79b7e9421be19b3a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc060547cddce2df354971b2214a24e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f17a69d212ad76d694556c9147b4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684873f0445bd501eab44ab5c0d2ac54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da802baf727887b8b29a2295c3ca8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a74cc27e975091dd9879f47efa5ecb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877afb9b389f39fa519bc20bddb8a47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc96a51c454fd11fc010e3f6c4285162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943919e0ce703534674f1edab06dd7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212f05ea30389b6459738f1543a8f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9e201d1d6c3466c2d4aebe72d45f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8693a3847ba955b95eb90b25db9dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66ea49efa175e0ad14c140e66d8503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1d3c8ac6b69a781eacd7688a73771168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86713430cd3871858e6bb4fc8285306a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0c8e51bdd405103b0f301005a336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c79e17354ecddc9e54f808ff0d8403171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8974a2966c3a76f445e9051f8dfc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec614945ed4eb8370006282d4e7f1da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2053fbebe9271e27006b4f91e2ccd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7561379d27f16d790cf6d5d4db5c92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd135892e68ad2f30400cc66fcfde79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c80c480920c56211429991ca4cda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50666a3f82ea1b8f3cf9812f8d28bca9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cbc30d8c95a6be903f8b9ae5b1993179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc785165efd34720760989a57731eb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e274c36a21b5bfec08d19758689bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce1e7a640222d1b64359c20c99502182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9ba18dcc108207614a1ed1ebc793a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94a63701c002cca8b4cf2021d72fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e7867a5c51ca1ecd7a48a6bb5700b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b6d9c7cff7b19980811a1f8f04b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24b9e620a435f06cd840cb621e1f17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79ecee2f56338b02ef453bc75864a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddbcf092755b7d8d1fb106820791c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c07b40c453f957ae3bb445e8e3c87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f234792875d59f7d6096b231910d52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d741ff3a7a262998082d47146b37014192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e925225c2802b08309b621ae18ca3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78c4aeaa5434b93e81570ecb199143194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da2f8186a3594ef0cef3ee99c319c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a5b1f2ab8912d37ed8cfc7b94e9ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561382649939f198365b755ffb6649e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e67be493451ac191b7b190744d6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443975c180f8bdf711a273d177c52fbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d938820cadcaf9d7b8706091dbfc41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c2f7f87e92e240625d92334c92eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7e3212e2ee35fdc9f732efd65e3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e504501719105f6c1ae8f0d2b7eb7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b4b9102a3ea55bd1805c157c9866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeaf6a35d1c506be11b87f30cade1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a5a03fca7f4a36d694fb5f8211320206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e094015434a50e24483cc265cea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d34b935b3c7048c8a2045a48b4268208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13482d964d7ad05f9446c8443e2d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb5e82800c570f335128f6730e98c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601f240d216c01c0d0139f84125c4b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f350d3d5bb436bc645e3e04e24c518d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560711a49e7fa4eff3935d35f6cfdb72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c735d94082d3e539d0c3eb4cda61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea252fdac22769d7f0e90b630a35463215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82903621f21729ae427ddc5266ec51cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9852a5d6ccd27373bb2710ebc68c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389b4e670aaee9a0206279bc1eb0a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1f1d27ddfef6963d0a79e6e1cc47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307eed330bcbe8d3412cadd8cd84748220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03db9ee09ca2206d05420e528b0669e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352116e6da7c81f00acf7ff04bcc2ccd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899149ef56dec3174a8cb91cafbf8556223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f22976ab35040b69045b62e9bfa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51f030bbc285cf51796df1bad5bfd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd634008d622c5071df424d7d07de4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396782d3f90bfc47fc8acf8446338d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73e7bca9500c782b52816de0c127d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280909350d60a7e8eebfd54b7e0ea1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbe92712e201fc0fd80ec449cab30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb5c0647047483e6eb5dbcfd03d5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67ceebc9c1571a13e0be7c3bf54e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf96b48a71c54d53471f9efb1dc00b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633cc6c593d81c49fe9cfda5dfb82a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdff902ca80100373d2dfd79f17fb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a10a7e04203d59db343010d720743236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be07eb2ce59bb85d92aac4d522fc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461711a88519b74f2dcbfda499d8b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe6278841d005a49d62e98f2afbb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf584073e5f396e60410f93677708a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7838a2860490757a5fb0d6898e97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ee8b0640ef54e9c51ac39a2662605242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823fe3a9d0c7d950dcfdaf9866c495f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2639e5a1d6884850df04db2322e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd2fab0c936ffe1b434d271038892245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101388ee08e24d33f9c85f64f1451f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6c5ee8ffe8307d6f3190398ff6519247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938078e8e28836c050b48f5813658677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdaceb5016f0fb95dfcf07cf4e7686249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636d19c1b289d3667889fd112b8717250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c4045f82065aaececbe11960846e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeba0ba52f42e4ea60c0fc9d1fb790252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c8d7e4c4d68a14c07d498db54e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9192bb8d84914ce2a68f488ed2229254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb1eb0889e597ace3c65308019548255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a991e0a0d4bc98c14af7346c4ea53b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69fd952acef6d00764512ae773bef6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a2ccaed80e20254ab306e122a7f24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240272c805e79da75541f0d72ee1e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd11053a0cb48be579d2322ba569e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb84767946719b7132ded359808b08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ceec9f6392b729d075c0c469588a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4ba060d14cb44a9a3e50318f159d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7ff92dc098aa9236eb7a7cfa508c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17e7d7239942e63580a34376745c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5247c624233812d52c15efd6fa617a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01072a3ce8a79d1b260fe8caea70c1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845b15db53107ccfce35a304565523268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b49f3630b8d57fdb495426506bd9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99879e53335ce04477952e88c7419c48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544d4b65c432d6021da03ff0ae1fb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432058829d0af6000ab2d71b2ce37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed41b64be5815178d899683fac28f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d594c24747d5019bbe5d818ad26fa08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea332371d224b52d64aa9cf0aa3da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd69aa32464ccad353ae115aed6e12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017d4c3f3770cf5519c97b238174a26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbe667a6021385ebc443104a7fd4c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8e93f4b8724417324d56835ff49a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c107dfd3496865a55208524361e28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4466de7b0c498df1a0cdeae45531d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33993ad2565a8d3ea13be4ae76c2c434282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b90f0bf2f26faaae446c02ef9f481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2997578e4f719d1ea2bf76ae2200be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811e44f48edd16eca5cd36dc0b48a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e735ff72eff002582ce3fedb11714286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a53a136153e0e7bb7d90e16b2566287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f23a110d3132e40de2c0caed8d25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dfa3b79b42152c53afdf5a84f854a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22059cd76718b0aa34af10950ab2e409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690bec047cf535a0227e5b6cdfbeb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0304020b3b599a4fd397c0df1cd14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48984e676b479457212ca55b182732293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1238d6e0a39147059548fefee5cbf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb97b99b99a23055684298ae30d5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3714763faa15c78f27794f75b6efa3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5c7ce2637bd5a3f452d614ffb7ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6be475b9beeb2dc31a29683b9329f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac9a3496e92b262b66e37fd289ed6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80304a3042a85219faba96ccccd4b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849aa8c4f51559d825936361918de9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467fcb319bec139e2931291ba0bfdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1fe04de62c51512f967d1d3e4c58c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce875ee97563800e2b6c42e164521099304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24fc27096d2ab9095d2ce21e4e720305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499fe2e3eb2e5d62c3ed436ef2c1364306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d52ebe6000c0b81f9f582caa9be27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eef13cfc23eb0801dcb6da3056a538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eef871900c64febd6ee5cb382be1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69985cea1a2d73a4bf0e2395e00fa10f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c1416b01a947948c127478c7705e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff570b5c7d705024eb15e04bb9b885312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b21da5d2711a8ab42842eb5d9c908f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f3d1c52166a979ead33ba5587e0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdee3731a37c73cfde0c60a8872c606315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206100956b7ac82aacb23ea343026e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67a7e1296f0929f93ffb81d5e098e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff41bbf3e7b9b2849a9c2c94434a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d026f13b4f8a2379447443f0f99f90c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ca5a781661d2638930c07233d2a9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ebf6c7c866ed40e139d8a0948b315321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6862b532a4d6bf7835307e867cd876e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6dba9120d81440789ff1cd855d32e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a1487dbec869ed0418ffb724e60b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efaaa1408c4cd5ac55c21bf3389220325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfc0f9853bcbc23d21e23c4470397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bc0024d4c5b14156cdce21b637f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2e4165c24ac1fc88a16c46abc459c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b0bb557839d59ff76287e6c189444329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935192d6d8b4710efde30f3e50f1dd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65961fcaa93a4dc772675512180ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3955e722ea361500bf823c6579dd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccaac50cb6b456c9dc8febcdf9a9bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce30ef9ab99278ec07569264ed63a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679278c2a7094fda085afca1f847a6c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578a68fd8b5bf07346e28c12df49e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da058e936ae2c09374139f75360d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f38c3e40e112c3d3e3ac351e2b72e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb66e9788706ba1d1caeb3bc14046a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffde318b0b1664bb3e06446dc1bcbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008db19ba4b70aea1169b629db2569b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8140275e59fff6fb6b87a515ee52ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6d447e638cff9f77c75c85833a7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43da7befc5e672ecb3f0ae4f88ed58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de80d73315c4f09a73344aeaed1307345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf3321cc744ae0909e12957a1a65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a6bd7816c78a7a26c591566bb4bc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da70e9f9341a606ba7395334a42cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb1b10c72f84579cb65d5449c474a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96471d38af71a7ec229a45ec421cc49c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b416f1b1712986428cdebfb4f841a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ee363481abefcc36c3ee931e03e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833e03788c0d70c9e45a94830f410a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a2872db9f059a6990ab6a48f3344354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7535bcb40f3903f450726601f00f600355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d111fc16b8c300f7c1926b4979a61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db89d5ac32a3cb53c653eb2566e9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a11393afafe156f615aff42efdd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8463ec41ae1c489a5609553d26e92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3d13d5d1d5f78ce4bd4e38badf8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5f8371362fb74e426c15e4ac16404361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b169fe9ab702e5365ab14e9d5948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d2fd8bfa4b2fd40b365aba3efb5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a856f19dda11dc3b3f661d90cc6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993188fcc6975bf9cd5e484cc648aa3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43274168f822c0938b7d21b16b54bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa790b5d0ddc3261bbad821a274c09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0d107ddc9b705a2ddc6a54123412368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70219af2b64d648cf04ca0185da1286369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b7ee0f117010a9624fb331f1f5e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7cfc84b46cf197c02cbee55f64265371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53d80f23e96f5feaf25724ea02a30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402808dba84ab8c18dd97f293e19b09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e498ee86e28d6c6916bcc360a2c0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30a9c5e05f9ed9e6ef37ab492f1f89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ada5d458c023e4dd4d5e79d714f2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1f8483c464b16a737baa07693174a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb80f0acd00399a199585cf1ca905c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b35cd26afca3813f2ea6768983a20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4d2641aa72941ee9f429ea6f6455b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b041f0be61d727d87c9a9a7bc62c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b562a66ceb5ae6cba661c67b66ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72c22b9dafe21ceea5d5ebe434bce4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a627c0e2f40b4b96c4d266c200965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca5de7ab063a7f796511e2a52ef6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d3ab43a6f640b5ab55d9e0ed3adbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e13f2e0e686fc058b1aa1a4102d4cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a1d5794188cf385baca082a03fdf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7c47478e2b2cc0085600979402a02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60cbff3ecc5140e66fd6f531944299390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9d8ac10f300f8d254621081b77b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439585c7726a2110e0a45a62a42960392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf14ab1011d141e14d54d02fc6dcf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4dc929ebc4372855b8523d76caeaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4d9f60d99068ba82a6deb721fc4d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5bc1477d3eb91d30fe1367cca3b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc96e929d5b2d53feb57085ea7fa015397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e32ba256fc321bf1a146f9a88e88e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa9163d09a6d1282d851cee4ccf8c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb80d17fffaac7b7f208cb312e028400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e5485ed31a32980ea5028a2ecf53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4c5643256a2d821b6fbb07166f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff97b8daea1f9e4851b66306755a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef027cf8d97ee4ba184cfd588f308c4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d9a496529bc32503471416aaad31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84906321cadb80a1bc4f045b6f5cc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb751843bf93676798e058b4bae6bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853de4498b1794421c368d9e8af2abe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9f5dfde7b60ed5e4b10794069cb32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f996891dc20021b223d51ef9bf21cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca51869474f79df5464bd1962c4cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2954905ff23977e8de99a16c2d178fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf64d997ce9a26e6f1a7d5168a438413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5011862a3747e8d98d518dc2b9814414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df1e9d6dd5aa0e7f6a4f16e66df52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ca4cf763d9199b0c2eb49cd78d77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651093e07cd0d92f1c367329d86757e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c81dc6d8fcec4226257bebc913b01d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22435aef6787c358087b36904317e289419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9de97f8366ba875558a54f1036851420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f1b65d9fc0ffbbd43a12a893a99c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bace845ab986d110ebcfa3a16f5d07c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347033296667c51dd190c5c8f452df9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295509f8428d1d0f8084fcfb348470c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac53c0bbeeaec42b0768c5ab48e924425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13ca9c076a43b76d0a3e3e5b2a16da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f477c1a4a571dc7e0deea6719d53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabee8f9e90924df65d88491fc677735428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da43a841275b6b88032a4f0658c9e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7c725cd1881cca735103c7034dce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe82f8a33a3e4ece9c75be34fc410431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ca68e76160ce3d2020bfe46510040432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c7a531cc693694afe52fa129c560433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c7b34411133ebe8a6e45ec53a557434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a9bee29e3cc3455d239a3993950b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9facd5498a51fcbeb47cbcf615794d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd91c36e4b1d4b7835632a638aa10a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b1aef9dd10349c74e926aa42327e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f076e65fdec12631a850aeda66a1a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88edc334a6d521c971379d1f45d9b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c8be65ac8de236e99bdd521bcec7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947ceec4aea9509f9c6207324ea5566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e8a54318aca965b5b8a0beae2661d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7d9eeaa298b7937964a1338c850c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd29453729e8034412aae9c75cf70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770288f9a56cf2a096367c7e5602e45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd779b8e60f1e7ddc669291bfc01ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872183fa1582355c44ef3ba484e6df4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40afe5d1dcce179461e879401b7b49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5eec6e4356ec254e8540bb4173c1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882a1433e7fe7136a9d4730e01d50b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7d5b7fccc8344f336048b3db4defb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f684c6c118df4a9c51cd511f471024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff45b37c58606e6f8dc7354619b1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb6a22c3179db71b7f832b280f645455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b26d68c86daf5f5fbf7447c6c609456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06741a364f213577dd1edeb7b051b69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48505b496de93c28b8368dc7a18e23a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d361073d119d0f1978d6b654c0b690459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4677dbeb5cd015927d56eda15528460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e204a493f7272c767f4205a9e0e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294555d61514145ed511c42794c6f6e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd65baddba7a8418515bd776cb3bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f90fd2a173655d69f9ff68a5794c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b939e485c9f4cbb1ea75242e2740c71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e714f37daa260938bd10768563d4738466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af297868964ede4f7943bbfee03aef2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a7b1dc959bae43cbf8e33b1b7b9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572f76f41b2be8fc6b7e123e241ce49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce325f022126a2f583397b11e3fd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd57a06378bffc86bb73d14652361471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b57eccf529c74abaef0337e0e48ef0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14bc91bbe44adb21894cb969c74c2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0126e0dfc77f1fb29df4f04d3222af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c703d1d41f1639303690fc6b06de6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5d419eae756c596e1e1d07b37924d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159054cfa8b1a0043ca663fb0fbf249477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d422d54102c1e72acfd2b2d029838478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f432813e023c756a8603238aad772479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78c14f0b545ad2a32c834de40aa32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569322e48c6eac446db0134f93bfabe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85593ac934df7b3ebafcee74876932482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582b0d980752e1ea5fbc725c1bc1937483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fdf4bb401f2004bec4f92b8984389484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa07c404f346358c7b53f450aad2117485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ecd511375b464c441caf5d5fa360f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07e4c6693ac448e46f7b20e66ab2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89e3bbb1c6737d4fd3998fbe95be9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97db6547e643c9305ce3518bd80aa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128fa766bd33698cb60c1d8cc4420f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42a938b007ab2ef775509b931949c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91b9786b98db2b020ac1f934375dca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cbabaccdf2c6a72b6123703e88fe3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6537f15d23d9e939d8df30903bfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dcb0245ba1241ad34d478046e9de8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5af873a462b4c78f17332cc349298496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dead50c60618d02ebedec4566c121c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e2b42ce5d5787191c1be7a72ba718498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a1f825cb88c5ba2de964e3ffd16c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b61680c9a6d2c8f3b8b478f257b7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2a2245e5c87a272168d17e731edca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f9b06143a90b294419004f3bf7ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85cd12c04fec3496b3c2beadc5f73d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e559c7a082b79585b92c4b9a172e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1154ab832908c30ef7b7f2cb711a29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082be3c1bea724f81a37ae02d278e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df430930021f5b29ad42a72c6fc4fd54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0bb0f8a18b20fa900e3823ab20f2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b47c064b88fc759f1abc789469bb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c8352c5176accbb00d384568008a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385db6a8460c048e097e8f270811706511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb279c7d3e305d6e84658a3769a200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb57af2c2c58efc983881055b84cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885771d19c5d90cfa2cbd130691f7a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc889fb066209991e69a1a1bb7387d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f197737a8bca2cefaf2a9df24b80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6155d04c3efbdcc02b7db1ac7f1df4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bc2ed7aa58f1977ff91a84a97785518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f76c91d30937e4129bf72bf4c360b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86801415ba2f0f50f8c6dd41b258348520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91583df570a5e1fbf1f09c76eac26a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a09aac7cc41d67a55f6a8f5c6ae28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d7f2201aa3509e1777a2671832d65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa12b304b15feca29c645c147430e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874cc3bbb039ef4de992679397e5707525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1787da3d10e9dfbf1cab855c1410d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190649d1d5f0781241253c3c9af591527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178656d0586ad87d98dd58a66d9568528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c5cefdca236cfa7b1207d4a5ca7fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869675fece0c300e7fe505091ded3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa7f6c2a921f9d4ebba1a5fbf4425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9a0c51f20ea3400fc828e32ccebd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4e8712fd59c645929c7805a0f2ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f653f3ec5e1c7948e2032df53a5b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8265cb4803afa67bfdd9c655cf4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49309997f6694203dd120e6ef2e628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b7dcf9ae4a2cc02a3a4f2671115a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509f407410d3052c300daf16cd4a09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb0be443db595b5b12566d32bfdd18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73ab4ea58f24cc5703d15ce0fd10a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549e0bf54cb05e3a770bca40af5172541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7705764f334da4f4675396618ca423542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b5976f5a40a4662e5511d737224a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace742e4600de554ab7088aa6c62f438544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291af2737492c9e767ae16217782cca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478334051790a8b2a1b11dc6d006990546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb27dca3f55aa5d2b29a2fa5c490bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250889d79b5e2ea6ea747d159b4b50ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1de775b2b0d092ea007a32220516549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071fdf91ebf6b2516b4e41b3b66349550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdcdb4965a68dfc6ef980fcec32023551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b25defde58b3344a41d4cc72ebea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1c7bc7dd304f745af45d9409daca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28dfb7e54ae011ffecfbf72e6fdf6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f5f788a86f54959ac93905f0eb5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe4e55c3c1b7554380d4f7c063e5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ced4e7516c24043a12be07812a142a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590501b0954e4a197e8797056ea9f66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c581732916fa41663cab42d9886f63d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5088c5b029b979970707d1089457560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c5ecf84a948223055a1f16e6bb176561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869d2c12e51a477a5de1bf9af946ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f9afbfbc9e707faa54fb5a1691896563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818ad89625245476a676fafc767b345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76822622f144266af0f3081d2d423d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898fcaf2a8a047127099029026a6454566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac30f719eae6aa52ac9aa55fd6295ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506ef348f106df2229c1ae7d6a724e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e0441566fcec9a3a89e2a029841b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548dbfe374e3bc22077fa7e4a8cb8d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fb1250b258eba0c2dbdecbd7c9732571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd56979f0fde605d976e27762856b0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f9a01e40f634991073e321cd54ebd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbefa29279555aec5de2f9e4693927574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbda00f4265a3d9299d4adc83425856575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b194f9baf4749accbd07c2f648c2b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143378aadaf0de549c8045fb6f6792577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772d8a7aa728c490f14189ecb28d03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f567ab3c2b16d71956fbcb246432d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4c3b980389323ff39b6156976125580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d63b88fc67218b06fa0e6e49a239581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3d53c71d03ab25483d949c85c6c2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f750929ce5c5c5d73b12a025a2cdb0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d2295b3e47811bda08ab8564ae886584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269a9700921cc7e499db381f15c0cf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe2beccf85d7596e96992ee34928c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b98c8665f24218ebd1d805268ccb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b197030d65f1d9195630c6fda753bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381665032226054fffa9b0bb3eac735589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e876faa00ec77c1ce5fd9a7d2502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b931ef5d3b336bfa964e2aed9430591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa489394c08530b004a73db48a3ab5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738302563e41c24ec54aa97d2fd185e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310396be1face9825449f2ad54d8195594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580bde5121cb5d05512c67774a5d893595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f7322a4e9260bed70df377663ea7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f16748b268069b37c8c5388964fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f8a97fe5793ea8789ae8e21042195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae523f771f7f74f26e7f071fd1ae335599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d92075932e477d464162dec8ad3458600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a22292332d4687db6cd0ddd4db75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba228496bca4e5799914e16d6a1122b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c8ab58db73fd45037bf99b68ff1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2ce018842d6467d75af52e0fa050604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e604533aa87b64f91ef50e6150a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beedee54394afce0d65c583a77f2b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29377ce3656498595384a7a99489399607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e45f7101ae87d868e11a06189a9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d583ebfc2390e86f16371405d1fad3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf65015abe69f72f2e2b7c6a80de90c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da353c7232e17ee5bd7880cf7741c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4b4ecf826960b7fe8d08667ddfaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd815874b66cb52c6909e2d7a3f83b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd3bfba0cd19e86e801e982f3976ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455197396b831ecbb0e16649c84d6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997623243f7d02f823e1041d3fbd533616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40144a959c9df9280f2606351cab9c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c3cb87c57e24da830d649303130f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165937331c74f2ddff504ce47134005619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a499e9172bb23b2e4be8a3daa095f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dfa0664e01efcfa69e22b61a9ed8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c04fd9890f0d9bb8d50401e9cb5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a1895efa0e79c8e2799e6a06f924c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe924c56d76b720b7f5d853aa88595624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e1d345eb191217cb9b85e8922175b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d61965b39791781f9f5eb5a0075537626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ddc3da0561d0bb5fc356675ccb7fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949a59af75d78530413e300ac778d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b6c64c947453d950b0c1f3a65cfeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25f0dbdb596c19a90b371825d1cb82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7cc933f6c3207d3a64b49574995ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2becd386ac03fadb1bed80365e07c5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a603a75ae1c4365e86e359368b91d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a926880a2827612771b4eb97914a77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a85cf43d6855998299b10a452bc015635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ae7422c49684ca4ccf5c1e0a8953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb63facde6797d461d1a6be565e47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c960270c630453d587836fc1f541d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280271921fdb0ccc46230312c4bb13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837388b154f4f3da7cf990090eea60da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07570950012f5efe83b08a844979dd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca99cec9cc67ac08d824c12c6b0bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f528de364ddf77e2652419b039c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29546168f46c98111f9633a30291cdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7467e507ebe1328750607bc54cb0fa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2f868c0a81ed6b170f51a2e2b805646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3efe6337339c44ed19871d51a1cd51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a81e027dda42b5e52acf511fa0335648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628669afb4930c0f36629e0069f602a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d31a19b6545f469f3262f7eb649f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937988c3254f1fcb7119f4660426db49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489a2002db7607e6b58dfffd5af3713652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd2262bd3ffbf53025e5bd21dcd92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f607f1662d8304bd3292512574eb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f48fc70a644ffd9f21ecb10f29d099655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437d19467df60767c814f1532ca1a3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06505113ec64861940f7d4117c701657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3ba07287a21fbdcdeda6ea9691084658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae7f1659b8996c30c15706294d7fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13610fdcc86c62482bb3c76891d66dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47c42391db9d87c532a1391e6f41f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a3e3f278100b453d69da9615555b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d94f6cacaead3dbb732916453f5e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8eadd01a3faff942d5272b463cdf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8f415a5c9a45d3b68089903ba4fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa01530173a88427bb7892ead374d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23463de2be9c8838d5ee359f9d319667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29e5b2600c668acdc22fef5b4d7aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe184defb464b52821ccd46451fac16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f88d8a9663ba0f10a33d7d3fc589d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff5050e08575965695003c0ef50683671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2512754bbb0c425ff467fd760e6971c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a20020592f809bd232bfd968287ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9be54e6b1bc8c4249eb872f0d1807674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc0496dc548637d9556dc9d4c5883675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d91ab4caacf7d1e951518792654718676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e6142c0c77dc4691333bd50b3e07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62391c17eba8f754768dc34388f14a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b40ab81ec69aa7b5e28a8cd2de664679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc0e7356d70ffdf9a19229c027e980680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64fa3492ad414c0b33d700e009e8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325dd0cd37f93e6cffe8f8764ddaea3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd70e713adcd5372043cadc2af7c64d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92775de48b5fce7da128d7981b032d00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f7049b8222ff60118217ccbbf135685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301627379159c58526efd498cd4a47b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e08d5bfbcd10df2ac4dbc28e40f66c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a19ef50bf26def9b6fab5b4ae83eda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0380d5233de32f059ccd8cbed26ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f019a2add2ce877ba9a29f40996c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec392007ad617943fb0b83c091f2a7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd3962a5a9eb755cfc9f8c28b09b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74fc6b2149abfd630900cdaef9ae95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a163cb2b54d8cbe2ac303a495b53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c9a1af6026412e6a26e2ac3f8de91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07e6dd86a341480331186951855fc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d93343aca5841db1c6f508a93ef83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b9f52143af87d02e01415fb0762c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b976f5f7955062531f9ed4f0c565699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580f94c74c9d8a2249fe1538571e61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8193e3e27960fde2ff15021dcfa8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f1ecd0fee40bd1b43d32582ea1718702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5fb08be0ceee81ddb746b7247366703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa16ed2064784d849a830ec33c5e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fabeb70512e00ebf637c39911820d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000289f76f016e76c9e45136e6270d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e5099db5c6f2bebed63b4255f5b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae9319ca1786d31f6df8597095a51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e74bf6296eaebbb0a3acca879ba08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8cdddf3045b8d146587eb396eaad3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b65f15d10f03168b50bdb5daab584711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74e938b4f296b5ce7c0f75ef3236f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75468fcfa89b01f65bb9bd6a01e49db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf3629eadc65a86f9eefd0a3f6ad49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8fe84bfbec1efb0c81f76a1a7a151715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de444a30720d5400d83f10f57d4b41a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e5fba3a8608065808ada18c8a3206717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9ada647384530067f1c71ab9bec4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fe9f5ad41ecda490a4345ed185289719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3863a74cb35283ee68dbe19f84004e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b288e3cff1961d157ca0d19b8b39f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335f90d379f08e2358128ac2bbe97d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443da8799bb23fcbf3619cfe054f6a92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26a65c3e7641d708e96d9ca5ce2039724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f3705319a2febbd73f21584bfa037725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c53b45835397416269195384d5eea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd04134d7a68c36792c1bbce5fcd32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f7b08d796500620f3b19dbc56f061728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ee32d6e1ab97a7c47fbae69d3d89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16f461b6479b2f42f86cfbbce6cd4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871e9fcce7612412d2a80fc1d7e387731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d86696085d938ec630424f0265aa22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35662bcf5b49bbf6ad285e68ffde75e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6323ebbbe2d752be6013429e7cd04a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea9ec3b5dae050f41469dc43783b31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bdf92ef901b512cfda46e1e8682cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52f98f3b113a144686b33c61c86fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bce65eafa546b6676ad9aba9beb49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481425946e8385195f58963326c8161739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7212202801ad88c4616df4776abf8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722fb7ccc7c47a7479146779ecd894d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225394f05e66e05a2d16756dade8782742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ffe935f9fa4ee81a88704334f625743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad9bef5b7ce7b49409f8be11437267744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e889b81ec5d2345ffab33727e9ac3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386406db69f0c0ee249a4502b65e22b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1c80bcaa871dacb9b94febf37827747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a295c29aa3f8f88b1588d6efefcf1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d8e2581e4f5072d1774c499fa7e1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c5f56acc742f5ece3eb042644a82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861001ad1bae2d3346fce32327ab8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c11c747c1ca7a6b5b4ffcf060eab7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfae43d086b31cfe64d83c3e119bc6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fd173f292c6ad76dc123a66b313f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e3fa0d6ee36793bff2b62b2c0626755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3916e88969761ac0f8a8c65b1e6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1402d2e5329ce712219d0bc9efa1e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce44c6afd21d37e583b1d0d1677b5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e62d0e269ed76bf9aa09c4136e75759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c030a9cb739d9cb3316e5272e4ea5c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15275eac1905f9cb6fe70b4e27bd5d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266248159364a8f72682ee713f8bd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129565b6fcaf869e928472d734f2d4884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa44e6c69eae1b9912bbfca6264a8b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f50873cab86b78b0c26d529f620c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b84cbd357dde28bfffb3f8d32d0317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc088f5ab954eedeef2fab4c3a2aa498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b68a410784d4ce6d8cd83dccb1059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc767495975564e473abc4494bffcaa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537185cf7dea0fc26f968d45c37cfe8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac5078ea28ae3a78fc8fe1725d39712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79ea2d426d473e96481c274c3ac3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db5e636a262e6b7234124420c1f0f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae27c2b848e2ffcb9d00b911dd5bd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c5058fcc9bc4092af4d0cbdf7e3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7018001b8f4d786ba82cc3bec584b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4296fe5b74f5f716dbf31e802f7e6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565e101e2e9eace9fc83864435a24219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf52a1225f2f87f40f69b590d7c1bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27802b56e93e570068911fc4895cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831f0e6107527293e83552e2e4c520322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d1909a0878780bd74e1f814656b4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8937c32d83656d91bacdbb835190ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be71e618bfd082ef8b23ad34ac43f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d765dba200c8cc7401008917a2860726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf43fcec79f8ad061849cacd687c15727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffabf8ad08257be25d53ab241f079c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327198c410c4f4cc9932d32a8fa8e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be06729939e5edef8c5787b8a2ab730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a4428d98ebf23b56333cbff1b57a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdab232e75b5d8ad49103ad598e58832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c3fe8969025c2d7e92f833fc7b2a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a946696740b0867e5bb7ab19f034034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f984fec4bcc6e7734970a37e4f42135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e898b6ec5eb1131c17787f354b0a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de685ac2c7554e638fa5b8b3b7587537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d22e74368a43b3afb3763225d080ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fdd6b049ac171fbf2ea92e22e5f9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9681efad797986c40509789d5a14ce240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35554163b0cb1829c1bf43ad1899885541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69865e0e1841f88efa939b118802dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a1ab312bf3efd6299426f750d91643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31bdd5828366de6af47e6d99f1630c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce7227f308606cd06916352b27b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0524a29dc3263881892a4de7d36a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ec753d77aec4347be4560187e16147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303a386f2a7f66bb9a2e4b644de9ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37377d5e2c61885a09efbbef598ad08049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a96dc7b6beb0b2abb8d74ccce3de6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332c92a525f9de32f35b1c897e2bd9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313307835ab766278d4d9e7c740383152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4cebcc1d240641a0f6e63699660f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab19d33d6474aad94fe1d5951a167b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf57b9e385cde8670e5f0e06c0e38f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd8a1847cccc16998e4d3c740222e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f96701e5d9fdff65d103a6cc24e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b47b367baa6bd04259f7f7c47dd5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1237c45783c42e77231f353d0b92b2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaa8a20cff24e53dee6ae15b8d5a2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f751d077f3bbf1082460f3856f83c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b3731a7a2f8744acc5241f77271c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ac51fa779d9632b43a56f50875d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f0d4134b13f16ebef0ffd1254e9df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618bbecbfa28563d7002e188967bddc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce88ace60ba30e79a6e54a441e8ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25738fc9b48dfdafad4716a8a2e2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67008edcbb1f65f00d9027b7378de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080c2ab0445b697a0075f6e0c702ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7edb776ff36a5a1ec24319027eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ff2825992917fe12b96895c7b96871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a461070480a7590b20e4e59a63a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fadc4272181b027cd3d894ac9d1a2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be07eb67afc1656d3a2a886ea71d7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4213238ca9c01781c43c82681c2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b0c9f88d27e4810847e82246d89576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091412abd900e8e4c8d97c153d7fef077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf50d49353b78e80f04efb03d1e19f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a4321406d0a786e751c9aa021b7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d2b3112f85dcd24df0518264f20580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6baed1d7b8186e9ada8c1f296c46f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8f5469c64cedf73b6687061d4b8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314299e8fec2a4305cc2cc888d126ffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2a045f5e7d41d3ef62ff8fdb802d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a447456646fd8882092c40e28bcb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348dccf78956911e8d387f75869bac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495581ddc4eddc08b35482166fba43e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a37b2ef98ad5ab075d2c54416218488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4e8ccd848b34fb809751e4bdd6bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b207c297913f17c127b4ebfe2b1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238acb2c73b760570fec617c32533e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869926cd482858150503370267e8e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78f34c5eef656dfcda75ea9ac40b2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39405393a342edeeaeafcd1a8215c62494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb68c0c37da51e89b789c1cc6694995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748d114bd68c93e0bfd95e5802ba8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e536e86aa48041b288446fbdf157997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d6fd019413d00130f48bfa09ddc5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd77dfa193746ca6c31580602339ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4aa0bf3459f88271ff5efe773ab19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2023f056b377e0034a36edcb2410a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7d023e554681a4048f270c71b764c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f8747f227324abd4343fe9b4be802103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415153b25d9814b17c59d2273c1d6991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120b683757ecf51565e309be939e3ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7560988e4c411ced67e92055c804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a36a99f8d45b943bf7174fd44e02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0829cd851e8faa4fd9ef93c29777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ae662e227da3d706a449a3920cc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043b3c0f273f80b38a711027e033ac7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a751f0b80fad8f2dba5340dd0ca6d97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02a64cbdd4b2aa661f57f4bac4059112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d72c9f54d2aa33b4e18d3f04c9cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2dfd8da3e9390cca209a3a888162f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8821b6b4892c3d1f026c97d6969e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef749af4c6ffa61dbc378b875098b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d0a7749e9423ba1a0d01877f8b67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633438e093b79f26d9f07c7e767e83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfcd061316b1468d7b03be679027ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c4124bb8d4ee49e1a0a00accd2950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208271f123945257ef37536def2db69b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f9f004bac45beb04600309f159c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc5643a8b2330abcab47a55985c6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c83024ada428d1c80f235af8ffbe7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0a8bab6630b2e34c2e045a4a306e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36c215001b22d3d485020725f01662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c57bfe69103965be5c6b4bac23777127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d2c1c0e50d3bc1afbe4c91652b1e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6b540ee87561d122203b6ef0fec8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ad67d25c59695f0c5c918e29c1f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd961666950367ba03f62ea1c12e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b251941c5bdbb0b1b297faeb0308a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fa3870a87704c7bde9fea2f9de989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff0b3828e8a91735da3411bc86eb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a660d082e930980147880eb1424d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4bded1cc5cd4683e8eb6c60b03a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0470dce69f1bb0eb5f10f2f42067a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd169065bbb8b27c033273766d16cfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803dc46b41dee047ecc5bf71b900a98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58616d305894fd3810bc820505cc17b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b78d5d15ec31d83bc810eb8bd25ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5870a86ed55499ddd9a7ec54d0de5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbafccd90da6142f7c36a1adff39e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d8e0ac2a92ea1742a404db9f69004144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1e49dc01aef2a1bbb18d69960437145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b287692e23da327097222f7a54a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82baa557c0629be999e6087bd1c61c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f6e1f4fe2d67f5c0ae96be767da3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad017b3b0767b8ef7b772b8a724e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32131b4f4d63bdef4119bb67175cada150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b543ae9726331a9fa3daccd78c0850f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875042111e7edac8e44e30c34a3adadc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ec291880296caad48fc9e508b634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844e9988657e4543702ffbe56cc07e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8050a9186d0505f5a0fe2e7725a5d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af35d683dd99ee04d1814eab341163156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a3f1d465643b64d06cc876b3cc62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a936a4843fa3dffc1f07af38c7f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb42837df0aad34ac15b38b28ca73ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99185798add3b1d1f83a9f857a170bbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e6add6ead3ab7af815b4a2949b35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5976eee17403292b7ebc6a513617e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeeb7d782995dce0479efd8d1fb008163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dec0e400d5cd75fb3f9a1c0a6d96f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952178c0b4046c117ca00cd0fd5c979165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f2bc83f0aae40db495a806eb79703166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2072fc5434e021479620fa588c73e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6c299196103a133610b23aeea790168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e0579a834d1c489b72d1175026273169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a4ccd5cafe0d23ecdcd7c89d6bd5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be840a2742f6b16d62951c64c418334171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff8073d4ad5cae18295b3433438ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d9321760e90d166e37d45928cab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f3fbe45c6c4eb5b5c60fcc1ca2bd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060552f8cee90e71248b282d8e9535175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fac7fe69df42caf21464a39859bbdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fada59ee6e66307dfe037ac84934c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af157a26bb15fbe3f57d204dba719907178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb64f569f5b88b4e587829c2a0a510f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b14eeb60db8b13ffc51f312f01fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d2f46c5ca4ea1df8e3a5b44924f3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169301bd38646195bc67a177f7bb8fb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ca8b2de48eef28f8495d56145bf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e1bfd92445615cd735c432d56db8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf671ebb81b4b400ab932bb2a9c30fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274597bd90b29cfa5c518141fd72ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df972f1015e59063884a4c6e487fae6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b429e9d2e1350ec054a45a971317c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457066e072b2605a7d8a4cbe98c8db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853df7de3deb398d42e2e374659107190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991791a549b8a5a87cfe5d8ef80beba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623850800101cef45b56fdca330a02e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04008588f10a207dab2d4d4d2e5abe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddfdeb999f75ea1578e891ea89f38b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa7d04962072dd34aadc016d802e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e04e60b396c360e769122ded45fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e66a3b40af381f0fba87ef8d9b7bd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d8407c3c5930d0bf0e166c109773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9eca19e68ee548a501641be7ce511199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a37a6c80323afa3597542802116a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce005cd6ebf03e088ff0187e2099660201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc813eea80005428b2d472fffb90457202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cb5ec4bf6698337df34b2a2bb1962203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863112c3d15e70fd528ebd324651573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4fb359747e2f89fa3e2d52b4492f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d77fa5329b67a8c249fd16858e0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065b36bf6a61d6ab031b195f3ca044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579946603ba2db32be00249005126df0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65892aaeac80032825d1e561136a484209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370beff69c991290e2b5b57ab436ff9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7017e5685f4fd993e620823faa59f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5ab2be1c23b47c907a0ed15250611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52241cc766859674612828953d29894213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb6897823487ba7a962d11bcb67a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e3b756eb263520fc7f339aae5030215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06cfee7a4b503a4f0d5b83cf3b92cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e85635174359e730fdf80b634960d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04304ecab4b90244215f97f5786c83e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854aa470b4db5cf300e43f1090160f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539d3f94023fc2cf1230888ea1caedb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832e563b933e57be9c7f14f3013240b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f2130a129abbfaeaceb750b548d3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d43aa9077cc142ca91cf1e7005463223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d6aac5accdab8d025897a8ef0be61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423cbf996759e6b42bcd389d63ec375225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a897c2e2a9cb8e8d6e1c4e42c541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf4ab3dd58f597824d779d7b86b51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeb721dd5853371094b64b6ad5ebbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc483238a6faf3c6a65225145acd07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae6d3162652136491b03fb373005d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be3f2c17977ea3af8e52aa7f5069a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d79360f5e272899c2613fd967a8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073de99f3830f8727476330766f868c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562274f54880f0d3a6ddd1424a36779234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b202ce130a15f52c25660aee9a8497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb0dc96f0fd0d985ee98c0a657eb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ea8597db64e397271c2c2fdbe6e4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1c1f2cdef5ad95a2aaa0d213c72f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf4b8f096f0a39377dbf71066f0d8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cea17241cc926db579a2226138b5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8780a544af986ec7cd7769b76f4cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516fd83e7f225fe5af1b18718c093b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164de59fe2efdd189c1c35939a10b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb208e4b60e5678059287a5ad09996244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a743017e187f776398b9301e19af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b83279fdb6e1ae986b550e2b26d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a001b6e475ba87be234301c568021247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f9611b5f29dd146ec4f92bf8eca6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90febcd71668cd3427fcaa65874ac0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae9e1adf86501468e7c678d19cc96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720766064b9068912b3295d0983b05cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9705242797305c53c4448e8258cd53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd924bdf15f5ddd51ffb8b37abc40f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfade2ad222673c79e0740762b74a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8408f9f12ef715db6f51dd69fb728255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a314a7c0f2c4d485c72f89fa4030b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d154f7f65289f7d87063e394cac7272257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001a11203d5f6d3b4491d9701c4502258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41b6d44290665689377c44a23490af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc06fb077adebbcc72e1c662c36aa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efed5e873e2b78fa9238aa24df017f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a88650a0f43da76727630637e968262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c87ea0300881454b75a9e33f775a55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f85fcda2457ceab43db393ea4f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930037bfdc2ea12862bf5b47d53e1820265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017b3356ba2ab3ce13e0d86a9dc0e22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb198c74cc918ed0e86267f4a2bf4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374a5edfb323ea12a2df9f1292c498268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4819b3e26be84ea551f9016e1de596a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25096c780b8d7fce7d410e6cfd3d0f54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d46cbf10658cfe851fe8c914eaae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee9be2cae4a40a59645ac0689acd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3e09957fd785fa9cf7f9af472e67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c151a002ac56599bbf206d2efd98e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaf6f0b6b5470ae3725f5a2b96ce26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf33c51a75abaf5a5975e8d230b016276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbad4c094a548df3ddba3cadb71fb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291b5eb5cd4743c3208d79ae265901f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d4d07a210eeec285a8771677adc28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b80d748703289d6a37726a746f480280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5bef67d99e8fbe293208eb14dd688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3deb151c6809f83b75647308807c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8614f2d3f9a9ede744659d3d885fa8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d096cee25815a86f597a6634de42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e7405ba1253a40a92e52f7a56019c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826269ab43406b6f184b3cce3637a32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37970969796b9246d8556fc17c170fba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a33c658818ab1899032f1db3cc5ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad4e30bded462cd86733a31bf0842e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321cb940d5ea6cda0d72183b67cecd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb138039ca846cac0d5f4ee1f900691291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e6c6a5761dde476ff50ea2c445f4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ef00171c09b178e9677286447800293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cf2c354a49f2574f1d8947aa0eb3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df69066852ab347c50aed9bc92512e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f8f0f54981f3ff795b5c56f605d98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590225172d84166bc687a4ec8e4e56f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d5b2f946acf76c86b5398747565fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160100e405230fc7ac05c1c02ca85c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45ab0b31a74c8e900e36821ed1380300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d056d19cdd998e18f59a58244bec1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3fa916508404f8a7e913880c138bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9baf53e3028d201665f5bdb94d59a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982075f1f72e4e077651563744b465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b409e59cfe13942fefad97755a63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83a8d2e11361ce4b711c15db914d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed4b480ff495f7e338b208c30ca0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47fe85940e3e54d3cc56251abccf6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47956118ba80a9ac264e683641aea4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846cb040d00dc169676bc927b06225310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa116fb8a265eba44ffa56d29620c0da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51db237bd41c6ba089d2a049cb0e09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b59f418b79a31616d1575ea9b7c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3083d8a5f61632c889b7bb1ab116248314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e71950e01ca4670885beb32bd66e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3078325f66dd46a8fa0fe71b1fe22c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f3b5c6aeb18330ae80e8576ee0af3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e3dca65e3fee829e05e68df252c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575e1d1d3e41e426afc00fc50e9aa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0bcd7230e39dbe5d1527cdecd090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725eeb63dc88543af382612d6a68508321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd101ee100b230442f8a18ab88348413322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7867c6d5251fbd117a614c40a3575323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ccabe1eb8b661b498ed50c41f5ff1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8ec12063d548c9d79688e669ec60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6381f32884e1ce211dd8eff547806326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e581033370704c0d34727804aa7142327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d68227c309bc589bfca027f9975e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab677a47bc4153f53f146e01165c95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af3e4077ffc6fbd3b4e37d3eab23e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccea0be8e9c11d4c7ed2b1d28b7bca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b842578555a79b68de707be34c5c8c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad5817f83182d5c307d22675f39a6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b025a7cf356b8d58982eef69c1e078d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57469d1a6563cb1e0efecadcf92059b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b944afe2730254f07292c3c125c97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b1e1cf1c09bea899c431587b902e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f19aa18ca91f90e780b2e2bbe7aee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcb2bb4c09531bdc43b795d395b3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7535657eb28548d9d90dd2a845a5a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f1655a4939cc59e513e28fdd3a979341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e5ca44dac26522c8d814374e49e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240119d6138ee53ef950d7ff0b07c4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7b1cb8b05a9777d5d0f9f011184b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cce7708b13e7bef0bdc21ab0f86e9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8c1e48a41773f7559ef42c7ca8b00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f4dc112e9d355e2e9e665b3638cca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02aaabe7be8ab0c31eaca5d9df5588348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973178a51d6e5d1d41d041309a5c8c5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea158e9d7ce438c7c641de94b2d26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61c4f44cf6e80e273427ba16487d9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fd8eff75184c3204270fa525b4b35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a057e78e98e7caeab6f46ebe8b026b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1122594e171ab303260e87273828354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef59d8236c6a9214212e195f968b20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb63e4eb6a8df820373484606315c64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc531d32919a41b46d5954e63d2762357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919edd815992401706eb33a8c2275c6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446772832c9940edc54fccf4dfde7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d37d0aa31b0a95f1a521445712d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b48974377e5e51546240737d7881b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f746c28789d1489ef4924f6d012f6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ceda7e17e083b5db2e1fd780c8e43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578c8b58a7139155f04a2f7a59bf71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a86286cef555747079f1dade05ce9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19065fceddd418e3a5593179e4e04a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a5aa2ca23430106d7242ff5e65de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f635b6b8b03fb63a2c14b89c365b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff54e415cea8a1637ea4a935adff4fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488288129aace24afa4d8208e02ad18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd8d65346f5a622adf033acce6daa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72b9222302344f3e5c81275dac792372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353cd7ee215bc98727b3690ddbe065373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff6193198c693d3879844a3929211374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42716d168893e47ed31efe65a7d68c57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6aafdf2a42c01264e8b849f1092bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb64cf05926c89f0b84b48c80c5b1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a06296963d1c69f4371a597fcfed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd463688726909d5c673295b845ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cad83af3e145937ac98a648ce0db1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a6dded97bc360385940f92ab04d48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be026062edfcbd07b386c51c1fee01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7c9bb5f2978cd0cf1f65facc89ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a2826683dae0262a03f3fc0ebb289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948abe229d7cb6419a50610a4a8f9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814eed0ff13e936842734a6265ffd2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911a76acec1a976ff8142e283dc324387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beacd23dcccc081dd5e65a3d8a01dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d0df932ea9d02f1f042fedfe339ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81e3a559360dfb9ac806dcc02e7a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d8a365d40be4710378cfc05725fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8004e47110ab3e52ac8ca74606b915392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c40115aaa9c805978b491d9e5878f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2bbd26df5bcaeedf18a1b49b22fc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc65bd1d27ef84246bd3929931288e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426541121b740fc2e9ce2f476e782ac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2705952621b1d92e4140e25358f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e292a6d178388b712568a05dc6802e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dae3271a18471f6d06a36ca1414a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1e0dec347cfb69b1348bccc26bda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01d99ceeee59b8aca8c26a3690ec9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c37ad478420a841416a1ad5b2c0693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457214579ec283be1270dfb4e17610403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbbaee87a899559414ece2f1dd1929404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4d98aef8ccd2ffe59d12fa18ebcc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698841231d98488df37a2da9102f6e6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5561932acf7adc9f1410f505c16d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd0ff3576c39ad98a2af98a121b3b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fecfab7d0bd135d631218dbe2b03e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc604c839c3eb569376a7b64425bb62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ede49d5b13332f3dc1ed13fcc0155411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89525d8d53761c81008a686044de7a03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517bca44b950d22d3f9f5027f7b77d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d07538b00084fbb0bf67ae4828b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dcaab5702f5590327fcc3d1d3b1f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758900596b46446290f67bcb203c78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea412657c0b961378e961c26ac6e2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439de86d60400954a1ffb373427f2b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eba14ff9d94192bfc42560bc90bc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee903e2bd15485f5bea05a4a3233b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b24238c0afcc475ee57ccebb95401421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fa48f875f2444edb8e7c71a6443f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c6ac6ad44b1dd061924d369c24c69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c503789b02a7cd617a2a3919b9ac30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6d61035db3fb847bf762589fbff6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62df693504e7abe774ad3993cc6474426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f9ac6292827263c16b95874737a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6542943fee3bd4e882bfb6e678933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b436ba103380eff0f5a20955f203f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cdf57d36862c55872339b0a004a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ec1378367d157ed91f1d2dcb1e369431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81053de4fbb82f44e01f03525a92328432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153a9975805edad5509c7021e5d8a08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d9d3cb1deb6c0340ae0f66457aebb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148500aea631c99c337e30f10bd410f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f377cca4e45d0f5f3302b21fea225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f6f4c41127a56aebf48eea062a116437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49fa364647b91f6d1cf688304c71a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa6eb9cab6c6993a9b9c0bc5a3954439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304ffde8ae5b9767f18f18ad4fede9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17733dc9b12ba95b9c328d3ec41efcc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95f1af811a664ec3b99be83a413c84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86256723ddf2690599c842d02e1e09d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0237e7339009af7bc868a4a3d8689444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a5906828c3a903ae61e8a1998be1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f22983bd027ced45c65738eb4c9f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b043d761bf0d4f33d3a96b948482447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013cfe34538dd9dcc9a718a0a2b217a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d84819b2c5ff8118b2903954f38e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f88c91f64371c6ed33e7db21ab474450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef6dcafde8c167c8684236ec2d0f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2f54616fdc0a9455ae3e3ac0b0daf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f112bad706603e5765ded6667e9032453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b8cc53f5faade30cf64523861ae66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2623de06387ad0a0b9f9f60e76044df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5ab1ebc03a17c63b7278e05868d24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91a250f628efb82f794f632a953ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82466097d9bacbca45cc871609ebcaf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47bee94851d46220e98706c1f4b837459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d193ddaac3fa28f67c07943449535db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e31b456fb2690fa0f05394d6501b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a2ab300ac4a70c1858ac12ebc088462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46fc969bff61dcac9e80c296c92b06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93291f284ed1193c06c85f9ba5eb1a36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455c1812ee49ddd69f414b88ecd84c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699092f0150640eea71391b597f5cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502772413b107727989154d8cb15909467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f6e2618728a5277a0917d2307bada468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866ccd2e267ce8850c88e746aedd2a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a3e6978301b5a6d8db1b9d70cb998470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eeba9373196a9347f3e52215cf32d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f5b66796da2b3aaecb0a9c641ec3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140e961dbf939f13a98aac543d34964473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b1a5697e4925afa2894b287439cad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91027b964323dad534c841b78c5e657475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5c445f795fe4d554f34ba49f919fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d176c66fd9a3a24e4901a1726f4bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28ac4a07f51da4e744456c5913f49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc2e0ce798228563c4d243ff00272479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732da009097d73a15d69602c132c82f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a7bc1c593392aeda86d91d62d332481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563aa1f79dea1f91c9060a700446a1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597448e015394edc0fa22405e337dee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704df188556746c93ad4899efb78898484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb45b6f50c1a868ba76dddc16c326485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94be615753b01605dfbb9e230e6888486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff788b7133ca71459550b47081379d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce5078a7f807fbbc0b0d56ab6bbb49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df96d6f1c3cbef5d9d4332947a569d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8bb25b48033b6ab0ffe93c3214ec6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ffc8bc8c60c815d0e7b16649325d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3642bb7709eeb3702c8043e97385d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2620162e4dd86d3c4262bbf73fed0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d6252fc1a23d47300b7b0f94c18f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354adc1aa9f9934c3a993ed04207f3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b94e73298aab8e4ee1a7a937a81c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42269db652242333a1ec3bda4a00f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef271226f6af0774b29d8ce66389862e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d105f27567f903ce8a2b01f62b442499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405778ca714f8d41ac027f870b033d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da43efebc0113f744774d0e4f2eb3ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3aee1a2ea10b3ed4bc1eac607de0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb004b3134a7b3b68d7230979d7170e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d546aa12c1077157f594c9b234107504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e1a85fe54180005954456a603b083505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8ec1e0417fe487bd193f31b2102a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999dfe700b3f8383a158538f17d4a97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd114a74c3cf9291fb3b210ab1330fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bbe03fc059a6a1500b5577e0c086b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b301690dd81ff2fc23450e531d52e85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8dffed47e30f249eea1b87a216bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3640fec1bf35b867d3195a54c0626c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbd6b08f2da2bf2862b95e323ff520513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36def897c3613a3abfc5f558888d030514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73d34f51b3929b703e3532abf82b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cfc41ade8a7d5d43234f06c451db1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af087e14ddee58d08b66ac6c4fdccd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6f35e7fd8e76bef1bd8f8f91ab26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0dec6a8051f45a54740effa26cddf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f1a0e9ba8ec0e5d743350e79564f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293283c0a7ab74c06e22981e134d53c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ac8560a960313b0905ba3ecbd80e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae8d9202af65eb5161e5d7527e663523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e0c2a5ad8e27732882785df066be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327cb50c06e91ad564be2c2fc972de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b1c4b07d3339992f195837539513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8bd918b6d5ae3d92c6e86405817e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c5a5c8034bc6f610602dfd9471803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4537bdcdbf265f8fd2177ff7580e12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e09940fb7138b301d6082c1f0eca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c983312068ccff6bbd724a34100997a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f943702326bbe025077545e3f79b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284441dd84711260960fe48fe46035a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670244beeccc58945af2036360bf7471534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49dfd58320b9e588eee88f7e4d208535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1e3bc2341b50d66e66c26d4b23d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164318e6a94abe06a3b97db38697ad6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046caccde958ce18b0e033f3e1ee59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0846f858b33491cc1705e0882f344539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6faf206b1332ade5c36a19e1d892f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c86d75521ff92e64dc83dc86597ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775886fcbd34892200fd3a9dce0a1f60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d5f6df320dc9b0436add9cc8eea9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e6b6901934743cfe7b9c10b157c62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30583a0aa252a72eadd436edae714e28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c87c254361830a718b6ac2025ebc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7007cc38a9517263326bc2d65e857547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df59db994df69e4768e892d0f5916d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71a5bdc2d9f5251614032fd0ac76cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4629abdc769ed1c90f7dd9e4d07360550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0faa89de2e25b604dc02a9f67bf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0d63e852e2bad12bdb6d52e2834e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b615caeb793825780cd4388870b17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21650d58affbba0cf66c71f736f47f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c4062cde92c82b30835851271e87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf9211b373a87a49c108d08ba35e11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7174cbe54c59f111f9b50c11b41e80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf18548c431ae277c80ec29ffe421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887984badc1eb924ad20d8bdbd793c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba4ed51ed19002fee45a22f645c2dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99fbecaf11c24af8ec2e2b9f31e510561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f188ae33d32dd2e9e0caac16d1f112562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893bf44e2313caa22bca2f522c93be6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa01f81ccf9637855aaf7b026d45cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2c8361699f70a7eecc673c6b7cd63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5878b997f3160837ec0146bccc3b19e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087e6887f91e4a00e7d29d7b82edad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaed3a0de75750327caf48bd057126568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5bc22b6e1c5b4ad32dfe4fbe39dae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc25992c278d2b45b2a219a73acad2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28a9e2d62ec53136911cf6995661b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad1b3308f7cec701f2200458b690eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b8e8e15b8a4e9b61fd4764ef77f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2138984574b8b7619e299254b6c0e51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c835084823767854ab7f66359a1dd3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae839010646e35fdc6ae7efa9253e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea54534fcf20cae1ed882fa0d6e88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154270d0189db2e1a0598eda238487a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d37e7421ffb53db2fc59ac71a643f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c20d67c8166b27c624185aa9ef8d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018fde9ab4628f4030cf0695bfeec74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3474406455144e3caa24752c4d725582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a5f40961ca2ff8d70befb3ce19c87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e672bf1ed88f7ca44379f063d8424584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e681419d61ef81d10d335c183b773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72baf6c2af300c1cd02f31d7fd78e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704018ef7a1592ba2df4231b95b6fb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa539e71596e24b28743110d3104cb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9fa514e3009054910373ea051d2d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac9f6a86af88c2c7c56bf2ce81108c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e703d36d5cdf0a13e77eef5594b5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e6fe3393794965edb3c95af0975aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d066b5f2a6e5105736768fc0e5b32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01666a4ac0261ba3fe4a25f62339a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d9324c3e3bd3ad13b1ae00bce52c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe5a959ae2810fa8523e52b8a9b5c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8292bfbca8407e6fe675f44e4be4296597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0482213588ffd1c7aee336c2af6f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a766a3b214128786a828510512989599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d02e2b391a9686317ac8de2084cc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadf5338cf1384889c5950623e20976601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683dbcaed1c1e84f6f21656fcf0d7d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f607be296f1c8d453c8ad6b5566f5a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a8d8a3d3b8eb0bb356ca1766c6433604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23599791d5809699cc07ccc9b99925b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eddc124c3057bc3b920c3a11f30788606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02243d2f6d71f1061161aee39bb42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa8a5a35d756eabc32025c65fb64e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1136076f3742f7bcbc2f819285c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6dbb50283ed2973f10197d0eed3dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb9ca30e23f2bbc0fb5aca27534443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdecab810dabfeee5f182dc39917c4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e1710d0a24429ebcad7bc1f76e694613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310894b63eab926727221044dbdaa902614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6675ed9431d830adbed2d5d10faa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04951db7da95655a752bce7a292275616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089c35481d0910a9aefa0bfb987504617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af80526c1d97f2da8af47cbe17aec2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b15e51b5915147c7b873bfbe7c962619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206214fe63088d617fb21990941eec0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96ea7d154243ac9ae207de2d198c08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af21953042794afdebb2ad335785602622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd46e92927e8319f9f549fb1435a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef861eebc4e1224eb936b4c661ee0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaf4b8616bd55ac04a3f925401ba5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98a346f4f31f4c3e7915fe2e312de5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416aad50558ac7db13e03d999f9e12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035215c89ca4123623beab133e77c74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced8fd752a43c369ffadd738ac6201629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55bf80751c73863da9c3d90ef39d52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976bbb4c3ef5fa9734a680ecbc04d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f052ee24119f2ff5cb5254ae08866632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094dfc7db51bd74e5403045d7606c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24eab710fc66fc8ffa76a4c51388ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f509c81a0ea3c327bb6478e48182d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3947c9ab71008a6666b26214575ffb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c36fea1ce4c6befb61b7664f43af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83312d391e547d73b179f7855ce5168c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76206631b249d02595cad26341cc826639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad65c1dbfb65302de44e8cf4a4973b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a290a6dedbbecde3562a155db72b38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb7f8fc217f86b5cb50eaec727b56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513db7a6fddd99f5c7c7b617ab14b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c089ebbda2182eb1ac9de680d5f51e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ffa45cf5afd8935def7eba080c877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9130b0f77c21e378d8775f1e3f26d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e3fffa7cc844f3c06f5dd1d504295647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5797ed51b11abb34498f48aa7d039b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2015fe628a9cc23c46609975683ed4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3519734950d24d980391338d04df3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2f6855d9965434e4f3624c4098124651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630762248440a90f1ae953a2119acf60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e55afad0743536b5566af36fd6a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c883983f3f0f03bbdcd299734c8f8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44fb7803ae07229bb39daa88b45a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6173a81e0a6acaf4597f566cd182f61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741ee9d1c9a5def2e17ab76d69a206657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897a0134f9da93deb2bd4df0ca0ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a282abf06b2ddd4ab053beb20c478be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb224b2eb62cccbc379086213de85af6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409904c3dbd18d5153fad6d5a761666f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bff8a82e184cd2a466fe20b9bbfad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eb32c5529ab869ab965a72b9265d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140c0b6daed7f79c6c5c324513d346664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f377dde10316714418b422a97c9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197b4d0c779c0abd71355736f9e384666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5da82cd8553cdaea8caede88a6a163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9b23c3a7172a98237d7fb5128b59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c20f8b3ac17d5866e3e221122ba5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa5ccdb5fa0119cbb13617b35fa6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55fd94f3cf2cce74b47faa1781bf5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5761ca4c767b2dfbe520c26a80c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc5d4f2a590d20f98ae4cdebb6afbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4e0886cc68afb30d45c4f00c087b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843244cd8ff0de46c3cb6db577a25f13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0351780d9ae903f12e6550125d623676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c12c9a4c678f4a26fdba1807608bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d933827dde7c282fbfa54c97abde42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16568fbd67a2bb2ae0a74d598a2e6ed3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1342b6b8ad1ab35ebf37d300f329f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ab68e069c9fde96e51569c35e47d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67db8870f473a95d9cd1fd85ccffef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d20f8eda3fae6550b4d64d8dc32446683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b697593c7a4c641fdacc80214f6da25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026144be93bf86a1c4221d80e16680b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2333b54344d21a729d10935d5794f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb388bfab60be6fed8ec82dc4c8f4a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f63794d278e2808e953185c760c37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326238b0df47660718f445cdda9589a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3991017adaa9320fd4207ab4f4e963690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fb4178c0dcde316f058c38d45da95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1893b7fe6125dc849839036fc60eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16a3001b2803998f9d169d2dd3e4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbd61b6d92aa8b1c092a1ee126c79f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892edc436afabccf072914dccde55a56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f264c71a1686cd35a4fae7a17e846696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6404dbb2195d80c78154ba06fb0085697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1625f1b5c7347d55a64cb61e8bc63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009a5b767180e06f6b77c77cf392be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9120a0f05efb1b79c223551f78df2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eab265e37e19dd68c480dccb906e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9b7a10e81b17996b7e8e1e3dd21a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119008c6e19dba7da5a20056a3dc080e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dbcfccaa325e770f673cd8d2ff99a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131065cd7be1eb712f6fb04b7f130e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d402742984f7eaf0f5c2c330b00a1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214ac02bad3a90775ac3b002712991b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30398483a668dfa68b0f374bbc51e9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d53421fddd6d5f9e712249576b94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb63fe21b73eaf92d0efe7aa590d42d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f69bb0139ed8e5abd25563f450ee8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e514eb8b6ac8000394a7d477ff1af8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163fc533c7fdb35d25c105821500a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873689a56699f72b8b323a8d07104fa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada0c245dc1b26625c2fab2761f44c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b3ff23d844f4215a3184017566f7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa45ebb11bebfbdb1b45b0accf98bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f2d8cbfef4266b828fe015ee8126d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176eab07ddc57356e6ee4f3f3d4c019719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aa89875901ea2e644d963a297f355720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd66bf689ac148d709ba2a44f938311721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53bd990799634fdc282f60cc24784722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f26c9c4618c7d950f7b5934570ac8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eaaba2677478366b0e15ede053405724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a2db65507af3b913cd3a0f5d78f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505288d2efed8c6976711adc795b5ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a3d6f2efc174003458650cab6d73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f38b3f6911a33be5cf3545a03c7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf791c73c2b40ff4153f6f8eb59e14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570f1b5b7acd787a92d5f63e6d62b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f20b34f598fe052eed094ed20cc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b87fce18422b357b57f62080d0732732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a5d47a979cb6c1bed589e8a04970733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619d80c404dc5ddea3d35ba6967c26c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b036da9bec8444147d1bce6ac917735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184376cb7d2e654d91eadc34171d629736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054bae798381f02c423e0ae74e7c15b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d8ee059ff71b3b391e64313218f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e6ef0b94d94afd1862cd64efd33ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29152063dafb9049153978ebff725a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc9d5fa0be7d2166b7ac96505b7f57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb04351186f8cc5791189ffe1a25e7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d9c4d5bba1e14104947abea6d450c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dacbac133af188bc56c52f9cd6ef5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a478a76411105a2f325f79e81d40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3cc2e7891ee55f6bff45219d46cb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a99bed006fa07d2f44f5a32587b182747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21b0168134d4a76155abd732522d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b6973d2a48e8cfdd323c357eec5f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba64294abdc3a1537a13763eac6e688750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6788009f788d8cf0a27960b2daf5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d7b9fd4b074ff9cb509f5e9d2c4e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059caa2928fa54df660c880d09e1c88e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8633f169af6398386a7d7091322c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1416282d573295e91bedc967ad7e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b284d471ad91fd6d2a008b7e0f6d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe63d01455a2a134aeb0ea1922425757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e51f37702d44d8d20aef42d076560758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2875f24c837958107201fe2fc743e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>