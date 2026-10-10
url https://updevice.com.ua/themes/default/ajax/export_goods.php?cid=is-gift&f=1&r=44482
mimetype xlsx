--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fac89c1af6198af6a4e63044461111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c955464a9b46b048c7c9866144b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c059a0ad84addfb002e0b80224be623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be641274c5452bc17ed81cf50ac2b8694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30b8decd8eeb642287674c7a67c7b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebeca4ece6136a31e0b5fa7a4331526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b681b94aceff09f2aa40701d84ae27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705b13558105f8398db988f8900d62c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6cc9034f13f152a9117e9388382b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef70f913b95b44b62e2ae63c75d3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10862e19a79b0a8f38b05f7477882b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127254bb22b26c53f29e73499e53f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3556540f09c11342aff768a59ed3cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04abfd505ec3fcbb92fa3b9be996b0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138894c5c800c271c581f9242120e6dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b309bdae9f23865b989f2aaf83d12d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f2c71899bda80ec121e3f98b9f0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79382edd9465578aeff1a2490698f03c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fcf64d17b1cfb882419459d1aea1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31d254428f97fa1bd6447f164e77e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab4aac5db70be32a0f3a676c55ade821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d660a1e64cfb0c96fc87a80bcf9a3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9061d2b630ed73662c5e1d1129c3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e6eb3dd042d6adedff43963500f9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d644a1e02f1b18b129c34942a836ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3422a62217284587d4e98e875c7bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b8324d336384050bd149e21b6605927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b80adec8dccf4d337407763e3d7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ffe96a7e47331ccc9bb87fd63cde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db3161b27fbfc999b1ce3e7f2b1dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bf4355f8cb456f1034bb308b5474631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a541101f09b800d49858902302ba14832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7555cc707022204a18c4a0b74b94b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5368624989f7413b1ff85c3d91d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5060a030e064a5dc135036824fccc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a61e899b1e362bf348894199de01d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f917ef26c0321cfe652b05da9850e6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bcb7d78e6320956cc18b0f09cec7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b2220f17c2390f8ef26b5239127f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c0359b2eeb1496680c0c108d410c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e8357f00109cef55fb72443e75bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff849a8854363a0c49f822bc1040242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892c8619c04b9f2aa916a5c76daee2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a8ab79ebb83cfae7a7e812b72f6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b608ea5a613608f523a2c994d3c3aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fbf31e5916ca7d91e9162c7e0284c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d580b061bd6c163c1cb4b66df61b53c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b63bf0bde56d696c8c65b03a04f9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85bd4d8111fe51897280d5613107f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec837d54ded721f128e17a70f356ad8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5dea55cdd7f73331e0b72793ff4a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37225a9e32eced3394a0161aaab7e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fea8a8588178b05d6f432b767d5c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa9c1c52a149cd7420dfb632d80d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908c82b060db9635a33ecc9ac50c48355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9fdbacdcc9951f438e62cb786cf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de215d29801a86de7f1c1c2cf10a8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959219da6f676abc2762d8be7ee3bf5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2ebda7665b9fb2faa6651ef4e204759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabddc510eb6780f4d493fa647be9dd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938039b6b55f194ffaed88f5dfd92df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0b96be01846ef53a6df74071061d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efe996582940173160bdcc747f1b1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf74d41ecebef8b10e66813754a63964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029514b657fb418a67d85b4a06e18f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cca49c488737a550c170188e29ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1adea85ff804eb93feb146479ca44c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e878a556ee4d75f586c201fddf4271368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f8e4b412a9cfbfbbface5bb3202a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac50dd6ef06c03e2da3be1f101cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493137e930391e3b673a0c3f4a88b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0dd06949d590089d16db857d9d41e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167208c0f5c48e232907244cc92587673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e336848b583f36a583bb5df26090174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44380cb08be995ad5c53e18652d32f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e72a8a159759881b4247774bbabdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620744221c9b17523d0fcfc7a35d3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e321d7314ad8d41b6895271a26fcc8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a37f2cb70911793a7279646468c73179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c319a2051e15a88fc0be4f47c0f91780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797297ea121b61d0bd976fe793de9ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ce3dfa78c1d20c880ae96af94fad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edef5269d8d799cd50ceaeac93951d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b14bcdb026c77ada673b0d52e50684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314386f949d108381807c1a39ae6e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3c10aab6be653fe1b8f5ac6ce6ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767011613b393c82503bec933244748987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e43fa17760d6dd6c3a8c793c1bbdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4679280da7052b090aae1428424ee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c401a4e8d9febeb9ac5c88518a12f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb2c8f931f8476c27a37239c73223791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a2da48a9cf6848741862a6b1d57192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ac760bd7000f385ccce1e83e361e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63dd3520298a78f1599e19398546294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbcab3e845a8eef776f791fbfb0d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3b8b52d2d124715d32e536829cf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493541eac435a212a7b58b2a62d53197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceeb48f8cf9cc8c8ed74545f01594098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234085cbf70a2147575af5016b1c084199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e45517668e5b30cb61e32dea5acc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03802d333b573a8f1ee334d7efe6dc4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8414be6482cdabad50f63d122c55b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d23d83ac916fb84b5b9a816a2cccc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cbc39b5a2068a3298f255d0265e88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a7eb0084cc18deeb2583dbc3047db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc015b01bf82760bcbfb11d38064d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efbcf55f2c15ba361a88f057877450107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccca8039f884ccf647f390b528af436108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04aee988e6cf0ef59776561e5baeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac97084addc645971433e9d55876a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb70ceb2eb80a7b2b8447afc876900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d738f47cf597a99ff39b6700d22121112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d582c087cab81ba11bf773a3617b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5bb8528c68756d35e8b54f6b7976c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c93a9aefbb357316059151c7b40f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0e8d3e932face47c0a64f2ce3774116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e2ceffdf49c51b507d96a0748aee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8beb19803d991d91f88dfd933d9460118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a2667093eb5e6b638e015b117e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a249ab0a8f8cdc47064e829a4762b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c9e734e143c2f6b84ef05ae8feea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92a08211481206aa661a5c7cc8032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e527771b46a0cdb750f2bae5323be9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9df17d0cea8fa4e9eda7fdc4cc98f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7593c8478ba8242dfca7eead1c45a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b75984c6f16d17272f9fd3caca66be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d742c8ed4a35a46b7e6afe6fb34696127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1b4ef5d0592abecb041a69e0ca13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a99af32695a0f732d87bf46ed241129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0de9b6ca411f6dff5d9034db7f5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ed935f4ea249e30d07156c7d7b83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e626c0cf0195744e8e0c5a6ddce5dab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53676d2ce36897f0510107368135b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb190ec3e25fdfae0e8f2e059df4e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ca4dcf9a807ebd76d9dbe935d482135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b18882c28c04462b07c821708ea75f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bd142303f64d5d99361b54e82fd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b40e226380cb15708d53e526d4ddc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8dde41af4e693b72f6899fede9612139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580dc0a92fb836d083240e235bf15a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7abeeeff2ead5ad5e3fda5a31ac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379132b8377dd50f62ad105670526e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023631437c958e7b5b07776b123316a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0259e221ec27553bafc81a65524e72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602955c2f2b07422ef76d484865522145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7ec51069b2f1a3b7af0e3252c5607146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed26e8f5ea0f80b38957d3bc24dea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4d1032ce45e266f200012a98ad202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065297c2802b135f93ec9a278965686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a653b70fda5804197af24c7f56a2753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4e069408d588a53eac8d75d4b7b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c36ead3888e7f3eb7f3773becff03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59544583037c7139fadf1205a4d86c82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e7922305bbee9ea790cf876ec9fca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a34a39b7c0e6a365968ef0f20fac5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd57ab292fbe2b0de9fae75a5d38b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d755dd08b98d8c602a08a529e08ea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0547e11763b8ac3a1c128302da48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0baeaa8fbb36235a20f387d190da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3a3842ad6d5fe25134898dc1da6cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae80db1170f0e3e700574f677af9a8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c9fd5fc600fa56861ac7a176c3571162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606ae6ce7e408bc3b42fb1220908a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63548c12b8daa8edea1273c299bb20f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7491ef0ec5cfccba30034437d6aed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f572420585698c09a57aa500a7f59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055168a2a3f01feefa2bd1c8875a26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925b275534d927b021cb2dd9ef4fac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c00879e6ea913dfff830add2cfa9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b061330037c22b18c042f1fc416225170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249ff0a72194ee00cb87736a32a6fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31670cbd115505328056154229fe5a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd19ffea43c7a8c3b4fb29bc70bf62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a3c5cce3ff6f0be91e946ba6f6de6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9804ff2f4f03096425434c5c2dd6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0028ca4ce8144829191ce6f484d46cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515ab6d3b2d30aee52bfc95573e921177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4278646d6d5860daaf6f25175df7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fef75a95b02475f94b14c425cd900179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398432926e10cc3971b6337192ebbf14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ebe24dc1d7a80510414ad412a5c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f19840c90ac18ba625d26df239b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524805d25f56e9ffe30dfd35ebecda07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9961e41653719f859c6c83c51f18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c849c38675b2aa7c82dbecad4f91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f048688b22806a30eb824aa5c85a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e21abf0fc70ceb9aa8af9bae5dd06e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa595fa8d03458cb87261513a3c60df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f582a743b60710bde53d50c140ede189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92fe48f3f850385f040a0d8ac0231c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc7036cddd74a6e5623d0e638c77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7acf90ce49b8e45f95684d31cdf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c59d0e7c24dbebaa1af01d02b333c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2395b193090db0861da39929ba27c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cebf1a423c6af01281d8a1be603e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d02f127c9526c6bc2edb6fe3153c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a084dc894dfa1564289d1a3167b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c28a4330d2c1f1eb800a4dbabe0727198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cb3bbbe718d1495ab48559ad9f04f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c58194e152f4f7cbef12c03c069bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca02a2c5813adc96fa26fda194b329201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9700929e9a075968f88ffb7ff0daf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715c00aae0ef7e0a80e4abb5b091d7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433d8836e058de139e72809d52dc2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab2fdbfa0a8fd502680198da624991205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc8a6104d0104f4029a91663e8441206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdc1a756094d2590bcad8a0c307e47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d2ad30a85c895d7fe6da1bf66f1fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0251312574cc1fb1aab54e5397db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf943a9a723f8da73e1d53c272be79a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11ef7fbe612b7ed38e8fa75dc7cc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10d130f3ed5094d91453c22c96ee6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cebe5074b3853e6d9951c69585b00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d479ff9c2321b0d96d8af7e8a768214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba30a67da5ee1d8356c11d4baca2f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395be3ae2d9f4fa4444e38a0729dd61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed96cf1fe998dc203bf066ec3388c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794a61cc8d01708342e35b2c068696e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829946a478136bb2019a0fda10d1c574219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1ff34abc2359c3c8f8a0ca7088cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0404bb1e30af9a2124d4ff104ca6f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e02987aae2baa13b15302797c4af6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b68c912531a66e1169116c0c4d0c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd02f96054f473ffd07c18cecda16ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fff714d441e9907bac06e0ebba95d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455508e1385555968b3d96563f577705226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad2e5bb45a63ebea4b0a83e43c07c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054eed6c96a49b138d41ceef9e7ec45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0034fafaf1992c065c13d986364d3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e3b5c4248289949eb850826330897230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede5d075c60d61b918703fd719dc8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98c3ae1d2ab020de4af4fb86c84b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deaf42e00a9f59d45f9485038d1cab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52981b65336eab28078d4c7f816f42bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058bf2866ca0bb4008bd966111914f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef411ff53deb708a39c0f32e85e56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322f835c2d54a9bdfb628f703ce674237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c31a5b165ee5214125e0e21eaa9000238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c922975a5d42c603d59d45d10503239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc0109bb93c3f7b75eb6868d5cc2cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831332ae3819932cd88a1cf7d41f688241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05215f6463bbcb8d30499a58ba884598242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc9e442ca4724133a0171bd0432c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424790d37a7742fb477eca88661bb441244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa0f0b0fbc01cfd2fa55e53f1f677e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a470480a4fbfa5c360b9f49cb9c6ea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301a409223d2c5adcf48192d679888247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34df7757ac2905270c6c8066608e9bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa53fa80417ed23fb48a058a4ad9b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8973f1c5664023e7c4f37242246822c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842225c25101adb04d66185cd085e3ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61cadec9e1f45cc42890ca7a3e33e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d723c1b7fd83a3b7ab53a4388ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f4d94cd0351b92d9cf00f73c40c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77e400777b5eff86729c7303ace3a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c2bae950e1fa793a0363125a389cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9772c3e0c0a4c58ea2b67b20886adb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a847fc0c6cdb3d124af35b1d6fd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71544bcd0219fb1347a154d5b85559259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d41eea5d9ba6dba6d029e00b13c1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aab94609a0a507bf5e4b359a0057f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fffbaab3d34cc031b9ddd284d6a6fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2e2216adc7c18ba166c25f192707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54abc66079813b24c75e85aa1a767e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc3337ad4ea3b332d8cc7fc2223248265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c2f31b4e21d14db76bcd326d99a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dccb9bd85faf4a23e91b1ecd14700267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360041a89ded83c56b0842780458eb33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f14c851b26623e9d5efebe6efaf67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f42e1c0d2b30bef72aeedd1965ba0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b454027c70e7e44f7ab5362d70ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53cac21f3830cdc1c9b5a54ce9e8a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c83d1f060db06133f619e0cc0af4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d99896e281bea1d4e7834c52ef9063274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcac06bb72249e90d499a8566b3092275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56facfbe3e8ae121127e16a5532d3d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e6f2d621c44b29843b451c9e29e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc397af19e3193cf80c2c0e73b5dae2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf29b9d746f2640224a7de20ff73a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f930658d85f6ad1135a96a5faad9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5d39db659dd811c0245938476f62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa32e461791302ef453ae528a4b682282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7ce7274912dfd5d04f00c0b8f814d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb088f6f3768793a9f2de4d7bad1936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2765b2a693ed0c0e730d93f6adc42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ba178f33ae32e81320caab9f04e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6b9cef07b25c1046d797b4b4b7bea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674da8ef5cf6875a2b846b1c82fc896288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab1a2a8916645473f40e5d1528532289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fa2ff10d0bc9d4b9e9632c9e8844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f7493aa39a428429bc0d9528bf9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae19fc0ebb66051de7895f22b34907f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cec2a9530586a63fcf9d970c1ee7bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31da818347406b443e88bb3191778294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2996e80ff13793159c348c5596d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02202b187a57ffd3f598e88b7a55434296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5ea2c2ced65e76e873728ae55ee00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb82176f8e738306fa688705a9911e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8c3f5c075a52a763d3ca68577c51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f449bf23a6ae0bcb9818d941bd8b46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1013fe7a7a5473a063f2ff6373166b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8781c4b67ebc0ebcc5540a2247655302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763d795e80eb6bb341396fe6cfb6b76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee7dc85f5571de74bfe090ef90ada0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b40c720da4ec96f5fbc37cb95438305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840763d49bb90c63025725f93f35ae2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb88d2edb99aba3b3806626cec356b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018590b678802f26e6045222120905b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3140375c9691ca528ab740ad85fa38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ab1808aab653baf32a63dab49a20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c8ed28b5cf850824b4431b5cca3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5894b5d3023916684bd5eb32e155072312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea727fe22c47fd195ae80468ebdf428313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9bd205b117577b6582331945015ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f881c77b6245e14e715565b48e9a415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9305b3156c2aa40ac4dfa5bad27fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c25f8affb387420a0d5c3d030985317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f40ed1bc0c90e043ff5cea67ad31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0f8b921116c4af9b7579770dff48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00faabca9b77aaae3ef366e9d5d097f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed282a9945e3867c89612020217938e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f212bf4160097de1d268812e558a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231ff2a27225e26e8cdb71be03b2c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b53e57984189991b57a23702fa944324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852153b81db2afff7bdce7b82406ed4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79701b4efa2d00ac1e663b88cd26ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411cb77413a5dba7618dbb2dc74f7f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb06c81252e803ddccd633e18f053a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35cec08c624b48b6a443aeb9cffdf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8ca0cae31527ccf144c6fb2b0754330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e7a1dca964c3d5a26141ef79e27e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b74a97953ecbad610b8b94425334332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ff60b5f4e7ace73a7f10932c7df9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616f5b9cfe694c36434b2bd65ab39f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f51213b979094075c5313e39c9bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f35c5910bfcc176ebac98eb05d860336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85597af09f83ae96d5f27f1d9142c295337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b88be6e184a074ee23e86691a45b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d15ec5a000b27e6cbafbdd7f7552339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768736c74d8525626e2368d5b02a1c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dff6e053552ebe8652f950bf6860b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0628459da866bc0edb93b60c21288f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b6b53cf27200b19206506cb89be9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbd2d5a416ba43a5397ce9c8ced2b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc0cc0f2d2f28ee75fd2b78235b37c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60100e59794d6a18a68ae0b141403c5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7474d1d8c90275b68e42a1b77b13f57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb919a597d3ed4b22fa14f0e2aa7a89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fbcf16e29426be3c7b65a6d42c67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebd2a2e20b9c5675332dced71708fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e030efda9d70c3e8005679dcdc03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfeeb29961067816f6fa5053ebc0e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06fb89b468065cd5c0834afd1f8254353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a229abac95c4c1d0d3c9f84b11a6b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea2b2a276a92118ae906b86443867355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d44acc5208c40ce9897f50256e4cf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a69252d554a8fd540ddc51ac54c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51310d01f3c08dd8f1766d66a1464b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694d170dc4b0eaff85611a0464c36b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b37b76f11e90730d0bcbdadf04a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060b2b8efcecf16514a0c4c757861f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f98f1dcb404d4f0b90cf23e722ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c170eac4dedcce58ff0b40fced9be53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28aae86dfe6abfa2ad715f538d9d32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d59da4cd582aa9f08b12f5ae94c60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b381f2bd4e72b108c4aa3844e005366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549077db195b775ecdb706284997ae2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136fb0a321d1458aa425c59736b842368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0ea912dadb0816f2a91ce63c875a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105da86734409ce589679e1550d03b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5850fdcd9cd760dda4d05cdcba937d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de781103a8ea4e8e54986ba5d960f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40e3867744ec5741168c77a1d9189373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3e1f3bcf4ffd7a6707e630335d77f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bff5ad203085c85f30329606d8817375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576792fc5e1c536210a414438beeac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6927a1f125024eae64c1d4141ecc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9adfd0770294e5af700d6200205fe5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdba1e5b1bc1d165ca1a20100311d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9eb5ab0c0ffa855b7c06df047dc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556b979c0f6b9f03b0c8d3a4facd16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fd7a61fb86c06f2be55e5a290065a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d4c56965223c07e9013cf5cc258e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1bd2c478072aca5ab82d6aa91e18f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d559ac7acb16ac0cdd93b1067e6b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bfa60c9df5f45147213a57bdc09cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751fa4bfd830b6495d8edc9c93ca33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009307f09f6f6e3ecd21eae2339c764388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420007f85e04d4f34926a6611d108168389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae184a771c5b52fc907c2ed82a59937d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd534dd7e809e7ab8035bf68422bae32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebedd14af76a9f7739c41118efd43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c612a65a1e3803cf8941205e632f08f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d416a79a9b244dbacbbc488fd4d701394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6af8eca982459fd24624243ad8560395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360cb0c3ce0982e2188c0851c6de4bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb54a9fa807c37986f7570d8daab7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d089b8c579556f19e8da87d084b43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c14dfb2137378dfefb6d38e5340767399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502e8cc42f93c928afdcdf9e6325f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3693d29c64d4c42b8766da16ae07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ada857a4a1cc62097704d7a17da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341af1bdc454e27a46aa356852c144f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800435921beb75406fa94945bc55435404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d58653138f4ff87d6a1e1395c94f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf686b21c1275618fa9de903067c50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c5a4b66b97da1edf8902dd8fe13c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b03c7b133b41c0f87c388039820a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096c7b2daf00970e0361c42cc78884409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42badf66ddc4dcb65721ba91f59e75b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dc5d82e02feba7d5ab7ce177c3095411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff0fde575e683eb60f7cf18b4db304412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d588b2f044010d6d8578167f3271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84bec79569488839eefbe29215bd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211010340dbbb17e411340ff371743415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68838ddb586c2107d42f1633c8091416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057a5ddce96ac62442216cc60f605e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adb86d542a00465c43ac3c33b5181c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b83dae3b37b90754244dfa217388419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cdef71dbd0b1a18b356863ba865ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e640230be172a33fc6a97a7bae7954421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3773fedae91891a94125245ec72628422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e7ce067e5b5002b6ba65a20d7da6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188162a7619e7678bdba1f8197280c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b75347d87a31bee49f91f12f907dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4fca0e26eb20baca6650329c8f6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e688cfffa4cfe89109eda8b796807427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312124ea2006a2065e45bad85373851428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733383f5a6f027a63b039eb96863dc0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e538a91f2ba750717f432e7f78b10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b539999b98257a3f21d11e15788984431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004aee26f8e0bf0470c05995d1e82dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df252762ce911370d6e7b94c83223f6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec7127e7b82d1bd6e7ff7688af579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a45a3ddb3b274da69cae5c324c85c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f42e000cda5825624c396196b534436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123f11b6d2e5ec3e837adf6231fdb05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8dd6f10174c7905e5e46d95b40fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca05b7d6b04f7787982be69eb3ef607439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d027465ba580cb788e80747a373cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fbdb045d234c8bd1cee344d4ffac0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7673cd271e9f3c2b7269a449d116f06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f357a703fabc8debbfb02fdf51ea1b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775fc6aa3bc721979fdb955537acc5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082ca50fca6a4dad65184f556cde39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88040d19ed7b3d04bf1edaf5dab6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92623e6aa72cfba5f74e0344734bc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585630629a1903e3265d4d69c044565448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6218428ad8a37fb126802988d8733e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea8a3a2ce2ca346f6ec5a3c06d119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755946bf0f4bceb846a00aebde7d9d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6d181749d64e5ee8b2b88721b954452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911b1e8841dcf1db75942669efde3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e402c053f1697c43f742ff83271b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b8676eb4ee5d635cb48e4d5e1e73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b232a31676c63157ea138ef90c8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc42c81f8a3d6053f2ca4fd44826de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337419b9d6765aad0bb661eafa1f23b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c489e6accc79388759846fca34f32f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2bcad11db0f25ef9ac7fe3a7b4c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad9e9ad767cf201be433bcacdd94f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61359e3c2a987dffa254b3b90b36c9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840831ad2861dad3f24c51065a43b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1028b4f3b3073e4cc556fdc3f64c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d599cc1561ef81cf18f6adcc5df53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f462e6505ceceb6d9402372196117f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442c7fb552730ee95752344fe02402467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80dce7d9c796dfca20663e2379300468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900ce9298207a73287549a551b4416469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249987195764c84f810380615fadd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1f90e57fc6110daffed94eca5b2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b069f2c556a783970ef5003b6ac4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b6b10c9a73543e31fc36a64295b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7e742e6c9e3c90f1d630317749a74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787642df8b3c71beb07801985f74a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5104821fbbbbeaa61fef4b7828177476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e912e537564f878c20e4841ed1a29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed74373492ffac8568329949ddcfa7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39487d841c8254660544e5845e8b592479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc83b1219179992b6ba9f10076698480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1639c1599415b7f424ff64f9d8d5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fed1319ec93a3b6b7285660b4c1094482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660daf49a16d3c9525e9c6d01cf176483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae827b0cd367521a9b838282f611b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae6778af9f0c59221193dda262d2d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2dd585b225847fae563eaea05c6e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5717e85fe59e803dae7991f4985ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae1be4250ea45acee8fc86ccc05d59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320156429764e0a5b737e6c9268f4807489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a96e25fefe620b1c47f1a3f3d558f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb131f96907652b93769bd3ca21a53b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325927d7335add6a8b3f2bb4ae313e9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e31b18b8e96b8bfbc0e00d96c5b13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed12c8e28c0d3e623a6a4f02a5658494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80256929fb9480826e93f5df66583a6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074fb51304546e8f1bc759d40ea7d38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f10831e94b95c7860fca26cd2b0b74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784337324667342625b2a8992ba9a83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d859f394b3f44f0a78a79c7b5eee3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa65a007469677305fb740bb238957500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d19466808ffa1c65cecc0b2dd99e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4b70364b4f1e83d26662e2edbb09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19bbc4b05ad5fad207a671108dadb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a923f4fd57e01987dc83a52fe6bf5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b6851ef68df89a46684f5df73d22a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee8b39c8d0fd5ea6f8cd56cd7e66d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef6bfa75f1a94ae2a83e4d2e20b906507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ec77e00e4326fc1c734c1d6446cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089eddb9a62cbb56d27c8c49b30052c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416c36c253fc347fae0f6a4c64686a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6490beb449322a4d1aa2ed2ee30df1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488e7a7150d05ec2127e43eaf5f1803512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df619aa5c93533e69383710b31916513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670f80106e535ed74b24c8982b7d77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f75376c9da073a4a345eb5924299e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5466685aa1417763b7bd1f37dbc2835516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa685390cafde79ccf7812fc1dde60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d968a50cb94d7c244c604cbcff8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9d276d7714640db60c4d17a919bc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a432c3fb453bf67a2ddc67d63649d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef072e8a4f4044672d46dc0d2282d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918932d7f52d780735a9a674821544522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34ae3601af9de22379f095ee0d6ba0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36519e251c5827f8151c17e7938cea53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eb526e49e3fed63b343262a72d03c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab3e254b2ebfcf836bb61e98e8f87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a88a2aac0b63e011d59db9235c44ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a9107f684fd7d0de9918a80000d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d5508e6d9336f2bde7affd85bca01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8f65c804cc1ef4f621477d7df6734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b3ca6868879a45299beb660b28731531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595fb1316f8f210e39225b5e765abb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965ac4a20d4699f96966d32eb74038533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616360123b0d1917a01bcdf924f63e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b96c06595a56dba953b78ee7a816ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0893915482edd0097ddaec6aeffc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8943a0a2966efed0bb437554aac51b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ce5ac50da855122721449bea13e66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b15b0f9f1df7aa8ccbf18880693d7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264627405f3f4152844a8b03f4b565540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88356c483fcd857dbbff03bddbda9f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2f07d141bad53fe93c7c02900c6a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88666a4827227dc7903667c405d98e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec1bc05e75c8a7c486ca218daf8dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653a8668fb1cd53bf593795b68cec0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f48991a0f50d5dfd7334230a61949546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353de11a5d6d2c7efa2a52736f3a20e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62ecc3b458cd941401e81759273644548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebba44591d4ddd958fa5965b4b8b83f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac70f50c33cfcea92bb6d122a3e11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e0d582214e929ae9b16a72fe6a09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019591e3d5d6dfec55689d0bf73a0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d01e99cdd7647361bb664a8c86853553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba518cd2640210500270ae5fb2645d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e198490c0be89ed1ab812d9938759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5314e6c0eeb9685345b34da61d055e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55b244acb889ff2cf84844c65b461557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e478688560cc193e0d899322e655f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b8d441a5d6896cdab60bac338de7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4775315ca8b9397bc959b2d7fb80ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d23249d18a3fb80f3434b38debc843561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d371a28a2ae3361229f43e44e9615c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77eb8c5199c9790bfbccfe74a09b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20cbb9354f265491bf7a5ff7210d16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee4a9a138ed84237abd069e0cfaf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5b5fcc97c486c33e79f00312569d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76513e3c35dd5186440282366a3141567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d80c1a7d06565424ce206ead1bc271568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d22023fde4cf83d5b189e50fd50dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9852bafd1d3a7cfdb4d137ea95579c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c0dc3673d602b2747c11e33c5bd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b694a7c63302017655767ce0b388572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24dfac309e796e0ae339524b4d343573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0464c5174525b4b70e514c7b974eb0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3838e639131c22587fe54aa609f897575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d8b70d4c4e5213ac64827b2bcddd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16592fc4f970b80c36a36d775279dd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a958a07b7987876f900a09a03fa59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce379aba00b28f57fb8e07ec95457d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76247f8c26f4416766c9900862a3304c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c41332950b89d4e09f0140b633359581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c88d6198e9049ad5eadabd0b6f2f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca211f346ccf2d41e6cef0cf7deb97e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42e0c9984e74ae77b769ddef67ec6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08e77a7a997ab78d98ed6f8581444585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa991c1ca01be70da3d917f169415a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699603d722b4786e348ee1dc1e6b1887587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38bcd4a7771b6bf5f436acd85e7edc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3ca76ec70c4ce654936c0649135a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6f5d8974709810e9dc4f3488347f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40f2fde19b1e90c2eccc264e23881e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13323401a4fc73da13427d95a82b44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f0c453383454277bfca1988f1e32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa3af7e0eac4d10b2c57508d13c504594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b5af19a779c21a3e524f6b15a7c3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52575612fbcae5a54463148b14e18cdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bd323d9d4241dc4807a88dc0cd68a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579e9ada733d9fd08a59ac8bb1c495598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb1fa816370baeac9229163387d0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a3d4ac98f97131fab69e269344601600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc2aab6336935851f4961272ac3b13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24465c6b98458cc6a2c36d627ca42d39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20f3801c82a370aa45d3dd1d2fa7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b7e2401e474b4b074e9dbb003cbbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736edaf22d93fa0a6dc3bc591d56739605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2cd6054068cf5a3074f14cc57ae31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a60cd1c7edddc0a18c396e03cc6ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb85afed391b827b1c5364e22a4506608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f13dd36cd53ab784e6d6e5e8f5b2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e6a2be308dfdc8678548557678176610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53492ff57b2a95fe1b638573bc833611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d542c55b36a68b13eb71cd353ee3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7554c051cce765b63982e955f6cc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d84bbfde6dd01d702ba219cc9471614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610cfd738e0afe8931953d8feaddf32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab4f06acdb8b30b2a1c4c889bf687e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6708ed43835c45e6bc16d4575a091a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53edff222e7cef04ac4bf4c495d17a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0aaeb1bbd5dcea54485cb9366301f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580856b19c9c85097a70e3367b59f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3d1069f434914b9d9442e8cdbc81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd099115e346117513e41836a44a57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da665b4e529412de2694722a21f4b8f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e2693c99eefee15b1c20a276f0c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a9de6540affd1016bbf5ac2da8cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ee37363cf099dd29593c971f1f71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57591bb1fd614451918e0517e7deea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f8647a2d26e77f3346325882f332628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324faddaa898be0fc831dbe7ef77786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43748544c911c9a7db912c8d0256e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f93826a7bb44d1cb93e2c1231362631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613093a7387b605bc562da6b8af90698632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909643bb9d4843fefb4b72923f0642b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70145d53210c1657dcd9c4b38f0ecdfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ef548fbe90882e9bf7c11c535609e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930bb1285652c4bed0b383c69bef7f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb580b3241efc0ca4085e1d33d829c26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0709d986d19f82de4565687f0adf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d408df6cefeaad714e8d789a9aec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc913c26f9950f2bde274a5ad1fc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4fe51f0fcf3755358d25ec29cf367641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92149adee0a69938bc4ab5ce6e31b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bce2f1e54772a55adab696a314003643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52d1d22dd1253e5dc27f41003eb6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e7497edce4ce713562d8082f30782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635d666f26a6b2fa0d2c4529916fb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a2778d275986003b3a0169ff79d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067c9d3cea07e0d1a50eae54a846b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005be33151f44f4b6112e6e54d34ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566926c7693bf2a07fc63273e966dba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe00ca566abaf5b4581635d0fa9e75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780ab8400500cc73272fcdda909f4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35687b9782ce9912c01e5461149f57a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a458244cb701a575bff378c6f66355654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b5962533fab33a3c4fa7d3fc9f348655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72bbead39acc952ed0d42bff44515b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fca5014da293ece25196991c4ca37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c940c8710c602c822a6a6f844586658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeaac3218de6db6aaea908ed1d8ad6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342b4efe327e190e3af84a0bba4c24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4614b45d56452d17c085379b6eb1e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4261d20e8f2e666187e0822edacae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c38615682194cf21cecfb68db9d4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2f0bb63c744a0cce633a8202174d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca0cec5dbc1ed27688aa3cd33193c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b68d2eacb715c216e468a620911af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f11570afb4f0d4204fd9e1bcc62d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c2ab71ed7d3cd43b31ba4c47e944668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f51a988aecf5f23e3f1c9a747ec7ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8053bc798c26640e28c63d569d6adb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca7908231d9129b7540359517a759671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bda92535edb6256b271a754dd2782672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384047dbe7bdb8e6d8d681e5ca9896673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee582663e8aa19b9db4ac94ff200b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3457c339af8e8af78ef9d8cfd73d6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02ac5f5f0b3bf3b823a10119d260f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971893e3db2ff420d974b71a5f9ed947677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59cec8fc21227a840069204bdc201678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a71e9a5f214cbabbcc04526597405679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c93fdb6944fa31998f7d85232d84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095ce3d79927460014c6ade06ea0217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3036eb5a9a6587140f57b56a5960b85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b222e23f399f080a5c81d9034388f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979df52d3649317f91cbc5ac731b966c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd8fe88085f7722a0bd68463cdbfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9ee1d29812b4f1fd6b78d96b40d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527126df29ee8aa5bcdc565a93c8aed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57b7e6fbbd3dbec3d6cb86e3da841688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc39fe823c83e2c5154937a13deeb3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22017ae40baa47a351e96391d8a3c3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b5a5f53e43548122f6c704b17f080691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e256ac48458381b0e2e37fa023e3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9259e2d1fcd8a2b6e2fb4d74f0d721693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5d041f5ec483763474680ffc9a033694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c34ad8b926166756ec215feece88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00290c6b67fcaee8c9babfb740a7e9bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630506fbfff039d1da790a36cd53bc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b0289924850e8eab316a04cbeb12b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2267a3de960a6966b1409a2f3ab9d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6175b83a66a38222f9a53ff980b0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2c65127940b73ecdc18a7e4836483701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b08bc7de5e061e7e462a38bd3769702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923908d85c509816abe1e23bc38aa3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5f54002eebafed908d6268ec11f9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022f36acee8f8dff2436e5732af3d7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f655deed63e62448bd83499558d9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc185b4136aec586ab06615c57ad73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7de20ab6dba19263b9ddc3bdecd59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d4f45d5ae56880824071cbd4f687e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1c74dc0cb3efbe63f5b20bca4bdd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65bb0d8b50b959b9c13b634033620f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f29a7d13db40364ce27794860421712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181362b927779bbf4d00799a6bb5eb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597496779e7da367889c2d9bbfe53a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e79e9c60263b28411f3e58cc5529a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994effdd90da9750064011d7d86f5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c0f06986dcdb4b0ee199e48af6a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e6f297768ef991c2ee0a75af373b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea83477782fbe89c7b7ca857b12ea13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c84afb09d45b47fb0c992f02b3a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04728b03a4c791a4068741a953892eb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21181d453d3375212771c337ac908722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06294dd2aea5ea46fc3f639e92c3bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57233527db1ee497b8b807e3cfc9f415724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375fcccc223e57cf4a7b735be6972b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6014232f960149322099ddc3dab6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c552525d4d2b35072e825a9a7b6d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b298b0a2aa125719203d222682fd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3377afeaf69a8967c4492eead4bceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b23895c792422357def8ebd674c08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8165ccddb9fcc745fb1729d102362f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744886459f1bcc2b8b50b4d2b5d00708732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c392bf947757888ae8fccbf39cd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042302958889893a9b87f7eeb08f25ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e889eacb9b9e217f3521f535717953b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b4e92a05733187703910a4f705658736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079ad4f6f555f18b5890d6bfecd03c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a13e3b47a230e7286c04dc246fc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10350ae0559564b5a86ac3366878a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f522d4c0e41246d32f962f61e679e0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02e972517dbefa6c857ee871fb6cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b8d9fac398056b6a997293824690742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586700bcf1de7960b929a001fa973e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaf88d57897c7d440593d815a53ae4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c56a3a38b293dc70837c1d3a3f108745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072e7a3c64dd82f46724bcbac41a67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad976f57a3cfd9e3554fac9cac63e2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af52eb832cd5c1da3bf5a5e2cd98f4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ad67c07fe5dbb8fa32e1478e927dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9a09e31747c5d8ccdf6edf51c0aa2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035c0987647ce34073a72a65c7ff4e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294a531c28ddd75bcc3501a946f126752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f80f27c7a868186a9908471aaa8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb3830f0157975e42296d102ed8c97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0c92c5a0307f7da15a43a0759a3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e153a177ab21d8fd61cf086ffa351756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257bbee3fac97d5872488f199589b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead8fabd4474a05763cfea14689c22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf33e754df2e26509262c97b1fa1df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fd960696ba6daf20a17274e953591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177a1317115cbd0ae6259c54cae44b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfe06b0715e75cac5bc97ae915b81f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d3afd08741d1aa58993d45120c524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691459ee7fc259556d0f58fb85ca2f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b6846a5b635ec238375fd276081d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff51c276490e09d460bf4c9ba98067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89d3b1066416b4f1043c10a8432e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4adc70a7c955c8b330a6de4746e2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9eac6481f3436ad22aab3b2dd642310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326b13c0735f9a505354c2845fe62c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b9cae37c6ea1526d6d175720842b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd78771993906b809000bf32182c7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a312e2cd659651b6479bb1d12a988914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421e0e3edbdf23924e09a39d7c113bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1778aafb15f41ebcea2b407e4d84516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e413144d7a53422b823696f2d36a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e47766fc7c038dcb9928c28c147d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eefd417b8bfec96ad61a5fb726c7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701e6da52ccfebcd993d03c35eb1f8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e12c21fe43fc95e3760902ff806ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724c9183e4f3150c3b92f01e0974b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59474f8cae931fee7421143fc030a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6938a95310462d591e1d2e1451bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ddc8fe4525b8eed6f9aaf0f8130725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caf22c0e07ec6b1e0c5cd93449191e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe03abc73ba4c392aed1f832205ea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483839eb03855f50f5129706fd388d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719035dd1b4683887b4a3f098e3cfc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda94ca1df5ae88af2e8328328210330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eeaa7e4709392438e065368f46e2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dda7bcb839f9d74892c0c3eab2df832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18072c6689432491e39350d46126933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ac480c904a1c784727e0bf04a3ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a28b84175653e5f5b7dfb79e217c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912ffe4f0268f7d577aace9946bd36b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16e39d33c51a6f11466bfc8fc6b7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d24191945258df8926bbdc3f47a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee4a0a53e261c36a5f86d994b6faa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998df57e806cfe366b9834e6e92f1e8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c5588f4a9c73bbbfa1905d621291641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af66ba6dbfb1af7c6800047ceb8a7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8a4433f368821039b30fc24f486443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d2cd6115c735ea90637709152a3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd23383b7227e970715435e7d759c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374795318bf0ff7dc690168adf633646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b42f8e9e3c2f1868b5cdc689dcf8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229c782544fda0b81a3ecc593096b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3bf481d29d692f90cc0eaafad16aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c68810e7fcc337aa82973d7b641b6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a9343708d78eed8769d88deb5a0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63cf587389185d1713f9fec35b9dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48250b51ddac1c96fa20404b66cbb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58c150e631ae10f0659bc53fb94e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f739c02ea6fc2ac953a103f6b752c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7296588b28c6c9f168e84159767256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8c69aa7ae24361e65ad578165c22c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323407ad7b99cc18c31d35d8cda484a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7aafdc78fecf2441b1bf90ecdfadc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9fec7fbdc8bc0c04746387a957d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f205c3627dfab520a615112eaf587f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7540e4f761fd3b1fc07eea11b800462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a341a2b2e23865d6f1424bab30c9d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1a54926025e87a58ba129b605ccd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0bf18a8ba4a4324a7b55e73d3623965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d32ddcd7b2967e399734571ed088e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851947c8b10969897bc1d78954f45967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238436bee7fae9869be97e8114641d4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec341df75e6c29f6a1ab0e08f5148a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdfab6936634bf0279e3a30bd4e7a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11d855d1e3eb65010680b3185687da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af089f2041adb6d99f8f3159dec3d76772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286285b8caa19e67503636855e51804173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4849b1e915d021ca3361eae5ee8fe574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b632d6cad2232219508ff22b3e003675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf00fe0948264a56d7e1472553376576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c23d47997d881a7c9efed6a3cad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916621b45eacb705e47328795650bc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e269a41322d991524febf650f5661b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6df643e86bb19565875cc62cc223880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eae7b4a32d1c170849a5d226ca58781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f702f4727542b60c7cc1b9affe4e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a577cb38a0056f6c8fd11eed06943183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32b00dbe011bb3f10786ed1d2f2a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfdc2baa2292fb6c07cbf9e1ed80ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44899dcd5a10729221bfd95b5d51786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7b59e0bcc72dcd57a6b356ea303687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948d26628d5eb2f92dcb476a161f73388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186fc31c087139b19d0d12ca72d04ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff3b51395430f248e74adf6b48b64190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cee310dc11b2f9dd5d2769079e98e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcee137ecb17d28f0fd068c6e34b7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e19d80def77e19b4728a33149420f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37becd82eed7c5e469ae62020bb96794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28fb8a9b093b4b0474fa7c079f7db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca53220a16783fd443b7a657b590a4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbc56ce8c804868917f85e8fb060d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee953fa98c50731f838c69f8f4aebd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155ee4a75d03f61f141761cdd6ea8e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d890284ed682ae41d1e8d3e62b821b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c445425bb8a84ce7b0235a749e28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f5ac7be0d63d14fa9a2cce9f5a729102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7cfe799feef20acf2db0d575102d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb646990a3d24c759a896e49b9ffe3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885425819e2adc818e989649f45b2c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ae2523f68ee078a63573bf6cb42c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7cbe33cda360ede8ed61064a1672107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520faff99039234a7dc855133e7a3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaba013fc66f67f67565198920be61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630886a5e81dce5d22866cc3867ad3fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225a2c3ffa35483fdc56c6d020b803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b9e9b8f30160a535b23d84c2d05b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa03e0b28b197f05a043fccc8164ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb37b0e17ea47fecdbebb056cadfbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100524c0f76e3bfa3487896c6dc1e17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994dd3eced11f6631c9e2a02b4ee55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9815a39d70a62c34d2ea09a5cffbc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0493c2f8e339960b9440c214fcc41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb530491ed2f15129c328fa0ba4b8a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408d84d9f318c11ca5dcc2042f4df1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02741ccc0f07ab3fcdfc9416777d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff7ba28bf637e9001bb7f61b665ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c303757a38143a63044e0e8c8c459123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687559834b5dac551c403815013e9f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade337a8f32700c5cf233301d4adf34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48c404676644ed6f7e0ea77725c74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad0e5a609241ecac5c617bf48f095127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606b40c4aebe3418a122d22092e8261128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752290473c46a47fb2bebe1bcb50c5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8dd99498c536f3de0f20c6f2ffe10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcfd63a3ce6a4e875e5648ffe3e061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff67de0a411727ac220d05f0d3e45f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355f45ad6b8aa0bf9573bf93abdc19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e425e676d16bedd5d14aa0132827134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02f6f425e231d0480882b72716800135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcdac9e864d44978bc2bc2a1da17e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a9ae593a1ce37c59d529c32f3159137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c97f435ed1cb7b97cf9759f91e3dd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb5cd925cd346ece5d62182335b71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4d17fb0b4b53ec6b7d0e1da66ddf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3da04f8ccb032af45141e58f2e835141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae782dc05294508b65240d0df4f8452f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f734a845d6fc90158fe4eac4008f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282700a347937528d1429379da7070144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420d43e96ab0e59ee2aed01e108b76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39334ce6088cdeb1ae35d57e700c6915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2ffa2c797f556198e3991b0a47950147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e68720bd1a4f1431705c9d825d8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f121ab717f5d8524a59522693ccd71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0fffa9cc38fde2496a7e1a4e32121150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82daaf84fa72e963f4e63658cedf50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed293b763cc00c68f735d6906e196e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27414aa0ebadb85079905c85470c201f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc10539e82d7058788db52b8a950b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa81a0c0f974b25a776dbf0ce8539a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0cdf6aacc310c832b1653f986dc14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214d13e7e22d89ed7dbaf8759c3960b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa447f87b369de6cb0eed65ee9daa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca802ea328431932098299ce622d1fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe4c8c7ba55f24c3f635d5b903372160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aca60c90285535be159fff6512db8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279471253df32055037f35347a6deee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7744333429b0f4d13812a8d8521c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bbebb8406dee54dd9f306f881bca1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568b5378a210e7c0bde9b6311f1a4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159557c43467c01099ff79bec0b0998c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba83ed98acf3c41094ee5deee78d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc85da51115ac0cd36fbe0ac8515ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8762fe19267adc5d98647be52801b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62117525c983ef203e89c5f1f8109a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82b91fe2b2715acd3b63d39e435ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b4ff34d774de19aadd20314f96a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3904ee7818c5d057ddb1954f2e8caa1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3398954efe04043184a4b5898457a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae4e2c83e0d01ff6b8cf4488eb878175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf28b8b2c17c70d5dc8cf94ec05c71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d628e82236846212001ae6465f28e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bad93921e57b730257457a7a37398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07930c84704a1f94cb4fd982dff617179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7573f28ffa2cad294803e3177ef9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6396a90b3c27113f7a0146934172a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767d1cf3b27de8f54907be4a88c458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeb7f65558dca7b80b83da32d1e132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a75aa56188816f3e84afb19528a85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de06c47c499868b121e6f4a6100adc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469eb6d57e7d98fdfa4b49dab3af6ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc453bf778eb08579d4477cefc901187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd651c406d1439481acad1b5c6db6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f2f4ccfb2021cfbed476778b3aba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc9534fa5080ffe809f23d10cfe223190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc529db1c522143ada47cecf1213a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693d700cddc16a7568557afc8f31aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ab64078987d19f5e2f4aa592ebef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97e96f12a4971a74f7e1e68f477531194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e542b3ba287aed63b1452f41c94d85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e561774387ab459afff08979163b06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e392b60b8f931bcfa98764024c34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728236870af8e7a83253c98c0a434eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84454d7ff2fb8b5619cad0cc921034199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989dc62c67d78c2b31b491ddd206d66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f2f0cbc861dcfc8ee6e39ac77e0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1731d6f915bd958e112edc6a5d5ef7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf23570c193ab8f1c0d045382bce4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593406010f5bf60b82fef09561ccc3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f01f5403c3385b00add740575fe36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41257b7a09e6b10788c6754cf551f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14debcd2f025f3bc622266e71614b0c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84182ce4c5221582fd4dfa3e3b515cee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c856238e844b932e5833eda2c5007b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508efe153b547bcb2cdb2632c1eda7fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb130b701842880dace641149103b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc5f3a15b030841954a00af5b5d244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4030d2e11bce5818536fdb1af2e315213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b6798d75e75c823f84cbaacc2b9b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ad448284482b5c6b044415c910b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b642339cf51f4fb7aa4c6f49302bc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe499f1e76adef9e2ab9bd8698e2ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb0f21c10387c00316f08610df297218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038e705c9ca620ad64996b958c5849219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800847a71b13b6feb06add2c9e5f3271220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5114902a6fd87916ea1b7d6c72bb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1894eaf10d28843b03a377d085035222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209a54ee3a6518e9e02c8aecb11ced223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe45d5916592f0a79c670be870f130224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dc018e6d704a0a3dca96cdfdd6e06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d88d9d5cdd27064c356d859a6219226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab145626e1c20525a3894d8f0e5dad31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8cfc778c85d1c2de1db26ad73ac3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c93b22be8bdc444425b50ddc3c728229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027dddc72456d1d23fd55892799cf39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195156b7b245e524e83a0dc8980c543b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c18abfd2659c3d504f2d6c1198959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a81fbfa8e59badd9a30263376add2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee52295fdca171355d191bb432d35b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4490525a8ec3d7fa93ac64d49ee605d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb57bbe76ea5b84694f05eca4db3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee25d868b4ec5244e9568796c2f29b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16642ae70a08ba6bf89e394723ec7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234043a00753b2896146f022ea53610b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc3b7f0ceba40bac1979fee6b978b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412d879d76ab5acc24775226a8e357241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a805f4bc245f33b233fb69b847ed6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5c9a4e20013dd1d877d4e1c075edb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603092aaec0209a84264fb42d938ec0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d031a7643efa992a887c068ba67eb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b96109ae1f1ea20171a44c8387384246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d4f9acb9dbd05d017b455da177f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88661de23a51d7aa32415eaa56eaac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee64c3a4cd833538b240f3e5473672249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2ea24bbcb86d5cfb37d6c58b558eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9521cdb97b8b3b8826e51b58e5401251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841c0195752f8c319b6e68cbb906f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d218cdfd4850d7f235b40ba2db4fbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff17949b9162842cd559417955eb5ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced03fb05f235ada215b6bf22ee159a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a182b16f8fb9eb7ab2caf9fc7d66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a648f0bddddb04db3c5bd4f4cf02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef53026bc857d5d223e97a85559289258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8b1ba6f1fbcaf1edd0fbb516cc048259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb40dba18b5f1faf9082c23bdb5e27d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909dfef29b1cb30a452b1fb6114c02c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159d5cb9f64a963c673b08670faaf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9129ea4eb5d7cdc3ef696e0af274e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b16bfdc090a39f26e971d1e7bb95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07070f0773b895f052e4d74227fe6af4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60f74ac99f509ac76067b3ed48ddb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a375ef0b6f8b48a3e8e34a41fca05f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444446687e828fbe0591f6fe374136268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c193d3e346d062077e304352f2ba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc940b2a0da4097c9d63d86d66d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb704a753be1dfbbdfa2b52b1d83fca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804697988b7e949d31cb769674ec6cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dae9e1bb15a401c8414369d25eebb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155555418f848a6785e1a4d959bd7c85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f99f83a75ce922c73846d5e403df76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c8936c3a16577c311de929d18acf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0a5f005cfbaaa1a233e69c6f60398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e37b2ff06f977e7148c7318b799d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433ba354687f7d74106e38ba12f84d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda22c473d8a2ce826f7b7dbf66e0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3bcb53f2f9eb5569dfe7b274bd658281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc8a22b94d0dd201887f0f36da4a88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ee04d01d37e8c3aca475c9b3a4b9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a576ddf51a6fa5a63ac820546faca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e2f23c12b9128501c013862ee09f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e61fbedfe72d715da63df40fa883286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd6c28be4278059f77f6b15f21d11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ca05c2ef8759b0bfde6e9d002000288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f483617be966206bfade2af427ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ceca70840cf1e1556abdd8c2682f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6ef6856d8efa3fb4e3844ae9df3cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851448bf24c16badd47f42cda93e695292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37dd8cc8cc5a42441b80d47c817f1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dd4e9f5a12fb57027bb9867cc6a1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867673faad618e5567270be7d30f6615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ff1b29e2d340af37e4e97a319f7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd127578a4a11ff5cf8b9b9ba2927e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeef1af03421ea314873d5149bf17a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26beb61848e16eb615b772e5a623de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d8426390560d97fd53e119fa0774300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe311ebdca2f06f09a7a702f66b4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7b2fa067f3a4f27a2e8787bddc638302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3589ffe033f5b8c65e5758a555bd739303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269dd319d8585613a5530c7dd6edf77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaac48b0c117766f0bbfbc43692e34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341affbb3852e4ac8f028fe9a3341d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42565cd36b5efb34af13b8b412ab88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ded32570998c155f1be120914c06a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5958c8a3e4ae9e327b557395078dba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d53ada1d1ecb2c98c1c08209bf22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c900c22f4b417644b4cf9fd41980f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4b0b043b6715eda396644a8252f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546673e83c03668209c10b42fdd9c897313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ecef9363a1cb99a7e76428f55d0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70fa0121ccbf23de6812bd7cbd5887315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4123725814faf4ae6e208b961426f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a998180b7b4a219dbc2bbb9119f4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5e622507b8012a2a80ab65ff1607318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b7c0d671ed2b4970f6bee0f6bfcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44659f72dc35310884feb3c2fbc882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a9fa7c1ecac082227f3cc8a5a6a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff8a3c625962c40293c0177aa6099322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fa148aef7191cd0b32fb57805133c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9eb7ad0a457033a2317562e3014eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb0593b0a05a64f84ba14981dc8ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895d6847a958088df2a29370386243326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68de132c79ac0639ae8b6c46f372f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c109d20e0e8ac7f7a5be3e16bf5d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c594e2ee6239e52cdd716b886c79f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3600e0eee88f1d6d2d379f08621240330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d923ee66845dc96a148a7ab30f10465331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b2d74104235d93de149601ec14c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8506684d63e5ab6dac59f549e6f553333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea931db2084788850a281f6fd0170334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af4bdd9696fc405c2386fb6e3e469335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1c047d20dfd94ef540812529c36d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1689e8fbfbea3b58dc10711ce75bdb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c33a679f0100aaf6057f3857b290338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cad59d4d881fe5651178189a3b3910339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02cd79d91934d5ee164b15839e963d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139b034c005a60950f9f4a467a1e5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1bd4b84ed33ec33159bb40dafad2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb4e14ec9128e7418aad62400b1d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf4a45338c66572e141bf201c417e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8ea3d36bdbb218d99978587e7b9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d88e7342e8f0f5b7e21172aafc85b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4bbe4a8ce54417b5e54e8b83aa18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0453eed7f95efb8ad6638b6aa22d1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec7aee7616c1728bbc9897a9bc55a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b8c00905ab0a87838b30dcdb8796350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e933222a29f423067bebafab0dcbf30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d741188e9662ac0692da0fa2b6968352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a8e8900d17add0f415fbca83e6354353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb134df0b4dc77c3e343e64a4fda70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d89edb7a55e234f57e74b114e2f058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf38237ede8b4b24706836dcaf721e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca34f9f6343f18efe6ed98c6e1ec9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b308c78fd21b82ca8c66744c733386358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed02ac4b57e293dc408a59f80edc62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894aa3adf4c6777846c0ece6ef0da0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153bbc8f21fd42fe73eb8778d8615c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acffdd1fa5cf32c2b3190106aea49e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfaf16d8c70b8b67e2df5076ef43bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda76dade9eac2729b39a03416c8450364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6e16b9d909fd0dee3e8d99cccde1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69950ad9916362b9476651ed17022366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6bf5794a536df5f68f344f5c70fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3293ca71fd1f050c7aa2afe3795fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6a993f90f2037718dd5da3eab124369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f9293f0fada9033003f20b5a2f881370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123cadb4868da7a3eaa2b01d1622d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93273d15c564ba90b6955197b77216372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d1fa42f0a169c4d91224ef8adc242373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fffbb02224b5eb011c8e73c83898e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b102ee4c92b0d13ae7239e869bf7d2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91da9c5347cfcea91c88d11315fd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10330c824b407cd100b0fe5de630427e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ea630e1f725d51dfc333f11abc0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698823e7d8012b9ed7cd56960279ca0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a795c43ae2094fa5228464f4b7a7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f4b38aa1b179339802bf6b1987d3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801318daf60240d6d746c57de22c2e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee161dedf93acc75b3e2ed2b2d5f996383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a20788c2573655eb72b2203309b32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b802ef7190baa48ddcf61aa0eca8e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830e231e09874f024a0a104fc9362a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419bcf0a6d152fa9b1e656b9e3620c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9735e6888bca78b77ce540828f98f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c9497335145a6a9df9e8a3db2714389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837a46bccbcd96a21a6a522f4cbc86e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4585fdc3d8d2f2f6a14ec2db7382c80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa05801513872bf1c12bb703fb2391d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9907bdc95b3f757f926cf374324bb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00057ef03b08330b4f95dc280c9b32c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c7d5f99d8048d78b4438772570f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b51d703d1fd3b5bb363ba7d663d16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737231540bac8f36de3f6ddd4a7fd87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad8e9854bf8d16ec925553118b773398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7486a9233018922ab1dc5f319b4b6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767028b625d56e78bd6f9bb4b1be27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96284899f77df8d7d5f4ff968b43337401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80102db432946fdc70b1527c07db110b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5894a48780fe86bb34996d2c2dbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede654819b9fa4eca9adcdee8eb6985404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0eaeffbe57ce625ba335377d5a385405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7b0a93d2423e62c214a785306a7fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818842fded8b0e773f37ef8ea7e0de5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9cebc74e875384a25d6bf7ad2cc9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31333fc25d2fc7ba3c9f5c1d1e3cb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad976e97dfa2e03b34febcadede34d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d55c70ee0e6aa169eee9b329d0dafd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e692fa989f39723936f9059d8e8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ccdd4f4ed071ad568685167f884e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1d40d16553426e67df4f664415b6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e8c9d7fc176b6a3f10a794fd2740a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aaa9e19b9eca7579e24c0215ca447416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfae3cd1633024412f0625fdf4067d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185ad2030468bfae2b6fe903fd8a1d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cde00f1d6fb9df627d0c00f262248d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807282fcf5fe53d8ad3eb3fb6079c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a21f090fe9b7df0bd30c674ba6e0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae61fd26d8b5ff91402027ebfc93a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b963632b445143531ae986db12805423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4371d1eb50d939d276ecac804d5a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dc37944f3d08d7e52d230b3aa7693425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103aa763cd27e3d839650de69031f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e61ae266a21af2f2e0cc851bd7ac1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69eaae3d174317f4fa37596a9d441a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b518b0a27112c74c81a763065d9e6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19240e96accc19d75a19b96a55359d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d9ff02c215b55f803c64c5b23a9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbcfe231ba4113440cd451921bb9b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff503f06232e57a9c04c1c602014ac68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509209758428f1f4857e95249dc66a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043f4e7537a6a90ed3c0a424f094e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed4b2da7c6e9425c435e9e17d6588436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e697d1c1b031e5f62c326a5dcee6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c98ae2b1e6ecee95e41a1ba519faf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa189f153903a4a1e36c5f5e1cdd90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3165d4c690f2081b7270d80e262757440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06275dbae2c17ffce4e34a3117f36ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39930aa28bcfc680fbc9e2123c4fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a176dcedad6e2dc92fca60bf2876e76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eee13c2f4b7f5a6fdefd8cb6fa9c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae2befbd74a9e3e1dfcd8a9a5e8449445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02254f6ea074346ecbeb8dfeb36608446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1b10f1ec8dd5cbaf44ed353f102f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5395834ef9af7bca662efeef91c40a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d2119070e67dcb879d052adb9383449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b7a272b23dafb1631cc2fd500943450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b6df0b565e0ef9bf4cced2e2806b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5135970c5600ff9314c21bf121153d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267292600a822d5c7186e22a2fc4998453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66e726b8b343e837dc5e739022004454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676bf3666424cd8062a2f5b5cc34770455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c75245bc51734ae214618fd99180456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da7c7de5f82d5e5ba39119dac65dcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742f87b709968960822b2bfc0ee20d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40328907a1fe198766852d5aefc46d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db1913c14bdf704c9c744b15e83c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094480ff65c40debf5c4774e5ee8d39f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eaa4bc9b07dc9a30abfad0ff4b8c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a784ddfe562ef08892a2e29a81b4381463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a5682291fca0a0372e7aa31ae1148464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42feaa9c3ffc61a42561c2ac7952796465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5d7c02bdcc26494043db1448e6fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c399c1d0cbbb5c4d10fa9c0b8419467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1bf7080cef7be1e6ff4cca80850a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ed1c1267a65687582bc38230a194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df5a70bc475b4988d547109821919470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321a4bf90f838a03959e0b6c550cc72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac8362eddfd2870fcbf04f6d3c262e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8293e4e2228449008c4fb7174d1017473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5aed91618595a27d994976afeea3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e097c49f11ffc0b62925ee8099259475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920dc282f8e095d594e895ccca401bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50c17e5f5a24c7256bbd336a7a5d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0abcef185b8cd6f234857cf953430478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac860b32c220dbce69e61d49f5bdac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77787a21555ee0867a8977ac0af32a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e9ce034d845dfe0bb9caaf04be29b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb2f5b58d92ead2d097b2b9767697e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089373b70604d781717b5049ba9f5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ec0e600c7f3538a3bb31d28ca5487484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cfd6611891b3a8e83633416bfd9b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded8091f79f85ad803e008f713f550d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2298460c915833d02c3533efc4ce98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78beb25dd16647ea5704197df2b5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdfb709979fc17237e7527f6b29221489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b59d103bec96e1c15630e01a5b404490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5ac71f3da13638e5f05bcf5848c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d341d0e652bf5c4165ce9436c2dc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea38f0c712a51f401c3f0fc86757d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbac99573c86f28fee0703244818fd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38294afd1ea7cd257eb6d5fd62f65b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f8cddcb55fe38e3d5f375f630f668496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f345496a3eade504328c292de971be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bbde898fb30064d3d3baa107cad31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14618b3e83f3e3f13f97b5bab6800560499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d4412074b3e022ccb30269eb5a23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ad47fdb676cf9a4cf5bbbc1705d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4944a47f90859a411663bc7c1092dc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64122a617884ecb54aa88d25e0dc49e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc79f66acbae0591ceb2899a867069504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7230690cf321d3f4b244f9988751e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54049e20138191b334a84d835d53f761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cedf90918b8f41481fb1338969993507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b5f44084b56d53a426d6659ed05a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d876986e84015144f6dfea2beec2f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7945ecbd1d45fe8a251cea956024bea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa8a289b60210b4a3fb3713afc7bc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2fa596e1fbd999d71b59e8aee9577512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb774bd2278c4ca86e882f4d675a7c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12b31b214b2b0fcce093de00206c1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0241b3cb881e1bf2411fa2eff42d43f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624b63fb7b26c76b4f85eed6204c4b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d7d7f486dff11ac0de2fdb734bf34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec334af455e9aa655844532cefbb8d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f9f6604306420d8c442056f7a0f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e374c702dc314cb650a306e4cddacd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f44df9caa9092dcc802f40c0650e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99387df0fc0dd3c1aa56e2719376ec8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888e4b498b3f4825c9ba6339d4b2569523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603bf96f0254bfa965ab18b0511479524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff60e24255fff4f4ed8b903d7fcc24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d8775dac700ea62f3dc2226f2948526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419de6416a0a508d2ab865ce9ac26c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e3471d79beda327d9114c4a0e5e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900fff6b59279b248c0951279afecc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5b708944220bdc6248d6c1c59720530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c99ed891da3c3cef74d95cc6860aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489afad34d531263d17d0556744402532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840dd9aa813d9b776b6c1b80eef0403533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63736fa8becdd26a1f860d2dd51f5bf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60035545ccf3b4771dca56fd91191a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c89a9b3a53c7fa1de56dacee02a287536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85691581c652badcf2c2ae906083e5e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9403887baacd950e68cc61631e981e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da359221d06b7b0610567944f408a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bcbf3e5c552e78e2a70a1b8c38145540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c68785d360fbd37d44b6f936b04b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe7a582597ecd2928f5685e6d25a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874a626231a5fa4f807e9bd85abafea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb92807efe875c7a86f40e32497e90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7691c597c36a502070f7321190d70c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d546d2c73ad3f272994295f1bcd4bf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5b381637e0e9b5d39d85f54a8ab2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d1a2db85a336d3c2f2e224e2b6cdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d628da72bfb56c81cca0e14fffa416b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5931b8796e85de0dc97d236c3249ebd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bde084a4290ab910482c56a0e647d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff6c06533e7d357206efa6a5c2af8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6701452c91fe5c382bd2bad20f3c15e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d445b41b3f2b7604a704e5c9b76a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f0d7f3e0c43847de49851bd235ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5733b296d90d7c123f1073e7b4a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405868d32c32fee03ea0c84b0b3c560c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d031b6dc70d48ab1c905367abaea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108a235431622cca71e65c33929f8d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd6cea4c110b70546d7c9a405313cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31769f331463e3572a88072f5c7ad8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3810ff04898257b12d14c24bc1d917562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69b7bc55ee59208f4e54f118b5b8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177331a556a1fe5540c6b9c4fd9949e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b3d3a28722d9474159ad52b1d31b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a0864a729bf7d630d710ff9fd421e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde02d4b7b9894ab20eaa625b0877f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf5613aa65dabbcb1f72a90f876240568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89868b5b9e8dd602c36b4b68db84bd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed8dfab8b72255fe55fcabe3144b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56b98e8d3790afbe91be82c1b23e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ceca1ce4643a4d44bf2c07c513f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a34396e7f3e5164a76f8743ec469d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bab9cce87ab645064456c94760cc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296837fa86f757c7349ff3085e658f18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f42ff3eb5033a34411931348c5058576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae392fe3cc38212a12183131224e43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca8d8bdf5e4680e5bf0565171b08c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad60f88732df66a1d145257eecfae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8000bcb0178076505314a01f1d36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283980c4b4232db37cd02f3127913a61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7d1d4b79073d88f194f71ccc730c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a08702dbbddbea981b69638d69cf6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce6615e31f5a26d84159279590f078584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0dfa20a70a2de5aded55695d3143b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50349fd1e28c77db7105d0f482607240586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475df1939bf0640f5792d23644a39a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c031fa560c45452898396f03ca88f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbfeb7c42570e241e620d7c52d1ca0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41129210446d091d02ae04ab007c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca0e74d05374e7c9adbf2774b0ccab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e86c93bb38c3ffd89499c057fbec9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403938ea8de60c5f2e0933e24896a16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c5f74f7ca69146df5f919d30040b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be420d3f98158be8fe14f5039d227c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b46b6411a0d24f2f9438b7a673f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904df4d90156f4976dbf6ec990c72852597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ce567fb2802ad9c072895fd3cdcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630ba160f8708432faea88d8e2397e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca86216451fd3c9f6382672aa4e535600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d81e069f43b386bd2d0797287b527601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082e7380c53ecc18139d048c1efc38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6df31bd8b3b9f73dce330302d005f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c594d5a84dfbd64b2fc484bb2acc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512eb52354387ab94d86f737e18d8c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572f3c58e50ba32046055dc3c597dac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a35169c4996e233e268043406e7da7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d938415f9c049ad9177dee3039f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d9c03f6e71427217bc34af131ddd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbfb2440aed5a449c6b0ee531bd513610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e79dbdf9899736f5fffb49818276b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae213b02c405260000badd9cf70845e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd955dbb66d07c192775942b1813f085613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d884d450537ed866474e64d0ca85129614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f9690e43aada5afb76b1e1da72d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1102223586249aef9a123432b84a60f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401025ba95ee03e4d22c101ba9362a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c541d0a7452d4716389c05358a41ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0586c143f98289bc50eb53dcee8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c29d8462575f5623a5f6f881ff7dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15f07ad49aae33898f84bfeda5ee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01c643a6b94762a7a8ab53ec516d35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25987cb18bd67d3dc89163a1fb7a923623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a927802009122098d72f4c25885be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc065b5b1163234e2ef24df9e3eac45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715600fdf4ad49a528a56a45dea6e3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975eba7684ba655b077603f2b8557ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078d0fcad2db29f2311bbe0639b6f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be835e34c90acd0bce86587afe58f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7280447b12b9bbdf0d7942effaedd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63ee8e0aeb3d52f52cf6307e760e5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da779b009054674585256b354f299cad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b53abf08697d67317ead315bcf42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e99d38e99e1778dbaa161a6749ef8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1661f6ee33bf3224fce12e8afdbcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984177eb95df3e45cf89e34166d411c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048a0135adb591e529363318891416637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d89fcd9de92b672e871958a3bc9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b496d547b18d3f04eb09be496fc24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5d59b5655ee0a10a271cb4cdb849640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d54af7a021673a6bbe45c401d21754641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df6be5b17443a7faff1ee4bfd5720a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a9891fb36fabad85c879d05aac273643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e6a639a89e4b97f20c63aaed07618644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e2277010730ecd08292a4df774a12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de11e9007a3a15ea280e018b3a72161646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633941d448be83e934a429df615fe0e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbfa31d51f343dd2e0f7584b54e3d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa246543181daf523af6bb00dcc0d10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87688ca1d583c3f62a495697dace511650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2a87a345b893d6c399d08a5bc825651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d479182918419fa04b7cb0854b2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f694dc7a37e7248f39f42f07ed90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45340c4328c9a62ada0b1531e3d86db0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c5ce7a84ed5691cc504be72b19d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757c6aea65a150f661f7a3228630586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5815703123192d32494023a8843b8a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbdb3325dce6a57b22d02aeba5503c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775e114350462724db76eee7bc705b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f51dce024bf72c391cacc020378e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03061618cf36c04c0b0ea568da06e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44587fc4faac15f3906e3b50e7a1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e8a5b04500a85e4583e5b9afd7a81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62896dd9ce809371305ad403e401de7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8167c2323d7faa772f7d4758ba089f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deadb676d5e4c89ae122de8a697715666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7cccaceb757e2372d0530a2132f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b963bb05e56ad20c4c85cd9022897a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a410d600809dd767492feb38ddaaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba3c994c9bd15e38bcd8587625477670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e4059bcf2ed2368c064933b3092e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9a4d586b4b335f2d25da928419b2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b11cccbd79a1d0daf4493c2f010d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289589c64852deb04d19b1ee0a9af5be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef156720d2cf573ed55fa9e3c48072af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7018e0cc828c18ece5247db41d3bc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d64fa1a00aeedff570cc7c2bc8353677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212bcc59dce8faec83347686abf098678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24965ad29dc8c016b2743d5626f58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eec029386fd1a58407c49591a788f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8cee7ebecc79cfb052d7ba33df33d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84824dcdc77f4391449ba566ecba9d8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b72ec30f8095859d98a08d22a148683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5f9a7dd1495ba7302e9cfd469e94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b01aa775f8ec0daed5053555666e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce79aab6334be29a82d9c918657eec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260681f2ac6f5362894a86569e8c4d77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2006abb63d74c560dd94396b70e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed25c48a0b37d0cf576e04f21e6c16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9745ff52a058d6513a17c193ed3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0397f7531bd558fa3206c8032ec7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130b3fc4cf0f1731086f582dca4444692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926217df2cf1191f55a70695fc30edc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9f69ef74ff5fda39f8d1f30b3bdd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a90b58f1b868d3c1113c70120a29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62d6a2ddcc238ef129b44f423bf6ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b78fb3b8738cfb659c58300f55de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a8c8b1f70633e61660e78b8cf2c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d280c98d8fbe633b3be6db3c26215699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec55241c76a72edf65bf40898cfc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08633e8b44b3bcc97c4ace7b9d093c8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360cf11442f274ac796a5a90c55a172702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe945b56fc0287d30e720c91f497915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e915373b144767421a3de6d5c7dea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f348e18061ca0b62e8725e87de369705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073b3e18f1051b8b93ccddfa1ad12f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fff15f26a9709ebbf0b4e43753b42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6413496a372056b37976d29b102c8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ef373a00dba1debee9251fa971e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d93c0631e6c3dba4d438bd686726710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48930cc203b161c3680fed068cf47759711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd8040837701d670f4b03cddc612d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb9c29e6130899c6daa7936027c8ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc2aebea7539633e4d684125af260714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b746ff041fd3ea81b62bbd4c621ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136683bd4cb8783262b27602c5b1108716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6244934128e84b1674d1be2cfac85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0122fc2febf926ef43b03b289690718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a88fb3717344d26d1775150e1bab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32f9b01a0dcc4719d77d98396e9b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26980227d3ac33879a6ae2ee85035e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63790b335cebe3fd1b9a87b861734d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e499badd0b5a5ee827ffb854e07d48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52112e2a9b953144b0821bfa40b0e3be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f773320cc6077b94aead15e00943c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5e85f27698989f5867e514509be7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641da0f76eb63b40fbc5d0619a8a2051727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8c6356214bf80c033bbbf1be7a91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15809b4e91596fde0c5d21b8d3debacb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb7ebb90b4452525f4da6fea4a1f98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c0589cb0ed6d4b328ad4d259edf52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746bffb266355f7c55cd8ebac5185a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64296f58bfc64db28485fefe8cdfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19d49d67543f76e8dbefd89b34f96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae368acc6da6c1f628b287ee0f1df7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944141733068e91bf7df22505425e29f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cabecb22a125b151cffd49f863e2aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49456a1f6ee8366a08544bc9ad816b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a79b436a8fda6a5f6dcb0b407b29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69692c0c8c260a1de8b4d01b16217b68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f970355dc7f91332ac08a210abcef43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1891645d4dcf620dc035cdc7468862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbad32004c256b8d37023bb61c976d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea4e6640c33a95bf68769ab3943164744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d70c84c0f2e104c59ea58ea4a170cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392af233a921641e71d69037b19cd2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03439b211cc3169bd5218ac897ab41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403052a3c6ed7fe6ad6f4474b7664c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e16743a3a58cbfa410c591502c7c01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445efda747492f85a763e18297ded4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35fad7be719614a7d109ee9a54849d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efc0e649d757fea0da36a0c8d0005752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd16be3d56c38b0bb0662d478e41de753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>