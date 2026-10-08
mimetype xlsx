--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9135d8e5b0dc8cc0aba228886208151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4be423852f49906ce3f1f073548f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1382147a1d618e17de72c7b81fc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255db3d68538532abca01887412d7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745feefa62a09db51f84a6312e2fad25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63973b6d7e0b09de256c3efd2df036a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67027fb9963be261ba1f0f3ec44db13f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d825c20caa645288ca95a55c60bc338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668f3f3028be48d9627e0264fda0bda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba90fe325b61db4782813d99908bd0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a6cd20b13a10c186104c9ca3155211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77aaaadb89831d17b434f34a47ed8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf771ffb92bd743b3192e543d905b9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e85c2b6c4317fade60b5ae25e3bdab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa62863e67fa5fdd901565e32703615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d9f3685e925c56f8af125c79a35316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72afe83c3facdcaf84439f73ef1218f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ca8b67abaca4b5c59e74d65e5ed8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048ca21cc21dc92cbc3b2d8c6b9b5a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf3f8b2ec729ce866d875584d30b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1fc7fa31e2311a53e4fdd8ba3a3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9d981059da782fae82513beb0183922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd044339b9da388e3f836c7fda23ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7669f7dccc048f96af8cb4925c22ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ff37c600f1ea37096c755f8b3ee1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526021e3537769207967c1097429ffb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471c2734ff679ca534775a9ec24a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872db15319f55635db4e734f6a79b2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9141dc8632b2f5a551d34aa99b5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ce399a1d491d0bcda65650c176f8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7140b546313120f628a0ee4c0438731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845b58d987838b722fd1c1dcec73c3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c6111d43bef8344c3d1324d11a62c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb999cd99f1de001fafdea466b1bcd8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab5d339bf0a8173a2c1688b7f6024535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e941a8e6fcfcdd252cfa104dd484ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f85cf4b86860fbaaabdacfa6a439b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3361784b5924ef4cb74cedf7779be5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f783c0645d2fbf120350af2edb32e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc88035566feb0b14b0fc076a1ff0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cabf16903ef3aebe863ba1929a23641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b4f25a515ccad71fa6f0d08ae471b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d0853000ae2ed07745326a585e4c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc2202a4fc10094780772faf637bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6e5c4adefac6e3c5620832021b5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386b5f8e7afb917f06ed199fd33be3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e63ffb840da4e9f09d991d8cb332c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62cdc91c9f764522e83e614a0c9c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34d9348ef4ccfc77155af66189bab749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff33776960f8f7a88cac5fbb750dbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa0cf746b69095818c1f830b63a0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c092c972c0fdb00d4817ad76c72652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1809e2f371d1cd190167d8050f76a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c71b6322ba166aaeaf809b362e9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554f2c4603e5a4678aab4c02f52cc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7f6ae636240a4aec645df3c60e1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b635cdd52993adeb350fef512a80b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3dfbb6f4b30ef7f58e7007ed7da558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920c9af6745cb5fec3bf628d9926ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b05d12d7bd3b374437aa40ed1c86b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6915469a0dc38d24b5b9b11b18c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d0a12f310e62d417c45f6761e10162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7dd7aacb457b5ee84c9a329da21363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4b2dfc0a86bc8f474901729b3763d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c175e3688cbca97e70980ff50d6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de040e8884f2079fb0c243dff838a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacebc6e2ec69c7054fdc60883098f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d4fcab418db409bb495023541ea4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac59fe81527834205499f7c94d749969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8a3f3c0041f481305855c1d47cbec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903901cd1470e99912e66041a17d414d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a193f5c1c1f89bd222447b7659aea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adc2245f853b8e34eaeb9795d4769873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8fc72c618915aaa2289515ba3a59574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba61d1f17314871fefee5730abd55d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf814a27ce8185484e7f0a5b3c4a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60abbcaae6f791e16970099b0a0eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e34ca637a9fa7ead7c81cb851cb3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e3a479d16b2f05f8eaf3edae8922d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1644a20bba6f61698a4c9fbb739fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931c61f30a99ead9c36dde69859aa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447ef9e605e7d02742505021cdacc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62010594a8d8c0e0499e430d4aa03783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7a305e267fb08e4bbb9489fae3f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ebbbc23cb15456c5b09612745865985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf68a5e4be1f7d5ad8b1b7bc506531386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386e450e536fb592e6c9721fcaadad387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6461d9ebd33feca47afd7720737b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c02d464566295f999850a14b4c00aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ecee4398bf5f317ca708506118f2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3827f6fe4decf46c50700ba2618d3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c332df750a795f28e12d120ba837c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3293618fa5c3bf39995990d8d7f55d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6284e7f3c07c2d89fdfb228b30355cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6195ff245069b0fa6dfcb3f1632b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f69cdb4df067030c9e8fc8ccd6287796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc5c22aaed2de08ca7df8d2490742c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0a623364b04da8ca253c0e33be87b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41145b95cd60b1538787e59c5ed685fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077e5080e2eec53843c2872d900223c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580d075ea86326682a377c95279e8f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cbd33e5ed25398b7e68830634fe11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f1b8f586c02a41ef5fac8175037f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c15473aa6cdafda1bf28f82b1b87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9bb466c066f9657a9a8323c7599cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdcb5246e13abbf94944e2811a8d29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c0abd2a858c7c15a9cb16a1ef254107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b70236a8879fb04a33d8a5b9bf0553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc51897b55eb6bea0cd7a45881d47e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12d4429da263d97e8f29be0abbf590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81349fca8efc77e29b531db9fc7b93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad8f7362c03307cf09f48fbde62e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a06c76fac6300332841e4c9cfebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c08612e60f6c64bb3c165df08b39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2078b96fcef6d639c21c236a544658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c863b7063bae3d209a965dc5988c95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e3655927ac71470a8d232e276276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956894204d1bb6457d1fb345151ad187118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccfb93d46cbc95c4f2a888e7a96ab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0844fffd6fb670d87e9368990affa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347adfeed3e3141f820929925eec19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db196689ba28ded5aaba983f8e803122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72ef6f6a7d5cfc54e80616fe41974123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d20e91854642a208b9fd883ee9fc86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997d096bcf5ac1b78549bb008e8b1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01feb2380874cd526c443c8d9170146126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228235f5728d824481c1d05805e13d97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07426fd27e5d082fc6648c0ceede144128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b9508a2bd1627d92dc1d0042b1097129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d6c0056b0c6a5896f39782487e15e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210a24efcfc2158f8072046469580d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63bebe6dbcc6d4702562077bf4a0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79b8ff44f930d238bacab3096e3a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7367880bdb45d8390721e806e4ab4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f22fba3f5b5a4bc995b12a17eeb40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca195071abf9dfbe13c30f6dbbd8dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d405893371b9dd9f3496e9c5c83b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ca9ccf742c4617d61029417a10ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a46a9894b28ff9b2c1ab368c46a399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36effecb6909be5ca0c656a99ee35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbf74439a603233133f7b93190ab0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233616d9724869334b988ffd2ef43032142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f8e581f12b6acf6135f23dda28df0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ca52caa75a831880a47c6e10c4345144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff5553cc350f541a3044f89f65baf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d896d3b93885fcdf890bb80c01e69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857999a91e0e4b70751270e5826057c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a15d4e1605e504e80b746baf08c54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c823b4c215428b0f24bdf46e8fefe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8d6fd8d851ed658b01f07759075f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d6bce01b4afaa70319cbd0f9bbc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e389aa24a4824625d20c34f9bede1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab1dc3145500448bf7eef0079ddc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da1c14d45c4727b21e969244e4b2d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e0652dcc258b9f35534adc0e05bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731530138859b28d4289450ff2070af4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99a2315e81c8c039482d31500b169e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc33e7d021d74cc058b6ae70cf96e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71995457cfa2382f1d07824fa6e7ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b90c149fe06e6d9631cecebf0f056160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc461dc365b444c25289a0815e304b5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce8b626b0c3ecc32f13f600957a132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c9b766714e73dd19b9a38b985cf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eaf9027d548db33cd53f1bf133040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cacb53784184c14c50d35d1283b59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404689fb2dea14f53a965f65dabeec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16adc307754e7a4b2e9103bbd25526f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8323dc6f058b77f902945e156744ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b7c42175e2a91e6d8c939cd700001169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d523263fd287d54d03903ac276cdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92534dc11f3733e8504c0829fc553171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff19e578ae7bf791a6c9e98e96db89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2439f329ddfde878b6bf3e6d5c2fde8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b043cf57c91ddad0af5bb44d032a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f26b4062fe88df11e15babf291a04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf5fab7e4c00929b21ff0bc539b71d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9030efb31fa9f5af3b7ce6a4b4aad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d80a47a99d090d1e66be8bb69c9252178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b073a235cd79952a11a3b9b4e5031f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6478059998f1175967bfec9e79fdc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5513811f4a7e3f73dd05397b576d017181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b7b3631caac7db1a0fa92fb70446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978bcdd8b14237f55773a5af628c552183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502327c0006f3700382f2f21c36c1ee8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82fdbb104a032fdbcd317ed0bb1bb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edee5909b19b334988ad780b9aabbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84644406c9cd2387aaabb1136d1b718d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e616b954f40e0eee18c6c06edc57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b46becf2d56cf5fa326af5ad614a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775170e8f1ed07ebe5431ed39a92ce9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421ae3b4e06761ac41388d8dc9e3c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b544096c7d8f950f758bf82577eb1cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1eb4c1f22515c66d03aea876ba66a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea561ad6ea61c9d58c6b0e2c9e665ca8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c435323b143d048b3321f75d018eb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d272baa9bf87dce26a5b15e235a80a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fe66b96a96e69a2b6f1d1b5809b1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404f7259db260da8eefd3bd81772a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c51ff64021320f8bcade7fb1732f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4f11693f1828015a56fe91c65f506200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e10a34cfe0b08a2b0e44334b6d156201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814321c72ebefe4a31430ff691f060af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795274a64591c1dd9c6a863fa1c218203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ee6ddfe0a83ca299582ca1360258204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f157da38626e0af9b65c108c74f1a61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e809a1897f6fb3cce473866d6cda75b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e33d33cdd4be7112525ba9b68f332207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30310ba8ff175a707227526f5b097d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526dbd02c0ab15cd20aa0707a44cbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845268bdf22e0737147a08912031825210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984931fcc0915b3ba554a5eb9ccef43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac5648385bfeea04c504ca1d81ee41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17bcab47ff94539442e29d8f71026213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03449903d695a5380d71f8a63f910be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42ca71aa22e6496e580835ba6953fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af794487d60e124344458359624cc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25b9abb6636864310eedb8ca67057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304403898dcbd180af399916e4094e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9cf45fa1d248ea4f8c2b9aded8791219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36e17807b144ecfe28303870af83e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e5332c3bfa29be82284b87f7d84a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d33c24a6aa8e3ed4e0e1e1655433c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b822f48e54940afa8f21d0128300223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed920c94ef4a2605b3fbc0307adb370224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3090d184a4d8436b540107c110980a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7866b22c45574f37bb928e9157e46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1babf630654afbbfcb95be02e6f9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e6f8a3a3fca881cd15d4fe44a26a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c89b54f4b3bbd49d054d5d2c276998229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3a66ad6b72fd39977811a13e27d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7364c24808e392cdbd925c8dcc03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27afd8f43a8f95a8bb69ca2f18f982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e522fee51a6a92f1139cd13f3d01fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed24fcb72ef0e74706e98ed7c92f84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986335e5a94315d5fd9f192d723c043235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993d87e39a28e990bd9ac0034fec15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb70b9bc338e61ef502966d33770ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88925fb850e544034111d5dbc364979e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a793a1479fe0e7874d244663d8afbae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c700ba26ca5c9172be67b608a78b5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852e3cc3f23cd41eb39b0c38edbfe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7106cdf91aed281fab531200389db1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3a44ca21242973aa682527483dc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df23fe42647a31daccb491c66c497d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9bf53a96fe22dbe07df81deeb7c96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cc42c63b70ec90dcba00f5790be51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0401325c2cfe6078265bfe206b69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d68774d40a828d6b4993684fb683248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d5103c2e4576e01d1619b03cd9275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109df2f26aec9ccdad80ff9b0680f95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854601386bd3e7e9b4a95c554268e539251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65448f01d5b7dc56caf1a5081c1902cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ffc83f54eca9ad8c85caa25c1776253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab67882daf568d7708824f025d392254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d14b30bcac6f07f0a4ea3bd4acd38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beb794c357a9b147352fb118b1bea9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c91ac84c8bddaa6d16efec5280672257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b19acb975907d3bc0e1e9a2d79cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f14f878509d766f7e7a279ef2be0d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b57fce472916d2110d02c7dca5815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb3d5fee9fc00389c513b47dd231b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446d54bd706d4c39ea35e3400e0d69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5deffce41ec03ed7e7c7f9448852263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b7bae6528ac1a2a6b0a5a2ee8d3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689027e6de1c440c666d6a700dc9e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1746655f2e174d243c56aee26e04f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1537bd7234319c1ebcea98f1047d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4307ce296903108ac97dd97a317e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81fdade64dd8cd20c94d9de2f77e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a653ce6d7c341e515d646eb223411270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3cf674f992b48838926c83de85f39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04838ce9c217e14a1b4004eaf0e69a59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf075abd419f197d8047d7248e7ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2b2c474daa7771c59294634620740274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ebb086423f623a56f9ba0c4e2146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9a2105a3f92a21d2507e42eff3036276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76a366eb8b7cefd58d429f04aa9e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609505fda8e9ded142e232a0f56107ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c3ad853f198dc1632c0ad2a56c69f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87db6553aa435b6dcaaaa57721a260280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c3c1d9fd9eb71fb21da53950b0cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694926a063cb0167ab200bc8eba48b78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429cea90127d0de4fd5df3e2e325943283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306fa9b679fb2c12fdb00775e21968284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f2fa34b077f014f9271a39f93d1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f90909759a0da33c0069785ab9a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b2066ca6bbd2286be5872d86bfbe3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2619dfe347ddf8fc869f414d8ebe15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd08e5e069a4829b9337bb9586a74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663af18e1ec1872fb9f3a8f150b8e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224166ad3469b99688bc12ccbfc4b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9c5c2853f50148550a47669a0f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40383fdd940690432362a660180c54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f731b5672f797c8ed951ccf1128867c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0ddd2ec71a68036497591f5bbcb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d7d35fe802e2efd9c8639844356cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191dee47d1717ab278acb2182ecc39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af44040070fcc6b638524a447eb78a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60fce6309d22cb9f61ef792c186556299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c21ec73c9f38f40342859d784838300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3fe54fc1a92f462bef51b8e30e86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c3da9282e6501eb7cb1f4906a547b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef7ab0c0b3a77725fd8e2a4345a755303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd7559eea660de705703c699def07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d35eb9a1c1838aefcb2feaef2662f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772c68ca24aa49948baa66c6c8e51b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758d68569060c4216f3026861bef0c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197acba96b1e86e145c9752bb4cdbd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb4076298b55a1984032ecf22b15d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf6f32ea6de641ff6f1d8723d1b15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522386889645b3ab664f9142c1a3fc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f397f4d3b031317eb1046a017ca0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93ce8791030871f4c9560ca5a56d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2c40a106bc14f1abc80f033657bb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35035412acf40c4b04e3937fba6b25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3a588e0c26dd88d491ed1ce62d05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a8a7718172ca9d5b49428f33e279317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f05895d3713fbcf038dfc87140d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e3f84ec7f2eadd5382411a85818e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d97f102756c8961e68aad3fab9e37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ba8e594e626fdae12fc41db05298321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ef17c1e61851949f088be3abc5d9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c222d7e2f12e470565d0a4a39a52a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851841e5aec607f1dd5b906805c46bc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c3d47c05532664c680af891d7519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb966f8cbbedbaa060230d1066bdfd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b66b33b188aa98290f3c7ad4fd05b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d47c43bc254d094bc8dcab00ad17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044a29528315d9ce9c4a32c1b7a728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34860e708a137bad9ba98c1dcf315a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1a8842d2031397ae9aeed6882c15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df003b868d14ce15836736720023b53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be566a2355f84c64b468428b1740e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb023b8824367b02ec5a8f3a2893eac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd58346beb24141737e65ead1cbb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce7cd1bded7fcd6e3b19f89d1062b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758a2251aaa6bede866250effc822b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ea7350301aa28194589ba64a064f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb3b2029cea9bb24a9a55a0c00a8ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917ccd389cad854323d44468de1466340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71890117690ec9988d275fceafa733e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff527677c548886fa7361b2793f5261342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb44116573b91b85936ea5f5b33be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e9323da0454557abb6404b96b56b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918c7ad939b107797b94c76292d1c06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56aa3b50204f24d4cab99b9c6ce4ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b77121af387f3518b5914feb4d3be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce5a0db8bad0a275807ce2c24de0aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78880675e1ef1842c63cfce4f22bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae08ce62bff22b4c93bfdfe49cc966350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8c99707fc85fa975d34e23563f1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb426fbf104506c08cdcd2d9b53dc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f996907b9bf45449086cc3c453700af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3e1d8f5ee1c30bc41a3a5dd629ce8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253619040814fc909b2c491ebef6ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc037528c32dc339bd40fb9b38f2c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb156b1a9d2900777c09fe3c7d2a7d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b967814f6334b80e8ead8b59bd57d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d9382d85f5ea7f06db46922c84e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d288c4d03deac397e538798d37afd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1248b611b21bcad3166f2125e5d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415d0d8822505e3b20aa2b45dc4f05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae837e6d897ab6032bc79e77b78f77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e08babfe9bf72a0a67fa4321a6ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654dd0d8885e2d66bcf4c0436f6b41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f518d7c41be219983545cc8d93b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a403ed18ff9dafe0b66a43acb2f3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657ca3048128237a6b2d3d6f3967759368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8c01623f61207f79b0b4bacc9d2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e9a67b8e8e928d08fb57d3de3434370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7423451da7ddc32fd426cde2f6b7cf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf131bfd57114c6f740826cba860feb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43bc34fa3adfb140a08daf749ce373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ffa333a7f6eed1e56fbdb9ca53bbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f959bf74d0a3d6f0a46205b732b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8a70443f25b60d91714c7e00484ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ddc6c3707f2224b69900b383ef197377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd1bd97eca617b848f6b1db891137378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7afd06b69c20a590ee0f42298f764b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e2cc92460922374d07bc410f68172380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895ef724d84a5c3373581fc6a10bc1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5157457fad168b7d450fba8845bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d9e0171371766ade00fcac14f91e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c9dc2fa65fd5cd174e11f9c77569384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe6071389039f387548658f9fe6678385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a844d993c4daacc7a3a257a9f750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69f1afa5435c41900cb31352f3152387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f304dc8ef3c69db937f2457741a845388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2291761900b58405ed59bddbc8657d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33bd9519834ac91c41e338880d172390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a457a4098a4aeecff9916daee218b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e133712507760503c1034dd12d49b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342965bb25cb6193499f7687ea6c529393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf4d359510476404fe194e90329af0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01207ca0660a5beafd310a29da25d7e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40fa35a04d06867c37047bf7ddce7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d954ce8d39c190f56761f34d3268397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dfe22c43c4cb992188de628117a35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c1ec72f2a517712ec7947f130d3cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1a5137ba3686488dbe4d7aaf1790400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00205f50ee78d87204b194d5a2a7b8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d872dd0d84ea38fc6765184ba2491402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34de6bf10998e735202eb08268a1e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b94bd35abd8aca1450cc099cab19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6271bfc652bc747d6f430a7015eac7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f26f05ca7e61fded73b657a64b25c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef69e759582defa9d190162f8a964b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ea4a507e9ffd831d3a907887ee72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf3c75dd8c24fb36dcf35a1ee6eed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b9e26600db241c7e866761d9cf24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1bf06da4d21c6a85a5cdf104e26b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54966df5bb97870c037c489d2b645412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c827341d65ae5301d7daebf49c1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c502cd34b5e4d2f9454041c76ea02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973059bcbb2cc3ec629a39c08f154457415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a8617dde6a488e73bbdb2f23a00f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f842eaf101a18802cd6ffc108416322417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2801c483d4179a6fd1bc9185f24afb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84f456cceb4d1dfb7efd48db4b1da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1aa4297f316c0c62d3f0fca25492420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a415e968735f2095d34b069abe474421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d57fbd2ea5bb55d03cefed114f04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f98b42af1b3e704db683452a6f768423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f895400539981ab7e989e07d4ddb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8190fd8af92e4cf6e0dabc4139475425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4af6933f2cf8c39e53f2badbf9085426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca60b63763348b7626bbd9b302e091a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28643a739d8c3cafed76db79be1ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0e1bd1e33fa358989edfab48761b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b481e04dab0c871f33af8987d0f264430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586fca674bc605f4afe3b7560b7680431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb5e80be791787eac98cc25a3193c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc1956c2e20ae7531995412f2b42f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e96a6d77cf24451467538f2374c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92e60c758473cff55cca1273abcf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541809ce5edc1ba8f6fe528d017fce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950d831b6ec577e83dd3cd777af4b23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76adce0e1ea45e768d3e0f621a5b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469d99d85dc30803b30e171bc4b781439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126674c189f1b036d7191bd5b4a6258440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab33d112309b369c408b67390c600441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27157b950936455baa7528776ea2818442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45fa121584883c16101dd7c0fa1cf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0f49ad287d00ddb6b66c2335b9f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968109870c09d3df8b643937c2c64c9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cdae6e2fa0c76f913aa3e3cf3614b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b295ca1681c5756f264b3fc3c519447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2151af216390974af8cb2cc684e48d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453e9ade18cb75c20d36cf80d366373449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6b353fea7d616805bd2f4afc7fe3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe856cc50d00c57228c5cd1458b3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b6ad5a8524d091ec4fafdec30724452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68681e09440d0d059bb16ac79f0166453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fcca531f711ab2586e68b3c660349454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804e73952ff1bc188b663bb2d1852c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286e8bad12e2e669e86a1b75a288c4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27145af4f750102d1dfcce5c2101ded9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086392cb61d16d4959927ffa5c9797c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6f6d25fe479babd06296369057673459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee2ce756224f2d70fab70669c1f30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9fa5559e129723e072b1a2d04ad64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06043a2297512a3005615b984e6d21a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7b239b913fe1adb0e3aba3d59591463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af08b987988ba1f6745d4b82475060464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb132a894da9a7b944412ce90a68b43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6533e0e70cfafc2540cc2caca0c96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f00cc617608db2033153dd54f7169e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83de21b5168cc1cb9abc4450dc1d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407c7f25114271f21a7a46ab951ca86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2d06e76d06bbcf94877a1a1316ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77783b7913577d8eb1a7246b7303be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea746a2b93ef94ed57beffe6159d15c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549328a64d4911f0af93dacd0c34dd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e1944103c44c58f2034c2ff77d897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b6e4e776bf57a2c1be30815c6da8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618391b91fd8f02a90cdcdba1d797bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f056a0fff0c0d982c026a851405ef3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097b671ed8ccab34c998234c10da081478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3b1b54cc35a27bcc4735eff98534479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a7e00fe85faa7a248d1c65a8e1d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d78194b0b42f5fc0f9cdcd026f3f98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6023576f39b0159469bdf131c9099482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337776e3089aba5e3cbc8dd43108462483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c30487a04fe0d68ebf4521d9b01e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afe32a08f55e994eb5febaa17571ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59d5d825caa065299618c87d787f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb2a717af5acfb79d263f11a9057e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff766679fe00ae33cb0c0f4cb4d29d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aff24ec45d1713ec00ccb6c3ed8b59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d316ed4c5118764cecf55ff9532798490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63836bc42a274e15f821ef9ac21a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c4188163a20656535a9481014daf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4c1a7fc6b85987b772ad11a34604493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5451df5320eddb084806ad4861ed3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e315df39fc04660e3fb7650e2446c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15cd96efee1f36a3b85e6ea3903916496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe42ee3f5557d354909c265a26c9a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6998ff1b98a34ffedf32b90ca84235498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c54173e2e3bb9abdedbe380ffe69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae629f294d003ccf4152b5a37dbf70a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52f1b214c2c528a335c7c380ca4e32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab70e1f90be1b9e53618e79a4a6419502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d03d8edaf8d889c6dddbb23e9b26a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f176618d0a58aa82f016fcbfecd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851594db50d3f92049fbda6d6e7a5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf852d999a7f722005075c17921d31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ccd956684b0a0c85a13789d37b821507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df102078273fa06c5308cf07b213e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94224f77c90a4c4c1680a1c978c8938509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f3b9f21830a9fa0c4e8d01bf1436510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3397c8e1d639ededc93add6ccf685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad48d012cabdbfd1f477218958cda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca4cd364ad7114222cb7d27fac159513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a23b4cf3eca0e3272dac931d809161514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5ef10c9aeebcbcb67c30a2028a77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25e0fd091e55cb192fbc3ecc00b35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eadcb6c9f220db5c94a4878f40d833517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee403dec04981fd32ac420ea88ffaf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942255c46f1b7d04d85a3455acf4b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fecc5af9bd043b71c59124527b34a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d64caa78cc4b331190a7e8919cc17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613f03383544eca7611fd62320c7af0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deab2a6cd4d197c29672e9b1f09541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8350c8eddea9e2b3b0a5f5e718a5c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284264cd7d58a08c7a8e51fee97bbe11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee404e5bb15d6fc122d7f46c0634b64f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c352eafe40bd6d8aadd567790d820527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41092c1a857ebdcabbd6710fc3e580cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b48ffa19ed5bcb0b8dcdd48961f3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999099cfb2101d5c60d3d9ebd8a610e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90670b18ae48d0043c2fec4ae240533531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd03b775c1950828b6dd32d0681c4ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f42f2070c460d77b4cd20c667f6847533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cea7d839d50d503cc90817f846ee0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480400fe6088b2906e839e63428e748535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456142aaebff53f305a1845c5be2d00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b58413e43cd0b57478b4e10d0f6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe239ddfa28f5482099d11d53fa93e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d378625a46822ff33c8afd1fee8ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4cd235e7cb4ccd865c1458f21835b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267bb6d692f56321e6c888f1d9d34b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3199bc106a7cb5f981dd4eb5365640542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e9e2d67505ee40cfd80337472fa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a149e418a9fc7a4451b882aff14e03b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537ad418925a07bfa078ca405634fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aa5edb95c59dbde5d1acb3a478037546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bea67dc91d87034c8e979daa900e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a863e8a7e9af739438a4a9a537a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c448ffa80e4832f28a1d4a0d68abf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d2f08ab39eec6d5a48adf3ffc289550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ea22c8b3e548cd8889deabcf2cfd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3a2c316dd4852eeb52ab039a8c4b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb464d2cd04c1f770761fd833bb4ad1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2364ab16825b1f17726f4291bcc6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9f7ec55729c122c5dd3d4c1c9431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ff7ad17ac3b3837fe5a8f1df6d02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc93bbdbb301b22e5273aafe3a8fc4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19831b64217469b330cf1b536eb29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135de3f460a2f17ad5acece98243e8a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1ab2a5cd40609bfdf70d53fc2350560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673d31eb5857697d68dcf83d38e39b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bcf33a7cabfe648804ad684268c5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f4410dd87ebe923a9bfacc14dc699563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e1605de4aa80f8430cfa6c144caa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad778db2f68aa590ec8ba7dac6cb0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7be34123044710e3744f1469238c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65e8268c4485360cd84bee9534106a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d8b09e972ddbdfb1c9e6f301fe3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057b57aa0c603ce0b743f051057b21e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df109990216d02ebe2f4dc852f75093570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bdfbd6471f81abf536e1bdfe199e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4894c5efd6b7b96393226dddb329d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f466cc1cb4f39ae86a37c1eb22116573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61245f3e662b8bb42a0b5267ef3816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a81f085091cde45a0cd3b13e7c039575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658920f64749cadf220ac29f8146c62f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d20958ab9cc581456f83754fcb46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886404a9ac0772b6877a8e75f9f74d79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb737d59f4851b91a3cb7efff7e23dab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edf15875de7440b65bd060aa381728580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc67b233e131b4f7b889d0f92a005581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a5d73956e98ab09a444e495a9b99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad51220bfd48efa9c904eb01460ad2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a135612de73ba2a60cebfcbad90775c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68913964f50cfdfac6b4f6a8b4fe05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b340075cb360fede8efd48df82665a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede0dac007e52d8c0499b0af0245a22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe82a80e83ca8c72481f3a81531c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc5aa48b90bfd61f51367a15e986e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db691da69b104b3f55f533f7684d2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b867285d6303527c41e1d9a27f7c01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20643f8f761975643e5ebf39d0db55e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f998b5eaf084f2a1f1d2ec092a91a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c392c853bbadd8d2296e5a76bce782594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abeb5d886c57773cf70b3cbefe2582595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf33a679906e8d0a0933de1498ba1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d99f476f809725fdbe2bdcaa76603597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd00ed10a31f97f0d35e1889607de85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c078d900b3a499320ccbef0e9f1d62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df44ec3d4825fdb07d46fdf8ae943600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0237de4b521ea32c0191ee7fecde4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94d062725eb6dcb11fa52d4a4d6a8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57b12995b3d5da2677389e691ca28a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d4a2baf6f4607e1a4d6f9f730ba4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d2b5af8c6e790100193b75bc5fa7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c241d6e63a09ba39c6482cd4dcbfa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921e01166ab7070737648d9233b310607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94974d62479edec508e1b75aedbe49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f73be0be1ae8bb96503d3c72dae72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbba8a67fa781699a1f96805c4f2e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa5a5dc691836c22c5a1e9b59826a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6fbe14d0cee07f212ad788718784612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a181895b5c25f1709acdd986a3ced8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26298a63a4a2ea1ba437dfecc270dc68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006a01f93fa404652f4a79959bffce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e101242726ea30adad42766d06c5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399f600a59153377856ede03a9f04e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ae562d85a655265994e27e5a4648618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b22308200a9930d1faf3f7112d46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e310af7061702623042f35bebe544c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd6a33d86ad5de89a5ce2c6a67701621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa5af7e34a4e5405cb71a425d39b96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe482457e4c5c9e8b0871d66b556d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e748d6dcc605cbe7c3a9f83c85058624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749d9d95a3f30cae54c45c147d2e76a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711becd79dc5e0a6130f10d891aa2a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ad7024329a296bf16c9fe4634860627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a6a27ed0a538cb88824c1b4370b46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31060a25898671adca74aa703329e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d96e5cab9ade07cb2c241cb30c48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aebc16f09fca2514cd612e39a3e7fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df23cd7d95389341727e933f1d4071632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de447fef55c76f843e59400ccc0e7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904375687f766b5488c94e0f05b1d0ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e45bf1830a6bfdd39be7541ba67685635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90734dbb5a170de61b06f2ea7cb74b6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f746ebfc12c893b1cfc844cefb24b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592dd1d7664c110af30a2ef13eecc84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2d3ea8193f63be815577f68f6513639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a136ec10ecb1c60f1a1ce0cd864e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3bf59477388b2568f12e70265531641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5da3619f3104fc02a70cfa5096090642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d31f273467b37a1cbad8ec62aa7ed8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ba17e88213b3d0ddeb64ad21fed4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922f18667cee5ac213c82ee5a585426645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d401673c2870fc273b07a2b52dc9e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662e5886f3266538a037e6d53ae39f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb087116c5fdd5d4efc0203a79c202e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ac83010d0daf0ba4cb82d2576531649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3f2d078d3654cceb85b2cdba0a86f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6cf66c5cecad953c1b410d19da34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be7948a7a4ffd80e58fc41194cdd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3b1b86c13c992e300d2b9a6ce49e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cefa5121063884e15669ea38f9e15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0fb350cfd7be5018e664f380d92d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2396045127d00d97d04d6a72ad2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5bdb76f1898a3381640a30fb6152657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca323cd99dbed063860c3c17a31a510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b99e3f87bc163b191ce77f9b8642b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a923f94fbc06da217f2c208ddb399660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480046a1c4116739eecffb6f3f2d3a85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd049c845c3073a0ab06d79850b8701b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d46d1e3ed0ddf8493ba03047b92d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c95f73c2eededccd381511b7e5b92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309f9196e7a01316cc68497bdea310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdad7731007143ed48692c0fe424d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200362b52990915b1dbd89110f5fb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de9f93a2e1676056c02784939b22c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e4d9ca2586361144af6a95c5a7c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66fb28b45c7b45c18d4aad969ec662670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef65129519e89ee1bea604425949b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d3672ae2936dc4598218e3301880672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbecb86e00dcfe303190f5c059f193673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d300009ea5e9af4845d9dd38c59aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d617e1778fae8fb97a8047b3fce3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aeca64e22a23faf196cbcadeac6b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62953823a1f1f8d8c5238c47d30e8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e641af03ae24e991e84d4079f7753a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb658933c862828159f927e58f365679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54f0fd49aabb5b9659fb95933debe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfaeed981b042dc364e2718ffd58cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60015fdfe4878d20507267c1066b3cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333a715f827ee122630b457a2321c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c501902ca3d618403139eb348fa0a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239cae516d786ec2eaa15bd9ab5d2d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158d599a7dd47d295312a6368471d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf384c78a6002c6c36d84b5f5a444a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4661cddb90d0793a3281d7e405322a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37129df2058e283e3afc1a99b168320689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fb06e4ffa88b31eaa70cdd643d4d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176994c3963e9b860c776c756d1a0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367ac4c39f12b74d1a0bfee0f3a750692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafea4fe35b3b9fbd40fef31eac518693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd78cb450d5c1426d2369e2862885694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe2f7c565b8204925824dbfbdeaf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa35ec221d07dca500903eb2532a9c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20fe42a6bd3e4e91b0c1101794d20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2ce1b45eee89712ea42aed512734698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a900adaa49060c99d4ec8e4c6f70e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d177e69f43d3956edf4660df69e2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e83dfaebd74754d13daa51cd3ca3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dda916345b56d14722b4be0418add702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5300109ed16f99e54677b9560b3a91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd25cf927d77c1a9b20d1cc0ef3fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c38f542ef460ab0919fa0e4604208705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdac1521cc438698a87a5f665d80ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4448e0a3a96b5539adf359f927ff0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8431791e4a1429776a579228157ce2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae7f23e2b8cee01a1aa63b741e1cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57221ca3295ae9a9f677a62e189eed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbca161354667e78521fd71e8005ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e66808e3af7c1bd53d780678caa0a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a523cab8f982b2d43d0575e3116b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1665cdc03d1c764fc856eadeda5b6c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f81a0963f51e57a01462be210d13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b9590b513a7db3bfb729bcd1e1564716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607e9373c2b03e169ee1357cf70766717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770961eaf53ef0c1ae973c5050a20d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf274de5e74744ff0e23ef459f2626719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419495b90b0dff6e27633b2286ed2cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c922e1a7aca1d48266e8a118921a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c95cb824ce28d0cc0754ef9f37e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82326bc8732ddc42def2cf30edac1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83fa82a264b88788a391317b2bd22d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe46f6dcaa2201ee4e0e414551e5fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b3474e79d742b30b5fffc3f03cb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c83638a4ea09b1695037a8a7ca624727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab13598c73c506c37a1cacae8a67be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362019b6481b8f7c9e08b55a6cc5092729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b1ed1776057c3b88382a355d66762730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22379d41ac3b1e45a344efd57206c057731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a5ae080d147eff4ad101a59eb08a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1ce0fc6fcdf754df8e0d63d6f662733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba558b754ff46b8616813b5c1f114734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aecc5353927b9b2ccae7cfbf0d7af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ecf629387d09ce4ed911586aa6308736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de1ea03e59ba0b24999398a6db1fc4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230e45081a21252e58837aa7d046b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb2c020c881ba5e19a2244ade324b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682d3aabca031182ec9d18ade58301740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59fe1d961c1d889ada86e41196ccb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14adc40f19c1e9547a547551d4ff9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a476eb14078364ced5dd820b4c7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4360ad9d9ceb9d20552cc5e565d17d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4668070ce68927ebb5c7f34e874607745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c739ac9538ff1222c49140485395e4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767c02eb569b8087febdc5d66c8f89b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc660c61b85a884ec1c1c23ba899a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aebb96a09b8d63c021b2f685413889749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c042993a69e0e85f8d45a68ae49d995750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db70dd6d9e36e2fb49843d34be1067b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997346bea8694000ccc33906b8e8279752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4be02a6392d2defb489d56822836753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2f7edac095de4999470d4a9e19e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c69a64c7c3064b7f98996aa3ab1d75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dc0f57789b8ecf470370195f5fbcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa0b4d0e2538d68b60ade32aede9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c09fae7b616f037c0ebec7d6a2b099758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e4a55d5a512b7619b7f477ccab0a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b91f55ced2fcc46efc30e78fca26f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5e49017be96e1af11bac063c3bfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c2db7869651565e01e80430e30303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb81f5f2ca0fc7037cf85cfd8380e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b55975c06cab8f74401c820ad36a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b369d54ab8d9ff32563d65346b81ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a9f708dbf64b27ce6fde609f0b2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4595c254942856df31e856ec8787af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20099dfd3b6a21f6b7675b763236a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57e2d95e36a86e2f5ce5d188d81cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea882e3d6ab72d252b3b47d7ba3a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ce8cfdaab44156ab3dd756c3d5de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62936dde9015c66f4de6d618f0241e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb6269c81081626cdb6944511c1c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6d0dbf5cff868cd8dc0b8c7b362315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052813c8d31f1001efd1fc61ad10e3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ece5f49281a7d44ddc4cdd4dd82fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49794ac7808564a189f5cfda50b4fa5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98758ab632dcbb3d2f05b063beeb592519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9092a13dac8d252f052db8fd1e0af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9adb1d48d92c527c83f116ff7899f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64027928f76976021e9377a041afb1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2615aae4990c65e3dd2260dd440cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6fc7dd1226ba7a68c5def8db6a6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545bde9dfe82a0dcda69bf25f5ceb4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1417706e0a3fdb7225799f614e5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b6ffad2235ef1ec01e9c37d57740a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824fde70c27c6dbccaed0fcd3ca6d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b39e7d512ae051822fa1334851a8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda48320d98f4bc06bc1f95f33c0783330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55970f80425b49b6e7016707d534431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79f502a523ef2ec867ed3fc8632f4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e5894e9acb56e50e73bb6261154733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7ea67ba110fa007f417637ca31c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53823d039f422230d9d7f1f9f49df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bc7263fe3f768540e317efd0544b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd44a68387533d9028f5192f8fbfda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4954f3970a8e323b45c742e7871c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56180ad39310cf6112d57c8dc4de16c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4246b61592048747797f484b2863440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc723371a70fc6b044817d022aca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d6c86a9fcf0224e03b8a09888a9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854edb95e350761c2c799b1e103f33443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355cffd3b447ccdee05c02b77eb7a2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4482a8172c5a6728c270c9eb03c97c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cd31afbae22c61c708adaeb4334a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad3a7b6b1fceabf267aff46b9deb6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba0dca2a249fcdb547ca90b1611ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540747667fba0ec72ef3b16870967d4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f447d3f45ad5961cdba9c4ce2c6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b2ca850243f8b660e2a3182f10feb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37506fc99565c8e118aec34a1ca30552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b044c09497ffaf3aeaea09c6108453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58092a3ca64277909aacb45cedd3b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ea590e3d936df4ea31c2255a0c8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a769531c58a9fee12eec1d1fd670156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca280b680aa5a2d0ad17ed840692c1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f21872e4aaa387a74ce55cf45a4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76118beed9eb8374bda43722fdc4713459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa48c9efe6ec4447fe2b94ef01953960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f36c9f1b1b40f6743208cdd6a952b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f27fe2a8586715c782ae4481671662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92a5aef494f74dac30c7a5cea5d1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9f58112e3ae606fd419e8c5a8d14f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c71329ab949ead50a6066694eeef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bf6402c7d2c1f4f858a14e93453e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffef5dcdcc26cfe97e97ef23bf7cf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168eb00d1c679941ec11a96b1116d8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1bb07843e6938a1c1095eef777a5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f7966f1fb5b10ecf50a0d50aa1e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e5c51943cc59cd8e18a92f99a2c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e308d1c9c54c192bedd8188f613cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f3be67520b8b6e4a3a7259a081aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f987aa90920a8d7ffa534fb566b25fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d69975828f3a105cbc4e150fca140975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468cb2621363dc98576d3e436c2ebac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f23c08033d962bdd2205ab47c5d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108939e500370be0eac5c113a7ee38478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3cbc7bdbb08b6bd45c6411da0e0a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26e1cacc16488f341dc6df12a7d9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c75ce9a42514545a0ef48b0155ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b33307030c9802846c99247b7a80282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0badf0866a2a71c5ecc83cbc6e6e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506419a13111f19b995393acb0b78f6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5be4156b23b0cafc214631671e0d1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570111c3a80ec1d7abc2396a57ebe2a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa206b1ecd61703d0bf954a9329a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96f4183365e8d6c87ce1789c358cb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77045401561b21ba6ef9a405f71a79089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56d4d198f78066631584dd47a981d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7579ddba656a074c94653af7a57b0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3894ee425738b886da11d46a140c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69192e80281ce246c621f62c402b896d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd0ee109e4bb04454836a213e51c8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77523622a90aff0e75a8939765128f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326938f035d448817d00e6be8512f0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb0b722476ae0e5ccc73dca46465797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc27d817c63111f6dd1a4e72c6438aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c25c40ca944616c087e37453fdc4f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f49494f69cf5b4f691b0ea2a1dfe06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2570b97370b92ee3880ef2a9643ad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d216310a02980d8bd85769134cb5af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57867d64f462633b6c68c5fc104a6da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af69b61cd436b6ac14c163178d3f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb453e896e7d7bc0dc1916e1225ad4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717267681c097c95ab761542d8853c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9320b18ae8437034a7a3d4bfe9e43f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895334bd648cac3aa6ac888c46d2fc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e65d0e7652dcced37f0971a4904c8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb2ab409d77fc5518ac7e6158c733110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f257413c8919cb79b5fbd8d4ea1763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109eea67dbf10be8d393fdc12c883fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab23e622e56a9ba47aae515f3c40b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447b7630c4f2ede7ce7aabfb2af52d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5a53a70d2bbaf3c2087c519d81ace115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c59e86b4e9254c9cff3cc3a515a79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12995031f4f5f3401c530c93a56c82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd7a31d0ca42e76ad067d47ac134a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc6804a31c266a3495223ec7d17ee5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf528cd0e3528e86d35abb277ad00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6147857ee446b148b16313700e1394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1fb4cffd5da468e8668b35057c6df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16ab72a3dfb407bd2e93a47716846123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672153486f40efa5c1d5a449433885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030bd21a4d5a34cdfc5918632b7abdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd5c44da5df94dd85f31d46421b663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689504d50afeb55c41a735f957a8c3a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05f53aad551fffb985a36f1dcc5c8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674046c9db9f65d00a1de49759efa7f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa937c4e68fbf2a10364ffe0cf165c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3f6004b9fad7fa6b59ed5710dfa69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988d29c0e6c1fc4c43e68228e76914132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09116c88d55a4a9e9ffca1f6355edd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb332c057d0281b40aa28189fcf4d0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bb8ad061e13d6cdf27b50902a26b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc03eba8e7cbfcf31a29d3eb5d70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b324ce18c08d24090ac10ebf3c073a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711675df9e5efe3f0e376dec33ebaa4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30637c048dd7e6f066cf02a7b8bc8ff2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae53ee09846e0755ae6b8013c22af2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c32ab6f5ec840001907f03c69b0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a647f0fe809e8baa40dffb862fd1c93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197bd58367af21294dc02ec00b342d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebf4600893eb3308fc7da0c9336bb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980dd9f1c422eeb0093880d8ff035f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7137deb2dcf22bc34a3f6e949aa5e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f75ea417ce4350ceb1f5f14738b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86445e612cf4efb2815247409769fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24794540b68531e3823b54bd003ae4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe3b0a26a3c0cce30845b23d2dee8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80340de0b5d5003c8b1b5b89d70f5567151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7f629b37a654ecbf17d15cbd5056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d6b28d3e6cf8cec024dc7f6a878ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44110f6157cb15a9a727f04d4aab05a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73947e7ad3babb3eecdbfff8d8c173eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af49b006256c87e556508b034757db1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538972ce54aa97938f32f0dfb849261157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84628752ab6139a2f51995bac62757d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d96a2a2faee073adbb9b2902258ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e589895303ed559af2b4411992995e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2045f3756007317c01cb46f1b7d37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20796935e94a126646e8d94bd754731b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136cd070da9ce540107e99322c630ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2366750dd37cb5efe3ed2b2ec3d859164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419df690e384d242e4a89eb5c3f6a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e191811dd8c7ae669af716833e6cd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ba4e5e842425865028f31e7fa1e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44ee48c39048383c3cb5c2bed8cfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4d578b06a202d82c227c3679900e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a346e7d35cf91aa366e6d5775ca57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6ce59db1cbd19e3e3b29e6d4988da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe4f9eae3a50ebbaa5edc749407325172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec13278860bcd8c58f4fd77fec1a62e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ce553255a54eeb519b49c46d5c2d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636630dfb844892af6ed620a89cb4ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c94378aa52673a3486ff89ec523f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef86415265758c6589394a88d47ab4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb60ae2461426d4ce3efc593567bfe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783155609284bad52b735cd48fd67c6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44675c02c6ca2dd7ff90c09868a8e71d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e749ee07e04125e45fb9627b8827b2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55111209e2f5aab83a8b611b841d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d4a37ac16405853f43a8f0fd94f1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f63b4d5310fcf8ae57acf95217bea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3856f9b37d90f257045fba4c0e0a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f505d02f09ef4755c874938acd9005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def68349980c38687d91e43a562cb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7093d7b27d3077510d4867a902d69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dff008fa0fa23293389050c8d536a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a17d7599c8d4031f885fa4da67ce95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddf6b59705fad03b06847b725bbe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f1127139b0a6572bb9492a411b12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72768eb41e6ab392df9ee3ce2fe2ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6833ac0051266181af36e6adf0dbe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130a9be45fee3ed59082d5ed748fa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36341fafa931a338d79db319a4a1a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18f9cb058dd13d494cf10a1384653b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752cbd8b9aa185b8ff63c2fa806309f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16fda8052013530ecfebe13cd59e4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abfd2269da4895cd30ded962e53c7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9337c924152be5f7ca0bfb1f14fb558201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f2c3fe533fa8dd3b8a5b68736dfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18306be517bf595f0af3e40cea9d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c43d48c93abe05a65fb044eb2ee1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5efa991312331c5ae3e5a2d1cd8ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860afc0e6bc592dc8b3689c40ed342eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117296352e1b4f59d8a20c296491be4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acbfbd5554b07666c5f178731e5e59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5903e10eafd93870de4c60ca1e1301209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aabce2cc74f78cba86cbc4de1e4ff2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275da1b66205659fb0b690b252b6202b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06572a5f620d0c6333bfbe26031198b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ae0b1ae7be07f341ec93cd1404b96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a642c80920dab97166a7a951d8f84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a72869a233f06e899df553ce7a4ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3f8fe7e770f063d4105a54f5b7ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a39b285caaf5e02718b026e1faab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75cfd1107cf475b3f9f0584a907b7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6221cd802406462a2413b4aba983219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041551b812b6adad940bac19aa48709220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d8f9cdec985dee4178dc686b5937221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5906ae2cecffd31450df36a5b227d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a360b2ffbf5a8e889cd73a4e07679223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e428f240e6cdc6bdca8c570b71f38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37786cafae6d7d4af08ada90bd46ec78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa518ea9f9ae2c56b2d559e560e6180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd0aff2ea905ff27df09df8ddeb00d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427887d7802120a38c3199f7d40a58c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15327e79210c1616fc738f865a7afe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ac1470c0fd0c12d78d59eaaa6a2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec068b64f66168c4a176268bb6dde98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979430947c2f1342882de3cbcf2efc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4c09b9fd338e367824cc1a80fc30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ed4b32d531a9c65eeb96f46a6260234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dd3235ba3eacde290ce839019190235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09d4113268f782c20455067b2d880236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d42e68a562355446688455e2c162bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18943fc8aecb213aad007e64ff63ad0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e0d8afd5dd583793667a0d911cb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a445e6680bee366e9db645a1ea75cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f2cd9a958fc8878f1606f87a56f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849fddf2f6c57b2f970c9cf5369530242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0814d89cf35f556c4592d9709c8d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a96baad3792d2fdc90cf936911c01b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119730e3ed7b04d9ce23ea07e1c4f7e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab4ffa0166fb4410a941fd1f9b4246246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4fb4b2d71264f628981eb087117ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df6467e450779461565c028ba79ee2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55fc9d8bab83e01194f027f909c63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9f9b93b6286eb3fd3d4a4ea173d32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0555f8de0ae9ef18900c4262c1f49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fed7330f265dfd4baab0ae5aaf0f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f70f4f9336b43b34538d2e5e3496a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0538512a3f3f52ce091b053a76494254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627e2b7dfa04df954d0e95be2528897255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f593c989d32463e8e8df3f67ae14bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0adb9161d256cd04bd881217627db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207522d37395cc504aa22f22c0eeb097258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23fcf2669950ee57781b69ef352020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaebf1cc73d69e3709cf7d209d52e19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1faa199e1bae15bf1483611ebcf4fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02869931ead4034228377a463e7f3ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6889cea0ab51c94e9c3698c702d7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455eb7bfa34b94ea91fdcdaa3b3c98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fdf2759a00ddc331a6ec7eba5af0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88e1ce55219a3180417e3bdbb30a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e9e08b21de202edbd62a7a521dd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719f44be210c13d357833014d33f72a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79041fc48805b814c9f7147e40cdb5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdcad38b7e2846b19cc56e1b9ae2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870130160875a471321919d6dfad03ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdcc87665c123703022cffc397fd83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e89d4cdaf20c3cacf18440b4ff7343273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b56f54916a0842243b77393e52d2c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5648cd2996454e2513933d3662a0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fef534ca10ada5eddf40fdc7b74b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b90517c6132c7413012df9bf611c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357b937ec742233337ded22d4bc6a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e503272d0bff43aa82c248e96e0fc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec616527c9e118ef92fa7e7a833b295280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d957639401bda448f4599da2e625281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ae27d48d1a3a5e465fa4ddc56987d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dc293fd3a9ab8dc50384f1bd24551283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea36afec732095559ab7af70f3454284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86be58fd6eccb213c54c2e5ef0709285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c68f8cac156f03cbfbfe3f3eebb2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41357150e60055fed708ea757372d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74872d32cd7b51101aee58d7a5a52736288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e42f1ce88d037fa9a89fec2d6c05b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b330fe37086cbe2fd45ad427cdcb90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce51644a0bef2cf555f8303c90e0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c195f4c998ffa73d77921c04f6e142292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227ea0637f28446a375738a4917e7f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9fbbe9ca903e1712393dec0c67b36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1dac302fa042b46d5f4684db284b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c6f2f97fb045ebac12e62252cb25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622daf9f8e276e9e7ea1631647f7f905297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf0b50d82e57d16acfc91f77f8b85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90a454dbf19bab8bc4bdfbb9abad82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaedf7d70e4147584de8c352d010381300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412eb9e87203553637cf1b4419763df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d5a39392b6028da85b2e6236ffea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132fb9b3655a1000d9d6d327ee74735303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623e71d8e0425b93a8a391dac810f11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc2a05b5eaf5f9410ad6738853a1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a44c7b609bd0c2dd11cf631eb6153306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b8b782360c0c4ff50317bafba8e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5e313e9f5ad05b1a6ebffcab78b5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646992ca4579be00ba03715a50f9c38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43779fb6eec11d3e15a562b968dfd52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38fe446e8279797391dc63457addfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a3c3dd2fc5b12bcb05b3f2631415b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa87f53d53c17df1fdfda5157f36b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356f03edd6893e3c014cf814aa9c0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eafeb701b7fa26dc7b4db4ef137c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfffb0311670b6d99e8a578253ca483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e96f7c13ed941c72408c0c26ffae4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa01041e2a0febf42e8bb511242a35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfcc37489d6ff9ffcf532280fa0946319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da57da01cca6ae8d822bdf60ad852b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9ac5ff95a54a2bd87ee83dddf146321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf27b587e903c42d061f1fa56b394322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7e83a87e31d66134c1da358e608d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e901bc4c627f36122ae031b6d5b190f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e04a5381b29a4e6089461977dd99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7657efb2371a7a854eb0014a3a0c36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc8cb2c07b9b749e01ffbec09c8fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b8b776d79a92f173a667eeede12df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2247240a2cda8e8fbb966295e9a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57379f71a77e95e825d97bc90ba25ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ab01bd4b33a770ba390ef54ba6d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f0f6dcc11c3e3b113e571a321fce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120423fa0c9cf698ccd4af3f97f08e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7eb46cdeefe5a242ecaf983fc928e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8552d33bd46fbac269c921a30207e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bb87a285cc2e3e1e2e6be81bc3b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8d0119d213e2a9a897b6a6a938ccd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5370ad6f7dc7588e5e4b6f71a1bee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba8a160105ed4a389f0c1e545ba49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee5a079e6c6ab7297d5b8246ac6fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af732dfd01253395cd7bd1fb5ff371c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19485cb8d523747968669cdd5dcaf1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618046aa8a06b9a6ac0e45849ac0ce6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323c91fc3aea11cb8568d4e6e0231d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeda435c5bd1ff31235e15f93f50fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab35a6bd9d8def6e3ab9ba690ae53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a86636645bc60320ae41be2e16040347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f01ac49154dbee630e74c4b7747b4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f6bdf66a41cdc1ecd1e5d78626b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516e6fe44e8dc5f875dc2eca9605b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621b3fae1fae78260326b1e3246116351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb31169f4f46762a27982396784d8d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5932610fbe3dbe90a963ee4440a624353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8a11ce37dd85e627decd2124484cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42eb6652054b873566498806f9658355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83f9d3c0d828c22c30ad42c6737a6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ede53085218dc2895818e2440c10b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d59c74ee7d94bb83f17b8191aea9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996c1eb8079238883a3caaf9805ad3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8472ea57fd4b6fc4f385831562f54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0177c817e301126b058006a6f8ccc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe7d5ec417e0e430c861185ca102e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946d2aa3c2f691f69d2f9a10ddf5294363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13090a3eb7abe6f9275e2cc46db5353d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e29a90570a212837488829768aa1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c0b4b3534bf74ef9bf36d7f3b05e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39b67b6d5139870363dd0a1ee5b96d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7f7324ab39a2f3ee21924b1f4d63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a079f18cc93a74fa6641616143a5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a4dd6ce9da9cca6884d934b3056a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6be271ddaf347ae4ef44793ae2ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22cb459b114460b3029d7bbd112240372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00b3ca35b62ccc67a9d5bea108fde8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19adc8674a2a77db8c986b264f13a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8fc0613a1558f75e345af90006bdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3c998fce42cda27992788416cf40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f0290c0818a35d5bf91596ec07b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94264cc16adf7ccc1152cadb36829c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2efc220ffd0c5084e60aa0158721379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b713306a094908c83745b5c72cde5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4156be13c018139f7f443a7f4d66ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c1014c74073a2d8ca75189fb109d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688b8e2710d1fea6b425a95c5fecb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f691b3dff57df4f67a2d4fd565db02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f9d1484845aaf33fab9e85c3a1042385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f26519d420307432f8270173140775386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287669694ff1efeb650253450f38dc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ee131185fd3eb4b0e09b8885e3c96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193a2acae74b2de67e89b03877fdb6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e340a92e1508650f94f4e7b87f13975390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7a778688cef7a972f193f2dc5dcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f39da51a966b6954961e51546737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd895d330bfb687a753f4cdb7a8bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c4f00faf0d18486dbb050934d4d64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdc95f4739cebab27c57716a021cd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9afd3f1be74c0bc997a03d9b993eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c905c08410b5f4a91cd1188f717d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beff0b932df8d159a0872007b09c02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64fdf2b4a1b3ae917319c954413d71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dacffaee9bd40bb7e53e4a9d45d071400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5477f3a83b8c6d5ed51e63d47709fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd468cb81d4b93c397a676861c87f47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb042998e3c1723cf1d16f984104da35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a210bcc176837e3a24e6f5514342942404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465140e77655510a47c380a14b6b0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666220991cfc1eab5719ee87076e04f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a19ab2a2aaeb7fd85133230390f45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d983dd96282bfeb5b3efca44fcd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4b1bae0fc4ab34113fcecae8399e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80adf1dc3794d5e91ec64783f91a70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407e115aef16dddc0d759b7f5cf1c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e6888b6fd5a0967e78daaebb47c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628745b8ef940292051f342a88ac0d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1827ae7a49d4c78ff2320baf14c257414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acbdcdb57ebca5e5c2ce1164139aac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de53cf3d261543ae64d7aa5708750416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36de7172b9d5686cdbd6fe4b8e39b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38edf68400d3a68ec98391e9c90a29e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f03dcf60b624d8e75c3d6b3fb86c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ad1b91a40274284f4ee4875b1f5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0074f8b53acabbb75696062dbc943421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c45d1eb94ccc31c87a162b06571e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9275b0f430495729fa3bdc2afee6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb0eac38e75b35bacb914ae7143d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137bc3d64b00a2e8a19117a9fae9f59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9310c4d327c0bed90cdf5ee499c7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9abebb2e9f8f7e02a801f7ad94c523427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27424158315c6d26d65f61158f1cf9cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83409b22810b1c479b2352ee76da5035429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966167e00cafba001da209d8bc5e471430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534647603197af57524da0049a8048a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab362c659f1d8c934c6e4ae9fafb5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee81e6757df8d897f0e5985453eccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7282814c129dfbec28bfdec0cb5db4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e041f90bf3691ebda76e3e6b3a44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59591c7646c884fe13ab34453b011436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd887ca73063a2fe80fcfb73c546c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bbf11b39afe0301ac9f3954e90c3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a107289965322e6992db6020b6ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17272d565aa07f581194b4cd749eaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d267dc2be99ea8a724338fe60e76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09fa66db9a1b5485233d0549f110d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb8d2c3d93d7711033e9c6759e75d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b88467c14c2fb4d3ba5525b10bd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8367c956ec7da48b60ba4cf9fbaaaf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732054a84f16025138dd77fccb87e7b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bde7145f0795edea88faf5e09b5e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a778b9f3d9cedb388a8c0ead64e1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2503f343235a420570eabd3853d21c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7030e90bef2264abae5f808f530e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ab6b333c552318e0eda63966ecac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336eab7e47b8b0e9a62150e35b649c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8b11e3b54fafce16bf4cc65803b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac12fcfdea2887e222778efe3978de7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8378f6a800b4359bafa55af9e7dd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3551fe677db3e5f930f23b31c58a316456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95519586f5df634b949339c18a6d986457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278fb348c8a000a99933c8bd3057bdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636fbe503d4083e3d8849771d8b0ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4447edc39e24d5e4b98fc8b2fae6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad2a758b6edcca190ad57c8fdf5a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba533eca7d2254f4903a58e2f02d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ddf9eab4dc327e38c44f038dacd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab5ae1cc79c3d9652caec6ad89c6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dde794137ccc918c97eda841b4237465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbeb2ee872028a92a8d766ca813e26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85a061fdfe7ad1866774f67d98ee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94b418944b71229ecec5d0270021dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb95a76e9b2564397773d29aa14ea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed9359e85c28b6abd06a930927c131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3692ddedbf9107998bd1557a4ea56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd6353212c37e21310249a40200198472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac34183ce42987599e7a04724e54ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59465e78c95e887a937481ecda200d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d4407ecd945ba49fe1c4e64de3d94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37002632810f198ee351b4a00c0ba2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd65887621aa7b684a21040713d3972477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f4d10e72a5df04a5ab628ee168b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2ff25c6894089f18acc8082c7e93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49f30af0e8e04e1d9fabd24244b8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612cbb3d43c45dc3517e65bf3a5d27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e088471024bacc389a74062296b0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5c2432981d62e3975e0e17bf7fd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1f4091b704547679a1d9231583b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2c1f3f319bb8fd6a0e9c41afdc2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9506ab0eb0b4dc9f53a6c866f457e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d57061a9fd07420346693865a8ddc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e8284beaf82d2e4d5ff711e7de45f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9b99896513acf5e8f6c53887d0a6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c640848c7a74d25b92e1c1b97d303490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173316c0a0751d149e8ccebef5b8c35f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb18d2de0fdf293cecda8388d23fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda88e98dc7ff70ea906f1daf565639493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49390ea7e3811a781e72c110419132a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282226f865d93cf7344c5463fe0a8fb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddd1019b8ea831806dd3d12b22e13c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a08fb8c5baf7d0d174a0ae96c2107a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16657a7c5eeaf4fb91997d1b92ec218498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da382a8d6967fcdfdf40e455c2c1c7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748bba1400f8ba91255b5f02dd84c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42e42f4f74272c8317d51eb4eb67a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554a85cbe733936eee7837bb08fe2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a17781bb54ae9ead93734b39b6573503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b61bf7cc26050b358d0946ff230a1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837b58d998c7f58b8f0b9e7be238a04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd018854d9862590c0a77d54e70c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304eefc7a64465cdcdef01ad3c4955c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2bb350035fd73fa857bf49574c629508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03174e064cfa08a081ea6389e14dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb18720db06f06d90a3e4d286b464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194006584d3a4f9397a172e3e59d33e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643794c0e4e1f89297a9e5a511fb7efd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1452c1cf3ec4ae60f567ebc6b0c8562513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be16ce7eec299fd2b2ee0eac9202f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af933b2d00ccf338419ba0ff03e9dc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9194dbdb3c293d925ddee69fbaa8179516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2703bf09b7ea6d8945c90e6f91c445f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066611e5156d790a37d81f1426cae62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e22fd28b0e38a7bb57ff62769f764d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443da4b71cf47aad966a07c9b3494d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e6932335ac2a3077bd1785e06b742521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c41219b91a2a9ac0a79e0b4095398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb0e2f09baddc59c01819801df474523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019414fa83d01e86179b85e83348b7e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c384aa37c4d6daf7066b4b822f81f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf283e36317c2d7eefe3f8a0e63f800d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038476a7068003c144eb5eff4eded49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eedbe6087a07258723da9cb2d77994528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb499e37cd637f6582877fd7057da24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd4ded91d29170edf3c68daac6003530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b6cae3d08e80223f6a1589c9de88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbfd089d92557e7dc057a5d494fc5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba0f01febceca7f74b9ec7f17ded3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6559fdc86d74c48a4cdcf4f6bca2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04632a9a005f4c1d7a61b4ec5d3efc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004c2078d0e8a8df8b6683c5e297a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d96db44cba7220a398d14060ebae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987232ab1a097fcd649b7aecec970330538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705f18fb6d718d47cdd19a36c8619d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaf5ff8f0e8debdeebc47ed0a57889540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a61689e4f97af1537ebf99f9ad49d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb0599344a1047c61f16b82283989542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31e17b782a4d9b2e37797fcf1fd261543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a42ad8af7cc3836eb36c191d52d0ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a0292c4e521ee45df83aaa9593564545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a27642d295264bfef8352e32bcf4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67151a6c68c8bbd117f57456b94ec5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0285ac085c397c4b468c81d4c46aaf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2129596bf6c7ab28702fa5d05939549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87448e146d78fded09ad060cd2fc1420550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef1e38c3d9bc6ea270a93bba8ddaf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3ca3986e721b264024ef76f7faef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc18c8f18d19b8ac80fc53b8ecfa9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd5928ee7593ad225d404a38fec6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a69c38b86a25d28532db0d832e05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18174e64d294064917122c430b26629a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98594a2ba5e33e9bad004f1b30f956cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504465df123961eff26eca4d5d476662558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a6c16843a073ec66e6cde92053264559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944cce233d0cbb4bd8d0c662e12be31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fbe4d00864beca6bf43d2cdb6b9f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f22ee87fefbce8e9aff1eaf77e0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c98271268dc574bf3a79416ebda14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ffa72b25388b338711aab2e74e50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a76f80649cc04286346727884161b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbfb775c2d786ecb29bf1bbffda43f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd72c0d3e41600a337023352f609e7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf10d2212e5dbf7bc3093bfb5465d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaec6c47c2dd471907549e2af211ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cf427242ce4575e61661b3891e087570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c84a94ee84563c34c9f31a733b4d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3516bf4b0aeb7ff7d517c83de97bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d2d5d91a72aaac8ad114e32bad53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd0a85722f8f32282a5cbe822d694574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f26db91fafe3b20e3061d8b51120c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab238b26e740b246a0cfe1041cb4f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48041bdf7b5c2ff78dc6681a1afb7ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656fc28a06b150ab86ebec7a0a416d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e727b90f4eb7fd3058bf3dc661c30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb139cdf0d0ffe9a135b6acfcc99fd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bfa19a2d28b38b64defa7691f3ce0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1d9dd5d0b0c6c609c8c6c454a41bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca28bc66d7a722fefc71bc70fc70d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5f968f3231a991af119bdf9b736d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e2e5c5122056cb08d70cc51f677b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af820593b8d9e72bfc78540de1ede6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a81a839f67100cb4c5a00a1cb200a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7da96d2ff529cf2f4344c91211ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc919f7fe0ff3e749dfc5963562f3683589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198b34775c20d58d1a42bdf9daf1873590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f21b631a48fac50f548008a6c42b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520dd9a28ac7c8fa1e2688901343e33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b6b4b1fb9c61e392f545b0d75497593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880440cdfe501aa7075f8db2ca52aa25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73987def7f6106e305d543c595769545595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed303a858861376a36e1cda7e969c851596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089e4c156442c0c794b7b6f889f2d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07651c9e0cc8c657ced6a041b83c49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df06a0be718bb2138735480ca1a35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8efe73c7a177d59c24d85fc2544198600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6a2af7c5901e57474d18ac310fd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1f931385ff547b27f5886cf84caa0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81dd3eafb6423dd3998a72a9b7ac88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25ef7a25ac6c6762dcf3c14f2f74c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df69cb75f790ea8ff42254cbd826b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab615202fe3fc99e58e6c1b0e01e4b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c4b45185aa730da411af7bf0c95af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf62f6fe90d2cfefff83d30d92d25ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae7a2fc48f614756e9fab1cd876a10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d59098536610dafcf8f2022ed04cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d4e9535c3901faaba61ccdc5e832611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad89701d3feff279dd566760a9a07b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f6bde759a3c5f9faf32f9acef558613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6cbe64fede79175a9b5054c78757b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c5905e92fddb4d2a5a05018634616615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f47616a6ba1aec6f8af25d6f434e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ca099fdb1a2ee2db2695da7e9e6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e1a3d1d858aad9d79fd00bca4073618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5188d7d6a80aaabba0f5bbd630241619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7632a88c024c25437ab95721c0d5a4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252f32700505f35174b640dd60352d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1566f5fc892239414e145dbe07eda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988da035fdb27f7a300f9cb83cf556623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ed632ad672641775d4937636a5ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5b5f7fde39eb530e9c1606cd17bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601c9ca9ce41b0389023a408b07177626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab88a1af22a67c406cd51a80766805a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d56e7cd0b2bdffbf65813f352b069628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765b8bf413237f11d7fe4eb0d6e04f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d0501407fe0496a5c4628570dafe0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bf685f669aa88ccb3a621a7e80a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e0bb16384976ad39f676574cf4c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345b105c445365a0019d27d1361d6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe92e0aa693bfab929279fa19bd6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a93a6b807bde8428a573a6f488dbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bef6ca22ee400d81991b7e402e231636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefef140ca33acc7beef044707d291c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612148392e592575dd2f42a289ede113638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda732db8021aa2e556a7a44432005c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342b654e4a174c425726c3a8949f1e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc82fb4ef9c0dfb6c84642ecc0cd6a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1b76c74a119a0aab06fd877882e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596410527d9bb714d6191473edb596c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06131ddf4bd373713f72b8a80a591f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9c82cddad25c261af97db781a446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f6d5b7ae38584ed83ab9537dbe4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafbcc0429ac85381809183d02e72f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba9781c05d2ab668fe0aabd7beaa3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1ea3a35dc5b2b8c0b5ba0677a710649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e6bd07bcbdeb4619cc1b23627df57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ce0b9b61ee107c003ef9aad11a5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb04ee94831d1c690a77dca842d79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ce39812d9ec3ee336cdbd139f38c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8937e2683d5f16aab5838748ba72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669acc401d87a872ae4e044541572534655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75768afef0e2fb5ad7d3fc8e0b4ba542656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcace037ceb9340d4de4d1f44fbf734657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668390d055cddcb42df28018e86673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3639d3e615200d0ed7bd34f23965659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7eff9308cdf7ad4b7a5a822e5cef8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161dc3c9bc0551bc8d86658069479b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da7ba641ded51ccc35b9898410543662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd781b5e352fc7a2c529fdb6180f40f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f345f0ca503ae1027d65d9b5e4b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a826aa8b3c69b53a4d79bb8f996680665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262768ec4af4449a54bb0ba75d847ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673168747d67e8f8f9786f7ec27d858e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c1f8806f85a8b1191f0ee23e9df6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b57fa959469d8f3595167d50f006669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e999a926e46979637f982658a517670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670442616bb18fd999f46854e87b93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d77907706841bf67c7dc275f364f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9cce58f44ab6ebb135e67e71fc0e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b3f7985e0efb6dee02651b77b087a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73228610f11b6537a1cb09e622a3221675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bc2a4338b464b6e5a2ecc6381e31f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4b1aa23e8e7a729815fe712ea719677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd5a3c0400d7d40306f86966d70ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314d698a5eb57e43202e90e9ef84dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d5058c69dfdc0254959775c167acc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b68305f8fbef4149539ef8da3bd503681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3867afd3c2c2c829321339207d98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceec052545ebccd17de54863a34290683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c976e53c8973bde1319e01b01bb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd642d01eea093de82a7071496f3e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb0b8a7251329e7f3d2ccc5e657d62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e608efd4b89044d5ae38b5dab53f4f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa32c09dec8dfc867b344a5e30372688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f9c7ac0a89dc1129e12a25e275224689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb69d423992dc4fb09c549aa9b26c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c00679b85000af0ef9984f540fa97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1b7772df52ccb87424a82d157e6ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beed89de42bf5998ed02db32a1ae07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e2ed0af00ff6c2dc1fa86563be2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba97b2411fe3bcf8321c24198570b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca50169acab34dfe743efc33ee168696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ae59d02ec26e4ac179e5150426299697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f58037b005660bd83dca3c5c50123698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8689d97487b5a8b31fdfd5e4745cbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd527b2ce8f2cf3a0858e5b5491a89b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80255b43d34c7c721de41854f052573701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf843cb1e51a53e985e62ce35f42536702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1c73fe35dcbf6d4bd5cdbcdff6cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452d5ed3273f7da3e09a86a1821642704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f39ea83e87382b6f95dc48011139a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d834c3684918e78c070ce06804bd266706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa2ff872786a7eeaa15121104fd8af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a83da5a5e73063197295f07fad09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8ffe3126b884bdd1427fc39d158db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b36293d4a61d61ca5c845725123c9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658d80500e62228537fbe3071a39e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9d11f8e6cde108702004229141030712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423653e0c00cbe553a844c9a86a115f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afc01d84a9c3e3ac1b735570950d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9ade6ac9e6a4e577451eb3f9ce05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ced7e656f8f003cfb3dc54d6cf222716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f03edcfa02515e71bc69507ed0b304717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60819d08cea47656cb21781e396f08d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40f1623ac2d5f0147b3f9dcf20c45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b5bbe113f65c2d7f15f058ab2db30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88800f1ec5d2219d598aa64ca751e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a26e3397a74acc26dbc4bf12f09b3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b72fbee3df67f5f7ea09bf099a07a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843739c78e340497ebc6d666e3f698724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60975869d9f944eb0d4aaac03b9c62b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964488d808bd119b52ad62bb68ca18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800e4d0c42c1aecae5556f566f6fb08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfcecd41b20a23a08f1ffd351fd23c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d111c206f1a5d172a90afd981c0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1173e772b70bc9b63e6df9c9268ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d065adfe3621fe2e64f9a69c13b5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a3611a58997d3a7585b9eaede1eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a028471352ffe9a995e51809287ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6d1639adf34efa5feb749d370ddb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393a455f014f9217e692afa89673b45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c117fec2c6f804f1c4d32d63d957b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7999937e8d9b76af69eee2a696833737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba724938a8eb8b69e20826d3e3f2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46e06ba092357da5c2f1c8daf2bb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a89faa40e9737f0d558cd4988863740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c9557bdc39517dff32c893818eb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd6dde691a1f8f63706dda7fc2f98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cf5c646f27db6a591e4cae4883ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa0efde07d3da237fc14b418c0cc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39c63a99fb9ca87c0c8e10719c2ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584718d29dd41373506f7de8914ca54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c366ab37149585f4baf3629c7237f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04ff592ffc9bfc9a3bee4761c1a25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4629c7995e8b6b0e8a668f938c8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012af769e1bbf109dc21fa4cc8925f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd90c7aa5f7317b5133ac8674714bc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dddab22ed30a5d658f46b3e80a25f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd4ca23b1b4beb2765a1772f91b43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc32e6dec9e640b743f07e4eaa8e228754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9773ba5d8e3acb3b68b113cadc7d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de29c022adbd9aadc8320b3cecaceb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf845a6cea651dad0d3c6f54910b105757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484e17bc8975971dcb50d429379d47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3474a9c3d4889afa9cb3fc905431759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>