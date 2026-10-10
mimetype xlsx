--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b555fb707dc0eeb1e66e69a69185681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bbb77cadbe44837f9ec36e7c95de02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d79f2e92272d31280fef49b2f29e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaebdb874e3059dea83b18e0ccf7d624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c5b1f1d499517cc4a688e7cc1f9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ac448edb5ad7e334034f5f6d80d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f05ea2f71b91441b6408f2b500472e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5c3584b18dec4b4f96053ff9fbaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3eaefe3ee9020a80893550b6af62d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b92af0bd0836c655f327be4966c6d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03856abc7fc3e0600aba8861611f535c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540c969da0d0753e20580c2a992baa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4b1c9065bba76822904d60f0e12a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c839cfd6e7d8d6f3a30f8303d8378314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b7b79c1d39a97c71330cb30c60fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad649e5895af3605292d739b2e511016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f839e06cf84ce71354fe7aa8288f1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92797cbce85be63facb0661fd2ecddf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f709d0ec791639b36284e88f22647d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8dff2d6efa1d82b2b54a8db5c841420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c937140ebddd36fcb820fcd8d55b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db019a32ac005f3d9a769e019df7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57461addcfd9a5452cb5c47f8cd5794e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56e5b5de7bcc6694aebb9d1c29897824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d7f16d0082cef5e4e77e3700357fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d8320100be19c1a29b66e8dd7db826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4815aae4bfb30f06898cb40209fe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872bc3c0ca2d8498e4a8860f142ba9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9efa8503c47925f2d229c56adccf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d987be66c909cd9dc261c99ef15b6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063f254861779533587069a3f2e63c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728073a9c8878d4ae2abe1508c5bab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2783e018b3dd8191d7520fddc6be633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af951f6bfd312621bd8f10434aca01934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b25c41c1a5cb0d2f92297f08072ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bcb8a1698ca08f1b933686ff9a81836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d09c5a78cfd993ec29a58f0998d9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315026f761250351fac1dba1ebec178c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf69ea44d70bb6e5da70fb0ae314f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e06ebe97510a8cb159a775dc5e21140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ac4f3ebd97c9eb40ebe276c7c99d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f2a1097d12c3b9e4cdc7f184943b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5171cd979dc02384610be62c4a8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962bb9851383ab861ff41414b45ff344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec03d1c008bc043cf47a2b14f0969345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e257fd7df88096ca2ef9858633951d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626e24b45ce841e1b739cd1f113b2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f421002c7b81d7e127a481db511548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b0c7435538e0904cddd9b4793e6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e539cdcc805b2c7eee583897a33e7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273eda4aa58d6d5dead3a68fdfa3fa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d99abf253387bc61009d7bc3e43b5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863e36435375c0c7390f4c58f211a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee134a25fdcc8679ee2170abf4e83d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d0349051b087309291a9528fe8d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2629026fa42f7034c054c1d3e29dcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f333309389c054ac43bf6ab24e9883657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554f05274db1f7f195235db9812138358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217078f74d80b3ae971c1812e3b397459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989d61fa1500c3eb99b972e1c5d72b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07bee8fe8c202df0b07ae0c9a6d8cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b36d4e1e6f543dcd8000c3118325062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3837a1116e84b3f0dbbbc10d3959763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddeb78fe2fbd11474db8b51e3ad9e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d8190922d825d929cd223d5254e7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932296dd0e594afbcae1a43ad77d658766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c9586568e0891e10f840a4e7c02d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b3f66d17cd2d813abcbf709c337368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abeb347b8d15b95492f2cb4d4abb3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5117b632d237963664c37e8ef87155f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d10df1db45c4afd1224b780af7423971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b2db21f6f1a1d6e07fabd14b989372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d51e40baf46eb7d4afa76c628198573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8227aff3f6899bd0f016d19e56c1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dd8626eee83d8f1d206e6205b57f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff721c181e787c8031f03dd557c9ee8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c817955853fa0395204612cba765c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003ee2718f9000ed66e0951474e462978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff41c174e207128736e48bc507a08ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407321bbf42cf3db1b675649fb42293980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4ce8ba230562fa2023bde0edc336681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b624830fbff7a0e9466a244622b26a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f331b67f4684f30e6afc17458dcf62383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a8a8a9ec2b91944ccbe4e1fa0fbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daff8ff65f287d2916fcc62883944085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51dadccc3aa0e9f7567eb57310760586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef6c6f684879b28be3349a3949dc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327c4510744e93a2a4c6fae8d05590f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419416a1937cd7ed8783c52e5b4188789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30e7892eb11b4f71cd1077947ba4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df283762092d6523782d7269da77c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe515422f71bb22eb311a27d8d024e9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3de3d5ff2bc860e4d61204477272993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd5a56fe45f0b36fd824c4de83b59d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0109eb0bb52d37258f35ff35c4f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d573d85bb3d00643437a146b4b72beb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262df45b9ba901e2e59ef7f85b02c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9dbefdf59a10d32764e2245af84598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f72d5d1360365519852abee8ebc8c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f62a051b90b17b1262266989960bb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f744deaea7f28bd33cdf57e51cf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e727969238fd89408ad55b7944251e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de041ca706c403a661aa598400c8c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e82dbb9407bb0315e16dbd34e3bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063886fe59608eeb5d884f04f33515fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915647c050e4a29f705a244412418f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ca86ad2b73ca0dd255470f7c1cc0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7941283ab193d8608616d0e7aaaa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36be4e198034532b901bc0638022a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb91313343aa9f3815ed7dd24bfae26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a01fb2711f14107d7567606bb2e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496a52d6ab953d42db0615c0041b5dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9385ec8b4a85acf1eaaeade74974b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a956fb0db797a11f126228f8a9090114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195fe2274bc037f9884fb45894de7ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0631a7727f89bb189418d39e2ddb37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad9a66f81adfcb1a377f9583910fd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77569eb3b01ec35e339ccda2ea1f779118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c763c095b1785e2eec5bfb587193f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f5ad819efc79e357488927638bcc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505f59d7040ae195bb0883219f72f14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426fe93e69e69a9beeea119237e70b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397cdb57238e14533ea69a6ed49f96e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35141917defb1c0300dde48e1e7250124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056994110be7ae70acbe858f56ee678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d403e6ed2d9b5c000a7dad73d34cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d644577855ffcb118ed1313207f4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5bf54fe3523e7435fca38e2e56642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4abd4a6b28b67a02f710fbe7fd90f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bb8d629be03321140ee9eb24805a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c084c3e2a03025078cb0da63fc71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd204ff247c17ebc911ccf7c7cf24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43655bfa2a6449aa6e2ec7cfadfe8a27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e4d374c339517e2887f2cc68b0ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3611c0b74233ecfd4d71bf5747618135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2d803955e5479447ca94fd3eef655136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0d2baba4936ce97dc117b95c3dd91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af5fee8aa735381b4d6dca192e7992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbacaf3e7d9d55b0192c8fee3c742d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730623dcb804fd5241570885740318140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c658928064f1ab312670646436d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf642e06daf2da4ef64765aaf7abbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ef98ade16af0939cc2c0d82ab19f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db493a39b3be843746f70fd6f33108e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b785d26ad2e70c791cdd13180f38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ed868061cc780363dced79097057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe67d64a4a7c25031bf7c2bc29a73f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4ca0724ef99b9f34c0ae2c824d4ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87660ff0adc8c5b82abdcf6d88ac59bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81dadb733a7b5b6da82155eb136d98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeaf2460f0a139cee01a3c8ffb2cfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c347ba73fec518ef1973adff9c7ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec316c6579c64219830105d7d2827153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36f331660851f7d6c01a933543597154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5d7c464c6b4806f99696508b27c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb916178048841f7ea31911b69d9a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f82e54197bcda6eebd206921169d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b4c6e6d5708cfe50544a422630957158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e8855c61fb41858a1b7bbeb20df2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d64c3ab01db0c193732098f0400f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeb0a320804c09ed8845748476e80f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18ca43999f62193f009148211df34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b874e15034b4a26b6445b7db58a03b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353479e22e27544323d3eb1d99e9fe85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf05756f5af40f014e06afa82b1df7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664909dfd89bedb3d0b6e5dd5d58ce2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d42427a9a552942dc7352e0870c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61cfef38f7c02b7ce3b1d0abb43e88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595ca1d23bf0c655bba5a8cee0546c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75bfc7361b2f987184f8b91e12516170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac2d454965e8aba73743ea6150548a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138bf4819749f84101a2bef1f17cda9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa85e8b1e01ce4997b5775118dda7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d247c80e5f21d732006155996a1dece174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9304671850bd90e826c4189cd8333cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8f31e354d33504bc09ae9388c4ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0e3df6954cc9f01542525ee8d66fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafd3774d11a9730d13b6549b633bc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac71e01394cf66594e5b415ef8d86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f971eee98585563de75bf294c0d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2dfcc83ceb7e7f3807bbfc9d23a01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23cf1e774d4636ec33ff06c10ee558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f98a632bbf699736107025639af5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556f9edfaf7432ee64a671c9e5baa99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b80dbf2d379123bbcd885664e41f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a851e0462c4196b84a1fa5de4b9aef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3cc21b4d70b5b1ff382462512a42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c542a78ba6260040a6ff84ae944732188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492478317f4634d6a427d21eb6838ff8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0caf0977db4fdf3a20624a296aebc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaccc07494fb1c6e54590e7c88d5195191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f860aa5bdcb1e94df208ccfa56c9e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48286679743f47c9a6c196b925b937193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed81b37e4fe8791efbb17217ca3eb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9f5aeeebe8daadf8f47d6fbb4e30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb42d67b4931ec7593f3f84e8f15712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda5299dfe461b7495996c310a7c91f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd22cb5f6147e56a872024994ad320c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da34eaf4df03a7b420528462c8e58b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296ad37d28d4a3bdfdb9d3618653d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986a760251f13d4fc537e633a2cec5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be523113fd2ad3677d971f7c2a37847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c431c8bfa0f24853c1be23a4f70db6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa1a53e005b3a941bc76771129a5be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797ef20707b6e153af3a6fd972ddc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c19490fdef13ec116e545a7e9c78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803888f3c5d025adfa4e1bc1b4547d6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412760a84440a8b55fdb373db71ad2b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6887d8895bcda0e6612a9d1e6510209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022110844730cbfd94de14b24140aa37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0d387dc3377fc8b82632491df51b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36b40df2d866e85a740d7c56c67ef3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51da10ccad74b314c8e0439224748b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db3fa35e68783a6c326d7fe6e880d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a91b8827dd317198ff78294b14506e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a8e17b7d5d9608439cc22e2077b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2e8ab15e1250c201b8f1dbe6e597217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c640c74ad9378ea8281e0b06d21a21e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69bedf54dabffca5850ee6f762149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f6de8ad4986c261ccf8e29d7e8b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369afe2837f7c3f6525d3da8b241b0b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff7ff30be5d0a1266203f62aeec8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f4dbb8adba238dea60a7b500697b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0aa7d6d7dd9e8ac8337e9b5258724224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06873de084edbb4a30575f5df9e9a3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772da855db17278b51214dc1d26839ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec41f6cd99bacb1427c14c84f4f82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece554b0d8721260e63d4e15883545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c4fd7ccb1e461da0e8b75bb6726f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819182c94d7bcd45c1c3d6ba49d3256230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1db5160b83b35f8aa08dcbd05aa19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161cc9ae2d9ee7d786815f431b5244232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c4bcc0cdb3addb53d1c7defe1bff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29d7c73209d830bd574a80e1797c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff089c9f7ce7cd42a1495b19688272235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3ee053edb0d61a2fa80277820408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864ee679359dbea71842313948e062237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc7b7a8dfcd92621e1bade1b458a2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b205ac4d3a1fcc58c4d2ffd5b0ea3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f35197a00f91e70336484a301f0ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5bee7772b757af35e448cc599aee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a17cb6bbe702a33f01c123ca12b235242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f187fcebc21ba0a9cfa23de2e0988da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9e554b56275ebbd4b2c746d9b940244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd157d90e1556cd3bbbb7c92fe278e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137b9c6c0332ce683656bf46c72547246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a29c200d76b1cfe09596652c2b65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a370a90bf42369cfdfca4c3a2f9b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad35a8a5a410d6408e71532aeae533249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447bd9a0f21c6fbbc32d9a498a4e4ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a31af021018a6b61df8edbb4e5346b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cca5935091252a51e078a551afef7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba2f9594a2c963ac0b68005ba9095253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c6b8c9eed45e8036ab6c123484bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d63fca0691a0f918e97aef7b5ae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2bcfd004f5a2b7044b0f522bc10a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf5ae1e80d552f831de509a7aa4e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b22457d7a548df81b1b464d254845258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2c281a43753a79696c1087ffa5bc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015795ae95cf4c437b36546124f75997260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f896955e95f1ae2b2abe7462d0ffac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5707ff08814ebba8275328d90260a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c870e0391ef5fb6301c0c0f803f6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac09017135cbc2ab5502b089a7671264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fdcb3885e321c3cd96589d726bee1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874decec457ef6c74a8629aca910e39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4730353ad2dc3724c7ea03c188fa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acfdc74e797dad73e3c1c315abc944268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178351775477cec18ffe31cb56b79c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53984a849433800d098e897c819bc539270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98928aa9ddf52dbdef00b408f9cf70fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bff61fca0bff0d544cb5802970a3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b947b2219bebdcbe8c02941218e1b08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfaca2195e4bd512596b9efc323b31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9858d2dbf0899df018eb9d38eeb553275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1013651d61a15ce84485d3ac95724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c749a238c5d86116497651c6d3e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb552324a4b5be695c7097d5d85f2d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb591fa131c28ee624484ef2b7275bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ad79091cf89ab68436788c072cf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142092f39711f39472a1f0deda2ba6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e78e1e062645b53f98e114f6a24777282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2773d0b2f419b5c4cfed04fa83fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f1c13ab0e52fef44ecadb475cecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430643a4ab90d3e16d5fdfca5d88a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058aa71f99602621546f4190d81c712286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a506a9e4119f533e33dbc1f836b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66537c730f037146c81277fb64e2d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d475836a605b28a7c37a9454524b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d45b50908a5f224ebaf5d7c047b21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929859729d88645f2d472b93745493291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb6879095a4f04f79d296661c1025292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf5efe0127f89ff8bdbdfb5d44f4d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553f2547c6adb8ed9e23c35328543b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586cfff61fbe1dbb120696acd18e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeb5b7d2c45798270df6db296d159d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd904936b411e4215f417a7de9610f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9d471af282bf143d9aaa7272866c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106d3a4e2ca4c518a95591168335db4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6cb4b1ecb992ba8aa78f683153321300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0946c9d450ac61eae5bdef1c74164301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897051cef817c1deb8ac486da22b8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d24baac77e905556f205c0cb23040303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d785e8670d46ee83461deffadf2b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ccf7109dc0036699537c2ac2aa0a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60336e3cf432a0c5465d697ba53227e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48950bad252d3bd4a57a886986527171307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6216bab52591cd9e57420d8735335308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670e1144b8a184f3e3750d68615871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f273bc9d75e5cbc3df25faff8c369e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553354c4fda417a06ca1ee71835c7971311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d13fab2cc551a21db094cfa5116f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe3bfa688c864ceeda9a6cf48d0bc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece817f68597c593eab00a4688d6827d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088eda7792ebd9eb18383ac3ebcc468315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203425f36e14282ad8c252eaa5fb7a2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42029114c9755c41e5474262b3038b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af9f2fbe19936a4fe4a3f3411feb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf05ef3b66f6e2a791581303b6a897319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32717893e4b50274909be24afc98336320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1301b4cc25815da8f6a6ef4281f61e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5add00e1102782d41531be416f60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8843b1c40f80281750e3961ac3103323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b823fe1c26efe829d9472c0d77cff2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834167051bd40d89df5019b0ed418b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681504dc3dab4df984d7ab9766fa6ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef71e24bf3ad37a866e39f4b4f2d2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1d53f6ca9d4cfe799fbac1e2f88e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89554bb18a84c2066148c6f4016402a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8a7469ba697cd242fda9d85d5e68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5639562e54b9e450335c32d008028331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14dd7c389204b6f5c682907069e1fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b81895432194db34f1bb6b0bf385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab363ec305d8964b7d2b39eba959411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebe49b68c229a764d975b646606c7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c048e7e54f582b3d47b5ee620604c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b2458de2f0686d59d39f392d00a40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd9ffb7ba633636a5bb36508bd6b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237ac18448f2b34e37d9ee518000ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e7c1c76b17652d62c63a2fa08fc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac2c1ec2e786e878a39b28de438fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa91ee0dc8659b7396907a5060f8ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e94d6e106870e9fc02071a363a997343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462448c2f11e6796f3b3d1cb42a4d78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5ac99b25d55686a7a9dfc2a15ee3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c101122ca843183693a3de92c09265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee6fa43edcc462aa03234d285b51b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4241ed02673962ac59087888ad0ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bbb173d8c8ceef4daac394c7a80fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40598f1660f9d9730db7ba44e96034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce648b04c4966ad31a3cd6072668f64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e50a39626f23769e60cf592b2e3c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4f69becb575d3610e7768edf5098353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d1e9ea1871be05b8e5a04dd509fb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e0d29058dac7e6a8bf7242e44036355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc6406357e70e97d3127c1d201bd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606976dbdf3feb5bb109eb1e20b8143357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1eb4cb32927119daa3853ebe8fac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68a404187cfc845c495a8a4b23cdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f911b82d3e5e7fc902f4190bd667c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f0d9912b71868d507004eccd9f69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaf0944d84d9dc279b73ff7ab5ecbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef3067a9175b99f98b14d815f907b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93cd4c6f477cb47eeaceeab062afbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b1e192c7a24937048dd3b95d10f8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e9e2bb86ad442383b31727c3c2b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e0449f6f987c22c48a0a9c3d492c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f7baec5240bdab3d745b9b538150368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31407d509e47c0f2978b1234ad109d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df31121fce9937863dcaaf67987f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847255f6d1c5ff9354c26b29e2699622371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164e549d05e0157980ab4098c5ad64c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d43ef4ff4c0431c2ed7a1d301e44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd49b9c0a121b6fd778473597a94e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d33979b1ea4e4765d14225505785f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f90b1fd95569e3d9c6aa13deb5eb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3248a453f0c8fc0aa4517017cc805377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030288c8fe4afc3708cc81d5402662378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b2e1ce84aa9cf4ecba72209b62a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e6216169eb4127fdb3f683c2c0ef9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a2245e1836094682c099b819bf9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c19a3adefc2c74f7d87872288aead382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed6fe47cd69e5644c4e4249ff92c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ab079b69cdcd26ab15bf4aae0465384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af926af375c690ededa6f9ef2c14a28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ce13086874e3dcf13a19b85dead9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7c68b5c962e8a9b4fac38275c831387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6cee2966bf10796eef31833f5c50a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871209edd7f558f23505ba947e79a1f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c338fdbcab475ade33a874d23761e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c907c6b3aa70fd71dca84b46d3437391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8464ea84f5ed82eceb26fc4b8c11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ca982c9c7844a74ea87615f20547393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb005259aaf7489182de569ee13feca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db68395a65fcea23871447c20e5c889395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dcb9d6edbdefa140de768314614ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875c4958f7ad039b054ac5e71906f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ea7affe5ca9f22419d8f627bfabf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a952d576f055d0979357779841f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f9b39b5611ef4bb71d0e5dc5775b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6eaeffd3f259d237acc0589e450fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4a219150a78a9472432fe7041708c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881a8a4e814a324e525436deb38f639403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551e999e2b5d9de492bf5501ae2dc41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839ba4eeba778680893c42e63c7e121405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd8509401cad929de75426fc6423e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847b06f4d62263956d8e591c557412407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ea0072e7a88c905d6d4c8433809b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395bbfee86b492a42914dfd3610273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef33406ee05bd015967160bf69e5b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290c68bf30a58202e741980c0907b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161789b2ab4a68e19919f81897541c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322982ab27605c6df31f5be0506779db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc16db6c648f6e535af1df21d28f39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09fcc192ebb77a031d5f11df85d4fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee18c291c465f67d529367b87600b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e681fdde4bc8d0d92a52c8dd9bb20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e767bd5a638cb649c95b8169affe6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ec4b901af0f1d3a00fa81ed79d6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01208da0ce3a03a925ecd89fab2d66d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84aa6c89507bfb769f2c7e57ee2b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858254e71ec61e01d719a9f4439350d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba7a1acc4bffce2e62387374f34482423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8166b863d208387fa4a8dd179891e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b97ace7c409c85dad6cff2ca5d7990425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fabe0c5f83b15e8a554961c9f0523426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee051f12227993b479e3559e128aa18d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23712e3db2b4651cfa5923a70939424c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd621dd49f3351994259a1cfe28a8ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e6ad2a20c9b854b3b75ded4ce71a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb608229266560207b21a22f14ed2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc5f06c883b0387a15837df689082432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74e32a6df2277daf4f320be99956f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1ddeafcf82f77f1ea20fa186bdf4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17c955e182596b22f76f614dd9ff74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b394943afbe5f3377aaa9e0facce69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ac367661c9e7fd10e7b810e0bddaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f92d6989cdb939150aeeae6d2cca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5e3b855f62b32a56b0672565b38d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd974615dbf58245eaf93838aa3bdee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b869f4dfe9368775917995812c32b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee138e74afe1dba04a0898172f1657d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed61cf5347bcc17bdac7a568c2e4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e2914adc61a12d1c0874bfd8427b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df4b8fe5bf691795110859f9e816e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f8cee489e5865976320ef2fdf93d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd608afe31f62f775e796f4d6d8d0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb670fc6b537479667fcf409632364448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780b56b7a4bf05a6747de0b6e654f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0cb50f001d68b2d8d7599c16a3af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba46a0d6763c70f63e948b76bc1371451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f2d852b193a85eb492a9f85938d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace3c99042e5ba6c958e565298b055453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c025fc10a533be81a76ad5c97580e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531172d9ba3da735ca688292f9e6d8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a008aace2623a2b86abf0500a35470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb666139cff2a2e6c930996976dd0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ac28431c4b42d53c07d4548ca058458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94114e2c75bb9d40823173da27e66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba658ad4056ae6b9a91d1642f5721460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b60ecdda4efc55fd3633e49c550c88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a24e441b2cc5d390a57c8a76a1fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1a7694e8342d0a89c8bc9e411a35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75fc60206e8cc8140ef1cdeb782a95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea87880069687f2a75c08ffe0ff310465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e0512784f04d08bbeebb5b92f286466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedce9ed35ad63274c9001f7a88011bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8547c8796005b84557321bf7a4f736e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f430b2af3c92e271d34fc6757542469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76614874db21cf12a2464b7eb48d2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084303c43c8d6f6b282f8fdfe459a166471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366a01e7da726154292e7764054f8b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659172a7c4d7c0cc9977bb12ac6b790473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17caa4f0d147b86e4c47fba7e82b56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34027dbbf56fa7edfb43bec18ce802a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52e6d614de29c9a2722c88cfae587476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e17af6ffb34b3576b98465d02bca0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d700383f8073ac65e77c986a4cf4d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62ee0c7e069d93dc568aa692e2cdc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec01b7cee7eb632c6c160d324e2d244480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671e846cc34c8a165eaaab6c84b153481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d27e237efef2193deff6b5359472482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1286d0563682a521d0ff92f94e8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba34b35d35265e344608ba9ddf16b33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9115ef9335bcc62b6a4fa63d0c7d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798dfaccab1217e7ed1cf682ed7b23f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4efdd25be64952c452a96f8bd0f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bdf8ffea421278668dbdc560852b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e007165a5d47bbe0c1b9460a031bf7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cece18b5bd9c9d5e36b2e2866c25e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30287bbbe7c8250dc4cf71c81174588e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a573d539b3afc5175fa0372e1a0691492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce07b2306ec271d7f769ae1524e1d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c268395ee39b49261b4bcfb56c25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2721fa53e5cade1ab93c76b476f50a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9290ace944e276054d9e683b2b28b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e60e42691a453fe98c8d78b9f67c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec6ab444cab64ab0313926fe82a4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a71f589d34079a39a8002928965fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c682649d96d1189dc7bca293ab9f32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcf0d90699ad0229e69316eaa638d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2882d241bb471d9972f29be5737b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9d1c74af53d62560b0e5e73a01f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c28f05df9085fc503318f2bb1c2884504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a0edb49b84a642addc0bee50f2dc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a32abfb9bfba1c0c3c7e0cafbc32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1fbd7b041031770cbd40b037ee80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea495704b0061b0b90119ac582116eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d950ed5bc1187f367b2e94b6f8786509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd3bc024f8cb4d68df60ef3e76e61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9482ddd368194a7520594551f387440511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de599fd39e5c19e3770cf151d8fc86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94519cce3b75f951f82518d33c1117513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d700f9899266e317ca2f49aa464fc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c01132f9bfbaa0db92a6e43af709c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ca5be210aeb01b06b8bdc29262a34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e0317619f97f4e47047dd5c1e735517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025789bcb65ce55d838b9691d40f45d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f015c4319a515e618f008a1609243519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea828135aab02d549b5fda38beb3260520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e856fb619f4080ad5946954f303313e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee415546f1763caaaeb555348526219522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fade183508ea00a2716d4332d7fbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8331dfebfd60fb695e6e1f70e4ddfa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb2d31b01f652d2c67232c0b97dfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e02d77099adc947e4c34d989e2af8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175c215279d14f0208b57f4bdc77aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf61f5a7d24c71f3a2e587964312ed7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc6046c712dd56af360a84189196d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348f6632a8469c6a7495c43c48fee73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef501e17724c09090d0bc2a107ed7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf46c5463cd94d8355bc13a1269845532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a4ac4bd3e04e359ee0e9247cc514c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fa5ca96bc9a5f781c76a676c41a7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c379d8117f0140779653b63f1b69565535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894120f5ddda0aba66f5498c242ef614536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aa66a88ea9e009cb13a9349467330537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b4c52ab2761e57bc6b39160e2a2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c049e7103506ab979409fa5077011c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff231a16a5e2283d6546098d18685b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144d320f5161e1c9a2a1e3d6de554d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2532feff15d9564b8c7cd7fd1e4ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de97bc1815b0caf0de4c3b4a367fd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af61d79047a8f717a3a49cc287c92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d886de1827867d268d189e0ab7b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a399e6361c193c7473dbbe045252546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262205e2fb54d8d06599e830e3fef48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a0a697a6ec9cdd73dd53ddfae1a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c01a317771825fe3e4f079f39f6ad2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc97f3a8463eac82a6f3fcc355b53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779827b364624816b5b874290dea4e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc74834abdfb0e9742cdb1617d0e9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7e4c316abcde396d264f008fc3a6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5f12075ebd7a6b9b183680cf4812554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8b61d9c29aef7c3445be5b33446bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a19accbf6758d0fd8baee09cf770c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf7fb489c98ccdf12a58d3872f5e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c183e2c6cf4ab6f46045a7130fa246558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001d2117d5c0fcd9d7b575be4edadbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf2637bd48e61cba9ed5bb58917182560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039adab2f521299f7a4a6fdc2a6cf0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db2fdd26bdacac43ca70eb6d5ea644562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27242fa06bb94e8565aafd148defbad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3149b939d3ec4102e39b3c4e2525564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf306e7375f0e8208c8eadd7007a87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985717a7e1b83a5dc5113fa8048f225d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e13acbed2e3be492f512f2b263729d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841769a5abb5fb0425d7d4b0fded802568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf77343101294397bf1d31adb7928b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642115afb0dbd5907ac298148b5090f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754baee84e57f4fa3ad5a24d290f6d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877f23777ed52259c08148020ffb9ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed17d082b94aaf9acdcf874029b00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b8277660b4be2d23dfc6847a9cba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914494ae7b6eb80440ded5cfb62a46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f7059e16a0959e577c9128b9e62b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e77f56cb82d1c592f4b13f76f306f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d7971175b12a84dfa1c6cce3684d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aaf8338f1f0512f1d9146795eb26c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af27e169d83d75210b505ec91a421580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64aaa0f53ae6fbdf8742294667df32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6751c98d73f050cb2d3f176c2ab2c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fa4541407d7cac4b320472e97adc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc514659c6053d5148ff1e118158a97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8be52ddacaab3b443cf90804f217b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b809f95bf90ee94948bf9583a7858e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084eb64bb25446a94b60ccc6e6940b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272e250d08d45d95ff6caabd90dc6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274091b952a723b1352bcadff6566f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d267473e963da4d82423eb307c62b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc060d3155e8ae76f25c6ce559b91fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76547f23cff71d3bae0167b4f54a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db5df6dacf1c78bc75a8d45ff75d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd0e517c484aa9e4be677f76156795594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216fa7e1ff7674ba53ebe379c6d6e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258a6797fdb9284b983ca48b5fc604596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63db56053b2bb8abe5b1b25acf41bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830959661dccb3ce3450a6c8b82e87a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aeafb461884ffd7569b8d5a2a85fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941836e6fbbfdb5ea58c21c8993fb891600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f293f4db80cdfe4ef16e262f9bac5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06176151d26b21af47facafb59b93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96b63ba33ee72ad692877f1eca107603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ab9c3a27cb1137e6be2ea82406b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68519bb316e911d15522c8b7ede413605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa251d127582f174efb5a0100396a096606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe94ec8a44d8effd4e12de62df916f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4b955e392778f1bafb167774e7b5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ac1b10ada301ed0fcfbbc04e49d16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd53844fac4cf6772c8361b32001a78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fde84486fa08fba2c8fa77d3d3ff9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e4034cac27bdd1df929e3c160e934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da1e59de09ef27c11a58ca78c7226c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dfafd54a9b31bcba63d025e9e902a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a148d226fc1bddd14c17dfe06f674615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af335a09298b34c609b33304a51e3ca7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee4fb9bfaca33413ed452a4a42579617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefefeb6fbc77abc2967283f083f2b4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849c52e3705ff53201bd64770158ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6a603a321c67fee7c3756b6483eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286878b7f8d20a05b01ee8bc1bfceb84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b403249e6d54c68361a8a55e90ddaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f07b63748e590e420dcc25c36727c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a1a087083d2fd6f3cac9858deab16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaee584f07088d8d64d6dc07b8be608625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa8aa7983eb7f6a8d8396b400a49c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4025392f65e5d98f25347a5068a85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80a6a8664f5a718a916eed3869c2be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b2697c3c51b25656ad24801f0dd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c4ca056ddb9a58d7781842dde736630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d4c24b7a611edb67e1fe4454a9f4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1f4313e1c8d44543cf73c5178154632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715aacb75800e8129e7141555d67d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2198b5eaf38d721ca4f5eeca5d7b517634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503921ac66cf53c496770621bccce13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb372ef8ce16a8b411a6b9fa2eae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1aa2a4f5285be866da041c635541f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ba1b3c920006f0b06043c8097f26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f329a18186041fe9985adc0e3b2963639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821fe0c20f0a18fb509fe23c2a59ea7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286009eccfd365bd976a6b6680afd182641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263ea73f8f448b0ca2744881bbbf25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13d501afed2051b52e645f4706a17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130548173ba7b8f3ee7bfde9edd128a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fedf1a7931f290dc230d92ce3e3744645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc38d75e877b0c363bd6482315bf66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e95a6584a58a8c56a3bc70d1773b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a503b88ef6301fcbaf59ef2872def2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf74568608c6a02d17a7208e3650fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9da9d34461a073d80a46e2c73637650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb41b11fb2104748394d80bf88e1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead5d0c1b70dca371fb3817244a383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26097a0e5f7641b3e39a995ff6bfe1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93abe878b7c44ff41902b870cdc5245654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675df71e72e1f47b39d5b261e571ee5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a268903890ff04953dafa59b47e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd67a33b0d551ac850811185d23f202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3746d0a46b4b54530ddc392a4d679658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a79f4831b8d561338ebcedb6be9751659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739653d19675895e3a1434ab872bd530660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f9e3402cb48ec7c520195bce62e08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f8bbd635b7ee81c246d64cc5e0e53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c774606fbcbaf1d88d70d9578fcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8660bd45ea5883ecacdd0d964eb5de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e342d53aa8341da1d1ae32770645ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e357bc190586408db580d309beeca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba251656e5105f2071511f93f1a967b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3b4c68c3d08b417a13ff2d6d242f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8647cba48e74ee4dc0cdad7ff98b1bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1509d225872f5478bacd475a92edf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944758791b117de1ab2a9c173ba758671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610963041e569adb44af8501fc39564672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb539b6bf98e394038a502b6ed21f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394085e4a15b8b5b76b38225ff52f1b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18a79b56303984cfb9fee72bd2e26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c87834e149ab8b61950e1d6808f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f90df4162241dc528fd923eccc20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc870d6922b949bcc36c29675be2329678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256ced0675f2832f5f7b16727dd29a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0650e71907ff370c11abf12b8ab442d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c05ce1b14ae9c54ced61b749035b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a401be84e1abe076a23fd5303d62d38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b62f70f80517596cecccee5c653012683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb89857d8e024536ebdf25662b9909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158008f0d7bb0f6f06091ae0687b044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f02d2ee278fee8afb589019ab518686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ae32f2403fe562ead8bd31761bfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd7347329cfe6a45669498fe9be78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a23d21e6f16140cb526202bdff10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8052bec6687ae968e72caea91ba70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693d7e0be7a181ac258e48d6ff3da2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b547ad48e38e6f37fd6de89da0187692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063eda6e7a0d0b952cf3318d56f35be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42007a84e32f850e576a0cf79efb19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2c7a6c75c59f8ac77c0f51967923a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa27648d3484b70d534dcd916ac0e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15380195c8605dba6bdb99af9ad1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c42854224158c597f182bd6088884698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06e1059fdb02350a2bfe78cd6f848699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5fec20e1af65123b92868688dce3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669e88e09f03286570397fc5ab1395701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c22908065beca4f5802756672d4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d27b3fbe6325adef6817178754093c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee1dead4598c1bbd8d7af6ea5258a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c24e57f6a17ed594800f2b067e3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe672a888314275c49bddb7451b66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a5a446b876c54e5b2f81dc6a330b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5efbd3818cd29cc43702f5e189b75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f325b90f2bb6d82624140b0553d3bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d585d0799e0d15e024d8c4f698959bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36a0012460934cbff2c7cfbebe801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912afe09e07d98c2ab93e5e425bcf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34dfcdc59e45434185435c6cbd48df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff15fd7079818b1cb46c1499645c8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c835391c99439c65171f83c7ae45f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22fc111e6dddc4d1db905e0b632709716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b8de2f0ba8c08ec64adafe73fb59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae1f68732ead9353b13e79ab1fac7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b696c63b1acfd025271afb8e8dda26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44734f3a2ec8d83351bfbb01eb8c899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d876cdf7ee756ebe9ee1391d52af00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01737fac419c833712e3dddd68bbea5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d30f9541d1d1b105ac14ba6d22c96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26f48f0e2040b4d32d165400b1f5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1670ddde7e74154b43909cc6c7d987e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9477a07e3703c05254406b66182cce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035974947fce89bd4b691c5480b186c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6949d113f00ba1c80213b10ef50e6e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7396b4f0cccc3e9ec61c4566e7b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb490647b53f1b152df0f7fefdb715730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb37f6f8e1631fca3d530066a2c0b49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8087b229d77e665a44efef77a504732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dfcfbd87fc427db666687c8306ea2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5113ba1fb3787226b9234eea27918c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df57f49fb717e92917cef602ca8720735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179e35692ee2003f2e66102afe6be5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e440ca06b0946e6c1551557f71212737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163f73e02348cf05d1b0532a0db653738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258a05741f3b12ce3b9b3d6a1f2a3b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221431fe4226f44262e1767a7d7a39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef02fc1baaa59d76918af7837a0cf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4439f921115d7ada651c2ecf0953742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff74979611a311284110de7f58a873743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef5271ba3f92261dde1006cfda958744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a08583e630c0be82a5cae11e9829745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf12e3ffbb6a601f34bea52b6096fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb77dd89bfcc6acfc1280b00903d8f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6b9bcaa6ec31f5351f7ce779fdf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfeda206ad8bc4f1a5119cc5fe55e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f50485e57f5f7168e27be0863389750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d3d886d7d3c79d724aa5c0a5e3023751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb931f081231e9e2ec44ea26d0e82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ecdbb1b5ee8b81b3ed044f67eb094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd362ec85360f5163bbf22e7264e8ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7844d9984d7b0a9af4fbe284c46ca2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435ba471b7ba4cdba6966757a4820c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9bf08e84aabea1a9869df3b52de46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7732d8935410d250ed22298145d491758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b76ae4d149d8412d7c41ea3dcdf8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25579270778ed5ac0d4ed6ebcd14d5d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e0f5fcef28e8a8e1319c03158bf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476a3b85d5c4294e96f66dfc9583b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3fa9b84f4be22ef2571b82521bd3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb655ba195d61c58e87e31b0360d505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28656a6958cff6e92d58eaafd45526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67f73feebf1eb6abb8ab85ad54667a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a9bf1e7fe15999dbb4ad880fe3538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078cae1991efb9192a19c5bbec0fc3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9551e9d7fe5c4aa2d36596ce838be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e156ee4e46884e4f87e17cff539f7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9785040344cfb1b483264a58f9ebcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f52d94c6be6777d9ae2bc42628b1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976330b90c566fa6908e87e82b6f1ff914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d6282e132be6513cdf2fa936020c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b4136b2722b80e05919dcc620b82e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa530d90c7b0fdb6a048a538c434917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6658ec65394bdd7f57eeea54770d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4badaf469773a8804ba26072f202519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2dea411157ea9487e0e3194b605820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cee3850317c0f5404eb0c91693a5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd436962eae1b654bfe7ccd499e5b05922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f392a92c48a18e0d3aabc93c5f812923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c008c87ee23b5414461a455f3f70fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05562453709a197080a38d3fad37ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf28b9fc103187b2b3df075560002b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ca251e126b9133aa8b69e38b8548827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb9e7acbee2cd32749c4bbc937efdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f80cc9abdf9cb48574d691b9ed1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551591bebda6299dde7dd53d7325061830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8866c425dd746aa692146c24e3f2ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3788ca5b927811869be076971d80332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318478ce075a937c08ecc10976cd1d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61890ad42435f88fa7e92289a3fb9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9389fa853ba908e8fe97dabd8f530835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bece56c770581016c0d58e27dcc0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3be054194eb1409016d28b0d8eb3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f6765c96dfc5e2166ce42c260888f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60bf4c13616c3192c689baadd2661e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a79dc0bc817d474ed6a271094cae340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ea84b7f07bd6f3be01cef11c99f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755b5715b72ab302ee03e9af24fc6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dea12140f50386751d523dfbd42f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a198a14f80161432fc3d627d14a66644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a055b68640de3cc52406b5a5f5d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77eb147bbfd01f19597cbd85476f5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12621926324a5b8d024b3034711f4fdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48399451eb6b5ac7cc7ca023f6ccdc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522bc440ba70c00ec7875c98933ce2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c5e68e25e8825d55e1807120ea4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca1da8217b9a17d3e79b63d1ec1c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ff5129f6cbf3752701c15dce73f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4fbd1e9be0cad70275507947e863b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde2fe49eb3d979eb57b9b717447d7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec384a0f1242854134bbc575a39792d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306135fd69f540aaa0b78a415d2ec9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89273d641d1ee53e3bd9eed13592356857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da3fa9630b47e2af986e434f2a8be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b380831c400d621b0ab460e57c8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efb13d2582e1cbc32daacfecb134d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69663d76e358d016a4d31ea5c2c2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b978b799003c9f935dbd128bbd7c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c8fd3cbb24de8def7500fc8c8f7ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0db93e282d232a7944218832a382564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e706c3c9ad86338ee697913705a60465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4878a04f454ab34e7b6ed884e6fe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352371a2fdc88a8251dd08a56dc8646467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd28866308e4340acbf98de455bf8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63099988e6cdb9aa54a02b93c8a57e2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb8e1891f7c54448d1b0c2e547d2de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193aeee45d7b6dfefbc33b195c4ad771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca923ed1eec35c2e603e31cc7891dec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b3b278ff69bfd9e7a3a7a33e5ec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c90db1cf6d632ce22520e1598bc8ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb8effba51186042d27ca94daa851475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9292e99e5cc8cd984bc4b22073db3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e546978b06abdaf1e56b7579eec4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d181fd2a71a7a40a69fb5c3d415f2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d496079c2b37351c0f1bcebea6169c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134a2a8202a31a113427747077582180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ab0b6e17b720463c92e3e0cb8b7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d13fed6623b8f29f2708e9858aea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd10d6568b4693479f871104293623983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344ca558186b56c6c7175f03ee54ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9d06fda8857a6eb570c7ad85f42585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a781560e8247db3713fede2122207e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebab7c4c97e30d7c6438ef3e9dc4f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e5e8b5aa8b99e54b21a39fe471b4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d68ea6c45678bea3b02c7e61e944289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06993881f2780a34132d5aafd782e33e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd6db712a86ac157f29ca00d61fd6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecfa8213578dfa53c10fe220ec370c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedabe8441d2f84ea85340a605d8ea7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca75222e88b14e9e3522c13da1a7a9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77d61d70d7b842af34397ccaaad2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06079c43f0615b57192455a6c7e9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a815b34045f8d26627a190327158297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd764318fb199e21dd1fa4ba118a3d2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0ef2d9afcfbec4af37e6e5ab7a6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf85c6011adf2723eb9a1bfa95273100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028b53d3e79df27b5a69b21680635c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b96061749a92f3cfd395321c74ab2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb407bc84557995fe5e91e07cb7dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b2d0e218cf0740e06e8c5feb8bbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560ef45daaca4ee45f1948bd25324c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b6f59a4da0a0975d2f79e830a8d79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0c4b184c4f48303661bc0fffb6416107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37b36ad411558c793be460c183b4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995349c7adecf79c75267b9e0d46e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7065973f602130d0110744d1907f6d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea9b409f2756b6d549bf42fbc5785111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093e8a0c4139bbdfae372206270c74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be709da48abc348381fe6e9184c34d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4f802b728071ec4c1ba1d927ba8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00911c1a98f4169a15fb3aaa69b609115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b5465132747d044f1d39769055a5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023f1094f2607c3ece86009f3bfb8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965043a37e8d6a6ef739c44ef32919a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d08e6e87f5e9dc4b56b99217449467119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a9f1b60b1613c2a639d9ef2ef3be2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e88e08d26d650f3f58d68726fe5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b57a5df45a74e4990717565fe8d5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a45a4638f13d8da39117f817d175123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d8620606032cb2ba7b9d733e5d706124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5054146829db47ab575fe4d0265b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9422159c9c090a54a4b6c344d30d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7715bc0c537010f826ef21d29071cb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94130f190df841f136ca0f95701d7630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72885dd2b94ac03c854d89912fc27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd52cf6f6ed6c1b6cd5bdadbf6443130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a71ed3776cc44d72c87db5c3e49ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736702e92bee758a1544e90a856a9cdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b98562fde38ae41fbfb1ccaa71f33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b4cc5f16c8105da09b346371369c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd6aecfd99d5394333aa46a410522135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7adc8bf73429ca95a1d0f7ff09cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23795dbcd6593211419186f40f0676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2300b290ee6d1a05ae53361f09897138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148a8e9ef6b16d5bbe1312abc747515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27e1616580217b3fd8060d6ddf8a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c81c5fec2a3c417fccbb3e744e69f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8430fc6765db91789ebce1d7bf351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f245fc812165cc7a26cfdc95de8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a94f99be3818991db79c5b9f5d8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4f87045261fffd50566b231a7495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b4ab812e47db7f411f7fcd2e54e49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b539bd295b1d31810c8d8fecda94d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bd4d8f37001c8b1062d794502604148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddd7ce889ff774b0d540ad3d70aafb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b6a33e0c15cd353df99e8f70f009150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b5e3bd3f2b3f8692c32969ffed20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e73a9a9ba8a632d6b66cacdedb5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01173bb54c4704627900f1bc132080153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97efd003288291276a9cf3460b575f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0129bfc92ad9cbc9dd124fa3a88c66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9b03bcbe25af830376669b9b6b436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5e44c87eae47cc4f2155408922bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbcb521c375835e6be5f4fe5f8e96f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf75972fc1a0ead139a5b0223b722c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c13dbe9d2e95639a997d4c8a38ad5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d30eb044293f54d9a7652a6c74338161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c926016166e03b343003cb9bf0f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed73f6ddb37f0d2d28d82bf8af14f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730cb5e91e0429f57caaafb977a028164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d97f3c6ab00fed0941c5a53f8b39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ff60e1baf87f1295f8249b3ae4bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac85675a8f8d1b283442dff45bbc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e81a37f16c766b8e69a5906e8cfcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc376112ef7fc8d4b35454a75f6f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47899012dded5e2a5bdba32f665d64fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b256c6a902d1a44f9d5e54f0ab720171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedca8aa34d230ef20f2cc2c6867a7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144375b226c96ff7c3adb50a12c5706c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746269a30293aa4b2500e412a23d372174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ffcdaf985735f5fc76aafa82bd572175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913e40915f589e14e2f5908a8c860f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a717652e7506127559e975dd7276177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aa74ab8e7a1b186aaaf703313ee25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009edfbf9219b653df6dbd6c5f22cc50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a91c13a8e39404669423bfe7145b97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25131c84367a997415a4eec755a2a34a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c6111f946dc4510d309fe2a823e3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e6c57806d3676d73efcfd53279f7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287859631aa99da847d695bfc02e52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4125ab31cf6ac1300f895f6f5f95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e55fc2df5e82c4f1fb5917f4a89b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc727f875abc5627d6c0daafde1eea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1867e58dff1cf8479142e880e390188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d8df31c6a3689fee17929537da485189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586acd51b589393240fa28aa03245350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9dc5b213ea5b89343252053d767a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e04deceb13901a2d38be7c72816438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666eb8f676d4ed70097a10f57562d9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61d210b419154164c79be1009e6e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252fad54b18b72250d3aaff369e4a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113610ac7a9dc81295f31da67b35b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6924be9e40825defb08f6903b3ab3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee6bca317a167b6f142c6f2c0a9b77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f49f842341e6e9cc563cf034202c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213457c4934b9d9b26e00ea596d84038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05acec10ff605aa29b40d0f56dc93df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba96c2ff859b5efdbdc0887915c102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ec9c777a425077124d352f200564203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905f2572b0fab5e8c8d860a811f444204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b712380106d53089e8fa424959215205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e0dc199db0c9b76456e4dc0924b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b52ce0341ffb82766d568681bd22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc058e8b2d39d3a8bdcb2dad0495a60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387aae364686f65e6b5fba85970a1e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11683a8c3fd1a7264ca2fbf587f32ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b16572a08ad76d7c066fed45fd07d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62996d45a4b0440a07435cb6b94b34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a07e914bfd569c5d66141f50d70e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166d9c0bc3b88940c34ca23d6788496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddcf1aaa7e064aaa463b4247d8fed4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f786070f449e5c24626015b3af4cd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acc7313b7b261afb7219e114266410217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45947bb3d2822d3a0e25ad1b62d94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344d766111514a277b6f83aeb939ed9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c8f9f2ac42e6f912376001debd54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb7091b094b4ad9bfd2766136a612221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b92ef0903e42a00d62db2410c4c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dcb2567a677c4e8aef41fd19c0be8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc88f29c70bfd81d83d41ab69ee6e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa07bfc1a1eb78a5fde11e7b035cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab40a76666af38e8926a6bd570b35f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357f8f04790b97a6e2a08b2436fc4de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2161f7129640f4c5d6aa6482fd10a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d0d28fceacdfcd3aca215ec3d9150229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff890f32aeba486a0fca58b39aae2c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e690be6df305436bba0463672972a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882623030ba16079d3a7e1ef846c26df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571131bafcb10d6e79cdaa4b7f8e983f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a3fdd1241d0d81a1cf72c353b96f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a835dc1ec29a13cb12ac669e18ed68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44c866dd63513bbfa0d0a7c3759f9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57e325f33815ee64ab755c0524bcea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375830123218e5138c7109cafe56b5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dac30e1a3ffb02e17f64905007c075239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e1271ae0dd40e0243fb5e910c34c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be0af55b1aef02b66c5200ca6e8b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882fe8c806dbd50743cd06a670d3590242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cc9727599e49ab728713f4e7503b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70217a5a0eaf79744f1b99e5d8a40c09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa81612124e7f35e060bac41447d66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6383fea85d50b9baf416153054f3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be2f7dbcd652635571fa61a698d95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707f80f748e8d4a4863442b3e77a91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e439a279ec7d24cb410e2b291a0c46e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbaf576bef93709ee55195cb217a0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926899414b5e77ccadfcf1b98af9650251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f3b0c10160e3d684195a34ed4b187252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206ca8efe39bd6c4a3c49e26b0c8243253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc0fe569d199b668329a8ab9bd1a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5432948facdb49a4784418cf6990a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11c84d740b88ec11f8fca8e0f3f6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb49aebc2e7a80d3fa6c5577988111257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7319a2265cb772c532fb4a1228ba7cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ac2dc5bff986eaebe70fd101dd15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447f38d5b207d29ac0017a1598041ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336654236118e577b91c1807547218e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdaa0fc56593402907960e98142341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc1e486548c9b42aee79b7081eec5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605d4c90e55f6a398ec6c71e66d5d27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f32500037a723bacd54e8aa95838a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf0dd55bbeff83693e2d54d4216f7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9d2f6773a13e46c84dab9bd8c065267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390a93aca638d943a6cdb568797b46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e98d8d0922c5290527b4c71ca688b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc616ef6118dd3ff624732315efbc42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa0757557547eccd85625c215528b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4e7dd874b266fd547cdf4c6bfe206272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ef606151022f884856505b6cc846d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cce566d749550cb936e562f8ca73a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348841fc99af3aaa0ced55fd85e7c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720a907270cc25c34c7cb66486834c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618d4303c00c85b8e252df58abb240c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6fabce5381bf9a5a2b302041cb84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad9f5795ce955353f43c921c5d269279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e12c81ac9eab3705a70ece9652fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12abdb8f00ae81688af0bd88e2925281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8dba54a6ea77a7f7e2455d610f23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e42543e9fd1efd881a4b856f0cc2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396e7614aedf757a392a0b95a0bc32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b540ec94c4daeb0c5a1443f767a98d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1229ce27b633b7021364c7f268fe7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e35f6e9f0142c048e321a0f36270f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c8baee06e175546d70dcbb90f166288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d5bedc0e02d91ff9f1483400e4970289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333bd2cea1ae5e588c829a210240f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19bf472e0d5758863a367032c0c835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6ad17b596aa29a324dc3a765988f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe253f663313578b382d8d9c111a181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aba70cc6ef71b252b61a284e4435d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd98e7dcf3e21e3fd21751ae556e99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbc25e4fccbc3eeeace35863303047296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7505d3d13848fb4b727796132e7dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b72cb4d215d37721f61d38c6a8e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c8e4ffa37aa13cda916513fb585f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be382a1ccdc505f096581064b6e7d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9e3eddc16ae9f7d055fea41a8348301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d22e84962ce8f5791b1ccd9aba77bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67555d1b6ceaf054237f9eb5623d4e73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2ec305b9f70f0beb32782a573bda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd68ed8bcb8b941efa089ca5456a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8f8c774e386c324fc34738bd49740306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3d01dc110f7da29a2269521ec494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e3a7dcc8b0d98eed4570f299d17be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e7af05f9e460236b71e8b9aaf6108309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09efe6cd0d97ee02eca710216fb55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a00fd8fd2e0f8817d1fa354255e97c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c165d5a5d80e1509c101cffbc2478312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d174bd586490e8d3f58b0b222c4850e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c793ca75ce9f4b0273824d1567151a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582d15388803069b5bcd4d70120e73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67280dfc926cb392a6962f3031659cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf36028d5ffc1306819a06adb11a12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1baa7799310b7629aa15a940e4c35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a639398dcf6266d6082ea63452ffeba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6809ce726b0fd12b8782790fb72a986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1427c62fbea0158f3b7c47c367e67a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39134587163b73310021710133e1aff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2135cc940ab450a61406f40498ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105236ee10a4af09ad9ba457c91630324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946969b455c4f0b1cb2c5ba133df46f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c88e0ae38b617fe111e98fc352b7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433174d5e95ce555db0240c6030f2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28cf3d205a3b9365b2903930606d34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b30322b9edb5ef469eeb3225d1393329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987493aed6293637ffc2c46a344a547330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33adb8ce9f1e7c923d0585776838b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3af0c2e5d791fe2c2b1679e6b7f359332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f94d61a77905c845c0128b41e233a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09300ccdf1a96d9c9410c9b488edfaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df977f801abd54796d662d53c485e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19012b1f189e4f76a8a2a06020a2630d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce74e77d57bfaff05541c30b9149b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60b7092572c61da15b72f59081e287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddda79d84259a777d72312ee8a88d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db793cca72e8f599e88bd7233f8dabbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba8942066de922e16c31f7b4758ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571446b07b35ce34c82ec2e23139ee7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9da78c308068471047f54f70653c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3d0b534fee8ac385d9c3fa658c0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba697dfbbd7f2177fe9d7bb1136319b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624b36e887786ca0dfe2361cd8c15a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedee01aff2b9ece5e4ec1c7b0a5ba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6f3d7a3bb99125b746aba1e5266c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5c507c1d1b3720587813f071acd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d8899e9eddb98562efa4d80df56c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa21db16d8d73b228d314a162a529a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea2993c3c0ad4c167d96ca86c2f27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b912fb29c8b64fdd9a2878a8f5e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cce9b8c98443479f63cc0f58827ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31def12fc4e84a43601e9216c7b9099a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875eb2cf53f39b7a0c1597fbd23e407356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae74718f25561272eba802c42a304a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b77a7d79a62c2b35812dbf0618e3c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861c191a23ee4a952d0b03ac41e8de0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24727ee680a567ae9f3e68d66c420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bebfdb7ca11388b9e68f64d4862399361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b128acaadcd02ce2c63f256bb697d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a8908f3b8789b561b124de82b539363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a9074fcec02ef30eb240fcd630b0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b77868dfb99b4432902349b99e2a1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3319a8751a59610f6cc9a0585421366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7091d3d8da8991f944019064e68862367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fee61594b65a5130c3e0322607b70d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288db6e9c2da24dc9e49d4fde01ed8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf260b4285074ff7809bb5933eecdf2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e959d0e2480d01d33e53f08666e96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4aaa2e7e81d3780c873fae379d87b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d8217c927c3480f75f56c5fe80bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2c3e0117e1cfb37d5bc13eb47c06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6823206cfdfc80446fe3a859c185a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa4710538acd2339edc51dffe94485376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c361440f16c3170379d70b1fe624c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02adce45147d02065064394783a250d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9066cb60e54355a20732c026fda012379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a4a8256c6a60c8dd8ea7cf9c00fea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aec5996116bac205f6cde55258c5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39610e4be5f3610130af31c3c1feba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae39a773e419d3051bd276bf0cc430e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e999d2aaf4ddeabc3a63711d75ba71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c8f0eba2480af5ecbc6d4786c315a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8075ac38939da00b63f44bbb90ee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6f5e7b4ec72b91521c2313d06d96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877080a0cb85058342626b338dc7e1a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf496e3b4e7a886a3d79b5cdd2bc567389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedbaae6b02ae05e5521459e18c7fe9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2e6eac61d0d546a8e0a34a517d6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052c0a047cb2fd22d156b9ba8d34c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf097a70d36b21d30cf6f8e7376db51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac63fbeea127a38376f30c01f7faba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e454a684f76d382b3f75432a810591395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102139a4bfd2caf368f94942667a30f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c8bef0815258f3989e17e38a00fcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78ab490d7b309c97be4b9d6d508ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5170dea5c702bad4d499e7815fc937b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142aa77db868c548f346c8ea99ad83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf92e5eb027166e9f32eb4fda86d07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f2d90b07a5a7b8af314eed647b779402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccb8cc0aea29da456bfc596a58a231403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1cb47e07f91f46748fa86f17d68bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5fd591800e46ee1be606e0059ee8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7040d1388af53704d02f900015dde0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3656c7966669c6bacfa5721cf7a11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245817eb4079c89b27fb4685f0d46a6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51135a9a3d75fde9860360c5042f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f99b97bd7f60fa6d5f467c3a5cb8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a91001ba8b1a1924b26002d3e84a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891490e6b6acb44af7ab652d9e4797412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580e430b731abdf393b740e1aa000f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fb4ad6aec062996144fb4c81da9af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30591a78677fac8af5d162401b86c59b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292a8584488ed3eb35b2a3786ae3f6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe4e252e10e7034ea01172126f012e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca57335a4f25dec8e0c25e5ec8bec5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf3518c65c0b890dac6fed25f73ff5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2530f3848535fdcc87c07f6f4b9bfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894519c0f6daaf1042b3b202b07a1df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25069b08ab86c65db7879123b07332f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1590227bb6e5352e21ed0a88b7463423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ec9af680c9f32c3a54ca04aa0cec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfffa103cf9eeec8748ff72a97c47e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84942e69301306ad003de37cc8fc269426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acfb59341fd182445bc0dffbb6234e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5d3a12aa235dc0a35985e6d1e428428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8ce0f885ba7c17ed9c503b99a28d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79eea5f1f4881628d486f7b52efb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293122a032e0a00c9a87902ebf8a3f1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075f9e63e0fddaf3c60689199b2118432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396fc2aad16df7a858932e2738a793c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336347559989063179aad111d6e42566434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f168a208a440f2bccf6711c789cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69cd3a3034a4ec016988bfdb2b1fe8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9122889d15917702912b40cfbaf82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db04b727a40389b7e3da54bcbdacbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d32029dae4bc37403593d512dec0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04228715363393a38989d8a692460d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a4ef74089d3f3d9b69204e86f14a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c10fc5046b9c70e16a2fda28cadb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666206f99fc38e8f08a895023e667a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25144a155ae239b1e3714f803e71a2de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46590785099f60141a01b5c35d3bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236a0773252484a6194ea95cf21cd30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3548fc00b749814c334788536f1b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede3aed6332f574cba3436f6fbfd2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278262bb1b29ba07f95508442a262b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5e9e3d0d8708ebd065090aeaf121450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8a89a6a8266c9ec725ca8859fb13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e51effe0f793c77fca0dca676adbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504c31aab9c736478de0f12dc2fedb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ad4e4640dfd7ac30cc9e3144ca71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c223397f382b3fd0e23b57298006455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abfc47d3d6d7bae914daf2821314d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604101cad2967765ffd5c0aa58c90b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cca3444b7f9e1c2dbb54fa1730bac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443488b05684adc0a068fb68a35293f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd45033bef5e527008f89b7fab142460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f91cc3a0e6468bbe90cd2b33d333461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c0ccaea9653d6c4afd0f799a676f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4cb568eec350a1c30363e08efa9c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f10525a6ade7e222e6aeba92a22372464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253cdff3d60363aae1c70639cc82b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d70a3d06790c54180ba77f9e7e71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a10e6c845a91ce77386e0035207fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844964d3c513d0f7041764f8e6d8e43d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e866cb2f3d2b3ed4396ea2daea21a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1ecf7386c104ebc49186326dbc961470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a0fb72f2e0c6b786da1ad956fa144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5bcc2fdcb3dbdeed32968665d50af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c252d246a4c9895c12b29c4e24e5ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c6691c63fe88eb4d8cf08a080013b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401eb2176ea20ec8e2018f8df1d535475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413a3635019d84619329cda75c1a0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cbb2fbee08c27ec1701e78e018263477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa33acf77e18365e0aa26b7d781ba3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada54d21378919d21125dac1d206cbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e46d375826042b4e4ec7f5acb51e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143dc56f3578fe29da2a3da8fcdf407481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2f8d598bb9372c668bc1f9bc0714d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549ccc0f8c399df9f63089fb695f39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9bdc2c08dc5e08504dc79ba178360484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40dfe1d680d4c13b69e1d471368b2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd4b4c492205e9b9cae9994299e3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c0db1bf03a3f5b84cc05c801ac3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8df9fa3d58ae58cbd1bbfa0dc78b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107bdf2273a324ab1930809b4a7521b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a53e5ee3372f4f359195b0f9f9a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38ce5f01208b578d71e0a1a7b7bfb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca1e9496f02993efcb7c705ecccd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2867fc157a1aa7ce22c8c0affeda6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b525f4457d84f503fcb3a6ccead2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5fdcc0d00a4e0716f7981b38590ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f2af1ff2f52e7ad5e51bcdf7181ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2f482dccc89e8f38e685f5e08c2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f006784a78ade5dd283a8f2267e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d60415680b9d9cdf88fe163b5ec68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e35c3a85ee4d4c0a60c7007019eab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045639048c54a53fb2e717f4ce8c666501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99583001ec22fc1ca16302c2a2efd089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa2a6bc27f90d708ee091fbcb17ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3025456462eeed6f5b8df11c329ab2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce90090859f87cb93df19a594a5b134505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff1f403edaaee0219d3ba6cc6fadb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51542f89d8ac676f06687c0047a615ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80418d1a7f4231486dcfbe926103fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385345e721ee854d9f105188585f473509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8bbf73344485a63668cb04fa8dadd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ca64589981229b7d7a56d269b1da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26500189897dcb12d9a1b9bfca62b48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f66c7125dcef16b868352a8f544f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07d0484b99cc23ea2286552715aae9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fbbbcb41315806ffba233613a84f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c65d4c804a6608dd00bf3eee6d40b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf4d0a89259dd04676587efb56023517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aaf33d2d021388958499a5e100531518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c86c8711fa6736fd4c87537c9bdc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aa0f3d6f0522389ad7778a32d2b0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755dbd0191edd3eab8d14600e43439521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503613cdf9a8bf3a4acc2868fb7e831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c056d631fb9728fb8a19c0fe93007e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31867c2e9c4296e7efc0fbbebd57d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bf9a413be9f324070885b64213a12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4f4da01edd2c992868e3af493a5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224c1ef6f517d46881a4c4e4edfdce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592057aa1499d2941aaae82fdf29615528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849515a82b3ddce02156ac27001948a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a1a4ba8485e15786f0bc0133b060530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6033c7983d050d76e69f9f36c41f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b27c5c5a27e203d9e8c819fa6ed3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abd180c3ba633927efac7b9f765cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276a463f096b5baa3c2d24d25248b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484ee673c6b570e029d97ce97009eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ed9c59e9ac933096409ee47e00bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c471350fdd34fff26de9c349c6a234537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d5f57f8751d67354674ce52f8b3b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98815ff717d9cec7bac962c5522ca9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eef396f6a14426959fe50eb5808c07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3cdeb7abc4fe2420da5fff4f96262541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f2df00210fafde23e8d82b861c46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6393b9a9860d01c29cac878181f178543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b41a375301b2dfa5488bc64df7d4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21403175f99aa55735660606274929545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10740010e689d54f95b8e573f0f24851546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7eed02070954a744e28d9025e4911547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593a9893e642b8186204cf14a462a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93bed195eff83b2b44062cbef58ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180189a94bd2e8de674b70f0bd41898550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f300394d101db1b11bae0bc0fcc1d56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc442f33b0d722e498c22021df947552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a0e76c5c2299477481ba465a2802e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e86159681d586934d5d224b090c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2c42fdc327a0f0f3820b5b6e8fec0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5815675a4a2b48e5db57f5d78cbfca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f8856ad344a52ec89ef1fe5ae3cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213abc62005528958e8608380291289558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039913efe9b3e638209131265a0e5c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e921819460c519989ae2ac6a51a038560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277269729e601044a2b53e3e8fbbf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87980e8ec48c02935497b45492c25c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223819f052d5eed862a1ec1ab5bf674563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d7794f9f7b1f6168e9da11a068ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6445bf49a0fd384771a15e37e237a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bad7165e42f343fe9dd62c68c8c93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1123f49460c83dcdeabd9587d0a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4177a770c2be38af22e131c24a166568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d25d8c547a659740d0466d32a51e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517057e75bf46df672112c10d3b4ef9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa5d5c37a5b997d7569e997f9540b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f3063b9ccf8c41db311cbe28f2266572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbbbe65d688c33f505dccd309d1bee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75b513f484098cf6092aee07768f35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f03069f402885507c2845a9168930575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5ec96ef1de46ddb9bbfc9f50da5c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752fe2f752b33988674e8d047d45483577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658db04e611aeb45122b2d2d640d96a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e6eaf608c398ae03eb96f75d6fe1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f2e53f72db80e06bacafaa6d21760580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f159e7c3ec5b5cb78aded09f9e27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f952130cdc91d918449c6880020e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6334c965f2bcb8bc6780d874c4167583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ff2da61c92c3b9f0c0216325edc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d6eff3e5876eb0e767f98a80eedf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ac2090eb182e7704d1b998c7c537586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeca3c1dceae83c4a24190db09a40d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a314e06619428e4a4a7462fa0784588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667eeabfb3177580d8e10acc7f4fda8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fb799b417719f95d7dd4ffaac622f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce29b71b1664dd703a0f34202443088591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bf4af5342232ee2c9334299b04b53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ae46a949d2d45b988a00248a3e4ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a720efeb38b16c524ce17e056e52b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119119bba9bc6d5e8aaa7f97c6fc917a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687ad8e38a996bbd5ebeb180a8e18f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aa4fb87ae87ea89606c8b89624cd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a40781b49b6db42980e6495e8eb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a9ece5388292091a6e6ffe11b36f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0dd17592a04c55af91a30ce7fd61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e4538dcd4c4ca56f3a228ec4180b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4338126da21533d26a9b94c4556b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b10eedc5dc77ceb1fc3ef6893e442b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115246e8b9cf95b598a4ee9bcb5fe3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da3451dc33341b288ddefe5967a6f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60b919984be202db67e874265f99bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c3ac94f55a2f73b177072239028c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a53d0e5f12ec249b76ea77b4cf9c68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0be47e47a05fdd8c6f0bd8d8d672609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed59d5a05aa4ca24f0666066b9cfc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e2ff63c6b55d38daef87927f4621611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0e0e76dfd8005cedb74a336d68189612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b980e85e925cea82e5892f92e7a44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969833a127ad70a0a22896bf1824fc49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8ca497f7d9d7244fc0e9184debe46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60c2afc3e3d7050648cd11bd0beee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7968298b37cf507ad3f86eb4ff8cb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bde8c17653ca1a6a65a93d06973d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585e07d7d1fb8cd9790e2f1f9fb3a70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49bbbb7d9012595685b764bc6c2f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db57b1db6a4525388e4d64a80f54d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702e78771048b821374ec4b8aced402622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bf33f9f9c779141a3b5cf123c601b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b169596acf2423ad0a43f3b344b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3db2604a57502fad4c56b6b24066625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391fd38e428408832f027b305a1618626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061b36dd0d830ae83c55c39432bd77d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06757ca606c28d1d4d67e1ce06869dd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655f797bca387cfe4abe2667865581629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6cde8fb7d2b4c4d01b4234aea1612630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c5be8b7b2304e19a485cdf6ec770631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d40de03fdf9bb2d936f8f590ebeba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2450d6f099392b14a20236de1ea1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae92e3244d0b30d14ddb3bae1f484634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c0e96afad45ab1a3a93a4f4d8a2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c219cea05353de89c2a8903e5f92e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee51571ba75087c4e156eacfd34c09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372ce0bf6f3c8c42a0c5f410beeb6f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7c719418404397c006625e4ea26d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289263d414ec019d9b03f473c013aa4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe27c5c949ac907882232e50d3c35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aec59890c1e1d630e2c090dee4f2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275965a79c6055493980c423001e8793643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb400ccae04eca09f6050a4df430728644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65ca5f44ae89e7c53f4cc344eb60be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47796fe33b88d9a447857feaca04b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e63455090990e7ec4b35f40e900b70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbae4e79ffee18352437b006404e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1685df574e65d06ebb837f9d61ceb98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a308ee10cfa7a1962ff78487df78c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2be62885950808c2f26dd95d5738c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b625edd43f869d817fcd22cfdb372d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6439c610da1cfd3712ff060650104f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ea2ce11bf12bfd9195f965e46d8d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ad26627bc667fbfe2d59277f7f7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a025d1242e86179de532f5d7dacef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ae4df11554d7d67dc11d5b239a62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e98789e26a8d23e4817653e63f08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b0a0017f20550fb69b4395364b6c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8457b1a129f295645fcc0250ec75ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa2b8824df8dabb35ae51cbf29436661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ee84fd1b51dc7802dadb87e3eb93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3b7b2edf218bae1e69c0f39d04241663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859458e5db5371a1df50ed425de509664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e06bcca5e8db008839f5a19a9fa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe89d3b3d705462d9071c66690915e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901731f258c49b620fc53381ed2ddf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf05a894c50908b1ffee4fdc79c5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc65cbe0e3c1181c5f0a1e69ef3281669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f6c59b71153521fb5a21d11f5e526670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036da9819c9a3cfa3226a876fdd506b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284725e8a0f623034945db3c80458432672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee30c00ab13b1c84556999aa29af0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed3681e0266c154cd67d88c8817f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf6e489354dc67349639bca2920ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b6902cf4272f050a881e04684768d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cc13e034fe18a61abb292466f8a7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cbc011c2113130556eb2e5d90e9e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ed97ff6023948a96aa3ef06a011e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a062d28d221b82b4ca77ff7dda128680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0daed72a78a2067aed1275065c2986681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e3731c8b070504af7a0541b6bddf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2823e4d96308e63feb1e3ee83bc30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740730f24793b22144bd40410378748684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42319415a49c9ec949509df03207d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c928bbf6e0fd96fe6d767b0f25149686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c757274dffb6380037ae94622f5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee2a9a52aa06322a1bd85ff5a9bb8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614e2e96754619b47159facce54ac65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba17f71c80c297d9d1334dbbd04e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d08898be535c9ccc7ba6f58b8513a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500444bd34c0bd179919741f3ec4e34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61b7b9379e15aa1b1dc6d9a42ffffd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eefecc6ce7a8579d48b926fa96a50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d54fb508de91f837b7548da6c335695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd953472ba30ddb9cf8557cae68cd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331435da47db16f8b091983b90d71ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe25328f38b7fdd19cc4d7af4568996698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da043bd9fb06b7110201eb7663830699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10aab315479767646c598743ef9baf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab27cb24f8b3fe7cc9921756f27478701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d39b194d7c115c4f4592b82ed1ef9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666a3fbddfbccd8f3903fd05bff6dbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f0d3f9b0505b824ed2615abaefa1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a0e2f06210ee3d1d908297d485e32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d358511df8e522c3d5fcc23a7141751706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865046c69c8d699fa7c6355d546dfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f00a15d3fa6c5cc79b801e4a9528f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca893423562a126007c7afce63d716709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a912fe99eb9352e5a760734dfb73f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8fcce7612b1539c6b8ba4b9fe2d19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d318376d324a6a137bbb3f9b6a9f14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71391a2b761f4a57bd54ec972d42b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e760d9ae8a51fdc156d38da89b52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389eb9c2ba5571ed08298ed218f4b4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeba8c8171286c77fb406722343753716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c02f3c268d7a0d6cca30013dc5984717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bea229c1d79174bcc5104b90c0db1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b67a09f2c7a7cc61c2312a667f65d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc613e89af76c041178e5066f75e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ebbcea5062e6b5a99687e0992aff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46505b3486755f2cca020399bcc7cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc7f5cfe4ed5dc658d5d379f95291a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa45fb6db89ab51a410fa199aaa80df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d58b2fe94c7586a43e21b6f8babdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9da1e86a18b2cded4275850f3c638726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143863f4a897b1bae85517633cd8e13f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28150a8a2b0aa30cea3af276da99632728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e4c14d4b12b7b6fbd787b0b074b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930349305b4e8156b7aaa60f1fb2ae63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d110817500087e40ac7d8245d5ca9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd0505e9b9cf937c25de1e93bb29b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17004f00fe87b80965676f5de8c1430f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c6cc3b57c0fccf5a5042d702d2a37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a3d968bcb206de03a44bc8eef3c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a1d26a30a5fef602083679a3139d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b7207da943ea309607575cb6caf92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317f0509cdf8e80b42f257537638b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29540ef44e2baf87271dbf2d1931bb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2491129449f69e6f998a595bdba3242740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6966397b0fc1aa0dba6fd5ecac160741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b719942ac169e3d407641b654eac59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8edf8340ac1f5fafb2da3d64ff79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de54e60ea37139bafa315bd222b978744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af542b63dc04e3195c6f62d79209df5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952cea281a7fbd221e92f767b2233dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8562e0a2fbcbd18c31ceac95f7aebb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b51fd1badf9d2eda8a4750c0318b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e2e3fe9e261b51f75c9838ac12c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753668a851bc70860d2da50aaa97b669750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785860bebbd9a2076ce3148d79bdd0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16a3f0a6d0e08da338f5ffa62d3a66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11595a619a6aa8fead69c8e2323baf79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690aac8b1539e790cfc767a9c0ecd1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc479bd9f2424b47b66e55522cbb76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5099af0f185a396118b1020c894f69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81c811bc1cc3340d3978686d24c824757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa9dfc8901ba7b3917fe61b1ec212758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b1d5d4cf9c298c1ad19db65a8d4bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>