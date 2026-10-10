--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d575502427296b0c937157fc15a1811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416720f69f5879472cdbba033df352a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a24afdcbbb105435d5b2bb8097183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba716f56165666d1ece7a2b37664f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdaca9d94c77b638e0e8c22104015c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcf9d1f61378ee2303fad363d843076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b8a4a073de410e459929e78c3a1dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad280d655e0e1c5442d9d8720a0ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d456f1aa29a4719027cdd4c6c1aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79ce3c724f8dbb1d50b0d442d1d7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdfe03cfc5adf2eb3748a32624737a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b8cf811cdf7f7fd925888ad5281112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c2e4eeb93d687463305221688ca413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fee9807b20dd7b1d8c3edca9e6bb5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66fc18c2926366d2169da3c064d82915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b9bb999e14fda4eaa3759a31d99516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcde090944f806f1770e5f5e52d05817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7287c3c8ffe5bb58cbd3dbba9da2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d8c4cd4d973729a6a3dd869bf14db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6708f85bca7313f040120d7423805520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41da31ac03958bf1272375865bb15e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ee6888db32749c7591942b9ccfb8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a9ae832baf1d9d8c7cbdd635cbad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc79feab1a2c128f033a14d4d9a52824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d65f9fd857d660e750fa224135c16f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e5b78a07ee912181494904de36fb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf256d691eafd66d0d16890b3534e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5ea0990567f34e7e19013683b1ac028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eed8797e44744c2d928b820073e0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe80a69c56f8415a03591b5cf1fcda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cad2ec3155a849993d80dc8feff7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6026049b3a2b13a1a0a150ca181b9ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef97bd395fa3d80c4f57c9f06ed254b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60257972b09aaec7003f6bd08171ed834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244679a03a09d401a22d00719d6806135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcdec422ede29dbdc8ee0a7930a1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f28a2823f52f7f0d488b78b63c78237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a17827eb3240abdfd2a774eed42c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d4f8bb7d9559e2eb33fe221658e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165b7e5e805bf413e5d0152e56c044540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e4745cc57b0c7e4be0b7c35ef8e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d649663c8b0c11231f5592792e9c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122788809c26215640e64cc7c02f4c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff626c40ebb8b9c3d01212422a4bfa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683214a541a8f4a1b8bc229125c29ce245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b53da4144b511b7b14dc6df1dab63446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494d1a9273d0632e6a10e80fbcbdc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750c066947bd4f7687235ce5a30612f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dff822595fdcb2595b608217928de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f2d1b9bcf7ba46b26cd21372499550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe3a102dd0a8ac37b222d7858f19951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac28989c91e1cb9b25ab43f646fcc1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d138fcc24f213c4f605778e2101b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31724fbe674b3b030525d2db311f4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f03a2460063332922a4a11a4512455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f1455cbf03019ca4ee1f39588d2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496cee9d2d5af711ac6b28622dfe57957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84447ef815c88cc0879d10c08a0c3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc69520e9945179bfab88ce651d759b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d88a5a14987c2077d3e2ef5bc90860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ae414ad88735a0f6a17d0bc850d7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5b528e4ec7417f239052f57dcf41f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e635f6f4b18c63e41c5eb8260dd5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b074541926f9cf09c5f062dcb17a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b82a76c40419b7ac0d5374a7373165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc754bd343a5ce12901c9b9beb7bd6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7dcbef959cfa344dd9024a752f43f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d629117803a33eaf5a86f084f168e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298cb5ce1cb777451b34e43cc392c2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f9365de602052a0c4440cd53e51670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc8193bffccad67beadbc20535fee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f9e39a1988807d6e62757178d692372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70680a398c342d34969fa66e3b2b0d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512959fe33059e8eadd14c8a1d9f5dd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8381d274ce2a8ca91fc486fecd6331875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c40338f7cccdeba1d2bfd348c1714c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55f3458d762c0e3684bb268f6e83377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea44a51d34ed2b185c2c6187f5408d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683c9751b08af18f233316bf81802b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee865809eed847c09e92410c42241ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e21a8934156b01245da1deaf0676881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c4e8fef118700ca9940e4bf6f97c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34560075e3a3bbe79e66fa222b05b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4ebc61a97689f43fd5032225f250c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f3eddd7e8bac302626508a6155f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e6c21be63d397bdb9dad3aafbf9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174cc044b3401d5537b07179303848687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca38a40d6057e280f7af6bb050139488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715d5afa9059a5c4a07325a9d95e4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c8ed9520d7925b86c29371a8dc0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a578f282ada2c254c52b258d8af3bbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e52ebd83135b5ee997f6114064029692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb914e70127ad33f207cfa79a059d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c249e7db4d40b3b05c5122e1ec8ef3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac40a7be6e66110c5f430ecb8e731d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4ad1bbc5ef2f2d680898b4508694596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78774fc87214a2a62f3dd0c0b1d4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd4e2b065cd36076d15cb9bfce85098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c675e1594cd4f5bb1a5f5845983299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def829615c29d50284538bad62db7c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841a6001c14776620a7086257110ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5774a3110a8f35c33c9a5420f2b511102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0661dcee87c911461d28d329d17c1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631e80b591b5265e34167010441a041104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1833c7f62fa8be3f63e04cd8b1a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727bf56cca0bc79f7c18d05f6bd4b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80013a632fc33a38cefaa03d21413de9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2952464a5fd1bcc540567c9323988a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdace0e2924d7f6493ee963b2ea558109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a87e3853ab0efcd0df2a2a8cd27a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca9310bab8ad7ea478defb0a09002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1796c8f7afadbe714e46ef79db368112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1436ddca5aa295a8e491211f91e7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314df1f965c0df7f65200a213488b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56412c36d6b39887165b1f9796f14356115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eea0fa47b31be3c4008bcd7c09632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309aea7170acd01e7040a0feb57769117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e610a1ce98935edeab4e30c145f20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378329ab23aaab08cc6cc6edd8f2fa02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f00e43920f6556479ba12aacddb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e654dbde8837e9b02ce952058b21b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df5dbe3f49e2a80c8fddcf0acf55aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd0e12ec549f3ca702005c1c61e27a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa7b744ab6ce385bb6c5a4f9f40a3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e787760213bd44f509e76369ccbed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee9f90cc008fdc223545380e09d5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a7b901715d0904a5c2566e721130127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661ce0697aadc0973695442eeef759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b37637fcba447373c14c0fe2e59588129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e0f8abaaf06479dd0a1f94915ed26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b49e57d6ddb650a3a63827654e7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e3ee28a5c512fec741bd903c1edb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07089b27806e2bd5ca10fb17ceac2a53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338316531c7864677def4b94f26671134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b35501bc44d8b3dc4dd6174ee1cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72807cec7b59840ec6ff75e2d4f14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817331f4ab9df7ee226e03242246fd01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882dceacfec31ec6444163a4c112503138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e2aa0eab43d29970a0fed32f3a4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b58da62b82e994b7bc53ad368dff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829095be291a327634a7d8247f2cfbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ea77dae5e5236b0ffd64abdf2066142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b5af13c2eba436b80ca499252183143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0e68c1870abf8d9db9d319d1c2c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a1abc0b07cbac26b2ab46799bcca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1e86d709017353eb347a8beb099d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc8cf5baf191a887582d1eaf221b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228951a53da0fc18f896f096df0797e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3371a077463ec87c218b413ce2a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a52a0c574998a020698e3f780891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa138a1a4f79a07196cac13191797151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e845213de96c03d715d49e99ab6c9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d084115d28841154a756fd58a805846153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fb570ee6230d1961f428d24c897d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae646e074287301edc1fe0eb1f739155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887655a1674b3807878e1c550ee76ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec4a55b9f628544e312764fd719b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06bd83ecb6dc45c578ea078144a6ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6499e93b6aaf6a9b6196df7cff285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9045838186331ac120c9334e9fa748160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81289c0913565f972a2aae2bd186e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151463bf7d5e4126294284bb977cc6fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe1516b58531bf1090fcd10ac7eb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afc34aae5df6487ea3579ab80ce9f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0669c6b2e716a0b49f0db902bfc7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fed0b983415d7a7bc3d838ed65167166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c097c05d963de5fbb23b2bbd06f50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625d5781fa2d047dcf695ba77119ccd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07bebba9a3acf6106cf7e5d4c3f92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b858016bc702e6e3cf2d3ff8b74f5a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4f452627879fdf42874ce3bce7da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc0acde13f4b11ad1f5870a3bfe51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406a12951f50c88fc93b3dcd7e5b1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca959bc05e46727c2091ed91033aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd111a65fbe077679130092b448e564175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dd60ecce5d3178b6358285bb3001176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6163ad8d89c94b440c1ea2047d51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e81fd8ab2378dc820929f3aab17d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c6e331824f4d8a426d2be1429d32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa74aacecabe40f1fdbabe917e6fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e72f2b64887c9188d5af1970f845be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474678d255bd33fe7fa0e21b85fec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed25f4f40c2cce9d5183e9502b6c93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dcd1f43b3861757f533f29148030c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269651d8785b8dc37346b25d02e840c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfbf2a54768a9d682128ff9a509dbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf61895ed42748097b6281fc2e13b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c955ce6a3ad62520f63cd07bd6588e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e593fe0c9e3b29efd555020bba3cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47769182f9b9bb569a79d56fdea1223190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b93e7e4e97cc81753ef544b3a7cb12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b43f1c271741eb2095838c6352cdc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb8d796cd854c206c56d8bdc738a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0d58eab635f06de4cfaba79d34ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d800e49b91610016fb0d93ff26ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b662f050b41d43596f96e3be3bb9bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabf775ce57648518c453b1e9ac003197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404a163e6c3101002d4bf6292b245a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf1ea5f7b7915bd336d19ff80586c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8243aedc42e52f58bf4560068c3a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1392a43679c61f1965c3b3a0fcad2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfeb846e02dc48ecdd37012cf3188d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12834a49ba56acf9b87fd18279f9df55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9da937a5dbfab845379fe54c65b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c7a2aa02b0a86d0c50865405afd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c9a7da6947a2582a7212ca086340a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b5eaa4fef62bde925f6683389b24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be1036cf32a1ec89560df209eb923208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c03ca479e023ad687d7c8b2002eead209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f370e5fcbb241c5bb75d2b031465d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aaedbbfff18c61071fe7f7fb497cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bb0ca01deb23353306442ab8cef9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc1f368bcf6516d5c150f0847fa1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366820bd35fe1b7e7cd287f1eef4a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f2d5c4ad74a6ef8aab4d980aa205215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dd3af89a5d919c875b13dc4c0b82f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8696b942bed640f694e1136eceac1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43843a6d645953c52d1a1e20e64b7eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9c35852dbdb45947c7cb9389bb3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5e08a183fa8fed49df76022f9cbf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9bab1da8017777d9f9995701b5f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0e97d00caa59f1c4636461b42614b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c778287e6e2b0d57d9231e8af35ad4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae837d8a918a86637d07cfe1ad648538224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e95693f8135ec4f338bff0c554651225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb333102b9ab9400bb0cc204364057226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324453f082e64accf6254bcf679cbbfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c582630b5bfd2db63e18345fc3b4fc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a73d0de42893231cd5afe36389f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd392941302e0f55fdb676d7e59602230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963cb1d7905739db107a05a00952472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a1afef6cac1de06f067f37a9bf9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8967fea645c1c60b42a9c48ffd47c6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa960c7657a5533071dc6af93138d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa8957df4c9d23ac1a7f12b3c523e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe8a9e5d9415da9cb2c92fadf17b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ec20375cb629c4a22d5172070546237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2220d39a5f840179c124080dcddade238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb5006a1ce45436cca1c0281b393d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dd76eb7248ff10796ebff25edfb47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e8c9c8b0cbeb866fa8f90a4fce99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7277f77418acd6b6527f4f8c6f43dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46aab1fe7f3d35888c73e9077c27f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af98fef4371ab4573406b592043247e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94928fdde735e200c5d6447a4d42669b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a91c52e986ab8f442ff83976a5383f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d45d97a9057e8d656b9e30370c98bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2f18c55256a46638da02ca7acfefe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc685c2db5731e76ca265473f516f70d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb51b17484a1cb760a05a76d0e981250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0067c350016846c17eeef9eb50733f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63cb0005e2ff3c32577d2390f8aca8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb378223d3c4208f5d49a60b6d97027253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64f0c4a2a23e0fe564a08be84c152254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6987160a08862219d4014539285c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c54952340e399f5eff54a3e88372256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c392efa0d7f616855bd95936c75e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f25078c7b47eff0e0696a73c56155e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55393977d73e60cb2e42171d64a756259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a5c4239368c9356ad5321664ecbec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b14f564312fe2c2bd847e6740dae8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c5c08b2927b2c7c9bee5a74466ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82046e730d2bb0d1f8eaf0e99717a4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645261096724dcac01e272dd2f594e9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578451977b4960bd86ae59106d446fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992a77d3d4222d6adf71e221e2d2ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fe2045abe42187a7f4506655946cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d773ab6aecf65ff1b137dd25951005a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d12004051b20f9984e6aee78dc212d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec072f94fbdc9e316ce3f9b6dada383e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c3e17e2f1091abe000d824e5dbf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df572d50e03d7338029a604ddd8f8a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfc9f270da1e03ba4f3c56cd5e2ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afdbbfeecde21df87e849b293367ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509445ece27ad5a9726f2b826575114275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b32c5f830ab9f246544a5f820c0c22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eb3450c75e3aee641c76339564706277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3af5da4e78b9373f19127a3f4f4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef187453e37935f31a02b68e1de752d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ee74217a8f49d51aefaa7244d323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d231b24d20c5a4604ac387f0495c4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71383598d920ea742a4519c01f0c69e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263b4bd1625a96cfc3f4af30b150a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4472bbee95301c019e17edfd452d047284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ce9800cf73a85d5db757f83dfc78e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61e6817d1ca917832b393dfec51ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f6d1e2e480823ab10a872d8e01ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c6a1b71b240d4d12623b9f77e7d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3f3e24273d1a87e93138338be6b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff5d9c4ce096f378ea50fc4042d79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459645d99533e5ee83a7d7e408ac7e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d9a07c92233b9f859bd8f00326837292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c07999cb27736e3d495115e3fd60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde0885356b1ea94ec55414ad4343f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772185d9176894af2626036c969b3e02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def089fb319a1d829c1f3a290793d0e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7810626741b928173b8b0381f62c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232af4a7d7a0db5e3d22713aa415d2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55160a94ca8d21176f8e872479f802299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4611f15d82362a314945d5c9cd9183300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c84d7be685fe799624a16a590b0f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d4ea514031cfd574a3e550533988302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f39d4a96eb8a39f9699e5758bd1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4432d79bca634823351065e619cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bb0256d103843fc5e10c61a3fc29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c509b340b13cfc8150ee4222e80ab28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f8f7873d65717ab38d5e976997d00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb1ed1a8da0241eccc23f1dd93c49b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ddfb4593f78140312f32c3a150ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dc800608f8c3d972cfcf001be9f91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d68b49107ad7756fb8188b991e9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24be9153d7749097e649db410ea52c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb486103b7d6f7b003bc3f367d447d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0bd4c54425981e49ea0593d29c8e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bbda31f11fd226ed78bc7f9a03384315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acf0ab430a283230102befa2bd31a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04654d06e0ef31a85fd8b7eac3593317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad03cd71eff6acd4b07869ea7acfbf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ab47bc997531c176459b386e60ea7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d1fed88093980bb60c41f7c40c22e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac06aa4b69a10d16039f85b746c0a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6a25aacfb2bd0ef55ebf48c2caff8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b30211e607c23c4e5cdb36ce597ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af7d73471e745a9100a2d56a6674c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb7ccbad83ddc766cd5339b9dd249d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917c1a72dab6f8601b1f39f848349b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587bfa9738920050e6ff6551fb6aa61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad975a6b37e38c31f4757cc04ad36c3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be0c044158b9e777cbfce152dce320329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a155b3943cb3ea15014b51c7eb385ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75c86fe6715fe41bfb0193834c56e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482c40e42ffe4797b54a17ea93dfca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04717c3f3504c5987377e4827c3815333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d17968eed142a701433f2027b0b4da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d6c32f48b42956de5b008d3087465335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6822c3ce45773d362d780fa4ee87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14da12af5f44f186bde89d156772b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a847e7d19b04734296cb5a2abd89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114767d07a2a995d7cd12fb609537c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734810c815b67beea65b974e9082681b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63585a756132b55d5b4d5be95ead5a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9c4d12c931e48169a1a005341222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e212b10ef6edb6a704b2502bb5c2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5bb746d44b920b87e5e74e8e6ac66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217973edd6ca2babc5b4bd96accbf22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05068ce6d0f2bf98e9c1f7a4bf4f72f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657306ebd5e4c1f2222641fd615bda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a55a3413f0f00657aeca485060bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30e735249debfc062da053482c536349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b329f0eebed99f6ed6d629325d21df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364114ade6524a3e5da1a9a29ef239b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b11cf3343bcf5c3e731b0dd989e34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340566569b55199a54294832ce49d855353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda589aaace6e95bb2ca3a5dd68ecf1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d186a55a87ecf26aac9e7a022956cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107c415caae2edc93f92b7fe5f53cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c1194dd4c85613045624ce5ff082357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92c4059dc71ac78a7e465f0c0a880e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce12d99472c64c2f8e388cbf447c9cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b8c0ce709484925a7dd217f6d727360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a6d4ad90a1a5939a987e7b66a114d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de454ef33c6b6dc10d5cd8bc3060e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3586a9c16828e07a6181f699dc013d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d576db9935a17b53c1f1fbaedab0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064bdd90f10e1184919f34b3ea572b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586452591ba622f5b4008ebd1cdc9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602699cd53ebcabf6fb33940941ffe8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af08e356431ffdfa115196f2711abb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80f17a7a9d815b7a0a2adc4e5197a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eca91812968e8e5518e433388f6794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e88a2e1f1b4e6b978e112c178cfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc05952d39a86f451b0ec9036622fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90049688700cce278606df1c544d15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861299fd41711e1328c89c564982d3ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba81009cc39e4a30505456a4d64a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540114e32ead5d073d3b5b51b25f5ab8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45cc4705e764cd5078b3b601ec51aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d20a2f7b35e1920be79d888a4a4de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9dae7607023a87aba64c3276e577a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174232645b36ee5aaf72eb23df7c071f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846acf7874567ece28a3e1affc9fed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b42498ea4e6c55662abf8c3498ff6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a181df70d39ab4ce9699efda52708383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1bea1a781b51421af23a0dcf7827c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbe6d6b337c8d9097105c5750af67c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e55a29ac7ebaee21bd3d72240a8a09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13b6fd79f674727a1cb9f88fd3ef26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab4578e179146762a809f8ef915a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f49057e000fcbe7ca87ed1875b9d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf2b63943f9dddcc4f7e65687cec5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783510ca7f201970a0a13ed6b8734c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e84c7814f4291c986db9e8db8673392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd444d4248eea3871fa3f1d3caa7a78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b3f76955c8423fefc8b3db2f6a63e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d06fbcf51ef7b4a7f943ad72021c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98740c43507bb591963abccaf035cdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef896fb6ee0660d6e784457a144272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437413f26b37d1bcb3c6f1cc78535e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1f0a5a65858bf416258601d14e94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0cf2551707f19574bb1660c39e52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9cb3eb20f6308f54f62116a564c2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35493ac67541d1b34ddfa3c14a5e39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc2237bd1ddcc8e34a0fe6bc9783f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb311f42cd6c84e56ee21f8bd2b6d4e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85f1f63f007aa54ce31daa776f0d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac563bd519b0334da6b53971d305173406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a433c3c63f23613c9d939bbbbef7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75924cafce81e53b570a7c92c92ffe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff71603975000ff3ef3b799aefdd410409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880cff74b89ba376300cb7234602031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3dc46f5d704dd49915758ee171cbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ff525fa463ba48d424e9281c1e09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b646970893cabb1a39b087d22e7a92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e2793a30c4ffb8fa219ae8a8c8d6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a236a89aad91923e21ee9230550c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef044e19d55f33f61065419036a7c707416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053fea92f86db4660afd5312e07634d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765c81c0f964a1298f69c36848b5e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc18f5349b516162c0b8c291e22aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a30478f27438ba5751f1af0cd4e2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b2d45bb80baa9e7ee9ba62c233c69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0705a8cca678f0a6874ab11d253808422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e158d0b5cfdc6da8f8d6b613c949e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e229cc3947969854598eab027b21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad8a99fc25116736f9eb9a4d0c477425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc747a2f88334ea3f4f9debe6b7bece426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2e7346e5acf28a2d32d87ad7513b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a0015128e68705032b54a88b89ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4126a7fe29a47954f8e74b83a23c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16166d346740553bce45aa43dbae1c0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63d0dc2cd9c82f1159377a6d8ca198431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad2b8923b1d02839787ab63fad030a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaa8a69d765038398c9c43b390c466433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2cc343c6998384432538a3ac8abe1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2bce4fd77f01e2e608f93275531e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979caeed2207409f1753c83f3e3c5a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09a4dfceea00fc8d14e1aadf7597f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd13bdcdba8397b179f232a65993a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26eeb4e84897a6c4b24e86beda1445439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1106cd110cf27fa5598d964bebf705440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba15cc69ca7a5ff935761f569c240c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02f7ed2361894d2713ffe518c88de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d36f1f94dc3bee1c192e91dac91f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dae3e74ff15d596726c852cbf5395444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a33c493e7e875bc1e33a281179ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0189bd461243700ccaf7dbe1efbdc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db15912073bb24f4cc43f724d5fe53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7448d9c9c2480b63b625d2507b73db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7fc06b6f2bea7293ee24163614fa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3a196215b16aac74fb57b4e48fb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dab4c3f3f7b2395297edcda2e52eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95233e157d4eae35cec57219fe179b16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead228f9c55d789edd456e938fdae8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd418fedca35e9b4d190fc77d0210454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17664ed95e562d6ec9d484b5f4a0d52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065de9d66066d52ef984601f4143e4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4353dd4634e033a6134ff2dae507457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4d849fbe3ad9ed9977369fa39be6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29b4215af021d45217d72698ca4d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c919fa93da0f1e0c4cb2fcf77f239460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb072a3ea784422bb5de8953d0939b5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139248e7f1f7888a6a16ab159923063462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10816c3f14a32a94a8aed2a91e1b624463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80a9e6e0035dd5127814e69e98b458464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9911c08108940de08c712b051e05a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31138ce45ab8ad13eab24262825bd14e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae60b037180f8f7d0d19ae3ddf0eda3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1866c9ca769c3e5452292822dc6b18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba346a5429f34c05ebe58c3a1abb97aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5faaac1b01f704336785a0530eb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f752e659674191df983ea7f2d9fb2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0faf10cb8607022992e1888359f0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68872044c8ac52a8b4ce541aa55295a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7178f852e4dd2f24f93bf6764642f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853b124f71a143f1fcd6f2b0272345475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71eab9f0b56bfb103727a10dd916a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446157bbf9febbc876e2307ab22b7404477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b24941f73cb0109f68fa56963ec61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe82792f03ff2b1039a33e6b06eb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419041e20a4d3602b3174f5a35ff9cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14ebd6c88c4fa1814dfbe65edf4868481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d9216324b639061473d2b382e7b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a280c8c3be27baeb3fcfef45e19b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212a798d81c885f582ccb58e3d386c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a677693b153c5031936feca00f4028485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaac707df134f457ae80c38537704d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b20b712f9246910b4fa29a2407cfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af747065013d38040d8e901f12553488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68237579ab575def7c4b4f258d05e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b0d65e1263c8adace43f140d9aca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb127b408b4aa6d5cb46e3d77a6928491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d3b68579526f55acbe9c72171dbe5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d87059fe715b7c2375de7b7c02c66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc1ef3a9c6a91bab8f00ef9f58527494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842d58f50bd4ec5b7fb03b464f5ba0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea188611dfa6e682ced512535fc71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307a1b9d1a7585ad465d4204c58a6b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1a774e27889a137402db92ef937d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9edd12c32c8abaebe83b3d08206bbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295992c97d0c775586bca87aa3046bac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14bf781c3bb9b930106a39904e9df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c909c4b9053a7e661efe8870a1f7d68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2739cac214717e06c40f7847841889c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d29e5976f94091658fb5fed73bff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1001be3b0f7add4e71eec42f049e139505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501bc64ba591ba37892b177e3bb8d9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328030a300d70617a27973fd7e77f43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902cdfa232e8369377d2e040dee085508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6c4262e5490c7d231d0093eda1b48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add080e9894bae3dfc8e54b187ea12a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fda7da56bbe66e6d08f408b3a5a13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24cd0fa7cc6757131f853df7d5738512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392745c71b148bc3779ed0d90300bd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7ba0534b060c465d2fb679a5f8408514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d472aae3def5f9bee487f161bb9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e6b5be2d8efdad523a9f5171372dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a9c276f24e0b1bcd98ba8efe4335517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af3540ec1f64c1c91254f1d011016518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b69e997d7b119388bd196a80e23c67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f79ecb69345e55821f0d95a29e64f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228513e8fca57264e141dd7e39e9aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126a01dba802124e0cbe3f0eab6430522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d9c4ca4b95f5d25f923394e9fc51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a948fd5378ef3afd7749206aa7cc3d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac838ea95f36bd90cc1703b7845443525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff34cf68820c84774ab4d74ec2346d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e404b4145a859448401777c34174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a44f02dd49de579d9649c1c4a58ebb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0fe79bd2ef209a4386e1920fb2d15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9446c806cb9be5ba710fe5aa57dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56e066d3140cf36a84667fa5746b27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3fa20384c82191025086140d120b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343758a5032ec6773ada7b4692e931b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791979e9ae72285695dfad536010c26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524eaa5b013a9fa76782e01c9d3bd16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e1e1faea49301d225b584966fb73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8721d19509de43937ed1925f51cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75c99345d58463c6dcf8f6d0f54c14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7821b84bbc30b53cf45ba6deb92320b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796305532e297ad2012db3a49b9aff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48d46dadcadc10c7223be7805e48c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c95268265d114f418df9e0d0c79e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e9cfa74ed783b5f5b24ea2491513543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8429fa3f4df665004593d475cd459fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78245d0ebdb06b0c57d189750b31f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6df779a9103868d5c1aac57d9495546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dae189028042ca81d73223d860612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130869bec505f5ebb3def57f56c7190e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787d54b7f6189f0d8619770ad3ab71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b3cb7b9592f2ebd27a4dfbe05ca2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2fdbedbd21d0ed551bca3107f8d04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20a574de418d8eba59903b756432d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ad6c74ad62e62f83ad433f57b965553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91cbb4a2c11079718fdd5964ce02cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e131925417ce6ab633082f973f85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbcec7439f44db91369e1b20f1598b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467597b343a801d9960eadb134ea23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7be9148d6cd7997b6dfbca69457c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95071e7dc062a5613041214996553079559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906487328859b9ac0db46150d4ed549c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b74b001d35ee73deb22722f87c737561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822987ed9c8a602a51f0146ef5944cad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eb3d84de6e8be3295be1f898ec122563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74aba2ac151abc15d8af542f5c7938564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c075c8c3b175ca962d0a4d4fb105b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac2e7c1bb827b3db083f16f33c507566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7275f10c063df4bc43b599c7ea3e8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ed3066d171a166aed1ab0b66561d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46bd6674a962ad4c5e4fb3fbc119af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773fbab1a6158e19ff5c228a4119ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7c14e832020337dc9d523e1a56a3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f2ff69a14449e1881e8d044b4b54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c771a52713c2ed036c1619f2531d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6382946140409c4e512c011f270fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e5cd79ce0b9264f41d56c2f02bde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a3d876e89efa87efab03516985628576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573fd64eb2f9abbe4b00da5b93a2a55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619daf0ce8ad5700f6e93d307896a59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac82e39d398624e0817f1c2db38b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1b7260245f6074d971174d86d17d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d7028190cadebec9c1a1a7acb0ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e8e966add52ee80db50b993139440582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3116266c3fb236236f23233a5bc8d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aea7e18ec5ba1a8dd7e63b6d1e2920584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ba9a9826922ec3c21d744ef388778585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fbf331ca3a17bcd5e06effefcaa26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed28573a50a259ab64b3d393173047587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb34f0c682a45816c3d77b606b62fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c65372f8c9fa9778cf44b69b208a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3449aaaec069b345a22d3b5ed674590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a2913a5909c29fa64c4a76192025591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4195cae3cd5df56423d74cb1d9ee5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d22c9a97a950623868eb8e2bec75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3ab701acd4167a8275ae60b76d58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe2525a461443a3b4006bab8acc3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0876a8c539e60b3394654649ed091596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf981177653146c95373f35f4da7716597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbf3a38c2b8d92d30824a892f1e0b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd614f757548a5194db54b90424290599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdfbd4147bdb7256a323c6d72098af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52fd467476b51f72fb45240e722c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb72dab5d879094fc33c5e4bec6f65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd949660a15c7ba4f6595bc63e1253603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f20ba3bfaa457827f6a885a3cf519b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fadcc20808d5c51df5d1fee358c811605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c44f5bf458c27eb944c915a71fe1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9479c46760d39d127c657f3190ef0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037733c4275bb341b5ebb010dabfa5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4f388f12b64e129153293a15093e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ff2e5ba7e0d2d561248b1c5778ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307259983de67ca3d0e9a0d0da944e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf910c804290bab63a515b31018f902612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3895376dbd7ab672c2335d9711416b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43593fcb48642a12a9017ce1ac672ed3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc1ec531f02291a7a6f0eb45564e80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3602996fc8b600e1d04770a252d5f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03170a66fb70f9e9d2549344635a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347feb227bb76c27edd6f9983edb2ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea75d388b6038376d5f648a5f2c006619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393d0b520f7d602d1e265baa1476f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fcb9724cfabf5152dabe58c1b39de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf99c8f28e9fbaf62582cd357f994c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c52c2b10fa8832984189a3a7facf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040aaa34e027b22e4039c31c0e58327624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee2605c8af0d880b3ff905a09ed7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1754213f391a7806b467da2c1513142626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaa5dd99c5daa7950d86f85a50d657627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709cf9f3015d74606337ededdfaf971628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d904dcc33b212621e04cb42717d3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b295d188db51d157f7eac4f5f0ed0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b12b86ecb057aa4e0cbca172d0769f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9f1d2ba49839d0f8695e406eeb38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d64fd0c4516c20b833e38ea1901e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129393be6a9acfe71a7833883252e139634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316294b0266b1c42da0456a3f52414635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb16dbdb8b7aacdace464986563d7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dca4ac0f90ca4bbeafdd64e0b1ddd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9daa71a570a5d91f8c0641f2c1f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e09d57fcc1a75a1373e63c59d8bb3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e42de6192b9b61f24f3aca8a874be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71157addc713fe5d5eb4d88352b62ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703c2ec7e7d4d1893ae9ae9990a2bf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4437f202eb561ff3f06e0339b6029643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c8a39bedcdfe131d7dfc2490804b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a19fb11f5e79b43fc5a56d7854e67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d76f185bcadcef3abda2e60d07100646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821054d2c8a97ef184f70e4a2eb478647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89798dccb727240a1ee8c9df983946dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373c1580247e41c6de000d7fc32715649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87b2d5884392829041de14c1b7076a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609528ce279ba274071742a3248518ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30aed884542323194665c068a772c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373818027676e3a25bd200780030138653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554207e57b977d67ae22eb7ea21992e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b455917f04f483ce1f5fefd764d39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5fa573e561b3dd45e163b435f5f2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f3bd57884ef37b7b0dadda1c0fc4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92674a726358a0a14dc8e62ad085ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412375dedbe3f20e08684c462c9f7a5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116a08c10c7f0d7750e5dfa6f4bd25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf1cbfd601d545073fc71f3077fc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943c05907ac15b5791de6018137c13f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb5a26a1ca4109ef0c2eeb5892d892663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa12741213f9fb9a43a1be75a5417d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23893934c60cd1c61ae1cd0dc630b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f65a631fdb9d3242b4c2a123e9ba7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0ccb74f42580e06224762eb2da36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4207e2cd70a47e130b22663928d08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4588eaa6582e9a5097bfd25e29be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de3eb4252bd65d28ccf2952c2223cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b5d33a40aab61842ac28086039181671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e480fb65f42b38aee950323a0c12140672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814505a31c2642d842335cf0260685673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7dede04f1fadb3dfc93f0aa6eb6ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae8f40d2831e2a9e37103c7e3d5f84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977a3be67dc79425fa87db16d20156676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52160111eb61d5ef88a3cd4b54b408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27808d3c5602e7aa295fe317116c68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989bd89fcb9540064a40249a379289e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641dfc50cb5e1aa51703262413d09b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8942bd7e96d89a4255a1136430ea5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa7b4605ffd28343abd1dd6ba6d7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb10c19a49f5a8771cc958e193e5a55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41872c08ca2a0f3f0b9f8beee9ade684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74844ae750fa09488e051374af5d7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcade68899f19239013d8c313cc85840686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f42551290596123969cc618e2c3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998bae74cbc138d70232bcea9be718688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e107925a18358c97501a68df56e24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc05b258c78279d0e59da81a4e91d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a6fbf00ce2a0b597a20f91b61296691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca580ecf9bf2e9229be32d38533c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0e3042b9fad00b9ba781c64eb880e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f823f1ba3165c1b219b162b428e08b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31af289f8a3e98ee3894eb20eb68cb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237027b61cb76687ca06020c2388615696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb428054ce9700f2f788dafb67f25098697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f9b364e9c53f60a46b7f474c7e646698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904e81f4dbf3ddcfd9dee0a460e0014699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec91827c844cd087f39d6c3983ad2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0087ed34a688f1ddd0ed2d3e9fcbc41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954262620bd211cba9e16c8dff0ea8fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b14c2ccf63dbe5d354b7dd81704a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e3ea22f5fb1636bbd327952fb1f66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6f5ae80941f23608b6e43ec59744705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31a0fd1120bbcc617b4b5320f1c8c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26b8b1eef28c789349165e49376775707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c42f67f94dc5c26489b9480c505c92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fa3bbffc6557812161015038cb4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10659c91e95f87051b17487f61459a14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4124e48837ad46d75bcd372e6c2c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a0ae833ec7af16c5332647e4601ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09775357f58664b3db27701765d54bf8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26ec3a26c9a66f3cdbc48a04d5b9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b059bf6ba2b7f47e93351cf52f9b36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d1753853d8410e0f682f6fd05f7d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6cb7105730449d907b482d52cfbb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72af26620e557c9d17d1a31777579c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9199908bc7d4bad94f3310889918a5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c975020bd6868169fcd80d6708e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552757485cc0d638d71f2d1de344b732721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8818558462fb6d6a832395a55bf219722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcb2c59b309442e4babcb2a1f288cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fd2699b0664cc34f09468ed018ded724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a3b5321c13c17d2e7a820f28044e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150c48d889f3c0cd566e941241a493d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231dbad303eb1ff19c3ee1d5472752727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d5ad08e4def3c88032d13f2e46ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba6a051b936315b2309fcd03cf5f02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35563fcbf72fd5393e86031d7e35a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9af3c8a2f4892995b9b88b73c193731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650449921284c8e768fe25c19d1663d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655d6a25cb5315f6b7c70f852f8f7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064887d4ac494c550234a6798f2b7cf1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280294db7f41dec48a85e83e1f3d86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe149d4a5cd16573d28ce066ed21c23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f9dce680e2599f430b1b3886a0e09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08579575ea243dff1b5b53ae2b8a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4fc40ca55b657e26d5f26bd477e26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ec3015f47825a73f84587810ccd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02b13e5ec7b545e352dff02a6ab76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b2549d93f0599986f29f2f61cfcc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2871f726832e0af481096bd982d56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aabff20b67dfcfc9c7657e9894ad2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376f848ecebf002be910a1778ac02d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475922983372f63c383f353a922a5e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c8b1b5f7a1208a24e412a340ab9b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732f5776922fb423d3203f3ac3b964748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdafde914ede75edc0e281f2327393d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab055927fee0b250d7b28b288cb81c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b8481cf5be9a4b1bd60725919519751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f28bd95aa66a7193ae0e713a15ccf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb3745db2b8c73c78bd1b283844076753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b870bc528d57dc4e042dff6773c443754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c4e2e5849d9a921ecb655c7a5eeda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e4247097313a5b85076de1bd6b70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57cd2398ea7bd5666e7b6c46215d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b4ee9caf7a0eddace86c3078eb2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9737b52dbeb9e1950e56fd9190fcb2b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89303eb5bc9f331c28621e3823eda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda7e8be167b3ee614987cf02569cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14558104798534cee062bbc3f7884c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d769290916b733a23280e968d9766d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde1428f25f732213a05e04d49827a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9151f75642b2c4f16c8f6645cc556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c92829c76ac22bada2c9b57a4c4597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564f18fa6f78b79f7f0240cfe5b42728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1068eb88a28cca844c55951384d459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe4b38d1be7a88441033fab0ef58010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f909db4b47eec78abddb4d4ea8c538211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17cd60249e5255e09e4d1bf608073f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d709b08651737bb2b001fd296b42fcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c87bb7cfbecd11be59b66db152db714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8ba1114e9ea6be0b25465bcc975d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cef90675ab4882e9f450ab232231816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522e5354c442ae630fab917591ad4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783fcc2b19240eac21177858765d6f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ca377faaba9ab8255c07d5ba677519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426f1da4727cd365d21cca7146c664020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538a258186c007498768d6fd95970e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd44da5ef95b6c8011036eb19296ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a79cf927dd6d14b6a89d5e691da6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c358005eadefb9b917559d433922d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf95432ec2afc5d6bf3429f3116ea1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cfca1fbd282964d02470e046323aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398318e17cabdfcecc10bfa3acad945e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160623bfaff0719e9a86704b2e35eaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf3300fd96720fe1ba1e42f75cb30129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7341bcba607dc8d146f1fcb6a335d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13953bc91241116c43592179c4a51e6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88485850a8ca667f8bd4a062dbe8f5d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae0b344f09f5f17651ce7442f07a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b63ab95b961aa61d1992512e881734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784fc21729dbfa315545b4e9dc4aa1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8c578aeb7e49869f13401ee7eedf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b86672082f34c193090283af56c53a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b0744cbbd1bc8c723dae1f38f4a8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bf77132464d176a60878e409141bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632913a3e882f94d82b66c42051b67d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c68c323401f9c17262242170a5a0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5707cc9bec345ff0a01c3b9b06e9cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b963d681308495eb1077c7574aff8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1cbb40702afd507839cc47d55768944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7e8f0d956052ffdd161e057e45f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c8752a02ee694fc6c778a135f83d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9f5b6dcae147777da2ba3eb8ca8d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e76fc0152ab3f0fe176ac2af1d7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786702f18faa3abe0abfa583e18d5f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4069f745940c0b8f1862b3ff1af5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c213237e0f2a2af82de3b7a98d6fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86568d2d6204b17fa89b97e0b172652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdaedb9d37bb15d7482a9b28fd10b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570584fc66d14a2418195720bc0cd4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422780f71d261b8e769669072fbc8f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f75c0743302b4745fb01c12f47b1b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb42200c67616d81da2ae2472bcf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07690e461c2e2e0cad5cbc1ce84e79a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ddf37fe1ab8edcd32d37c1a400f4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895817183ccfa50285c61aa26c287a6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef4d67c8631e7aa79318f630d4fd2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f339597ffe973ea7679f6a2e52950262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5f83d61ac1d77ef7d934034cf3e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c668b9490ddfad17f97e5edb8407ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b52c631d8819c553b001965ad1b25965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721bcaee87985bd1f636d82a116442866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698359f8b402b3986d98d96424077067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762af6dac0d9084d7534e6aebcbf0feb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39115380218ed1284326e3a43fe0fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665335b91711f86844807aed83179cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8835d67a0584030b43e34af30ba6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37ddc9fd077f1aede2ac401c1a958672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbb43f00e71498e09b6c466338a2c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdef9c271cbcada6395a84770cc0e0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda7b8effb2a7daa4e0acfbdfa53b9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66a663c30ee39c4c003736539a65576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaa6692a3e53060f900d2caa4d729377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187659d4148c473b716e219f9c24011778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c94b618d8d7b7d140c29e4a0b343179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fa66a44ff02dadce263c5cbd07d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769e5a77a85a221606d0b31a9e470381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7998d54e511dd2662e79591aafdfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf291273008d957b2d13b9ac0d25a5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cf04498324a8632f381a6849de5f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be3c42e2bbc170249506fafde566385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0036ee83d4be7090f903b33c1986986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60db815b7e24346aeee5d3d78bef8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e7fadd5b6d268628f5e86021af1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b3b9acb4b76c4aba699937d993c8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfb6b0296d9a2ece37f2cad96b13c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4619dbc7b57d888b57619829438391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7826fe819610785807fe3042a9abee492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191e20cfed3d5c17ccf56e3396949f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99be2d2a8f90d1077b0e77b4eef1b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f59174abd983a024184717e0bdee9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60e6ef5cf4e18d78d2688a128daa0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b4cc0b590483cb20878fb342431b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf480b2a4f0d734c9a153f5e5baa51898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3f3cfb8bb29cd787efcc797331c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80be75b8281f5242aaca95acfbf452100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40197e9dc3c0b2d9e4d742d1e1faeef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efde68fddf3f60d67cf89e0fd45884102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc347d490b631044b4ba607a8a980103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7d7a822e8ecc77c276787448cc45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b943b19b1e4c1092372192070bccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c1a601de98dd03c3db5c769ca2e68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfdd75f1f767522f7f9a3817ff62a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd786a1d2d2adde70ab73fc61179cd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d618dc66a0d16fb42cc82540f3039e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000e2378970637cb4cc2d30381aec86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5801f7a376cb51bb11cfe146886c2ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c4489ad951d93783fe568e81bc6e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341503507edba18fc811df8d139465c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1344ba19c7832096e49b2ecea9af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a2ef5c113684cbe277b28f538910f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918cc332cab6b357c1ff9566ac8a526116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59084e8c2f5d60544b570751ac14066117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baab023196384f924e4abe803baaf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ede419f025b57d5361dda51f90b777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0541157d7a93f5c00373214f59225b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b52d5e77d59857d99b2e6a3fe41b14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca748fcb96830a7a47274634e6080c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1cab649329f0e21f5aa92d7c1a92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c89380b08853b6241c47d5db8f5acf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba3687e38a9f9e8c55e1d55b60dfc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de11c84e4c456393222d28774e900126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a600f85a27d9e7c3a3d3d31113cc05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270e2fef3bbe8f0a859e173a240b14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd0cbd2bf0bfd5e51718191b83146f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef2f9969446772e2e2d4165b7bb97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033281851a841d9488fbb1f30cabaa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00898e39ce4f03fa6bbf6f9ac6fabee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df34a175535e80f253121ec2846be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28371b9a1d9dd51217a899e403e58a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598af99615569f7997d3416176c0354135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f555abaeb4827c917abe1cbb2c480a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815580c7fe36411e77e8ba48723db6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a54f1d2fc8c3e2dd13a1b16bc1c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735194354bc163f1705748a6ffb8dd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08280794a7f1d3255ddc06fbac672b89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29792a4d3976134aa3633ec85063169c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8518bb783ab8362a10142ef0bcbf33f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa84e6fd6cfb351a0eb0244f84565e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743bbb0b82859228d4246ad9e06f7b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb646fa7237edd4e5b2cf38c069521145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47344b270199af8ed1790b226ba47bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dd8aabcf00d082243e4ba0bf5f9b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b9fce5e3f4e73b8cd93dd5648683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b635ccd9283c1864c4b0acbbf474226149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c2ee0a30bab879d477ed4231ac9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd875f6798add3ce80f4e33808fdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c4562088e2582d7c9ffa84a223f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63c30afaba638ac14c5662177d124153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c51abd06ea05c63ffb1443b397a0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7979ffda96399c21dda70f4637f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762d4b146917dbc8ff28f293d2748c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc47539442368d6d9c7fe3a4573bec6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc998ab8f1057e179a290a96e8525b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ea10c5f2d9732e8bd07ee41ea31a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d0d2c346c20997a5ac59fccc9b62c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8428cf23c94b9f194099f70aafea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69861a91c91b5b47789862c7e98f62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e6b2ea149c549b00a4269f6be916163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e49000fcd4a69153ed53ccd66f5644164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231a4bab01c687658403b8f3c268e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0e9b1a91a9fd2a6199b52323fc9ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7387466afd5cd3d499d6ef9b81c8ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c416abe2aef7addacdb7d9ac1560e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f0590a85ca5dc04245dfc205144cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddf2dc583126310971a50e67a0c7ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050cdd6d450a96cf3afcd90e7127937171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cff39b5b2a46c79d6e91aca2d32b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fee3deda31b11d32b3bd0d2a61ac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaaedae35474390b407b3b37d1bfab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bd5a18fef7c1be6d8bfe6bf797b60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73caff0ae066d052dfd4fd392f1e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ecf632af2e159403159d19e843f60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2932abab60e141abf2acc2d9b0de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10db71114d44645327baf5c9a2a34c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6dd82005854359ed886b128d37374180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102ca450973e9ae7c09dbd658456bdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079e04d2d7096060a85958075d873fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb6b4ef50914dd107807214f87d01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bfa37ec67b0682d3901e19cd26923184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a3c9993b194c11a08e3de4208528185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc7dceed4187653fb597a44af4f74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a287f0258303dbdbe4f5f3772b9a7ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df52364a5389b4e747847d7583710f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773deb67d6bbc22b91f294a2491854a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724bdaf4f64468c4d1036729d71e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093279feb22579da4e9c454aea2b1e15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffaeae1f58cd5615a8d4979ddf3122192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30341bd56d591394e3b63d10202da6da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7c909569e2cd218500cdadf52dded194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1672ba633de32d80f065f142f400d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c145f29a19a03e5b2b3d34bba7991196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c30e3895c05ea6e88e3a9a1d8db37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d7e2c77f793d61904bae163e9de54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fca830c7d6d3b26a31d8ef2f75d93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33ca05f80c04aa1cc89aba5e467f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd51537f2d0caec17f49e749fea6a46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0043f583634ae41eff9da3bba30b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb15be1dc70d9636f9f7e14a572b9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515b5affa6841bde16a8964f3818fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70443012f1426ed7c7ee8036050d70e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e016587f04ceaee8bde6dc0e898f52c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756edea5fbcb063c15af4d5adaae65c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1714305511a709f1a33b88eeab4d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a83541ccff4c37220fff752240db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e7810c85072918535855c58575f4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20906dd3ceca2a121da40d0c673047f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f83fb42e165e9b2d7b9c1cd0ebcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198223e674a4a0eec12161bcddd555213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd1f9ef6f797e40048ccc20e5a1bcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c8a53e5039964649e37d496848ff6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b0d6ba4409e263c8f14d85e305aba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ad7986483824c952cce80f983fa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71762084d3f0d323d4462de2c1173798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43c419c05f9afd86970f9b6f2b38d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0245b6961e95e54c5a9f4499413163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52936427c90e35c911ed1e5a698db6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfea2ff6b6eae7b764cff1dfec2e15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d3e61d2ed52c02e5b0e9eff11a56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e614560ea909fedb98b05d14e73c5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07799688906d7ca5d6d9ed34eee40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c23a4c9deffe06c86f32a9ebbbe7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48666374bf8fd3e33b115b20131a23cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282498f2a343cbf286d79a296a23572c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1a9a5b3a3519d55fc21b511dd1709229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b874215e9ca1610bb026074155697f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446d66a0562bc41a41ee0d4c46b1b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb6fe981300a3becf81f51f6712fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec408373ad83ad98208a74c3a9c942233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30844950e5a1ae63d752d52f986ab0a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148073e103c6af5b82195f40a85256c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eebd91e41126a1007abbf33759b178236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e3941de5e0c11434a1e7a5f9e068237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4898661a7266ccd767625479c6ac58b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d206081d6c8675e1807e11acb8c043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9497c665896e9817fec9d9d3b4d8d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b999c1fe691bf313ecfe845ecdddff8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82e27060d4649b52da2fc9f6a0def4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c94718c7a7e49aefdf43fa2b0b4c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18933527e751064ce06b089fe30b7ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0de6b7e44639a7996bd53374a50ede245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330e43a7a65fda1f0e9b712961a4bf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf793e4a9254f187793a0b308df159247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36cbc262ceb20d479a3200ea74163248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9782b2f8877c7420034e1e7cbaff1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5bacbed25b87c199b0cf7170a0de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb337798a0f0220e725c0b27d46ad7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e06bd5a101a4b7553171ef260d254f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415496ebf4e4afc13ef3ae5d9f3888da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3ea7531be0cc4be14ab4849eab76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25fe828cc0d029e1924128a598f88e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43779cf79f5d1caf6ffb98531988f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a5e90a4bbd6d1979a49c051ec0e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157c83f8678b92e9d24a967bf74eca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69056c9e9cf9c898f8bdf5db75dc8a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc4260f54dbf674acd8ae34fa44623260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b55760edaf22d050b22a10f39c2356261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6bd6f9b445fe69934fc12a3ef57d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec4910d1e3a1f54c56b2d50403611263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8051508f5eeff20a7c446e2af9da5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fb840070c40784020ba0c72279842265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f0176543c6008a24b96e2bddda9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefd8719ee56f5b600ee4aa3c65ac2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade7b3d4330770eff61bda41825a45e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70deeef053072bc0e9ad380d0cb62d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ff8578851b948e006c33dd018172270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5bdade5d6d4230634fe3798318b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a1a516ce946eb0f42a928f4b89076272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2503c86f7097cd78483c5cfe8bdc21c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb970a57b228ac2fce2aa7430be8313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945e04af8147335cfd80bd8fc8a54e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637f67dfab5db65f3334d3913c4f773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca06898d7031d89f685652ce373cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed6bb47f0280df65d36db32614168278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8157d3def59a579e13254c09aa62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8379ed489285d867d0a98c8689d8b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2625ef28e3855c98fe169a59abddcb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efee6168e67ec1513ce9271d050c7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8dc304e746bbf6d1af174f7f74cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab119b6aea674f0048565e6e569a6c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a3504d178f470b9ff7bdb116e3ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7635321915484a56e3f37abbedce962286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82d814efa0a895dd7941486bfb790287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f12dcbc70707194459cc2f17badda6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9df265e405e48f0ade9a6e49ef893289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04952c35e164a8ff87bd0c5e223d00e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4ac036d19ab7b8c968ac446b76041291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf50d805bb03dd7c91effef5d08ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed0d4d5ce5c9438cdd59eb9ed641e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359edc2770419a54c066821e32bcbe8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e74cb458458bc9546613a458deec2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c8acc5044a2814f24fc9f7f1ed1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05967575fce0a4d86c8038a0167c3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a38b06e49081484fdd71f51acc8f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789ca38eec248b178251a7597641b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c56b8b762a61966ed6bd3a17c5c5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f060b3c3e4c7c569feb9695b32a94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b283ae0bea8071f2bb50a4024e1872e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7b7844d6a15e10a418447b775a6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b587471865fd21f1cb2473104616c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78e6210e4792f58fd23d8dd238c4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82463c9a1a1290df690f97fa131c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86e5f2994d3b0add6dfa7ef0d2ccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e3ed9bdc4ea451aa2fa133d4c5e9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe50b36ad4c17819d25bada0279053309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d51fdec8e7f54c183cb7304847cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003480c5b76e74771fd246965ba88d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ca32bd863c4f98020b370fcfd3c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954828b5331df6da023b101353dbd25d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce684d0eb8a86dee2990afbd9b661e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336efc6e8eb235892a9037d2fc07d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d91d1e741454b3535145328d68a00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9c3230171c8aea23ab8ccebaf2c3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f4e4b57724654ac2821fbdec0dcf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655560ce9955b0a0c5dd4560801766319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f95238b3170336614f483b2b4d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041814fdd8122561e58fd82a0ac547b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5b4768bc18fb6645260f019b4d0a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243eea9038b57c28aee51254a58632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426014720c43fc297317ddf43e60759b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d19b44477c9260b8e1d775cb8bcaf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985375cc78950fa7b9f1da4152e977be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff4928b976453be55ee9cb710d209327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d4a4fdec09ff5909fd3ba53b534c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25609c89ae98b54a3e91187c7916e85e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4eee47fb3d3ae5f309210dcdb739330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ee8cd9afa5fc32c3dc833b1ff639331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ae36eecd40e58838069cb23645ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ab5c2dfad672441cb12cb0fac39b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fc4b06016cc49943f4b9cda3375c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9a3d226408b192169da1688be4144335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6f07e657ceab17e63f724b9fca2b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad262080102509bb7d03ae813f326337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ee1dbb8e4849589a46294bfd0bcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fda182fbd946fb2f401a913d6e375339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6074db548a459a8e7f4c632025fa8a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d542fff400af1caae1d5873411293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8a3fd6338c13372eb8fed2eb520a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67bb35ff5bd301492e17bc4a2d1292343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc618e650293567c5e27862c5c89a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043372461796b097e97d704d3c540016345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c1672569ad3a79930038ff590553346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fb11847241fce51cecec0e84a9f9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a661403e78c286a4891c3e2c7717b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0891426f3b6bcc6bea9af7601b2e90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe9ae38ecd039719cb54eded3c7f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a3e060906b97480a5c145146c669351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf01d27e76d19974bc207d7569331352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4abf23c29511a1247ae527d414fa4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a383dfadd0e668d063220dcd64161c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376259348f691f7f6aafdac4b78d0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1445b6e1284529a17149513eb793c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f4266b98cc897e3b58df1147d628357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5ce0ae533ace1d975ae592f326834358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00abe7ba97ac42a226d0d03b0571bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b46e81efa6dc231285136177f5d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d346239b52a52667fcdec555fea0ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee7b5e084092df195e44c43157bedd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c190d6693a9ab8d9b8a3177f589fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce95a2430c66d489d55ccf3a5d903e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b90506916e58c2e2fc2c9f0a6f547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c61253dd596da74f748e453bf1482366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770451e1eb083a4c6cdbeea03fc186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143645b7e0868ffcf9725b0ca12fb10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ed76f4aee92c6950364764f937e2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad5ed7a7dbb987a2538d63eb44882370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3d81798bed644a03065f6fcdfe3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e511ef4177ca1ca6104fbf95a5e57e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a990221dd243bd14bd21531018cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33738de157f649b73efc31daa0a32247374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866e917f976b747d24ded6501b2e4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e0af2b98c571e80b09edb50addab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96d3937b1af8179ce91cfc1f70c97d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114067b66ecce78a000b54446ccbb6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd39dc5a28316c35012172b0283d40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1733e3b4043b77f721d715807ce6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be390b76d01c750b8c074b96ccc40549381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab7d30273158c8a48dfe1a4e21cd35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3a73100cbdb355fc61653b7a9017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c5b3272b34cd68cb72b9a60f0e63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75116f5defa3ef2382632ab60f0221c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56806fcc3bb31bffc883929568a32e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5861440b75b6c06886a9e097000aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3860be27cc6424f6149852d485767388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347b88009e22151b25ae12fba4b14e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae50af26a410427f67b16529429d24d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2cbd71107bbb1e5bfc325c433edfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7b2f3f5b3afa4a1b3c41dd54d5e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6c1bc5af542785b6d323f031e7f13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37362197720c2f7757af91eeb80b8b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14c993175047c4c4ada123977de4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673bca656f4ac2e92c3071e143dc7b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdd67acea2ca287f041867076d345d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f82d0de2f9fe21f4619cd8e0cb55bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca4e2627c1626de1d29ed6341dcf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca761cbfc409581784048a98d9ca0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e01e3ee8e882e4b6e1f2fc48e60232401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc16de91c09832609c7ba6b27e11e82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464534025100e5d8ca7d800feeac0c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd3171acf2e1c76755d876a5d8fb2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8239dbae80afd7eebb7b74d774120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba8186aa7ebc12089a6a3cb8185464406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f4c63021082a21c256dbde1e5d3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdf28b6ee5c1222dd0ce6ffd675ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444fa14038528285e7f105230770d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc051c15d7ec5922f1a8ed8d84043410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec949eca10cc0304ee5a230ae41909411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f46d394a0aece4a3f46efd9488f17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0fa845ebdde22b6c709d4bb54e6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576320c2946b0184989db7d1b9f3da5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b17691d0b0fd2a24d19ab22d04668415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a3cfec6c448a605324c154b8f131416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810e9676862676e15d15b893eaf1e6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eebb8746cb5db9d8415c64c24378bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd97da1d4616e87e9d67eeaa62fd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36c32543e35c205aacd1e4f7ad53a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a5596255dc3d60ad7868970da36e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95fc6455df0df50356a677e1b016c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f0240f77af1a80ddd47ee7f5d20cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2c79e5ba69f73f3e68b8c3be18fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c1afd90b168d138631db48497b57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e621ce838dbd7df2c4aae5e16f9aa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786837010d424509dc6da4744ce84b95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8a6eca7a86a38b332a0e448e7c2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd18f2b71228a62de4726fb900c48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e5161b88d6d832b6925c6c1dd2a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff8b4e43a30beda2ffbc5a87a248f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d43df70e0a0a997e0a45a7e20635432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c825df46569ab009ede93e02c1b42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed0c3c1837034561a390ca2b4a5f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb20f70a37745cd8c0da2b3ce4a3976435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ccaaf1cc182d760742355132b9ef4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056ea9ac9178504751b6a89710cead8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236a8ac5f3a8d9375fabed5d572f22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde33c9c070c411958a26fa56fe7a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dd854d6f796a4a6c098b3984a961440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59829a6cd4a3749d04f9871bd67e923a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b167b1a63c99fad2b53612e74b1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57ad9d403cc40d8c29be11ec05da3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c22dd4ca89965d8f4e4a77d0345b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc422ef85578b70d6fdcb16d5b6abefd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998acf90baee9086d1f25ac5321b315c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afcc4570cc13140952678dd59f5078447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b55363222c78caeac47079898962448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218492466aa1d5f9c4d6edc9ed3d325449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc347958d8bc325323e71e018dd0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf5e5cb87f4c7c90b879402f01064451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e61943e1c8d81d799cb81883a24fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74154d077663c04e39d4ee058e02885e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18e327a5c394ece8764f29a5f3ac0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01921c9d0b1879b2cfd423994d402455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c715c9a2ea181f0b18c212846a4949456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9a5a45374b56288df0fb03a11355457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc332a52a6f4e1584a50bf888a0b682c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d75c87cbce09c667083243d4307b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5225ccc8c7b240368d37095d9f551460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a2193735086cf3845c2a354373b6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e6cb40f2f7ebe2605a905d7c75e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279685406cf4eb942b94c0faa9f9c689463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231bf42342edc1dc6411ee2ad494a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf7569adec646dc1f93f1f0e7bc73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a593f20c03e57be00525454819569466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74deb1efe6f7bddc9628e6d9d6ae9f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f287d9f0c753e6881479582fb870e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e142566bc21cb4e206490fd11b89889469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67310c16ec3690f27e961819d1b5c77b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd5c4597ed536f360ae40e212e77c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159acd5a85eb2624d4053d28ad3525472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de54b6d3b8031b064d1fa6b6f536492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab3989bf374def5f6500b5735884a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230d19bb0cd656e94d61486bbdabdae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef90be72dcab8bc989664994ed93bba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae412036f2d9056dcbcce91bce2e67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531e769fe075f568ed49f818ce3957478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eee3e523ef13ca82d50b1aab40b26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215583ee67cd8ae153717f41547d3ed6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2dd53ff5df5feeb242872b898461481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509acd438b2da25e19341cc717148f5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eecec4e04cae3753364e509b63b12e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135103001ea75488c9f601ffec3ee922484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4907ed5b58157535b330c99d7ef85c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f14c22cf560c43136ccb983b45ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89879ef8064583019c0f75c51b32d2c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860fa0984b2670522f4032a4986365488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d18b5cce2617b47c0c65c09a081a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8b4fef9d29061674f110fed805d0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cf175bc2c8fd4939a5846f901d331491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf0de771c4a2bf46e5d4f4934fbba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b13d66d024f4e8fe45fa61dc5b80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b087671ce4fb138e96d0af131aca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f114539dba312bc4c3ee4d6d1447495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2bdc20a1fc85cecae8db2add89c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac9486effe55b66598c150430ec5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f7bc2214e002883a47012b77fcce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c8ac8d77152bc2a6074c6d8b9e05d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786114586d8cb382e72ec3655ef3a0f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78d27b181bd9998c2479ad8d15092501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e8fb890939e9d1426b0b54e86a83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f902d78233643edc7e0d7e97a945a8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd85ec69aaab61ca41f3662f4076bae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320e9c1acfa8fc449e401eb9a44d02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dce697f39564adad1f8163f43ae6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5c2c45753ad6d7316807cd150f694507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c67e4761189a3a2723de446471881508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf804d4bfa3d3e9c504aa4c7175a5ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8eb007eec8d11e4c02319abb71ff0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772d022c1d825c41d386da9f715048511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf13543da63e9cc0c4024c8eb662cbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e04cde870c20a8ea371cb34c593ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838e237f2863ca7dd5a95badcf3d89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fea6a893f6f8c4ccb96478aeda331515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9391703743f88aebd11b1efaf96c460516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca698751a525aa24557775ee1721df5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dcb64ca5a5126b3b81ed216ba4722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb50fa09e132c0a2af586ee64cfe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a6844f59440d95de44a3f375c5f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2f40e0d3ea5ff35c603be0f35e2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feeadd71aa16bc8c5fa60f831c306c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd593b0ca8db4bf75d04c34a98258da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac04dd3366655d2136b8dfa7a45459524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82b993c333439d39d055cd85b22f08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9948eda4938a1bd2a446c78f1111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57056b6c7f03f44348a48efddbfce6de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f848ec2a2627c71401cc0cc5d47c7de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2ffaa0ba5ee0e47ebeb29e9b7e32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089a2fdf0676e2d3c25da3130a7538530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b87e7e2f16b6ab71d924cc8949446b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67c35c0cdb099f1b0879291aeffea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496a9d276b7b8ab864396d29d5b3b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195d6c6f04110a45f2eaf9ab4e19fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb776ee0f232205b60f01ff23701fce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b689ae1a0ceff47b2669b34fc969e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b15942a26666d48399c903fa28dda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619fab93084673c826d7a90fc0a32e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101d5c4f45bd9385cdea7c12e745a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f04455115700ce49dd4e4f2797ae8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d125f4e67045b5acb25ba0e09447541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f306c8f49fbc28a88c116090f08331542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc8b3229aebfe78a2f3a0cfba01412543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88c73e7914edb1db91026ac8d3262544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc550c107faacfdfe0c429619f93815545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaf40a43821029679616fccc3d1c16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8680cf61a6fdabde41c600e3ffd255547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db8aea31357e1c33514bd329f24349548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd1cc77fb03b76782cc0ef7db5d09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870615cd13ea8f12ed81da2fc984792550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe839112b13f7ce8c895c35c3b7b2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63d8562c374e119bb7200cec83482552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830af3fd805633f390ba393b9009cb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7442097aa91ae19ff9778a70ff54a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcf9c10d84e424fd48d0e096bf649f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762cfd73fcbb665c77b4a80ab1772a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311fc1e6aeb07a3809d0bc461a28484557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb04266f928ddf60819bf28cb9bd3bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78811f460834eef85c7eb4f1b51d27b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583afa4e83a577d0badd3187fdcb0314560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cffbb3c41dceb71af98e7ea8902055561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b191d5b84f717e14e002e427203252562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2fb1b5c1588a2c2866ab66f0f880563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a931a2f06e991158c7f07ac011f745564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541976bdbb8f02c722052ab585fc9a3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b24d532217647cf64394f10e05c6c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde07f63e61412d889a136eeefdb129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd57717f50904866a0cd41538fb56c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a703d07eb2ae174183fc4553ec1a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5f78584a44a9240c51f4e758c518570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c586177f6869348c50b4601fb5cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2fb0fc10b2813fd1eed9de17ae6b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532aae7a191fc8429e3795eb3bd73f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f31f476d58f9533e9a33c9a24035e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b4bf72c76a16607e413b7686510a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a1153063ffdebce8bf4ce63941a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58a7e1a58d36308b9c6377607db0e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaaf2375c34ace5ce83dc44a00ea03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ddfdd5ed287638ee3bcedfeb47f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421a44abe82f4d373d232b29e08d60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104472c05880673659737551280eea3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b032357bd8c3be6dc53c171c8d3770582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1570ab3aaf67c15ab3fbd01c8e74d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7ce3ac5a9fc7574a51b65c592386584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d52602767bee6a37cb8343236746f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec84064883fb89ce325076b33c4ef1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7acee61148b82f71e51d969b81c0c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc746438e104fc686f9d6a4a974a5aa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3449dd93fd81b447e8be09bfd71344d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e36baef6390d930cd25039316f0cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cf4926f84157a768eba437ef6277a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314713f3e7dce22ee98fa151ee8289592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12357646932702a67e0b1032bbd9f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d439f0e27d107b482456a60398d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98459fb65d6846e7c6994e788fd4678595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab0bdfda573ec0e96c882048d2dd09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c888a4d39d1837fa557ad5f34819597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577baaa3df973131cd9967aac057e4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b949e802963e9cdd10903275700c495599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dfddfcb54967626446ca59e2ed2f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f616c6b1ae9ca698edbb870f689c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f67e90cef1b382295e278149a818602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1dff960f4e66f7f3b433a5107cd07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f97da0922043a821cf6c44512e36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda031f47678effbfeb0628710f5bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038598a3daa691dc5cac76c13fc45b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab38a29d6e3ab23661867a7b91ef1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a09f9682dfcfa20c408ce7329868608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635cdf79bea349c94a0e96f58f31da1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861411d72739adcc20d1c593705b4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9742b62f06815fce425dae561d7f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e37565341d105c7f7633678ade64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418d4decb139f3cb8c699f954d27ba0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367779ce8f5c4fc36e139fec8de6096614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad894c51a8a014af4f9fdfb10d8c64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9feb010b3d2e8e3b4139566da4dd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd97f99ff8c0bdfaddf829cbce9c132617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6e11eaff8f268d672f6db5965c895618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10838a45a795511e4a2aab91fc798619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdfbcae69783d73cedcc3e88ba7da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1336d11ac46ac9ef2c7ebe3ebdae5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d37fc2311c39b01b6d0b028fa4b82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701908eebe98c317ac2ef39e1d369ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b86489cbd9aa666722840ac5f97b89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0017aea949a8945b93bff6731811d95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41198f7ef4c125e7777c873294dbef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf5297ca4665bc8b48eae4d42f3a07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811464a8bed08d4ed9351f32dd734c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5257849d66d431180ab7d45ad8bfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b734eb796baaaaee1b49ac394e5a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54573b327c6e812b063fd50604ab1e92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6e22f57f7bc5ca572086668a960c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a131f18e3464999bc14df6453abf7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853aa1ebeb921d07a028c59d19823e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f1c08abda3d0d21c390739d6095a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5323f26e1c268bfdb563f857df19fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc24b4ba09847a9f6c885ce369465d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaea968e34b3118fcdffd107a3b9fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819e643504141cebf86d305cc332208639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dea6e9832e8dffa86e8c304cc8bd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382bced8839107bb002ff4cd843735641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6c3ca0749f28e9b1c45be0befd1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bdd3ad4c4a75132aa96d3c3fac6d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b90bd24792aeae69651f3d22ce048644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9fd8114f5d7be870806fe4b9d91b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fbc771e6b08c2bacb5880b6955ef4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56577ff8d38cb68086e35a31afa18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba006a6edbe28c248364c1c51a2db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efce3deb6ac2afc7753b27d35069cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bed8cdc20ca10d71c82fa7f7837a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ad8bf0c99479d3f7476dde099532651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29d412dcbe8d18b4313c14282f19c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65065456dac692573accd82d8a135aa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001c32617c5c31cb8b0c540aa1fbe6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f14c6799bed24ca9d5e09759209c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7679cbdb4d1ab66b70365a34b2bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad49705f3125f36dabc6ea9c47620657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc192231c9d4dd33f75d50006ef07469658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71eef5306d677962ddc5533301bd3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb571cbfed1e7bdc85e21b06c7c6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0234bf5e997f79b6e081a30584c0a2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef0d443cd82ed2d95960412059c10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249c98aeb3e8a68adfa3d53b323b5bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e49a1cbb10001c153f49653ffb7bc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999db30b3103d1b320d3920d219589c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a119cd53209b0926adc93a40cb6e23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cf028dc5f25081e086fa97b7ece16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b88705d9eff98ca068da183b2b2b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd51e6d8e55bd55112a125aa0c3846669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60258ba7f25e0d7fc285c1bcebbd32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e88af7930eb9b9ab323818e37457d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef371aaba02c3fee47d5b6777f5149a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49807626653f2e88a155bc38dc6d057673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b81ad633adfd228fdff7fd2859dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75a26033713d7be66fcabe49a68fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53823ea9d1ce5c1275f8b9d1375c19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6181fea7e074881c618f3b6408450677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28120198e3396726d54fee38890dfc71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736fd0c58fdf69e453b05e927ea78e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c3b84890aa2d0a5e19266b269938f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0f904231587801aeb689aff8db68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122af02457064061fb4f47e8586590b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20eb4ed6d94551fbfccb6ccdbfb086683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab7bf0ba0e4879061d9c377354e32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743873d0b19d71249c2f98216f9478c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77e74fdf44d82a2d3a3e59de083ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056bf39f74a3ba9307c62bcb521049e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd308cd31e14503287e3beebdfd31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d68df66674e2b2b975930f047929689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b1bfffecc96a769961093c33bfbc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b4bc129ff08aa2d2e3d8022055d8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a923b436e65e46c6c6c320e30d09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f66edc389c4393f8597e5b7bbedf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842ba38687fa3c437bfe785c7d6057694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb6cfe31cd5b26c91d4f9c97394da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d64c33db658f35fb5dfcb39a14427696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cc9fe03d82b34d0f22047d4af9c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec57ab48d808daa3703daca138d08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056d8dfc7b25d40db16d27dfcc9de6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560311ccffb0e1822bf795f0eaa1b60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f206700aded5c5314c7bb74380bd7e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6feaf14480ecc91b20409095162ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba51d34b5398e07e5100d9fdf35559703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5504028a2111c2a333842619cc3f5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bcc9d2d696f35285fac108289848705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1dd5f6d52a46d64463d06a1aa519706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c607004d3bac45748e17ed997de8bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcad6e1fe86dd7c6cee70dca10ebc72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c0e3cf53ec4912c34bc10c4eca381709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4581fdcaefe012dd7f4450c2ef79b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f549222f6e49d0cbbbc8b0ac86db5b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3538316aba52d493b38f4c8ca1474712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a9fe82262cfda87090750b8d321e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8970bcfb498d7e2a9dd8838b06bc5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2546792b7b7a10b05ba64748413f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22006e439e6eb4d04af6585e2dd56c23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da95c7410dfc121e9e1067aafa781f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1e2a56e04a098a9cd4b290bbe14c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd894006701ccabe1c2e25cea4c34e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc452a9cae76eb6298f8f4c68d474720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da67ac6ed03eaeb9213374e20bda0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a70334e63dd5ebcae238eaa8c3e3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f0ef03f1fa2115d9c6ba9be3a2f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fedc4990d9e636547d8107ce24a902724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5158ab91e9badbe855a912cecf692725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cfcb26a5729209e449dd62e205267726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68571e431322c004d8e376ca6ad4e24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04b6f0d4f041699ff8fe16df860c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fcc2e067d5fed3263e8fb96a60a60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4668d93a9c8539e9d901c04fa293c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7be2d7864b0de9f2b3199e2e0b900731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f020a4625321cc979131d51efb8e163732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099fc7d46d3c2240dd22e53a33e1413733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce12629cc33207666edacb7d9fa7ff1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c543bcc7f0caac559314e669b3bab0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4b72e0bcb4b4b09a7478ae0f83799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea4636e445891d833b2916ee8667bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e7403d4d9fedb3dc2442c23c780ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f96810a0f3f5eedaeb77f436db1c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6cc03387cc2732b88e743fc9e6c3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e17ed56fe93416f78131f4a8e899c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9194623ce009bddd37005816cb3034742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b3e575fdad9343ac10aef83736ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e7857b4a5fcb8a68fa628e748d49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada9da41f1a9e9fbc279478723b6a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc94932948c7b22b59211b4e9123dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf091eda64729cff5e7ece834ca98e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c17f20546bcd943239a60559171fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d26a6c85dd274026392952c7c9d98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a79f2d21e11583013ec9d5799c72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cdeafac3664374aff7e07b644889d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e12ce968bab3047d33963169c5a17b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5848a55277223cc1a3d072bf8436753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570f9aee93e8d7de21042664c41014754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa393eb8715d9bf4042084ebd907532c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da6149b150a0de38464fd602d17aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056e0c026c97083582f133ccb74176d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fe12f0f84bca603773f5ef664c73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203343fb3238829c8d4c7f2dd762fdd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>