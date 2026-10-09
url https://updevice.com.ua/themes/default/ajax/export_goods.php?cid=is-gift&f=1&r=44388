--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adbdfa53f4fc14df7a2ac01070e951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44983b6a5777426b42ae7864a45d9ca22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe8ec5b67d7cdc6b5cc330c5389a3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab7080ed3aaf37627bfdaa12ee49f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31e77054dae7149b8d4335b86d3bbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4026acc2f4ecea440e8e6aff49d2196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e6a7f8dc5b77566483a98a35f86f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149066198c9d4de3a8e345451a9044518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dad2158989a89835dbae2eb00164b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de954a16928747a90f8d99811981e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919928d674d933fe155fba30819bf39611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f3fbc04892c549f4e5b313b66cd4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b230e66d1c80b148354d0ce47149b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a998f12975d7e0a572997fecd1fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc94b4bf61bf3f3859eed1d0f3f42a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6ffac4d96f69b3e9bbfda6d258aec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b68e53ee8e08cd25a940997f301317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295fa1b59668c5f4c98b53b1794bd4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4126f3ecd6d5b664249969a9851cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af87ac47819bb54eedda724284bb6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2707bb18246eb6113d663efd91e693121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dcba85fd89e9cdfc84c8b553163cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e478c0e4663f40968fc77f4d199970123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817d442b1995fbc653eaee2f29c00124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e63986a2a82f335bcadb76260d5c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5953fa21740e4600ae7af64b41ba226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54209e9e718a3d8e3fcf7b5be0f0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5360cfc6ace8a2f366cf8a65d316028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b4025e98fcdf84826e9efb50190829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea4e9a87c6445e77c45211c47b0b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277572d94efdaef2bd51a4c264232731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381d08f5de2c158ca84e3851d52c08b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06e12693464dc92dc36df33748ed7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e49d4026a54cc7ee6236416cd34334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05503bc448ba169a8124e049fe4f5e7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870272ce49171c6e56c6ced7a145dde936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600dcdb8fd3eb1947608c67a95a2f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882fd1af550ea26e752084bba2056e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd03f28a11ace2160ec9593c35248739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a510501ab2aceed42eeca26ff28740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbabe240b11b03e5295cee1cf2ff6d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b02fb793aaf01e3fbfe311d832cb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b759223ca9e4d6cc668b130f44292b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d8ed79f40f0a5ba09ca4702ca876344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f08552958d8c3e80826f92b2c9e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2daeb6be15f92dcffd8ba86f6c66b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08880d4ed7860a48f2f93f05e97981ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d58cc6ab3cd749390c56e777fc0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb3d2eec82173d0e084f0b641d24449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300aa530edc0c8caff8acafb809588a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692388dd60d318845ace84acbe73ed2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51ee08566b641617ba55c63a00b7c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e15951b4067458af888bc417e1cbcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6ff30056577c575c373ba6f7d4e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3153cf9cbf7a964b9e472816d58f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a23abe38ee8aa0d9deb030aede6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7e85591a4044f826adf8e45b098857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287787421a65e4ca9a9c5de7374882958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac3cc5a0ba661583df4fa64a0796559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7766fcdfdf9d5b6679aa0ffed2307960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e14564d30ea90dbf99eda4f89d8a7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362425af18106fda48dfdd8c676196a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb3cf5befb856c7e79e9a8587015d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28584908ff60db1490048369d8cf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15319ee5b39c330127d61648ae6cd1cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce32db666a50e7b186eb8b9e736a2bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb64cc98b7597b7c8b227eff1fc0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a1614bb71626ae11632ee44dff58268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9a92f69cee61f0a6aed44d1954d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e89b14af5676f7efdf476460930f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb789d5df38ae7ef1769c584849af4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b136ef098441232d21ead07e741bcf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd51427808ac6c4ae3d916602519b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106779c8045000abeab68ee14193121e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85898d30d42b219ab7148204814e1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb239b2d89541e92c5dd95ed55203c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53b25fc682b833541facab06a76cf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea457221f2cfff1fe6178be9dc92c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b84f1e2aa57d46dcdb33c745107e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346dbd976cc75cb6f48dc1db01983bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865bf275d74635ce8e98071975879881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d7dd045612d2483c1a7e1f16a04be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb2ab7c501303e05cb3029202558bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfaf3ab2dd4b3ab18d5ffd83decdab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566925e090fe1ce0e96cbc5f097617c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb270c4f98c27f4224841b01b889f14486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e1ad55b01e75a837abcc8f64e15187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1fc7d98131e581a6b289111b6a6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364caf45f8fcdb7c2d3bf010faa3341689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f59a093ae1e284d2b9dd373edfb2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a14685c9c41c7a1f9f4a1183d4cd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b9552b60f08f01baf507a13167d6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7299cb1cdb8fd28c60f303ae64e85c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c266899ada81546f0ed0fe52c7ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706b1a9042311d44bb3ac29b80d45b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14bdbab3fe238925097731e7f9f45c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3078c2763f44a271ffce924a8727b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e0985df81efa49c58adc66be09a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e662be4265a58c6a4597abb5828e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19713801b24b904faf5b9faa8f62c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125c6c8d44375fbf8918bd75f2bd8ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc58a9e8325dd7baa37b2004e3cf38b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c48019ecc72bf1dccc35cbd181d2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53739183746e06c5439abe2ed3f139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a9fc9aab5f583eb3a9d2865aed0bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954676b8da78cc2f06dc517bbb65826106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445620f2c3238635f0c55b89069a03d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb420d5d49bd5e84f0faa3ab06da61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335926d149d871d84b1ff3c88727c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c5bf6a80bc8a13cb1985652eca0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b8ecbaf7c246f568d74b53e6449b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c2df02d5e47e527da8c13e17ec48d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883ffb66353b4f37f4bb69c0f6518f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c091030f568c4edfc37ec67c4bae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d722f56c9a18e7af9478e813e2f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194cab945fa704971c0b16f0151367116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c05b2ffd501d50007193cc77b323c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8091281c2bf9c87d7eaba41c2419118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7148651e4f6c510a01823381c6045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00686bcb6c98eb0942fcc1aed660c25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04d81b7362ffc3ad6d3a10b0596cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1f7e91e581a1d40ca01c2f7864d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffd6a73a726d5c481f0ef8b835461b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9978bc6bbf6d4927482664a1a440bb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69354508b21291c7f3e9083690e712a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dda827c0d87cbb2404ce32946f6b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5134fad01e9f1deaab6e656e9cbf65b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f618e86de5b76f9cd6e1e9e2ac86786128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7c8740ed6ccebc214bcf26f4755db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf55ee2e87b151216a0d4b728333a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec30a637eb3376d4d76b085daa201c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377fe50146847fa1b63b80d741ee80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6cff06ba0e5a19bc586e21bdf0ab1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae19a3f4768a15244cdc84e4d2f143134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51616734ebb31b54f02353b3e1242135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868e6b4cc291f36bb2c26725691b612136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ebcaaffd704d78fb42acac8f0608c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf38915824527b33b184d2ad9e331138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823eebab7b7b17624cd16c2514e3396139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a4166afeec1cd46840ea5d320d43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadce148b3214ed9064114b5a774b31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5edbe145dcd22186e13cbc503a870c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c2e8faf9b9cb65642f31e5f0b7de9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e416e155d9bcc57879c00d0f2a9d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142d3e0c752894dd19c7112dd0aad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1242af65d8c929f19cc132a0ab89e54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377e6859d8df8a492d5ff9e25e1e510147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f898ded160ed8712bd7f146ef67d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727d96bb9f44480790169ebfd4d43c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327dda5b19ac0b96d759471e55113f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5c05514f10d1febcff8b4003db4f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3c936c08a6450053ff9cb28f8342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf718a4c9da8756ba6a7be6b9e1660e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d7b19e588824d71acb4e2c4183b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbba1c1ad377b7d993ffe20391c3b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b40bb38fd9a4797fc873a9dc3380f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f09570f0a46fbdfc3048b06814610157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e388cca0b8c4ede86efc987b7c77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535b42161ccd72382e0587be8a6586159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fcaa0cb4a39c5afd76ce9bbce820f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a10c990caaff1992fc02d1152990161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4993d13646dc5571c37ae3394c51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bf85b5d161e5491f7f17ccec65eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab070ccf00da4f0b115782b4013cd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d57a05f5200342c87a469fca4a7ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d8b961b18ac470501faaec4f47196166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25764aca3ed1f2e596c75fa9730ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6598c43a847fe5c482ccc3cdc6cafda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09224f8284d24bf8a7a709d2282215ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280f5a82cc1d1c2e82a7b41b9f3bd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df772b8ac7fec8c3ec8f2041c451458b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94e2f760853fa739c1c0ad04ad444b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe5fee4a13c933d97f75d2ca436542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97a5eef0ca9a7a3e3db67e2e7a60a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2112a4e593f0c3d2b311336fb84d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb26f38d348c9255ce90a8a4679455176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130dec31570636cf04c8d77c54c13ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6719052a82e24d748144aba1974f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7262acf0151e483867256f5db61a507179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4229f1ae917135927238c347737501180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb01667787ea538880ed9b750eee61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa4b0a8e0d0a753dd0ac75dbccf132182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb001e2d3527d4f0b26d7091c5326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8dfa5ed368e995d4f9abaa7ef084c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d652ab1a7c9d4369ef546fdf28785c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39c2379fff8fe08216f01bb3903fd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1712bdaea76c11bb8ef7c96c0c2ea5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0498fc8a7a63f8306849b3d707e9709188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392b8b473b5509d764886384f9f300189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922994f917fa5a6b387a5d5bd792a9e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536faad335ca99a74b556ab91a268d19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2bd9a7f7ca9818ba213084d94db59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c5a86c595cef3abb725bf7b6193fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd168b837bb4c58a290154bbac31152194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba7d144070e028f747422d4b1988c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b44f7ee6d96cc141c37fb888c8902196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521c163e9a105743619857f9528bf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff646892128113ac8b99ca9f57adb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa5f27969b584a71fd244529fa07db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50d6b0c668ed4f8d8add619c4e722200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b54a8a95ef2fd9271689c754638e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bac07dfdd62f1cdb64a29d407fe1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e232ce9334e72cb717a51fd020478c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e37dd82e2b907e5130494f7ea58b3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b07be4b127b9945f91960069b490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3cd27f3fa27e12959f1ae8a189872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cefc17b40e402d31faaa26c97f767c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17a56dfb22fc7baa317500a086ed3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb82030edd2a602c3fdebb1561f2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c42974fdf6eba51beb57cbc12870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdad02401539c3ed49ff8f5bc1e4c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6748a684899bcfac970712b31bc69a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0685028ae03c81e1f89e08026253b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a02f8cafb2b4bcf2a868e86eedac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1f4ee72388a6120a0e5d3a853eadd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fc194b5397e3dba5f10e2b110c2da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e67194563e7b072ae13cbe203f009217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f1eed92e7f6b3ae3de1a6ee5455f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257933a6cfda6aa9e296492e39d5afa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc99cd5d69112823f695dba2144e9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e4b5cfa0bcfa5895b870417b3101221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4590184b2e2d9e2acd35bcd41cdd44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d47aefaa83022d6a7f0339ca8501223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1373db57a00175dbccb9ca8878529224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373aba4c338ad5e61fb1dc42968787f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42a382717b2f014d9dadfae147a04f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383015189eb4684cd4db3a793e14e9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a02c415451c20365f05439952eab8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6758e8df868017ad1c222018e76384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e58328added6c6f4aa088c4cd4d046230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0450e9e68711298d86bf67ce04489231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632232fe15c0f0ca64d9f3161b4152232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193491c672a6cbc0a2ea1d892c96658e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7409571c00da176f12277946fda970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1109fa706b1bad32278ecad5ca5b31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13a830a112ac9dee04dfdf6882334236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c625584a2b3334879ee23ce805a4d63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd545c349ddec3ee6639876c8d806c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b329c913e262ba8a6eb0e4d3da44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6018204566252f5361166bb8023d27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc6679db090f1656d40ad1703aeab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982beca54d5cc5007cc256766ed54ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3084caccde015d93bd6d5b261b15b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2733641afb1d41cfd53ac7e62d585244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae148970549de17199e9d57a58049d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c860db360d250943ca762a287cf3574246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344160d93e32cfe5b7528bf7c9be22da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac4e8a606aa6a0a57a3027cbb0757248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdcbfa611b3df86d6ca85ad05cfa3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc167c022227a9a8292d7eaa85cef7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28b3b05a0769317e7f44eafcd7f05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af7d6f7d53fc276f7d3b44410affa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f773899c8b6487212538588903ff76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d39eee3014e67e28c7bea67d47eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8adc698d295d59291ed688a9ece65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff7b63354c5f45d3b3bdfcf9a6e5ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17956cb22d1b4794a71c4855e07a1634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba722b738f408594bab9fbc80e9ee52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a074f603a424ed4f47f27eb13585259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281a0d57076fc7740fe31caab250a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9892b06b860987badc4177ae9cf15d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072a37bbe1320209a6e7b29b64ba5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e43d6dccd5e62049f3e788844a821263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d14af8c536705c290dad763645cd21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188112ffa40e2fc4309fca097805d5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a299a5dacba7f917fd032d250acb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0381a6dab0bfea5f46eba769f5ad658267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e444ac01a34d49f9beeb0595920de0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c0f761450845b97f3a5470c1f8cf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b86328fb79ee2616199c29c0f876d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db69fd9d9d3fed86f43f8856f7233d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef406e1315f4f24af8652ab0b347ff31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071de970d24f99aed4b2f35c2e1c978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed8b90c5268373198cc5a3fac95aa3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499de859ad4ef1c0eaa6dcf9c3d282275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13d41db7a93c260efb0c5d73f13bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93766d8c7dee6b591311f70deb8c18bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762fdf4ed58ba79f8296264b86437f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cefc1c52e00ced4f1ca281b0296c3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8d0cd41dadf8cc9a8f583d6206b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f99823d17fffb13fb9eefa782531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04fc70828987361ca4a258a6d2d7f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3625adada83b3e5a83fa02bdc8455283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974580cbda606a5611f37b84b51a7714284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a70b801803ce889658d62f1c91df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a910f49854d671f750c49555bcd7d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6cab93f22da3a78d18ed7f1e10da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d1c5b6c9d245b9b2b1eda62de6ef9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4cee500af8d49fee8d07d7f03daa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866133a6a39fff842da7e2119e6ab741290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349f1898fb41924dc9a23cdd465fb50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7420fcac22b43e50e7cbc647ff2c0e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d78fc29c1d245b2cf26b740494466293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822e86e0033f0267646040357d92e7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c570dd134f9ac53a3578c39d66f32b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d4c3a0b3e9085a0649aeff0d098e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5870da82a2910ccf2a809c372fdc40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09c1c7e8e554c83d2a34b3e75182be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ab824b146fd47ffa53f1843a782a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e58acb1c7675271f626fbadf635ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2d046e44c6f3f89e1506eb6d0b1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8bac844ea4d3082ac9d880daceb44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49a100fcab937b75d72e2fc6a30fdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff362eae29d1cd790e97dcab89851304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c58376e105d94e5ff01df9461f981305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3226385b50e82f7ab0afdac6ba09a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0853c09aef796b5818c86119e09ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf18f92e80ed1d222519cdd89765f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775aa0859ae92361c08713c1fe2031e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dff9ae83d41394721a249da12b7cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6852cef6851b2ef3c4f63046f0047a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf715fee8f4185c3e7e523b1595b6112312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662e6487c800fed0d5b46fc9249789313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da96beef9c741c2dbc962596bf065a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7707817455f251890009a3f9d5951e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853d518ba25ce269accba0a43b60ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d96217b2321cf80988cb6581395f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539267f1de3f34437ea7cbc93f035b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b90bbd3ac8f4a9314c1024fba87b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88aeb89e147f610aa62a4a5b81a87f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb9827f38f895893634799e2150894321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c6dd004f3d8b062ea4f2501f58421322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9986612e93dbfab74491d63269a0a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7983cdb8d47024ac6c8002741f45be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa82e4ab36712146de385854e77a97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f48bf7da8797016cd4c9b5c8c3374326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ca4efdbacd6faefe6b356bc0873f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941d9c4a2342c0f73f5b6179fe5be0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827282b7ee05a21cc1f3346970ec2a67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793db4c26c9fd36ae215fefd550909dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df4e0add58a7e95576d59f76bf5f04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6971079fe168652d37b275704f78d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35737e53811efdc6bf35d954f7815d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9125cc5c7d922a5d52338471e5edf8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0199c6bbf493381bb710e30cf225bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d23d871440f418688471e3d6be5770336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a8cca52dbb0c1367f713dbbf63f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ff6ae93cc9985e704eb377bbf961338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f0eaf32b42b27d533c2e80819acd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f2473232d7b9fcecf6c4a6de82733340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c664f92983b01aee5386e546a1ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9305269385fbf71a21095bd15e1f48c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18e4124d01e49b7dea26b8c0af6799343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031efc53f3fd78fbe14c95871078f3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eda3387a36cae0170cafa3ce5ea6cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091127cba39010518a8b0f6f5f3d5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7bacce0e0f43618dd4e603fbddc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4af6f299a85fcbdad6d4528773780348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa20a0ecbbdedfb3b09bfdc732f50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd745c6e518444f0a9170ef21e2cffc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2257d39545c53377b7cfb94bd54d871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6397d90bca2fbd325c8fee6df26ed01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16d6509b84bc554eb85f98436863d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1582727f8d31734069a3b53c095b8c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f398ea8a3f1d6121121a5565d6012c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd9c3d86d928fd40968b561527810356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce0c382fd26f760ba6869e9473535f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429eb81b7c8d9a3319df1afbc6545c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ee9b488c08ccc3b774a28e260809359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785609343c2f555ecd47064a67aef45b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac49a61414a6e6c58457ea6619785d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665dcaf167c2ef9da5cc89c808836a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355563c98cbfa67d78a5ddbfd3a48c45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56067805535ddae5326563ef41f86f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03fb4d8cb9f3e868192d1aa3edcdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4a9e1592f9c5934a4f8e81acb3cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e52087bd87a9f9a03522414f8177d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2495f2a78351df7a4114266119fe0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6085bf5dae1105a565f10e2876a0f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917a0c48412217bd8b451037e8b65c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944b9698c404ebb99b5e03a2acecd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9ab5107f1ed448f5a7c702ff7742d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188347280a0cb820345974f6beced15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49004e441b6f24f37af4d9f30d52c3bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec287cd1dbc32652f00eb1afe203afb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022bc5c12988b81eb709afad3c842f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569937eb429afef175215728dd258a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aed6ec3746e4cfb6d2298eb75ab6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ffde5bab9eb79a0f22be5224ab50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd454be379c0d165cc56664f2b3fcb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1e6b5c72735e171e9db4910bd66e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c6277508626dd43730c189511c0dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9696103ea3c6568fe66945568fb11e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae25390c433e8a6b41a762072efa3cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e50c8677570a7a13223de0ecbe475c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922f42c3f6e8408dc489fd8abdab47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18718dbe197a226c5a317c18d36013387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365583800b90c7865d5a37f6f1b3fa5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984ff88ce364b6f223dbce0e1b7a3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b855b74d1f9e7ed2bd8d029fc9d90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eedfa962de8a7813d03d5386e981d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d7b4c0c8c75af49b635fdd6b4a03c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab250d0ac376cb17cc19445e44eda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf275a72858b0e4b65d0fe0fb867ac9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b910a071dd68c5b2f79c419cd0bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b21e007b7d774b619c33345e56334396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f9aa90b4996f0c108380058cb3eec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76c86cf23275513699448fdefcb14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3abf039cbbd83b30490ab4d02fb39d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ac72ccf449fb25e4032f4a748abe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d040b682ab389a96dd00b521dc5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee14840e4b829fc1a192a5cdf328405402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e2e9b84b0b29691b5ef472581b7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626726edc4952d7a21694ea7f621834404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a86b108f6e6fe84d0f78e90beab93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9801e5fa407237ef9ac7e227db87c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4f1173769a642fb270453c2b43df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deddee6795fb4fc592c4d77cccd98f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaf0df53f8999141902a2de7d8637c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478b0b10e0f567fad6601f198facc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303e94d6951183d9ace05e4a8bba06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5dc7e067b2f47c1604f0eb6ab3a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff05f44c9bee196026b90aeeed535413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85536e9f5de46ecef6de00e3965d223f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800680a433c737a6a9357b34c6109e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b5b4134911e0201d5d57dc764b46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c1f4704d1fddd265c7f4587e118a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4bf16abf449902d5d00bd12a372e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9f3078525d9681191c96bb5c3f207419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c3a5e62d161e3ecbe50887b126010420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64a8304e59290f4f2d88a011267b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a056b36e92e3c8034300a46ef5ebf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d9b5237d482709b13372c5b5ba7f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33082e94cb2649845791b008c6ea1f99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e321a2a88aadff39555823da4acf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da82f56b7feb21e62e7ce403d6d4faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191bdf15344616e3845b9b739474a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741f859d6d8c3a3ef65ee29cd44808428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b43c5e3f7260f04f7aa3ea96d1ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4606150287299b63e804ca7c35b9fe6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c15e46f8c62b10a7420c4e6b78d36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd140d38afc5f4226a05c7d89932304432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cd8a27445fb83c8d6077f2bbb76b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7792540a2c3f186cb5e53157003fc9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d8d1d901b47b997f93e0fc3da2c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720187ff11922a74412a4cbd2e8fe09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09f32a15550f33bfd132c6a0a6dae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad545da0fa2a906172dfbea06b4ac41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f88a92163a0c7839db3f89d7cf05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc1eb728d7a9f6b7d741b6d9e9c773440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de46021dd60ce6af824f083128c79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2923d51673c7817b4a80619484c37e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060b8ebb9e462939cf2dcf16334886d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d02a6c711115baefdff790bb68971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a289b11d6c60e4abfe1c730c0f27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71cf0be8845048e0d25c268b0f01f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb06f5b70f0a3753a553950931620447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f45ea44e168e3c5d9a09660678e50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec23e211bb7336f31666f8394832be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff267e84c0a44949eb5935f5fff7ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f2f068426970425b975689859a30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e546b74fc3c1014a2c91acc059ca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead458f6e13310fa71fe88bdd2bcd048453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e318511cd446ea60201eecee58ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d285822240763a9c03d83d955e8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b58ca94123b9f14ec43f9d3dacfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca1e37586a0bd0fae67fa790c4244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b83b0d248b1568c20348462ee4786e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc22819f55bd861224b82e5fd67543459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cad3eafc11b6a9ac1a3ff74e2cf65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ce29e0bb213d0f31b236ef1b1690461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b9119be4c32dc4cde832ee1b5b18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093cca107c03dcb6574910c072b22aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f685f36f1d7186c180278a5d62c1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025270d425e97717e3d89454bad1edcc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac090bdc21e97c3d742bf893d197d2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3515cee82bf2f89d97ca3d303bef0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949d2a0a4d7f618bd55c7f9566fa44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e329491624885f20714f6ac55dbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95745a02378d904597cb9321c5d3a54b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0560135345ae426e020a7bbe0ebee0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333f8a040046aa8c05a0108f9563a3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699bd04f6225517e18bb5cd91f622af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac084ed18b2694c737bfcfa5286244a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efe88785aa8428c1c3e595db620394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5143da38523c5f1fa734482edf8919476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea039fe95dce9d023148c17db32065477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb553ac53c3e5530575a4995f79ad9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416d7fb4865d877da56082e7d8cea8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327186b2b4b5e52f0634c6a57e0a60d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a2add4cde7519b1b9ad7856fe256481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c421a8c1fc493905ff32f3aca50e69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83331401294bf481c5060e84f18cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971e9515857a36b198c80f8c4c964b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae1a771a1eb5084f8a6eb768725290485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f10979d1cf83eb59feb1b2fa93c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa782b2cfd7cc2a13f627a5e56681dee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecd04eb33184059cc9daf1dbeeef29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ae179d0c604d6db5087bf11b713e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aff1c0e70757470869b66222a2f3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e864812e39eb50833c15cc9dc2b37cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83548ff7af4dc6276865db088ebbff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c2351af1eced23128d0e82db54ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c2f2060af4a9a8011d42fe5fdef2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f39f6bb8ac2a9e728be1b5c0b27e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6072c367668355694deafea3f186496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067269ca75b124b9374bbda3ceb305497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d903f22a2faaba19957155fc67e0da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21a67d502b9be70a32b70bb612036b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c355e5bc067d38549170cb9d27ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e63ff640c94d7463dadb35042af8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbcf7a514682ef01bd47ee2ca5a4c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255941215cd8cf0bdc4d05c5fb45f1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a299986af2b3aa223553d382e3f0b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daecc41453abdf8b3469b27337ef85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bbbd3320a52bac029ea3bf8153cb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3bf1af6b23a7ebe681e4ff4b6fb1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0880075b2f46fc8059b45c47ca237c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895f0b867c1eee6c589b43c5fe8a99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11729d8fd129a1d9f704943da70f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107de7a8a9bd0725046fad6f3dbf149c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a2e1c145b02847eca1382338d90d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded2a967d43d7a9bca12cc3bf9fea72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3bdc1783fd43ff88ea8c75e464d82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4be15eae96803c2d3846b53d2c743515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190e004c260e0ed42aa7cf2b623a3cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3ac3c46d3b1530d4073e4fb52c9ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba384cefb6805966fc957d399d7ea4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75b93019163cc2068edcfba598c2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb008f032c5f4d2c8797a9baa2ee7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b7cf5d3368ef3aee7b25d943c21d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664ebd250aaee6fe0f73395893ae0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a545b0acd3f57c03277f35bfb79b0dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051a60cb555ddcd79f56827ca183e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164dff093a3f00b4816d8176693b67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7dc4a203451cab861e1e5bd905bf6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1dc613b1a62e19f3fca14b402d0e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30bb3fc5db378a14248f028e652c6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a000df5e6821099bad92875d452c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09f0cb132cd101139466be5d2ae5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef3fb8361468bd652801e2958adb91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35504dd0614df8c5c96436edc453b8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996df6279a7d6a89275b02fb4d88b77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04136a6889e27cfd941ec87f74a1669534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbce3079437d1047b8701d08013511535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e7550c8e9a538a5fed65dad7d1f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb55ce34c88098beea19fe3d8f9123537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8937101c7722c8c6545595d2b0cd532538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac38c39e05dcc6051f791d4654654539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bbb7733550cebf133703e3a4583ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4bfc1e329f8814ff908392a770534541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6a282caf4df43383f24e68e60322542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4646f7abd9857529d47375ac1e38f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705200d7f73570b90df22de8d961d87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295760051b1c151e211a1f2e8ce6fa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7928d483527ba5e4f85a42fbc583d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac731dd576b3d40078911fb33120ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc74bfc4e8c71d8b062e7281b229c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c5699c58d62fcab5a5cb47683c83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893202a593c33556a4904ff17f13e33e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d312ec9a3284089ef66a6873ab97a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b288af47e9c254c9c8291336f1774552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474783905ee8d5a99bb3e2ff1fd5b4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb0070f1a9652f4c09fbad0ef809c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1888efff8faa01cfbf01173c737a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ea5847f6ed1a3642fd7d414b547b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d81ce15ce2876b40b2085f8a243a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f715a98c3b4418bf90e5c6bf0f7e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f705147444df48f3e7741dd7971f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316d311668d361658302b3b734ebb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30154ab66a02f7d61d912c1127393e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc042706e7a41631384f983ce89221562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c799130866dc5f6450f605709c3e462563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039833779020a9cd512e01182453a0bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef5748e31327687aa993449267098565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fddcef7639b740d99b512a03deac0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265e7f2b2e31f5bf0a45c20f5565de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57c1c19aff286e5c7474bf0942be10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059aff498497902015c7432c1d79f62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ff0685f1f30b87981d95b08d8e0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac73c53c52369a1b60dfb9662fdb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3264adf2ef6b1d8c9593175442823bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426826d18ef9579b66f34241fd0b178c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5920be556fcf041ed2a6a417ec843d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ee7425e2faa0b5f56b7ad2548eaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f38d26baa0bfb73b33d187de7e07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11594fb89417bc29cc34dac96e6e01c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8823b2385f0b7337264bd3e7b6b9a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32530bd0056bbbdee9447ee241314579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183ae32234fc4f493ba33104d67d1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd3854751fad1298605cffe29c75f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288842674484006b6088993185bafc8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0fcd0ae261458c0ac8a76e71c5997583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e95957ef3dede4e99f2d154d6f6c4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd05937398b13e1bc8185c58e641dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102721ec8479ef4276e1e8c1d9f18d90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aedc323f690ff43a6fb2cf8aef6a16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109e9d86efba0a258141f0e1f5ba160588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b8fcc9cf28c9cf610da3e5ae2c94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2d9386da06be68c2c326a9569d2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1eae25502f14fa30180f089ebcab2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba20ca3043b93471e2546b87a9b3d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2cdd03f990c9a7d42c312a9ae492a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ffe9a5026481a0333c67d20c83f1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922880361f21c011f90c886a442a15b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec1dbfa6579e77ee2895d30640374596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f55ba66fa05a4b5cd1e5800bd3ea55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c259cf667e492b9510c878250c444bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebb4f327b2578a7c3c3795c5d669d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb84f2b5e98dac7ff98eca394add5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9af24caa2fd0fda348199eaacd94d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b280888ed1b4ceeda832696095725d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e20fde9feda715acde8297473b23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd005529b2987ba83942cbeb3fb4af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd780f55d260677f98d66c95d0e5080605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf22a362c83150f42f17c6de3db81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7712af7d15962196d709aa6fea4d07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa04e7aaad43b5ccefce1bc1aad260608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7bd214985c5931187513bbecdc14c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d5fe1a646cbce8ea2c6588ca2e468610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5500914985f9543b40eeadc31935611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302258b3ee8fb8306380c9f7a65a5d52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4da00e6c7d9920c47334f661ff4a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbbb4e6a653dc69063e4a53eb18a22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05634b0f5bc1079ad996f2b99c6c3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d719144675cc299a0dffcf6cd3985616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450bc63f7a71dfd6d07430547a3cd4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66499ddca1ed6434d8e50cb00b29e91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70160d7935cb5c9f3e7af1c60504c9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34abd3ca4d8949bb08d3eda8e89e9f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958462c5e37b117a5cc46cc0ee58d4e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95961262c7d7634636215f5a7a772b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e25607d2d3320b2411b7a8bdc49f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291caf703af80ada2ca8c480e537d9da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23c5e35a13f48f9642f6a88a472d03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad38bfbbc4da06b283826a3ff2eb9b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249b4fcc64bd7d0c363d36edee6d33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001d206de2dda87ff88d5633b5fc39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d11cd6009b17fc65b959852cfa0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed5a5687955d97c5f2819d835fd2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1b8d4913501b7f49c104daec8d0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b2431d0f01f16a4485ef98375515632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d61ec6fa841320a7f55d4953fa4d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1450838a92aad73bd890d47f856b7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc339903d5b2bc9fa5ec4ad5f620ff9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2ba445840b6c28cfc3ae2ad85aed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62531d7ac9634bcf53f87569f88372a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254291bed4f61c3de4e451782c18953d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb6a29bd2d88c4114933cd281eb071639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9118a1dcecb8d68a372510a6c2bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e6874ee373580149ab84a6d53d69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a7e62129c11bf4dea7d9c9381a5e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4214d313881281041e9484ec9bddf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712ef0fb5e56efe9a945a5828c0b47d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b4ae54ccb64092c9ff360828043b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4257d442c6aceb3bb8689801b9f23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e78909f4d01b8760131db37dcd5c88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd9de4631bc3048469169c24d555b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46c33de8e903b2544afaae2cd6f08e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14c73e0216d013493573054752db2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee4f42216f80fdb018569670006b67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa399941a1012b1bb26610a9ef025e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bbc39031a88843179b5a999dcaff4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31993d503a5bf29d31cad8c5e3c07e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c34cbdff6ad1de953bd0a52339532655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06bf6f74ab2f942c890c9cc06d7be3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c415fe7809201dba63c9c32875687657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094fae437bfd8c5ef031e0dc83a8107658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db43652e026a8f38776bec738aebff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084d19861dfc2d409be71c0aa852b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b023d75965832f4690b663c52fcb51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491724bac09e48ffb7be715ca4d3cae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405bb5df4256816ba0eaf844a32075b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d24e0ce70ba90719abb9a5e6da734664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1fc8ff5d7175d7186e4044f466c82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d3bce34378750b0ac9c48c2c3936666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d10ddfc338c887aa092dae5c791c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014dfeb31c3dfb25506653b93fd044e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9413fed360a8842b10e1e4e663652669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521b176be1e07ec856d14fe40f98d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb855f5fc1814a636e6b4236adf145671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185995c83a12d88c570fac677a852590672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14416bbacd490c3321c39a04d817aba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70b3417123063c9577b667d555fb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5a7aa17811d5d89df23f7c363781d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c66293844dcc04f15f451ed1ceda0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf090f7dca539040552017808a683677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147968a448cd0124072d26f07a260e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1003dabc71e61f92533ca6908a358a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab222ba505e01bf4fd15a44678994e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a82b8988e526c4871e490dc09a7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef008d88b04e1d52a6fc8315c4a524682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da2f82aed595127d2b9059e20be0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf88728923f1f28e32a7393862960b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98ad00770c870f65f8ea8d8421820c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e919a83ed6c15d49e282c97344a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ff66aad1ac774d083110a3e023ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52425c136ce3b876aec526959b6289688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9669f873dae6138b4e5dc11526605f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b32304105fc3bb2cbf3b52302afb22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c158908f167a6d25608ece02a60ee2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e60c04c3f05e1710fad502c2fb977f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d416a9e5399832f9f332fa3f3285693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d320a1eba7aa4324f4363f1c3c88142694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68304ee47204eb14cb50597c156f0eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9d34f7138492d904dcd375bcb1fb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4a5a569ecc774b9029d8ae1e56a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c9ca07dfb4dd7433954a03ab27d7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8cedce27024bd1c7fec9e8e4ce59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd226af7b4c76dc629412680854850d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb24b2860ebcc0bf935220fc14c16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bad5fb0d04248f80bb8e7afbfaffe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49ff10c614df947eb04be4c4f41d19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddcd66490a447aa1e74b5cbf7e5b7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbcda3915ab066b120983a35a47f30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359dd20f2a7fbd77a9ddbaabde81e10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0338a942c5c0882e6b67bad9506f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ed180f65ff40a4370514301a96b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d7e9b62c8b94d942c4f29d62ff51b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b690260df90a03455c97172060ba9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f1cf2213bc2dd71a2b0d37fe841c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445128f505ea0a5f3fd8a8be3228d11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a7a51285887cd854664e01c52ef7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e26e2afcdbf7724da66868f315cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e7a9985c5b1d3b7e18dacec64145715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535f42504613799ce08e3e1a9000e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123cb216dd763226d9a7646186d161717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ae63934d1b117c3cd24c00aa4a00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b45531fb9c5d5578bf10f3294b7454719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9ae48c50226703fb1e3564399a85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d7328412ef6c27b13d6ffa674f12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab7e3439ecc2a136e53b8915318e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f66f3c9a442c69e10d4f12ce42471a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb0d87e6090840e2f3cfbad31b026724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb7a4b7f31e40157cd8c9ea83b5330725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa71121f38fe05ad001cd7c332f2ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb9cf4b33675d4701297127d6f90f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d293620f35bd7e0793d7ebf507aa6bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1671492e9595f88014879a050f2c955729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ee0a3fd45147742e1093c7077dd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ed78251f95339da07fbea87f2d87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc08be9625dcf17f53010b93503d7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5622237a635eaacec7295fec28f121733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf81152fd11f1d2dd92e8e8a879a02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10c419a19477c09a63445d01030c93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e557de2ffd8fe76e040bf1935e9ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4fdc4879d6a2d3eb2426b214c6e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feecc160938286f38b1c71561d942e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e3f5fc673587091b39a661ccc108739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4413be0b1e54b86d6544339425984740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36e204a896a11b0d309313f3150cc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfca3796d890aa41997f6806524864742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d91d6bc2fea1f9479107819742ade743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f12c70b3f47b961f1bc2fe6aeaaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051502210d0302d259296154e6a8eab0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a13ce3dfa918eebf9e3504532c870746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dbaed9763c3e83f111c77bc3531de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f316f8cfe91fc3e9930370c6617d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df1bcea9224d518070fcbd5502b73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd31946002e5b4d506e9c060098fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e1ba169f2e33f5343d5ee5bbd2a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db65f5a7cb41b8608bf1e47762011752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8250bffb7a151ea8692e1bfe86a19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa2da7dd7c702d08abcaf8032d8a97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386fdec465e207c91e56930bff0f99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9149bbba3fded11067b7389554c3f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4696a686c6304ee63c12364c4c2a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4ba22913664c239150740d8f0eb91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e15e2890e14b965df0ca23c3be74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f99b6bbf7deb099bef3a6f9d11391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c07a06e4d41bf51aa9d9c8f99816682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887db9ac4c7eb8d02fa45ec920d10993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aea893d733488592dda746579e10a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35083571a5e19bb5ca0afc60fc595e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c004edfe5439bc08812b7e50aa29896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eb5e94cf512581fb3c19093e16e9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e46d3f69c08969e657ddf431bb4b7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabda345212312058302db08dd1e87a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f50f880ffa52821fd38ba93b4f1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8d36cff0cc36cdb45b31313fcea011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961eb158b9e783d5502c2f484cc18c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53e6ca5fd63c05355aed01f08466ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b26da0c1dc3c930c1b09f571da39214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb27b62a2ffeb881b563ee980ce22815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a06fd64d6d03a3ca6abcb975089a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f807c3dacea20272e2c7cf9ae8e6d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdef7655024791d9dc0d37a4720ab7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43f235f4e3cd307a1c4c47ca734b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7056d86f2ccb899dbdff08029382e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89764b8495420465e6ab5a49c388f8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc1c854b6882446e9994541c7c27422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f8a51bed96c8eef64a0810103835d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fa517b82e1d667ceac17636e5487c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469a0515a80a0d5551afefd36550ea525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5a47db65aa6a48fff93d2ff5d63f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b55f1a250690c3c81f6f19f61a03c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325451129c75a2699f9ac2a70d818928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227af4fa08650f109310585ff46fc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0854107fbe82df309a5329b3aa692d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad130674a9ae9457a9cd8ea7e7bbe4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db0dcbb5c8bcd81475248f1dfd1dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd38e28ea49cf18c4967a5b91d31bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96d024fd41aae367bbcdcdfa21fd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe6860a6d079862f15a1a8273329c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71bf0601b2cbffae220387b4af946236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b43eefba85ea7e511c674c72475137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81f6bd42700618757fd5563830c62838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd89fb5b999b5732a77b80aa19345239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29619b49529fb488c31099d5cfa3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2c4faf2acfefb61fafeb1dfd2299f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78793d9f9325957b4061be00a1d5e2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad3151ba4f46efef6206e844e790043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f566803d5cc87a608236dc2b0a4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d8dfd3f70eb044033f6a2bcfe47c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dcf7ccb41b632a96a06ce5b8bed6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841df0b045a4a016c75c5e11b175d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6fcc5f4b98de7fac06280183f3be448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618ac659eb57e922a45f77604fe715f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34f6d370b0dad8087e139599b8197550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78503f35358f6d8ad642c39d854fe151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5964baafce01826d68f7024d3697ab752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037015500b1effb33ffe3e17aa747953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076bafb474c64a77a549422ad9d720f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365d23bd0ac4835b7951e3acf8b25d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e129ac6107bc549f30c292793bfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793b92dd75c03f7f980d8279cb939a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3560906ddbf29e689ed458216945158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373e016569c64eaf71cd747a9f371e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c7b8d487e88d39de2e585c7a3d4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391a9204f27f5f720a748e53ca4e38c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0cd4d7a6990764e4b2ec50ed2ebe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb3a6929fa8953a0a6c9474cd52e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed161bb0df199c630926b508beee24b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19857f41d5d78a10b1585e06295ec3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0d4438a153170efcbd6ca93e81cc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de582047521d39149e069912ee32728c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d8b7e76ca6be8eee54a1d69ef70168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946911266861ace911dcbbb30324c6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe8187478db1bb7694cff403108f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5271d693a316433c6b0258022a4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f2c2a3a07b7c5a2185eff135c528472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397dbcd3719e7e3b306640d2ce2972373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90cf8f57427fe8aeff5e75c80b804474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874938517f3672c41c7b907cafd479d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4b965dcbe129a03c4e76fb196dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96370435c02c5db9ad26fdda50d0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b268c12b44dfb58a8d0ac15cbfda7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed79f9977b8bd44e757745d14c70ee279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d625484437c24918447b8b78d0d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf4c129275095ebdfecb931743a8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134185c7d5dfa3875c8127d96d7911b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf098de9f9a6695a4d05ef814e85723183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173792a6a034503d3f6e1149b7d0c8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5ae121000d18f8edc2da21ceb62c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e8f4636682ca89ba990d178b2f49b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00737cb10b2660d970b6584abce9c8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185b4b3182d6e682c519894625e19d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e543a368de7532239edb9e55afc2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e451e56d8ece1d56fac46825bb9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c45ecd60ac4e3f6618f618af1c61391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b98c87829398f9795becb945076392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae415528ee406c44497abee8b17881a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa32df5fa26dde5349d3b8b261ec094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b455b35cd34b3fb6c618c244523ab295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0218926e359db491ae0f8a6772f32a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dfc92f88f96d84554e44b52bc5b6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00022f554c9989ca2d35795fafe2af8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf148380c47f60b0561d5bbd807fe1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55fdbda6aafdfa2a6941c4df65c63b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd1d5ad4761e46b0aa5997a49a342101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c2733a50a8665d87eeecdafaa416102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bad40b4604920a83c1d8156bd8da51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf79b42189bc862cef89c033878aa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90797a1914a0945ac2fc6864fe368f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204513a2342c9ae47c8013ff39f5e46a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ce63f88161f7662cf8aa8d5cbe38f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d25ff6f075c02a6d93a9ba01bec30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99efb4069c07ff9ddddac03af84ab9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df382e9754307057239c6ca5fe895110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506392f32907ef77111f2e5192decbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df416c85a0e2d7c5b79143908f9c1a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c8831c109b4cab1071138cadd3aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46410ba7cb527fc722cfbe6ea9692114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067623956593b8baaa71923541298b5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5db550084a7eafb5b873ba14415f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50cecb907461e64d9873579608301e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c1e17ef4d983b5b011c756c43e6a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed2816c2c64e2c2ab56b14eb051692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541ff2106c0387fc3f5a2dff24fdaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e7149efb3b3bb5f9d6412de67d4ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51631e58a3792cdade870cdcf4770f8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb9d7d20ec1ca414ea963a596651b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17372f08a99bdce77ae8d698cfdda81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef530282bea6a04d601aa4b48becbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427df077cde35925648e46c3abc2d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5ef509cda6140f1048bd0af6e038127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09426f0e6000cdc6090ca9702ddbf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b87979e4242a0683ee6c7da794ed7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b3939feafb9c316fad561c7256c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5fc6ad41aa4227770923f0ed0afc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed07d7148ab83792463e213894ae5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed59005febc9a19dc288a9d48f799d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4bfcae91a49a8a343bdb25828a2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f70c5ccd4bae3106cfdff2342c2917135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17192cba6c6b6ad02b1dfae8661926136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d314568b2d12dcff568ffd255bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de164b54e2b6ecb2db2c94330acd8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009605306c3ef3ee1c1b9205dc656c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931c13b2dff409be7b5f38a1b11fbbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93613812472699f4645ac74ee7e9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ad0b80634e2d2e7709460e34f150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e29d1f830072f1cb22be92c6a9a21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387fa67195a6ebddeb77b775b7ebff4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f2df93a403f109b9d43b3d21ef2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd30ac90238af99002b38d88a9032dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29bef75367b066e8dfa8a235b12f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724fba45e3de0952bcaaff214cc237b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd97c68029485ba9c00adb9c51fe834149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5cf6676a63b7531c8f478b7d03337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa58c4168b73ad5f04e54d62b73261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f4ae0f411edfe5f478013594ec7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b91f3e4ade1f382bf2cb51ac9771153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86629f10552020c81db6c5bbacec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932828a6f2078bd46983cbb5e25ea8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c718df785d7b63cadedae8ce0ff6c72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4165c04e99f38b5983179f88441f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7019934006c2deb3cafad9dd0624525158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae2670b8bff5b3791d561c70833c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc951a5f90d8a0e81c6f1286cb94c54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c82d57cf5ba27e10ecda4a55b914161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e15960444feca265418fac6a0861162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08334cca534901d866de75d18554505b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17bce13c9af24576ab80ddec9f3384164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd400fed794299c338947a9f96edc958165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59397a45ca2f90b7af157329a1455c48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf203429fa5f431274852c5917ce1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9b6cb98892433c0281142bd687c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ec9c18f0e5c6f9b733abe44e9410169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc9c595dfae165a66c256aa8c8fed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815369c3176cc3d33ee8e0bec0acc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa2d9d48551784d095a4238a1fda1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba777a768ac52d9f23452c98fe391173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dfb9dd24fa23f942fc32707a8eb5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdafb2932b0b5f0bf79eb89923a516175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c3e462dc926c06f328ed90470907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65ad956535e050cbf39ef7b1525b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347702e4fc0f90b868db9d4a5d4beb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fbd176e24f515f1a486681898bde7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1bb9ebf2bdab4cbf4adf2341db871180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2c702879aefca0801c2e1d2faafbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe5caa0d46fb011cc9b89b1b62ae16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c16c5f4e0285f609538ffd7966bcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397881323455c8f2bf57cd593c5150a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2e8dd65f284607005bfce3b7d34e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1f309f4984f36d1afd8a40da8d37b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1fff9ccf5b86fbf11b15d6610294187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208fa7d6ead28dae7c1a52ac0ca7438188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5886fe644c06f7d3d07635c26b0aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ff92298003e203fa123c16f45372190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf579997cd6783bab71a0b6599a2f03d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5a7e06d30352a92443e0856a5933192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba602f29f669cab6ee7fa0cf81d12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe91fbb62d2d81b661ef3b66ad1c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f81ca61a47a214e9650fc7e9d5f74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f059fe7c5ac98dd4312c9d01bf1a33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f1dcee97595b0cec09ccf569d0421197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd66408c015b533b7cccdfbb66184da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff190c16a99df5f6c163aa9d4ddf81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7dc8d4e15676279226ef1d007ae92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622f53be55c722f0d74652bc4de4d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdc320951564de6e63c81e5076cc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89497ca469a2afa4326110d5d5e3c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2597cc21e3161dc424bec8745cfa95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718723d5ff96b6ac0d14a3e9a60d6065205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ccc2e08c27ee849b345faa7c6d954206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc61346a3c5c8759f7c5d1b22245d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671361aaacd7a34fcb172744c52dc595208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829814d86c2695f43a11391c5ee309a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3b4fde0a6b5d24d2440ff4cffa43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aafa0bc2eb299f20b7708f05cdeced211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b0dcae759f8f92d7008a32b397b81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a45d89339f818d55db8067ba7cf53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12924e4fdaa5f9a49c8f04ff5ed0e448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ded4bd8d25f7a56bdbd161f9f724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc276ab8c57d4c601e48c35cb2e8d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2a0e8a75e265c6a4a9068e9826afa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bd21471dd86af83e5f72944b0a15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761983e423b54fdc097d0e46794d57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa412a69cdddab56518c82283d577a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1566fa81d251fd61cbeadd7cada20a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740d2b0c63e743fbfeed854fef5b1af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab55e5002f401e1cd58b99578ebb78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d907a124db9bbae9b7e7585096192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49ffbbfa818a7300288f1b15419a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ccbf7c4a20e772296f0502f899e36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c16478e878fc369fe60524e7a82ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66a80b9f75958ac1b14c88c2bb1c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf954f4ae5de456f7e9bff92a15be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa419b6851bad5dbaf3afb8d4646ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177064ea6c4cc779e4177b1b5284175231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd84608f9d1f2bcab59981842fb27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288512638097c763ec3947c1e6c16279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a086917d2459d95e0915acff1b80d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda2c40c88330e5970b998f7cb85907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c78127da690fd9090857d3d8d29c5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a855bd0cf5582d822ef59c1f3f811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99afee3f1508c24aa312defaa94634c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac3628f6148c69d4b2e1e72b1fcbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa4439ae5ab9a660039cc6c0d70a14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7486b0274e792303ae21e7f6604c7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2293456860b77e389b72aeb9a6b5fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a853c817a5601870e997f7e5be6495243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854cdf7c9deb180b9121570ad44d51b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a447e000b90cbcb7a5e4923abcf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7e8cc138c80053703b77cef559ae3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5b15839b6fd3ff87f8bb42902800247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c178d6b297dbe3ca5f4913196ff2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e6ee4c85709e2fcd674d5d3d73077249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c4a631c92ce55e8b4efa9db56946250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4987d022919dc3f192ac0ada50b66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658f998efae41db28ddb9ee3d43a7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09227eb49cab842fae0dd3b1a6b453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16f88cf368da79a25f35aa3779883254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f63fbf6fc41d3eba40422a46b178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d10e1773a6eefa82e230a4b8ee80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a459cdeb9c2b650ac408d8539b37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31770d540d38c85fc50f63a9f979f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f0dc54873112039a146587ba8b151259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be015e08f1efe7e690d396dc69898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bdadf7a944eff9589938b698d9b39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cd0a6cad4643150e591041c7caa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4167d74fd6cc16306ef8858bc1226263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572962b515d20d9892b7708a3d5bd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f7765c0706af36314d2d9797ac1fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd98de41d4ac03df5cfb76298af65d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00224df0b41ae7aa9509e9717da1ba7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966fdebee166218f8642d5bd965dd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d76b6244805573c70714c8d2218bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba61f101f8be3c0b1805b36b555483270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499690d6deb25f7b65a64b583937c590271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b88854ac3dcd1d19a5f4d1bf1177272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b4155e9e5924cff0fda4796b76a44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbc17ea35dbf5e83ddc7b3c95aa81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e700c8aa6d08f80411f1caa2c2f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb446b7599c1e89027593a65fdea80a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176353d1e61d7d85b219ba1d88d120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d576f6b3c601e590acca44713a225278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429ba17457903ac48b8bbe20da3e882279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe250c2077170ef74a5320299beda7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf668520bb1e143b5cf10fc4cfa848c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167709b948783337e519b733a2304c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af763a5fe68f59ead1976d6b88315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6cfcec56cafd0d48c036975c467a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a4ec421e8ad302282253b7bec9dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890512ac5a2d9ad6e28f5ab5e08cbc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038dd39996a81932e1d75a8b706edb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1eff66b20f8fb3d496b9b327523d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12648e2a11fb8c075fd12a0607878289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e637fa21d84a109cfa93adaccb0e07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c20afbb79534570720ab3c5f6203c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a66c82064fe9751e8e872edbe1653292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31159ff4a59a4d5fe3de0dacfe386a92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157b7bd871dcd0e1ba46828fdc1a0df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00699f4f9faccba38a3b2ac177d00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1929db9374d71e9619d075ee4ec5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744f263a480084ca7617ac0a30a7b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c423480b9f8880c06f7615a425f1dd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d2acc00fc8732ec4452aaea2a5b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbcd9151dcadc5acb3f589a7ca96e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c6344c1d963469cf089fdb3999fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef7f3ab9796d8c5bdd9040bf88e22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b0bbf538a99478534570ddbd26449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eceefd24d63bdf6ff1ead465a6678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dfd363adb0c395c426cd3a3d74e5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5163c90e0e9f8c4f02faf727e2a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559fb4b7c167b04378d3b8dd4d28722307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49e287ffc5b073a0a2c0d9a3260cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9bd8574653729213da3bfe3e01a10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d97072165edcebadbf341918e553b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe5ac2d678152a9e8cd4ea2f15b0bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a8a0433ba9a09fdba4f01f7bc275312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279839796ce93f966e15457a24edb1b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba243861f09ccb49d0e290c2b878c048314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fc56db91c21452313783bfc39b7e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bfc880bd317f674b2e3173e66e6dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d9bf0b28e23905e1d76c64b656282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e459172cc23879e2a16eec7fa9ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1789f3ffe6a1faf36fd7b8fdceffc2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991d7677e08b35fe70cb70cf8eeba0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a15ec4a8cce4f4cc976098d9ad91c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50958ea8a243c2071153bf31168fd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de544a42b61d546c71b9a147ba13ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b07baa63191ae206b2a853e72b444324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad22f7a806b32fcc4d02a33426e35c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60bc77c53e1b1bc9555faf23ecae7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a145e5cd05d784bf0685be287482f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db04b9b5b1fae163148940edc3494328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe722205a1962592be03da1f23d3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8835d1c1fe0d801c47716fb21756b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e200384873eccf8fd0c6e4e17735db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fcd4760bcb58c167d6305fa1798d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353897302a53a22260749c4be25f9d24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3983738bcfc0102d9cfe97294dc1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150065afc9a321fa1b2312e69edd3480335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72958ca6c1108b6fb6be267cf009edd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc8555a8dc1ac698d85ba3dda11e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0cd5fcd18c938db6494e18f243e3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b412c55818f57c4d973a76f2d448339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b38ccaa935430c8056037c44266ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e461fd02cd1978672d06d603a91423341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2207d6ffa638aeffc44dfd01374f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07097448a6e1cfa0d117e0cb9d3e976343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774d311f18003b2143fc16aaa7c2b2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4473d41faa5cde14701166a10c06c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ba2a78716834173970e412664a71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c056e64a33b4612254c22bb05bc01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec79b284120c6f317f6e134fc8bc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f6686ea5792269e1ef7124deb723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dff64a744e9118f4ef6a73220291350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e7ce9c6fe390c60514c4d0378b38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f7b4166b74bb585524c66512ad63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1066e9a03ffe37831c2b68a2572a76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601687ad92c03788e6397b6c2d323b1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d541a0687968bef50e851280d805c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ba2138b822c1e3714d9de838aff74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277769aee9be04c2181e22cd5ba31bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d23936e64e86fd84c2b6b80cdd416358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c437e9f91cd090d79e8364f43b5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40328d8c4454c8de464a56f1befe3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea1b5f00819a56c2507ead923a5d6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5727957e25521f237bb27d58a68f789362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb751e7d0ba34970f0f9750c5738524363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4615e2e21445e0c1018b1dd88f96a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf615801c6ca24f28164add521c5e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43113df2a32cb3438fa3a79ab8aacd9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdbd365f74f6f35c52089a6749fdee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c98f220178d567b1d1ee16a052132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb731a8e911a4982ef59a18aa38d33d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ffad0263a9e0728855fcc9e22535370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7158f38af601538d05ad168b12dce8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0753083932df0a095f81d90f3b69287372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0802e455deb2796d7ef2757de695373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c7cae7496ee1655e1bb7b80cb310374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6113bb48c01aa6c4f830e447915c877375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba3bbe9e680c32d8348fb4a1c56b1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3376000657b6010c3da33cbae41f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1735d00827b2efe9987154b254f62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076ac6503b12b01ab2b9cbab836bd3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eaf5912ab44f39411c21a77e2b4c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5416e3f6531628599dae09520fc04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519667983e24475cbd91d39e7b0a479382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead9455a651d2302f7154f75d75fce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2987d83e056cd284d501ebd19b22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f73b31748bcaf41e443ce19dbac24d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b7a295f7712a555dfff92ace9591386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233939ca366be98d650178ce7c3e374387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879acaebb67c880bf8f195959b8ed9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5410509612be35a42dc40e15a27f3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418354f9cbda77f050f0b0aa872431390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68257fcb88f7533c57fc716943c0516391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714bbfd2009f74288d2a73c74fdc59f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f983a522710554bfb3461e212b57d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fea4c9d292b79a0939cb9f29c0647394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148532ef64b14e6f421236064ce365395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a4108ad39e05094a34191472452f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be550cac1d0d5150e6967fccf658a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0c4908e3aac1653f2d50d8352588398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d339ea65b4fbf595436723a5d760a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256a3f3671960db6eca94ad61d5433400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa607eb3b7cdc768227ca1985c1ccfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552adcac4cad189f817b2a5f7bcddad2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208d79d6dc1d3070df5afba1dfa343403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950316d1eb5b448f02dc7e0e6399441f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c002e4aa2f108119462d320639344405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e105816549191cb90bfa2c6137b1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fc6432137a8eb0fd9777ca13ed9ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e9281ce51fada3accb95557409a20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df61ee7ca1eef22c04aa1bc54629a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8273ea9451e78244e57009367a7b4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256cb8cb7e9890b4423b509956d45e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb4ec447de156b03df8e8e5de5258a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7e238c6db757144e54f982713fb23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d30c936490ce80dc567d197f739de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7f9c13dfe02ee3b9d527b0e50f69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c004114cb80a26b9e10024c8b74842416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36217c4eaf2fa918735126d2eeae3bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d51ad8c29bf67eeea9a807d031cf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146e6ef8d72c7eb8c144b812a4842f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdab2f2ddc6cba63e7f8a7ea9f7831420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc420379d927ea5b68d8884d24eecf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402bd7c291ed099d9bd4cc16819a9de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314b9e067cc94f41bea9c3e6992191423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25895dcba02c0e9f9bf9398041ddb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828928e6b1f60581d6477c4c0d178929425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0627b78cc48fb951917e8ac214271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f83153323674224fa8d344288591427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418e7dd7d05fa05215139e003d50db0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c62a2f7f803a57d108b3b46416bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f75b302d71a14ecd4b51e941a7278430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fb0452881e5c020ca4b46a2655e03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19595e521c40a43d4bb7778aec020307432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37e94a4c9f8e478383468489547f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b5d909381dbb3b254d06386a151f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ca4f2e80cd0c5cd0f884ae332343435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8053afd5899fbbe1c987922c2ce7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e21c6dddb7a12bfcef6fc4d85aa44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2c4b4bd7706b885d7ac8395cc601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19e2053f9575208c8a7548ac0d3ce9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ec08297f330d27d06120d87e601a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223149d67cf90a87fda3bcfb6394444441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e19518f235823a33a1cffb46ed149442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0f79f97011c95a620cbce3fee73a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3426bc4143cfa18bde6b6b297419444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea98c72b44114aa4167ab1285b9716445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86455eac51110ee5fbfe01f068c1cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561f80cda4b4cd954084fc32ae33fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b64ce366d2102e5eff95ffaa1f0e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336976110bfe1ac11887194676b6429449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb6ea679a5d454f45ab1d36fd6173d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996e2ecda987a12883c32fafe39f9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa8994b3e1a198ad4c20fcffe3f9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc3e87b59532eb6fd9d91ddf8cf172453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b5f7370c2f7b3ee4565605cd7073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9942afc20441081411bfff667aac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a741afc07ede23da70a0e054884d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f15fbea98ef71d5e832813c9a922a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c12846fe4b681c49f89f70c99628db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28299783bd846d4c999e047d49a2e7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7891db0b3f786c62fb06200700ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2dccdc13a09b250a6ff52117c3a7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e02c86870f567fc0831860fbf572462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d93ea0f2a5fee1e47427c3b30e7583463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc344a7d99c9b6b3db4c171ccd40c58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25a056ced769a8a2d4e0ec21abfb42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26822e14183a64dbf7637bcd794f7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc359fbacda5a38f97edd1ec21147c13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ff39dc52e18125ce2ba47f8c0920468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1984993e5f5847d773a0c358a364a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a53d90bde4f585d8b2b858408c0f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c89cb0ecaabf4bc204dea8d91d6e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458ef47e60fd99fdf55c64a4df5a43b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e40578d1a69c28532ea34f76b27f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0a0e4a3539df76b01067208d3d31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759376c4a8e3524d950fe2e9c0b7953475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8daa0922576fb45acf1b73783b2d1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa8acc6f8713c598657990b72584c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9383da1178d01e6863a6e4c1bb8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14366811a9871279ada3109c09cc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad906982db5284456913be20f6dad2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776da47010fd773f74831cec7d737d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fb13a00feafc172530a1006f1106b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2c5b2aeca80db7dfc758063ca0b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3188169450e60181730a54cf756fe1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de725921673616cf0bb9c7d9b85477485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58f65fc3b8f8c9243343676bc384bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bb06bd988adf4fac023ce0399757e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7968ed47f8adee6f094a9bd99af57a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d52806c962f0dc5eec2b356d86a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eccf20b73615b7b28bef42c300603490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531eb673c0a7997dc55396ac6e777f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a403f61d67fa13c6061d3ef882cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1306f9751f76d5345b47bfb33212f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65c78fbd207ef334e3fdd423499ac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eab1a8c2802a51845cfe355dccd01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac822836df5aba2371629be6334b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5f5abcac689fe652d3be4f3954db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab205b7f2e65eeda66ac24fe255d37db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e5678c7f67efe59eb716d3d8e2575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb300ee92c1e8cc7c258a6b629a5084500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3608d4a8d65eeb22dbec5c50ffa9a81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97454dcad9132fd7701c10db0d5dc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8ba178f1790bc49d65f9d9ef307aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b30945bde7f97a413ba126d78d3ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603149b58845c7d2e749b629d5be952505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e31c8b1aa4cee66a8599fd0d495b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f07d2714b11af83646f36fe8eb284507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501732cf318f88ad1c508648e671d07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25758bc918002a521c63aaebc9bf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84562fa53a283dd0ff99ab9e8c8b9617510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfaf65151b8b0a3508adb0eb4f0be9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae32c8fa3f89c7a5225c989275abd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a59550d5a56a829f0c4468d5b26d4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a334a4ffbe9bca67d8a021593175c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bec9f11313a2c4d077b567bd05d58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e7d5a5b6a1ee5c6629ca042f2bb4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc8320e65f9eaf51c81807df6f17c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a4d5b04ac58c422aa31ea66c2f4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16732f357e94f0405b26368d360ec0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399fe458031001085e8f9c73418d8b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993569dabe6e1f0c834c1ecb24b8b332521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318d47d5c07adbbe35041314b5ebc6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357034cc4786276b4579f1a099f6ddd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b6302ef21d22d483e6c99c9175ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376d608e2bf1adf9604f294723455ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77583b36874ca98d013ec5a2c9e4e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49db97a6848a336ddcfa44912b95c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84c11b0ed6d1a0fb0e14924a463f45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c43637b496634343df8c6472612e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d90cbce4d4b9c4dbf25aa4ac660d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43fe33b96bb0609e4fb5d1bf100c94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1983347539fe007f4711ed869f93e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7eb0f629ae4b7c1213cdc65ca9769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f180e8c248dcf407b544d0963242534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaeb1b7301cccb7748650a681fd2aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1667488453d94891743e315b28f14f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d59da3f6ad3c57e9f887f9b890c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745910b528537c151e71fe5893eeb155538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951cc1016e43bb56786f9ee1f6ead0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb2a9baf965242862dbee32d25f85c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963190cce40d0b086ffeacdfb3e32f59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0bfc512052d4bd7697ff26788fcde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd187214b3f7865172eea004c2388ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b962cb9a555e7af85da1dd27e16b13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1800f3d91b7cb551adb2944379412a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72701689eefe80ceda282aa856215fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086d08bb4d2d1cd0e39d67f2f7018e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eb322b659744ba8d5b276b36e04a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d499a62ef52929feba95891a6bc35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7242a5069e05049d26479145a87ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c35ad40f1c175214214a41dea9b8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa590156ac501ce9a77d4a765fdf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dba76bf6847ba9a04d024abc1988b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920f904c1f1efe5230f88eae08681a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738101ded686d814e8d3162b9a3ae2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b37369cc9ce997d541200f333887556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39ed84f8f459dfefab5efd2fb223b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44079558db52bf32eb941719f88cc00f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b2fa25271540563b9ecc3eb9af67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd004d3ffb2eff750392fd34a13eb82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6147a954e88090043b6823c22906e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536296269115b79cc3779ae5a3c0ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0eba2ff6a1c551e4a52d2dad16805563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db721a12ca07336ab78bb45857f483564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c89d7eeb382fff46e58a6f4377335565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da92d0908e6877ed16093799c124e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c41530036c043091b542922633dff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097fb7b2dcdf652e8ba21288d6df509568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50cc2a9c589e7719988943d2adc77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa472693f9b1af273b3dfc776b147553570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464366fb7ae57f7016ded66e6d89aef2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75df78713db092e1bebbc0743b057d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c1f8212a61191e188d08f1874c34a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143856aebd2fa5080c4dcf2070068468574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e3e4f922769d807830115283ca18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e510afc72eedfa5410e3ff1208fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae184f999bac3df05d3a588a971bcf04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da52a39861da2cc828cfdedb8980b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19e1b4239c14da843949c6b6f371e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e32b5ba0403f38304b27db61a93ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f38ef7d4402a759ff86c587c027ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a840769da678423f786bcee067ae0c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a60ec8cb09d6525acdf95d22790e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566b71586bc15aaad09f8a37ecfaf7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a0204ede2b4d07458ad7ace8bf6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788cfbed559dc8c536282403fb9c7b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d91fbf71881a77af16bef7be0a704b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44704dacc05183738b21aa818ee558e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44c6e9707f644c0888197b60c49816589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709bc17e52e3970e38507bf47c716e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f4b921f3f3507657c54394f3d4364591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797ee2a70aecbb22a22c19efeb9042a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2f8d42f1b85a25f73c51816dd7ef4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278532a2746208b2bf10812a97f1438594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b9e6423d3504969c29938802e938595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9126d7bf999749dfd0d9d936d9b416596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646fbcdf39af56996e1c27282b7612d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577897df0dbd0b7cffdac43eed7c2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b81162efea3f9df01059e48685c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7963e7899ddd285f05e185df2096600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580368c628711ffc3d55c0ce122fee63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89693b8d14920bd160c998ffd8611c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadbceebfd1e465eaafb9d6fa7daefc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2554392f71f9788e366961ed459a55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2b1e26bb5c796969e2aabf312be1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f093342cedc9658f1fa293c6f6e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c2943111c8549ffddeddb9191b50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3338112ebfc6a27652b20b444202608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7332d38b0428f670d7d668a4a756609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856f1f23435fdb40c30f72c58e75124610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bd35e961103bfd8332a451a5138e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d6614fc21426244c03c71efee5c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0defdbcb2401ff94d0cf92550da869e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a658f3c940131bbdd4bfb8e53fc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c0db85dededc4d62ac53b9c52258615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ba586d76995dd03d185211614d76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f414878ff8b19751936d28349c3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b7522309c6057ea5fc2ce7a0eb04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059b2fb96accfcd1e1be39a723d005619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a64566424a89facb09159c94bcc1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363d8e9e646af46a85716587e1656af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715aa7481f5e100f96cdd62718b0112622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348587dde424593385ef36eb2a1cf1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d50a9baa7226d3ab0cd99f874f40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8befd08fd2145b7a50e41f48b3d61d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3368af6b914c806f931184b37ee2b9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458152316e4b2c8b25eba38deb4581f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3213ad5c76d9eeba5164a4a4a82a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95111dc9c07d7ea8d25be8669250d578629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370306ae6590ae561633eff4abd068630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5afec8346de67b28894ce2da17b70d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3208a1271f4456cf997f35121428b24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183bf519db0c2de28bd2241592e9226633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36861c1a7fa608a82bee99f86ffd74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4013a40073b639a1f0b593e715d4cb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5497553ff6b5aedf3b6a0fc5f0999a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d580faab0f9ad9b6a31c462ef88fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbeff4e0cabf9196249ed7997c15b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8df2726d863e9589894aae04dd3ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75442a42b1505211ea4d4d6a24549d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb1244a67c02ed2ecf04a16d40e7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ee9a3f79f816314517ec4427585f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318a01909490dc0e5e73b80bfd93b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69100bbeb67e07d9fbad514a10bcd554644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788421bce90eb016324bb45ac0e79a28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c5e092216f9a1480739acd6dd445646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2a679cc25b4589b664b1ff8153dd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48939971bb5b8f700a5067fd3e19541648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa9a5ba3c6cabf9aa95c5a5c900a5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390c0ad4ac5fb6d074fff6d0531be2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909c1abdf492d2c0967f31978b5923651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47352ac29c0d02a7381f5bdf50d19804652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c010c07d316a294e73e9d84f0f78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a64ab74d97919c7f9aca947fe6369654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4215225e776adb1a4ecf62c9cd1d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb13a1bdf098f6babc6e3850a6e63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44956be1497ac26c03b5763f8a94e11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d870bc6b48836fcbff39b2321489658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b06754c1aaa1ce5c52fbb7c5a5c825659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d3afbe27e1540d91f19d31ab06a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f9e1c4643b7d6d162457faebe0568661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f98a8caa9cbae253c26eae5f331e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de30bda524be441a907fbb92612a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0a0e9a8b23f95eb9fca6095d9987664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a77d30efc1ef76957c93422efae4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af044cb3157c4ff761bb9784b0385666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67c42b05f3d90772902b4ee0c9cd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007f946ade28b387c505a941313552668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95196bf4e3ba4a16c98df49167b19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d5bf4680d5b32e07d183eac238b42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b454008dc00511bd19c30e0921daf48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a14c1fba8e26c21f2eff63b3f4ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee0c80f03531baed8be79a16d44c2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95b255380f4e9ac5c5edcbae61dc31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb7d7b8e368bcd52955ed208ace398675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b7c6a174a3d84fc18454c0ce944c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd7f06cdf0da496ebf29e7a386870677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719eb7cce4e5e1f9a7354ae10d94849678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5b9ebe53709679612f143b71ac34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428495c4dbb2991b42a886b2f124b94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa552c2bf5a3bb92c53c593d7d55eb9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2a996be3c1123e0839a8cfa387a79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b99e45054603dcda4e76a1ce96d983683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80890077bffae7ee95e5c5cebaab3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f242df8133361d82a908c6f0e8294c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501bc948f836cf092c339ae74e03fae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aa37d3a8a5ce181d8b33d1c6e9b3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bcf208fc549dc7c5be6cfdd8b1637688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f8eb8f4caf590e496007f003d82f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3bda64404e7577fe33f380e7e88d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546898348e0a42dd7ddb6bfca00ba79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ca19e3f909bae296c92c1dc95bdc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549aa685acf7ab4a8910d50a0d6e0b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e77f523f34c85e97a9ad0a111701f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde035d3587b20008b86958212e197695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f813c9ae2fdead5055f1bfda5108d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad36545d94148123d85ed2d80ff9e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b384d18d7bae48c41a0512efb049e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ca0b15cb6c666088dee0aa0aae49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc358325e57c285a82d7a198a98edf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b18d3b836d0f16dfbe9ea3f99cab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22707c130a591fc86e81e54fbcdbd846702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb8334ca754a619f3ee173f05c0521703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b4797539f09b5ce2eb399fabc9439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa801daf55103ea32b1e8a7036fe0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ccefab59ef74711e7115cd60252b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981d676e0990a87690ae170027c7cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573916c6b4810da735f2070906b8a536708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d2d40b914f13f4b157f1796f77d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9a0e2c01a9d7241ebd0f2fc440235710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0bb0c4863b1ce2c407160d6e34c96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a14a06989e250a4f2c145015ba0319712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b43c340a4d0c10fd390945fa691ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e98882dbe8e684b89aed9d260d63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728afc36186d3f5829ab1a54a0916eb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5a8daddcadca040b46e56c5d7e34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915bdcee4980ac687f8ae20d5624278717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaac903081a00ad34b3ee0ef3b2eea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86261b4b98ea054dbecbef612cc79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d206b13d957ec174e69fef11420e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cf35db1e785f6a45d5e168d734546721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165b9fc65c3b7e29f0a0d24b25c6033722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c615cc0b345c6a5728d8fda685a51d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187692bdad98d1762ca01b43142ae77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f523b6c832fbf6af8810ed4f575fbab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52297c854df7450beb154918e0250726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7490e79f2ffc79855fe8af46e39b27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f611b68ef6012eb5e87f587d74e941728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa2a5c5885b9de1308924ad04d213e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84cb79ccafb4f0b7724fd0f3586c70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1033522063240bc8d023aee6df41e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d68bccb3e9e4f79d7ca811dbc1181732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fcad6d7e6e5f9735bb4a997c65bd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e388ed21ff2dda9452478e4a0d22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72504a20ad8a79ff874d18be9bba6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e4fb59171fbbc824e16a09c6c167736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40eeecfd437047216fed05ffe5abd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391f7118078a0fd1c1f2585bc0cba2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261946be8a2c1a3e8e89d23f78ea4b60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82caf6b3c03c90ef0f8cf7cd18e9b84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e561637eac0a2fe3c3e52728dacb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d10d36f461e17b5ec45198f0f8dea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6df8ea703cfd1e3f46e10d4caa6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca945c7f61346e4c28c72e77d677dfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe108ea38719e58e8a41057847a3452745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffe19bc9b9f333732065f2ad52aca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129402a91f22bee148bb5e898669251747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b247730ebf615af756462ef050fbf09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0842eb759b2996a3baeb05d619f81e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60c8d976f74aed23aadf897da89b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e9b09869b4e8b07bf6c3a1b064ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1115c825df048c755c4a4342930dfbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb2d7651c323be2a5bca7b3727b98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7643b56ee60c00d8c6fb5c2d3e46ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d0ef1ca9c91845edd64fab5fe3c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cca30d7ba5d56b86eaa7f77fd2055756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec94d3213265202f3f0906a1facbb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b840ec468ee9a18956a02889fffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c8560666fd7092eabc49a2b78833759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>