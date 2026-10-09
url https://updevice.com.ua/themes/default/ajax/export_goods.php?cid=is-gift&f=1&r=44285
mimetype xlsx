--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a507e524aefd22d7a24ce04ac8221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d880d78db9aba363e9b5f64e9f0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8998cac4b942f299c830125bd19343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67bd7e7b509eb2f34f2c8cfbd157e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c323b909d7fc9543fee14cc757f5b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069fbc475ba0ca60b377e04e316b7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0517815cc732c8e323cf73e0ebd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7db8922a2193fa3f9c567120cb7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4019117874f0c75d144b91bebc4dff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeadb2fbf5a3309489a8caec9dafa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39772914bafdbb31584f9d99549347c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a7bf2281fb81e333f836fa882ff312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bec67bde548ffe3b811806ce2830513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108312e8550c0825d09fcda7c3bb4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a21c2103635d684d45b495bef85915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990b2fac304930ba5fe9dcd31f763716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1927c3bcae22332bcff270d0a98a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e057d82670953689daa164742d1b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119d491e111b1abe47b80a31874f2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e12140ef9c2914f9d92bb2180185b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df81c06e30b18b6a5581c5b41203b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5415ee2ad6f83430bc7af0776dfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9b09fa727afccd6c255b8a494f2b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb1f6b4228e2291728ec2b5c4bd7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86916ab55c2b810832de342e1f699e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d23abf2e220d5b95cd8d9180489f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ab9a91ec0fcd5a037e78bd4b8e2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa1eb981a8850d398e45984af2c49328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd360aa48a31bd10f8d30020bceefd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a9916fed23b473c2c800ea2df16c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15995e02ef5eca33cbc27a8711415eb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e956c8d7d7f1c62a93531360e60c2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04b0d6544764308c4bb13512b476833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf904d1bb16b82b8c0bc18a0c5dca334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340633e914b89e2fded2f42d2e5a0c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a01eb4495ce7e51938c61db897e9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e063d276c301d696647341d3ffb0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fffabbbd51485f988b0d85883543638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5d6bceb311fa90e68e9cff32d50239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa25ce67943963b2e63621b93296240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4768bea4804b699f502f1679ec8e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74f547b29531b88fe83d3815b259c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71aa9ae7d32daaae659eec1aec6d7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608891e220cda6a49c3d10e0df52b55344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f4ea63b762eb26fd8e6fc2c03ce745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325998d4d0523f06f7673f5f21d535e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7914eb2796c4d661ca6e0d2267900c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bc384117c9f75f8f8c84fb5abf3c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5e58bd2afeee5edecfe0ff7d672e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd73c51ee5016080d891a2a566c334350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ac712c47cc52f311c03052e985a2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12427ad849ab40b93cd1d77a66adbe652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3eb524b18c2be4559fba9a7d006953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165bf3c4b29c78e5ad14febfe41413854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ff36658c1f9307ba3d2b5a0df60655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7bcc6bb805290160697b339673b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef9d222725826919f8ca60b4b7f42357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628995dc0ae7f0697f9959fd9b79fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570d86dfb741874982e6fe20df58e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea5206012488639580bbabb167f4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ae8c6d7b53fe6f68228639197d3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888808d97e83a4d87dd17c72c12ef57662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696276e73290467793065795c3c27063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b465c536ab93c2916173e8d8585ba5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c77d702cc1978237762c834384c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c439cc32f63016794c06226b83a5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de23aa67b81c9757ca10c4d2f21d8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ce0ab8c80ddee49da1915808524568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfc588f36c4bf703c3980104d9bb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae060378b68839eed99ea04dd502bb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc11eaeaa3bef64831c77ae5ea7bf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d45dbd618247e6aa1837d81b5714a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521daa57ca6d2a42efd03998909b90d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e98a435cf868d084e0b508b8ff0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff4db64f08d7fec962ed8ec556d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9581f54d047a33fb35056a72f2f5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e443719e940f858cafadd7f8254ac8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3979f64259af90ac5a3b7df13cb75778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa277303148a57304dbe5edde9e91479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310b2fbbd3425e06af0b084d46b27ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55b3cd0ce08da25f80adc1c6738bc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4b5d0bac8ba02664faf78f7bd98782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc903ea54d20b387a6ec3d625e83640783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110cea259e3494205e93dc9823d75a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94f63372887be92582becc6dfaf1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145b02bc1e05f7c4ac244bdb30bda686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d2f68acd6d317eb16e0677924adf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655168e567e9f4d9fad550e9197bcf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b5cf16ab4fc2a2f498ebb5ffa91389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a7114934f8dd2586124bc32845b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8588c23d2faacbc052f72d8ea3651fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb210da8f249a2b2f86e6e5ce2ec192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84abdfe8e499693f55c63351a3ffa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993551fc843223d21561e4e3813d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba90d195c90a0d21ec47f0f102117b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5aab9738f004336a39c4c253c51796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7be83cea6a6e0070febb94da899e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db342f88cd59ac3ae9aa3dff5f277df298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a97c89ad270bfd6104e6bcf3d418c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98b9b1dc258485f56fe8f417e18a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb8d7908d8786da643545b63184004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c81f53c7fcd39655679d25bbbf003102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62ef2775ecdec4e2f80d95f6578766103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc79c0c09f4e6bb2938fbe3d2200679104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43914324f4a3119f755d99dab1a320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfb8b350ba251da9c0907e1ccd4e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7123a3ac2f07846b98220d74790aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b706435555ec85319325046bb4c1224108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db16b7e638aeefc3f1f1ed18573a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523a258911d4caf838bc0ee64398f8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130d8a9b82b0d60db18ef2637066335111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fabf2a4d86b43b43bc4fe5a9053207112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad9246b24a490b4617b2b6fdd1220113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f427bc7a3924c6bc03f820cf24fbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c980635ffcfa9700a7f81bd5b7929d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4b7d00d11d97324f3bc513e6f54ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6c6d3b0f7cf2b22e8c3dee0f67fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f37bf0f3d31ad2ab58e9a6b0f86e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441706723c24f072f1fd38421a243846119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac7460fb8ea85a4a42a0c3aec5c4dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76bb5fde3eb763ecd1f35d1e59493121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c55c88bef5c6670096f78ef6a18bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff57911e8cd4462f74d5beee70339123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708801af97cc8c0a93fd92dc8982a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f8154854c120ca31184e972dc97c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857220a4a2ca5c0910cf608f796672ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349646f8885d306c8aae23bcf1c53acd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be687905525687ff8f2d1d6121e5d41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7f8d70f6d372e213f14c276e3f77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e55edba71c506c9e5fd2c5a81dce2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331ef4b5fc6586d6386ec488adb67f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1974268bca8a0cd9e2cb0d3b3d52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e99efcb7a7d17b68f87c6727b80dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2100dd7f364b944005b7bd862a7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0e41297bfe8ed363789a7531c9502135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d0b58270e0d8146de2603ef105b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee20f75660b3b6061442bdf72965d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a971c6a514b81329082147610d1b3cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4dcbe80c79c2a2bef0da26853204139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fd067d8b0fa0badf58ecaa3b78331140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81e1410c0ab014e593231aeffc90a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0552f1a6a01dda7f52ef7c638dd16af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f260d8add637c1ec35132c8401b8caa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27826f2726fad2cbd6806be7b602dbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06194d532b55db5122b43f03c3c1d503145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec908a13e1314724dfb4c50c66f9ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d7ab1a498762a96382ec0fd3c12f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90f598d9d488df6989fca8b245ef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e66d6bf681f5473f58867b118796149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cbfb77aae6d244da0d618bcdeef8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc140c632c7965f4a2062a705a3b5120151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9084f0aad5a491d8358829c56dd63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2dde6577eb911425967a3b2cdb2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98231e37809daa5de6663663856a9e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db316128e0610d28f3dd6eb7827122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84078ba3e726b6f678bf660dd4d964a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dcb5e53873b585e0b424f2987ad8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d88a7b2136c8306f3a493ac236ed4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fac7ca1dcc2d28fc99515743b08eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099669a282bb18d4a1ecba4c4705c566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a579c3b677285ee21f1265ffb3231161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc034732d7f25a25c8cb109af6ecf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c48206095f78abb0d6ba8e7e88eea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685773f6fd0897b4584dea512ba27cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e82ca5c84545a94e6b6524119e07f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ef1e32ef95db392930f2e6625822166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ab720fe4925548ce53532a581b908167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec242a62d5a216b073ff27bace71f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de95476d95184223d711bc0f567a1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb57a457f70b10856ba37ebe307c8a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7343825dda890892a5064bcec4f18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd607f370e76f4d75a8ced563dd07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4310cb5de23767af7cfa2644637f54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457219fd03b4768b523c605f1b85039174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e991bb666be0047b2cabe116e546d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16521d3affbca88eff7e57d13e5255b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa68b7c741486c28322a1938e52efc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58ede511ab632b7c2522ccf53221be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c046124414c699efde8d1ba04911ab8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c77be4354f504f38ec16a595c044180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a9d0f1a6f11d97885a8e91d7a029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581fc64c0e7c7af4d9ac8d0b98c2d91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d042c6785ad8191a3d3b3f4a01f9be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208c781d8b302a8a11e23179e2df513184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090594aa2704716c929e4313d7d6363185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8352f64cb5ba14f5786cd645e4b32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42e1f01bea941123d312f97729e69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79890e7a0bdd19a508c596d1fa28aff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a9f1c683fa87029a1609573d389c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff3880963f981feda4c9218c2ed12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6852abc8afe9ef5122347b6d0cb22e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c62a9fa171495828e29b45ae5421c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547438519be04f650c697ec8cc5d282193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d15cd38aa8a9cc76ac942ca8b0b6b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9904392926813bf32c3147481fb34b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f190423d9bb08c29952c04162c65dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfee581bcf2c056369c7e6dc055524197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe424f75f0a23f062ac348fee650fa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dda2d9d73a0d452b148814a150c2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53a29568664bf3ec78bd5bc13cf46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d6e344a5b29352ff140dd663a7bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691dda89298d54e58afa9bd828e1fd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bedf48537bcafc48bc37479842de1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de97ce8d02f250aa43441b833f3554204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f35fc0b600659094b4d3ecd8422886205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449f61d6a64e0b68857cbb1ad83c61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d6c013dfebd0771e7eb9f7e98443207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52335db2554147a225cea8ac75fbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266446e52b3255fb758708e99a07b3b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0803a8224b58a1fe2cfbb1d6c6967cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67177d8fe8730b042a6ce3d59aaf782211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6eedc1f20ccbcc3738d57247a5fa3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122583b1ac1a90ac15d5fcad7772f48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086d20d242b70cd1e7fe26f5f02b7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af90a3ab0aeb992ab60e621b6a9df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d300c4e606e15c53fdadd84b1cd87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79913d296b3c9eae4be100ce87a249a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c5c91a48aa8168ac6e9df20c343a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cda0b82555809a62b2c70a46b5d836219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d003521b7e42d1e6e91787ebefbd0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23e6de09d736c552a7353deef0e95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c8938d3b17125512ee9722da15e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1179e0f5cf8f053cb4d457132109ed5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2542e1165f328657ae3912a7bbaa15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ef7573b0e609c4753b3fe6b2038d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072e826cf79ac137977df47fdfbd2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200334d88a8af17ef0d54b48ea55f7fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701ee3fb0f205991d7a965b0e0621c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794b475a7d3049ab748b25f4fe4bf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7282d89d778d6984e168426cbc933230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fe9baa02bfbbd97114aa41640b0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ec9b584d50737ec1dda6897b409a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7446cf2c48deb75c71705cf47512233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff008babcbe3f592ab9de0088ba4c28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a079e2d6f82978e4724f473d5b8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcce5a334255f12c31baf0815d8efa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342c5926e3dd25b42a1290d1f818c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf55f56e51344b79b7d99fa089cb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989555e0bf43bf292be9e66addc0c71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ab218387f8e3a8ef95c590339bc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff1267b0f9eb011ef43cf61f37b98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288b0c0cefdca0c4570d4afbb5d396242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4da7fbd62ea85831bd086c966932243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2716ffba27d37cf985b03838b8e68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3359e47ddada89f2a707f45258666d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a838b45881a5bead90d1b73756ed0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3affd847369070b34b9c55c2c8859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d8317b786149a53c05bb7f3ad7ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bf81d541eac5e62b73bfd44971bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da8f40536590226cb41ab12c5dcdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385bf3ff88dec3ce6a8c6b5b32a01c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06650fcd09f30c3ca8189bc862abbdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1cabe5edfd29331d5ee2bcf628a7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be66573a7d407f8287e764f6ac0c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42846a82399a4b8049a8e59780b206ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445301a8b4d84752e8ee17daeb456f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96abb296060ceb2217dc4918354fdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b93c08b7b34190129a6f1a66190377258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26ac8fae6ba07eb23fd1b962c2e20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a05a4a72b783df4148409d7b4c8312260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3dd77709537198cb00fc6d57a612261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67785cffcf07fb4d39fba4e3a5ef6fb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28941dd67636bacbd9cbf68cf64d2f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f7f5f5c103e14b7c7074e33fc1c70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a54204f35de6e514993026a2330d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8231e087a96408e433b17e1bc95e9fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124718c023526e7984c09d7234cc82c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379c8e14a0d28972895497fcd93ab18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fe734105a2084ae8e77267a64f66f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714380562910715a80bb8150b9d99db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21058a6ba4e96748a91a2434f11e0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ed3bd1a5dcd917995c6fa65c6c64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10afe13bbf0c2347af2429876afee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b4a5a64f6040d998997577758ba95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975540a65bde7e03070aefa50907737275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b970d7fd6731ca614904f27c2ef859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc75571c7d1b5d07fa3fc808cfe21d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be4247f701cbb425c9c28d944bf57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d973405fe243542ca25df51d48154b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad08f74e5b491115fdbbf20542b29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c319b74f6200fb05efc690f517572f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6a6f8f587d07ce5b24852d37431f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b31bd45b8dc8b074d72ece0a3f7f34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91740186fc4ca1e377b3813bd895be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd242771d8177ac305847dd5848b1e62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bd200b55824b9814ca11b59e59ec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3bd94e8f185dada6b49a6f8fd3322287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0e26b112e022d47e42162aeb6e5b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad91aa12d2584f68d4fa248e67953289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bfb69fb927d811c606c7943ecaca5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c49940a7a8fa8baf3a41f0ce23ee8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e660d02b388cc3a74b10cfa5804fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d8c4e5076e3cda55bf236ced2f590293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f613adb928e5027831fd5b6a450c3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d11b80a7a9ca954f3fd7c6153fd3ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb248b0ae6cd55c5364bb8786ac840f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346048f621dd242130e7ce0e493e27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219663d69cb9c56f03705ef553452015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4875f91cf777f5d768509abfda3ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aebf8610096526233635d8f9ad7544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0abb0baadd93524475bf0236bb8d22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a5d1fde163618e4fba46e751d0ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1fe06a7bb8c6adf382d2ee09b58ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf954c9d639d65b93b0f8bb67891ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b767111955f89491b1831b4759c0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4cf1752c99f77c9a19841b18c67b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a233d937d0959e084d347b8c612274307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416118d07e3efc6a36dd708db44aaa2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf8ad3d31f13ed7d13c7c88235307309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08bc22b780bc9b53ded814d7672354310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4773b85d5f87a52cda84a089d151c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb7336e14097b71070d956a6baf85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f166420af5c8e4fdb3c7d86cb66f3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c43556d94ab40442f206e6f8b13654314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e044c05d596ed0d71f2abeea7d7dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d254298cd3209212f207a2cf55e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a91037cc6935fbac6500a8ebdad9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de49926fcf2a9bd54dd0da50f08654318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d8a963ef3384c7eb51bb93a1283f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384011333f82f1d32c88e31b27d35f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a068129ea99238366fb3a20291e85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7344e6c29082cd3392caab7f3f7a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8b2e2aea7c0aec1fe903f3f77ff0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fd5564b7239fe6c83510a0b781ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614708207c6bd1fe219ba3244d006c17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2153f65cba528ef8f709c47d18ad61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a192dbf103fefcc5a5a248de4548f2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267b0a24919c8a72085127291721df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc421f9dc89b0962b22a445c8ebec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb61ee24c22df9012d3b1a85015bab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99405749d97aad7db453b35dafa072db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9238ec39ee665597c23b1cf1612a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fc52aeeefbd430821596157a2229b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf62d5337ab4209937ab996df77062334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e787314190f644d42e4e1330bafc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e11c438196519349cf8b46032b912a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a413a3cbf82a9184d67d53ff0183a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea02a93e40d6bab2b1a0dbbaffbf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5d68bfa243e488db71b9f7e64426339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de04f5f93e3a823b4886fe327033ef7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd06f51688a52d76a629d65a44e538341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58095a7553b289800ecb002cb47c60d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07daf17238be37a038322c62f8adb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215592d21f0bbe784acf65bd73bb249344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fec5ad77568256d82eb68d5d99ca92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cbee22144f450cc218020946f30ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7d72244d3d591b3897057168128a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce2c6673f802b77827b3f99e857e7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8c6cc963b47fb6f4a1593ca4d449349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac3f1ce4e0e4ba3a3b13c4c1d6786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924eca77d192d5143b6af8c72c23bae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d093dbc401ec9b4169e09cdb34f00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc9d068a1ab902901a724cf4ee1f43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea596df9fda58cee1827c24e318f7455354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f28fd5c234dea9da430523f5ec089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d9f4050536f2565217deb040362b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a88e1b84c74522f3bf40e9bf9ed45a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9c7cbe547c11079f7f5b1721c748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ab6d3b1f90a650e3c4c8b0a0e442359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd892f2c54aab6bde86e73a1812b896b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893299ed440f27876da0440bdae4b05a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac00a546ec1d2770a4d3d0d7131280362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb10a59a38a2db1ac9604415e0aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cca6fe0198f7018120036fca407e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d59013601fb257c5683a293dd11ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31da75080654b4671e56573bf2b898366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a9410e4895cf7fbd2d6e72a6beab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8606bcddd303a1c9c1517c52dffcce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4674d1293cd65623ba37131a2a3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9379bda90bf2d6476a6625061675c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b223d2b050ea93962cd6529db992371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f7ad0fc40f9d9181e31ab866d50e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38051f685269b127dc6ba5dbc67fa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb73adff7785ce57f7368d8c584cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3491026cb3369f947fe174fdb080375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a200fdb5ff5b69ed159a0da4a51936376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b19a7a16ca28fe16b997c781235b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16325aa0ca4b4e76f5767ebe33f43b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c5ae2a7fd131ea7857b611ea5e0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82f3002d80897c9a00ac631c02fb4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1239a1750d44c09aed0b2f124558d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a13457f50eccd2a4fc381055058ae9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e24b6d17587377bcdfe33e9c3583383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572844a9cec959455b8805ff1dbdc495384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a62faa4ba5f256bd37c9d1fc44428385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d306fef0e1756200fa4c8175dd1e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195903299c943649d8216e1dcaa0b07f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b47877253b420516052daa014c8f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9085bbbabadacca691647603eda72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d36cb7f27ab0923ce35a4129ab12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f38707c850bfd0581265c82620a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b3e9df98c43ad9957b0e2c971e199392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc84ca6d5900c770c834552c1266fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f798fb035499cb85993fb5bb7eae2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4cc1a6aa5c0f8447aeb2a68a123a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad891d7d7742b72b681cc2a2644925396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f0ef6462e9aaf068c503d6254ea1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a72f60e1457f94aa2921eb03626f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5a87d2000c4dc946ac7b18d2dc69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e874a79d5e80e8d08bbba206c70e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa89b9596f5c66ea2ecd1dad9c56c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7beb2e6d3317eac4a1025388046a9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4b01b824604c3aa982abacbb42bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571ae1b20158523d50b8e538b87e3b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d7ebef80c13bbfc4fd9e9ce0ac0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8e20aebc35297c9a21efbc2c94fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d561cbcd68fb2202b6b36330da508e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0171baa86b4320abf532ec04ddb1a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f609b62893e39a08b818cfe8f803409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635985f205b8d053fda0fc546b264ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ffe827879041b7f4d98c7fc77fbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad99306ee097a385c51e78bee7fb14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf86627d51055e4dd367786fc75f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c37f7d544046e40852d41961940f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516e0943b91b6c6cc60f139407444ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327e857f5be1e6cddc5313b8830fe8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038537490ec1ac56ab5968b435427cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c31b5eceeb4eac81a704c9eaf2f56f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c159e0a92dd65fd5933fc799719aca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae095083f3da339182661c70b8c2a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c8b8a68311ed0467630c4ee62266421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927643a0d19b0a650486d9c08e3e7e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ee2da1382bbe765ae5b9b35a058ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ecc2f6ca7b963144ef8973d19517424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ce1a1f3f182c6f14c95fd89185f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2cdbb49faff440e5e00fdc53b1640426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d37c16dbaa7e60f6c77e4e86b6ac1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae64f292e0ef0f979a21eafe77e8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af94f66dad9d44c4e72b334136b185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d8765520f5f12ee4424b52a525dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68de9dd9077fa9353b6cceaeb7c913431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e5c67bdc1684644c68544c8f2a97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bac9f27ae022bcfccf3f819617b2f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a52c42168947c23d26fea1f85c1a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c205128fdb5eafa049f2258d40eea8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abce5786ae4d9dd8ac300888773bf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063e3255732ac6f081d9a884bdfce5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf0cd41133c97b3256e20893dfb92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb646e9753ef24618215a7a33197cbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ccec651f67fe6c42a84969a62133a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711636a23f8dee19a8cdf15968d257e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633733845451117c58369908d0e7613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce99e82e5745aef497e01824f0ff944443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee03be6a63176b5848695b3e10af0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4985a514adc1abb5f32466aeec365445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9aa60686a0a392337e61d559b1746446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb96ccdc223a485ae1c51e1c79574c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062498f242baf166d00895a2bc1972c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2236dbdd4f9aec972424e57d21cc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d133a190c9b7bf9e5a6fba28b4a3f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548bb7211a4da62965498ad896e722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ba2c3774919f3b602c214d968609452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551bb2cd95c78ae42190e23475685d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb2d13be25a9e1d160edde5e5fbe81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e3981302c92f0598a51455912275455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca5abbca8376a68aba193f88dbd3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7bf9b4a1c65ac74fa31fb6bb7cb12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd96943af829d7d6a42f866d79cc4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529623a6301485828de61a78bb84bd12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99f934474686b7a088efe0acf3e649460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e844ef5dbcdd2ea9b1fbf7786546461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903efa3005502cf3ad84b18d13ed59c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5772be6762f57b1c12a477247b62d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c29d964c87db576417b171e369da4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f22881a9ee9174cc76e7f5a06a06d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41c66deb8e52806dc031e409f4ff2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149924ecabf577c5898880d30b8b3bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559b1b724705f791fa79e5e167710f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0d1276a19cb0e1ee2056bf0d9b7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea4553d7fb1c3a8403e23dd1f0588470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff24a72e246daf4afc5ae9156da6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f7f28bfe89d20350aaf96c56281e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f31285a3f78eb49adb2629ed25672473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff8e96ed0f4cb78fb23357d41a8f3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ecb5cf2b6fbb002f2b1ccbd99ce2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc96bf5b6bc7f089d4e48e8869f3aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ec053e86d7e7f9ee1c62aeae62f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d67183135603ba4ee32b230d16396478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39ddd76ea75432453bd6271f6e310c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f804359769323820cd6a95fd2b9a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11480bd318becd43afd8f2d42d6145c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36096b0cc114ad6ea19a20184d8d8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e017cbd2879d01116dd729a016de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252dd8f0870d06bd808b349afe42b81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d71948b7fd7c733478c07fdd4ab35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25a0cf8a581531f5b0d12d64fc5fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d51c85a1a6846d651a5aa3bf5044487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aab530dab68ecf59f3560e02e6fa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211312a9b210a5ca170f1f4b115a16d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563dc972d2b13a2e6441860bafe95c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03fa570da80bc814d782fa541939d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749550507471743b50370f6a3bccebf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d754fc4d5163fda68de2b49df272493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52310d59ab62f02a7d1b279ec1d112f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0daba6dcd57bd9a45a5f2e48836ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767906e183010b7834845cab6c0c260496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5556fd486b4bacd01efd33455c6566497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf2d7910a835ab2781a6d7c42cebaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99171708bf571445d180801222c671b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc1ab2f0d14e423af7d6d521a7741500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746846706f1eb270e77f1ec0e39c4dbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac7284ff8a97bc6f212b0e6b9426c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c8a392058ccb0b079577ec96c5e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ce4ee1d88cbe1ba3fb16c713d23e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa487004b731189af1d5f026ff6e021505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdade64ae8d55f26eb622f4a6a91731506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1f82c80b5be54e4f151e61ed254f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385bfe1fbb7e6f5fb5beb825575128508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6055c3270c5dcc234b8fac753ec67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3217e48b36653315d76108a8ae02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ccd0de03bbf1d1b64906f7a7e4886511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a8f9ae1e89f3558d7df6cc7a357e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716088eb369337a1db49b77634073a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07e5dda345f2cbf2e5d2d018c05d29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052846498bc943f86be55d7ef0e1af3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f2871c86409e4fb84c5d9bfb91ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f33623fffcbddb658daed004b9640517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f5d9494b2836c47eb0502be81830518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816007e54c6d073c165f6f30556d39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e8f0002d3a0540bcc80ea2b1cd40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b251b8a0cc202dcece190f5dfbec817521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d498b22536cc8764b6769fabf24d5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1126885454e6bc968702e24e40b6e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea89cefd331f49a3be844e262e5ae33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c1df7aac6a042d97586ea4549748e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424956eb443da8d51596e8b7d3e8a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e1e2c79db3d5dee07d41dd6a56948527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500588dca98bcf1dcb33f14f468ea268528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077da8a353ffbe7298485099a662318529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad2a410d2144c7374d309a75c31684530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57813b45b3946202179f236f967e86b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58ec5752e18bd348e5286ee498c39d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c38312e253fe917e229027c6d728533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb374aef4d386bf8ffbf1fc137a23c4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d85e5a4412da360c7903efdb72a69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbae1d6e0a0fead67c592e9252fafb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153770c809d3534e2629a7372834578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d918695980e2c54fdc8924a6d6f810538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35816b5ace1a0bbaa93a98541deb15c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722e40e6531ba25768881a74b01d30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac12e8d8d5b978cfcc4b697065155541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d9e6c2cc3326569e49519705ae32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f1df94c2f962670fc7a9534bea53d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0757027f582c8d46e714d7d04b52e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec8d943a27dff74b0e7b01d7d6033545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6161986011cf11114815f5aa7d82e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff253e7b994d05085d8431ecc05f7b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a853a6c237b55e4dff8cca022ae27d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92210349f9ed0a6b6da5607db26995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bcfe1ab1ebc7db3dbaa962b22885550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fe401a992993ff7acb88ac0e16b51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b8eb53ceb8219b2beb9590d36418c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd223b0fbc86fe6a7f7595f1e5b6258553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f244d12fc26954a5775d9fd7b588b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805045b088a648eccf3c1a7e8314793d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff447a03564e0d4b652a2c4bba4fa0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883dc12a48c6f7a38d8984a3574461557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e18d9db363e04abb43a1830342b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4580ed597ea5b09f9e79e1066bb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94f3976dfe46547cc9005ece7d6bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db70e5723d835dd336bd99a3b82c8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d082fe7510096be12bd6b25a3632bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c241500bd7b109105cdf2f9c4f6b6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5586f28f69e60cfb66f31fda41a945564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551bc659f63497e46d7fa9fb650e5e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace3a904c5d2b6fd792c6f8f75f2a6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7d394117f4360393b3c6d5e81c968567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046313c0fba9f77c8c0245803e3ffaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635c784d0241af1575b64d13841e26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75d5a934cebb497355252309e5e15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16eb3ad4414d883f58a4809adcceea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d56b73c341e9dedb4d4966222455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21aa05130ff6ef0c4ee273740f652c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93f2371735b81d7ac0e75654b1c4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5ac46b6475fdca4aae949693ac12d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688817440834977f0790105cb37df716576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518eb4f1ea8cfae1c832e3d3259f5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639c5b1c23fc69ffa5462943c658da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a88b7ee46c3a812bdd342c495184579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3eea283a1dae5202d8f057549db1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3caba9a943a33282791f89744660581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b41d847a3047cc4cd2693af20246e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ab383112640f5406029f6f374e68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb2a5f0af81a4f78ab1fd57bc7af9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1961da3c978b71a921d95ea74d519585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad958f3f6d97fa1cc33bde84d821bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba083c7745735fe7b592d31348d2c7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227fdf2fda49c1c31130c1940ac0aab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8323cb0f7dc7a4f217ed97a170119589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7a359febf24b41a5c9acf8ce9962590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f7c35dbde6cd1ff675dce7978e39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feaccab9f93a4e2e21d5ebf3411025592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759fd8f7fb10a9767417638e30199bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95929324f8a8b005915b7449936628594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7078ff4185b8dac9cec09125bd855c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e228d969c5a8abc8f3e3297d95105596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae973eb22cb82e4282164ecf8443c037597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a43d2aefe9dd4fbc652a1e69dcc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd96a391cc1b0197fd9072e633afe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb14e74d5f605711720ae32e20a3a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869b1d312040853a802e6354200adda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6b31fbff21d55f89f7d9450e135f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4918e3379e48e7d0728eb96e4acba0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7ef9d65bff682b47239600cacdc7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914e4aabf6c2285b70e0d6594f4535d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d63ee881a62475e5b713a0e835c34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75db66d505e5dbc851dff71eeb51ca1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d1b74467feaea2693a6168cdf87b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5dec9d9f7777d2bee82baf50db8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591c94f6b06116ddba6c2c51bf9d21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1354ef3d6b9a81979c1dd13c27e67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc8ba18cf13f14f938a5c5427be46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae9aeb25b4020720eb8c43a24c6e4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd550157d5800f1153d6062d7771ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f39d9f864a5ccdd31b2d98a58d453615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0db7d45fdcb48977e35e58024aba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3884e5d792e5d6a49bf82e121952617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cdfabba26c142694e0ec91ac759ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf68a3349933e58f608ccbd5bda8454619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209ee53e1185cb8cac69f2ac138bc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb4170331a764184fc5e267c1eaece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f41bfadb00c414ae158b42ea7275622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c3d8258730e704d7650c8cac4ac1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deef568d8907dba3d6717a29ef3d42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43786a64c4fe9f7d35705087eb960526625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47fcf5bd38d1b4feda97da214acbe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5b0f16663f2a0eb3faa21a47f3dce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35186979e16232ce26cf56f918efe1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d622f64ad109a50182cfc40c721e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3491c42e6f44cc8a1f0148e0def50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c1c80379d019c69a3d954635fd3a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e02e4e93082c079be40ed7ac0e6f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a38267880edc14fef29c2ec23ae7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512c61fff33786f8994703863060f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff9c13a12215756553556f38d68232635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c16ecde00a6da7aae5972f82229a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40cc8fdd84c66818915af4b5fb30b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d2253f2f61c3c974753e39d44e45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1612618de20b13d423c2a1bc5a5ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba03e807f6421ce291cfbe3ab9ec9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f4f43789beb9fe5ad6078b46e527641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45075997c88099765ba19a84a36615fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca64bb3ad3a233b6c6fd39ee4bfb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a305b1954e8e1fe91db20150dbc5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41dfdecc8f73e1c3cba4bac9158e2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656144e00ed138427065b542a37c7df2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc41568755081f429789435ff53e1d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2378381e53c56868013fdd0bcd48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe238ce9d3649ba37d531890bb4410649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ed9892a878c9ede12b56a6f0f7b89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9ca22784ac434e7a700c8bdf2c2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88707fb668e2e00fb77e0a77ad71a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23817fc06b7988b4aa6271ed3abfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737e1c8502471493cea96689422590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb5ab63697e92a9eb8b55ca0a3aa51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6647ba413b390646cca84db760db0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03934619e5bf99264ff5b890d60f6b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dcb0d0daeb4d648c883b5846fded9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718792517cd2573a37e41aed8e84a73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b725b44c4b9c7fd7b4dbda11a29d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a42c2a54b69f7515c4d0d3b24ed10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc686d5dd5ee428548bea2b89664e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fcc4223a347ec31612939515a715663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae427fdf9f709d292041f222fc56d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa446a54e7d6f6abe3f7eed9d7640665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e331919ce21855a9c505232992bf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3117d9d007dc58a0cbe74efb827445c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ed2e2b1ec33d702f4e642c18f20a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21dad9d0fb25400f2e8e9a41d522b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec11a48fba50e7d9d0f2e4979c2a7a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d69a40de2fbd04832c35fd0d8c2270671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a45a43e12f7518f24d56f2f2182b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e4e6ff3410bfaf6e0b4d728bb6d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034b4d786a06f5c6d74228b84d765a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2919b182914e7366838b508254c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d959e282b1d82024d2c86659cb31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5901d2b11427cc3aa1cd63ff028f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e91950fa0dc3a6c63fa7ed5c90be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef63f53468ef8992b522c76077fd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8681c0a33b04b0950af05f6387f2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf510254da278b3d9517f63f94a5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc66406a806e096a0171b103cc32e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66fb68080d44e4a55b127b310e093d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e317b3237b5cbb6b6a52a1bc772fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667576aa581bcab9b69a91f90ebe59a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f435f6f6b0bddea3107399cf1f604686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c6bcc67ea804848ce28a5817fed19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5c9a4f3d78e0dc2b8f4aa0ec2f03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c1aec72c8b4f7d980a58a46bf2a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4c2188166f4bd85b04a2e8df1e170690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822f9f13beeb6710256ac133d48931691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efac54fff2db945bdd8ff0c0cd073cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca37e74a370fa7a378cbf743b75a49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95717119bd66b9e285e11cedacc016bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48ae81eb8dd6befdbc662c468ae89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b5080330cfcbed67286d562108b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcd8089b56469742eda1b780f89bf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe719d37c0c3f7b2ef5380d8b3df6df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571381120e1d16a513d4ee8f4ba5d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a3addb4d2c77f7a638990c0672ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf311775842281757030d166f6d6aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c35ae5db0bf4927c609db024904845702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0316b1547839e4e73d48f4e27d211703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d5ded9a560fd970c5836bd2714399704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af9c99fa2c488556fbcf38deb48f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9950fd934989c16a47ec56c6f8dd98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede146197f0bd535ba5ec7e82cbf9931707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf995448143af78b1c99ccacb2925d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c59a15c534280d7cbc0996f9c4ff41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463df89676e6a69709e1ea5fa8abc9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466719d743c00e5b80b10e74d31575711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d7483d6bd14734f36cb657075e1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b929bfe88d138409ad365b4e5b9e02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cbd1b416185b513cf8f8dc5163c6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb3d1ab195fbc55722cef6ae63a3e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51039234338d5f7c6906de1500f690d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c15729f9343bdfe64358f13445180717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096f7ef09b692e6a829067f469e6be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16be282e81b2517b57b7f521175968719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974bd485c8b1eb66ae03d8c029ebc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c053bb7c2699ca444adc5acbf2f0e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74358d1dd830c3fbc2ceec978956e13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c501165ff0d492090aaae8b010d48d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7c73a37197d358c892378e0d12c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d826f17e532cb7b21f58ec0582fec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77564af50fd6dc802b9c578342de5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeafd63c0fee4c5e748f46a2554ba11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f481a545410350797af91bc893c0729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51c42e8ef0334cec4967b26bf50590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c91c2d1dc8c6a204dfb1ef7696d51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf4cac67b8db2d01875e474ccbcb4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6526096cb73364840e927107870deb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c05142578782997375b5488455d7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ffb00bdcfc8323df510ed4c99aa52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c16d34f815317482a6bdf3fb2454735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807a06e76c46b9e3afede631d661ef5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b4630bc268bc3c4d1af02e3f04a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b832ce9abade9cbbd51dff3ddb2f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5550dc9386679b5d994ffb05e663eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa53df6ba2157a0b251e2dea3c5c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f765509d449b97c18098868551c2c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328589b2bd840505eaf593cac3f3dd4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8c6810ca67fc3c132a77f19eefe6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4afd02335451398f09f30049442d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4679d6b324ecfb1c29a16c810b15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068719855a69cecbe6de6a074c0813e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e3af1680ba6c014725288dfa1dea8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1a98661c6f33c906ff96b7e33454748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fd9e283794085e77c1fb9b1b78695749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfd9ca1e304b1b682bbe402ec19ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cec1f805765a4a17b336baca4ef75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e47b35b987e8deae0d6f149a7306a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9e0ca445c7a8b888d3939c24d693753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460476d884a5ffa74186852f2edac4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623075174f2ce5a5235ec1f8ce34f41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e1314e0e8540367b4a1b868a38614756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa7825dc847391c0a5512d94ea24e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6b663f5e62a0e8a694432de0c7188758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73764abe4517c4dc7b89bf7426e8e59759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e53b49676792b2e302b6f3382b010e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad96be24f805fc773a3d42296a1be1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d7352a46844325f292929f7923d9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356456d448296326c0bb41b712cda1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48267772c5afc96d6989bcb08c6dca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb004d2b115fc81a8e0a86ec6deb6ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad36be6c9c36566e2503bb44893aa8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4871b2559ed98751b81a563b18033a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d22a8d693e5376e77dd018b19077e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d69b9510f0356151d969c02c4246a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dc912c85e811b57e2f87936fda95a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2a94644c3ad830e9eaca3601082112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583f2cdd2fff1baa66204edf985c9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d0f81822d149fad5c2107dbbb1adc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971120a4ae859a6e1cc77b4bf3a7faa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555090320fa3eb5acc71e0a2c6a8bf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c7afd02af67b4d5bdedc0bc31947017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033da7c489ca54e472397e209fb90ae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec47f9d25e8811d16fda234ec54a2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16575dc70873a615408ba0d7957b9c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5809dee1bcb5a5810083bc4fc80b89521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11706e00072005ab3ef324a4deb7fb4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0590f360a4c559f3cc8df9cc030c11423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838322893f61c51dfad222a65c026d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f199e26685bb28aeba5745abd464225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96db0c79bd5f61b376ed272a5812f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a27e6b3188681d5bf66d2042fbb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb892291e1d8eb794c0e6f4deac55db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc8f43f1bf213c36ecb6e6aab2b1df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2622272913fe961286784b3cc97f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b14c3ac539251da3fcfbfed200e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66905747f532b530b374eb04eee59432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2671a7800caf4f60d709234705523df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f880f01692889f821f3de6e848f8a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d91f62743f8f3a2be9214fc8b592835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6205783d07bfc3c3c40458100a3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dcd93941fd64f0d52a7db425fc9e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55692224cd604f81bcf3fc4011fa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9345fa9fb8d8f9fad3df1af20629239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924687042a07b6a50c3238c33c55f51140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9d760c0701448986d07c4728f3f3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a09fc6b6d962c527d46e8f353aec2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6e7be5d8d4d687cc95bfb15951a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574e614471cbc04938bb85cc6a4470b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab947638c9ab81326ac30b447cc4ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7af280609c11a55cfd5df25ff9f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bc9742ebff5580ac5a53b3c4f6f8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e035218cabe009d265be251194380e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb655420df42116bc7259af171696d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963398be342c52f787832b1a3f8483d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92df02eecbba017c29f88aa83898c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d090b494b3de2d93c0e035fe90840ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32950b45d049aa91ddae6aa086c8e7fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc633847e28d4351bae579238b73304954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88dbf28aaf8e5af65b95510b1eb6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7db932a4970c19642400c96fc605f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24716cd2fd70815a43d486d3230f28f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2163b5492d736712b63eb19d59a9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c070cac4e8029d5c649aae4c860c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932645ed6bdce349a2e4c32fff0159e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02e0c8d133b315d5d8d431fb24433861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a724aec3af5568a8ec40d956e4b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302772daf0dc6f73f178b3bf22066663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7ea9833ac8169f0c09c3ffe2c716b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6d156054e49797a931610b9b07dd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d5a39b1394d22b7b70109f660e5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b201e85182e32bfe8814f3ef3d717d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c20c50c21756d09f32a3516522acd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0df72dcca094de167d5294db26a6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc419a5c338ff95a7a90b100e030c5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657c7a70b738ed326ec879128c75b2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12614046adf7a3399f86d640cd326ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46957bc32c4ad898ceaddfc9c430a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71bd46c57d936418cad87525f7f85b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab20a2324e7082c6cdcea4431e96ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c106a76b2b484d8e5228fd287a48f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b76ad2dec1e2bcaf0b7c2ead2dc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229cc786ac54c95e937c2ea6c5cad0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfb136577084a97db05e031965f8f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e374aa74c3e16cb7438d42eca442680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2769d1fa659a2b38760f53004b0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b0b3a33eba6fd5f1f83c80c51b5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08986db6b993b4bc7eea205de6e6c06283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312dd66f5abc6813a42a576ea5bfd8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153ac405065a9fd54e26ca49401f9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf246ebc92e21aaf3d2c90db803c62dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009649ef6f37255865288678bf947e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41f66d9d0152c2ec329b8892a231788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c682b6f42de8d099e451da023f7fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9b7b6ec28fbe9abbd6ad7e390bc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86c56f924bb5bbeee97e2ae188d8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03596bedcd1d9a22d1ad95f3da41cb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1639fe22d0844d4041847bd2381cac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df33f0d4a3241a819de9ae349a7e0bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd977fee2d54a99a57c6d9c198a9f9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3153be61d101671713c54d3844942b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610020b21397029d3304307b140995a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d598eaef6f5bd5ca7c63ebd437595d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9b6a869ef5dd5a6f17fad3da4b5bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07deebf1b3409064b30164fc3cecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f292f0f0f600c58f98a97f48a01fb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9bcd94c88d7d62951d7bbc07a3842102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cfa9b19af19f4b43e9ad0d4c6af99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0c3180794f69368d2392a6a8af52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97d2de09b847626217b2d9568dd36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a797e5a4b677c89b5083ab9dfd45b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949487bccd6c754c37a263ca346354e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb04c958fbee38cddbba62f56a051108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90eeaca6bbd94c267723f43f66b0cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea248e6a627e4e1dd52c4d69c0e97f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ea13cffed99a493cd673fdf8535c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af24b533440f5970351cb46449434112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f121af2752fe5edbd8e09791c578113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4895f9fba1abf637ce6980f1c5160a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec2bc163ad1705ee647ed371a12e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb7de965ad78dda8c5659e1155c12d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc505de7c25a00cd9ca1f17e4d111576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38795b36581c33e8ab102fb7d51f1d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bca09e6843157ff5a373b0e81c4fc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15996a811d11f7546a478a5d13c24c92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0130cfa94e1d185d38fc739260b6be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce79c498c1112c25c807267572fcd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac5f8b2f99738be265cdc154e2a47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20604091b3d3800f75501f418913042124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513c7273e461f81c6566d17a613d40c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87bf27163d883c3ae51bb7745c38e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a655f7ca4cc7318b97d016ec0ec816127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2ec625be444928b04116ca569d6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecacc658ea59d82638eb5664c1d765129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5fab6d193cef1f797ecc0317f202b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc692e3d60369c5957c55f8104db0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf49e76c9abe1e4d5b7f5dd8c55ac3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3d63e6e3d2f0399f9eda372a40726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2030da359ff0879bc447c25e54c518134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2770c40660425b0f41c7f2502c7229135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c21ed26c33bd2cbf933f2b309978136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9284c4389b29650baba6e0fe21c9573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a24ca328318ace16743fe0ffd1099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d3873a0abf43095d34f4fe8f985b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61705da8cdececa696a47e06baebe8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ac615df40a6015d46be3bf4ba5d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006676d19792ba0953077105a037e60d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ddd276ed60ca1d1588ed4b0c1e98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65326ca6fccee8c83ea046c4a77ab4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcfc39becc9bea2c41c8f6f948a603145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7bd700a0dede1586986bd767fb6fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4dc8688ab1732b642a8f3bd361b4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc95abeab09090086aea4165caa3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45db65d08f0159dc140cd5c0af4259149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aa1f17e8967e1e1d7cf80b11e7c98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1209e507808cab98ce3bf7f89c1629151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6147f7c61e8e9a56dfe7094208aa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf372b68a042bd3237af0ce0f6ab17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27222b48f6b93b64646f43909b226c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3b6b1c46ea31a78dcf66255800d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1c436bc6de8617114cf42da73a3ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2bbef5ca48dec2db53f63d528dcf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3143d63fac6c2d95eb521a4d3459e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a7c56b5804be171d7578406f5bd9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c82bd736d803d641ae98c8315f0ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5023ffe7735c790d26fdec0f5864bd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a68b377098b247a5bcea76c55f5b9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc26a5fe6805e2704f9d09570e2a63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c25632746871667225a298000d8ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524095ab58c52d9067d1eb70ffe970165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc5ddebd25b64a5f47daf375107f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0f5d0c1454d34ef45a444f0b1ef1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904e7ce334363c3358c30e4b15c494168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bffbfe07bfe117ff44f155aeaead6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7c78a62f0ac17ee39a57d37ada5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bae442fc414a8b56a547bbfc51490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b32436e7d9f3807b9523e24c888cc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99412e03e35cd278cc09126e649c23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac71ee616482356f754311ff25b05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff313cbf09fc8784db96b4e4f3da39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b18442c8b9fcc8894c857658bbf1af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa143c4451895428e75368dab965364b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc49cc94229fa989fd92464d1c537cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44adb1e8c46e5a63757495a38e42777179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310fb444539f397931ca5b9ba622f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6ea42677dfe2b08bef95d74fab8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2e3daae0fbd62047606e18cf613b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191e55b58bec62340624c04bacc30ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60f002841b1107a63d9f7c999c5a69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f731b1981b2556369fa3611da8c45ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e19c68a0dc50c991380fa801a5f28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee51453a384fdc2cc38749bf8e9db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d9c211df1c080ac374c150a9c38c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d09a8edbde7861a2d0cbd84d01639189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58299b57482257369c6b01ea97151c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c158df8a6235dde29c248d9b1f8f948191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb13d5a3d20fa9c5d773665bc2558b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d6ae7ea558ba8c2d875079a9c9581193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802809d1f23398accf4c72969cffa19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b7d0d47777da9d9531aa3a49fe028195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c7484ff9a62ed113f24ad67f8026a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13819d14d8104dd37643164abda0fe4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd628bf9bddf6e419bfd814ca575f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf94d2090faac117e8159a2ed9c40d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52e2467872ceda8d18f2c65a6525f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eb325fb64bc65de338aafc61505e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7a5e9ba071e212182a686beab394202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37df1ddded338f541ee8b106e10681203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8690acb2a5ccac37619dbd9b32e7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a77543d1875b1e742961c60d118bbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8911147567eb03b53405291587db86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8ea39a13080b00a80c8843899be2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d713677d32fff7c68c04822257578208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86923489b7d67eb60c9aa95522b365d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97085c835d55c02ddefb45fadbb3bc53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e75a7fa8f6d76c6a2501c398f4b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde5357ee205bcdda9b226dcb8195a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081892f490a7ea4e37f7b7d3e4d765bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0145b3d81e76173e99254217beb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f3fabe9734fba452626f069052ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fab602405fe3fcb12c849c8a57612216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe9d66425f3bd4cdebe9a872c75bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd58b8eb27a192fb903f6eb01e326218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3ef4e1ae9930ecfee9222d7c8a3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a014de7c244d16ec8ce645b732ca40e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e07d2896376f77b318196382aabb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f6c85ea32666d10001d3c0f20e771222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c367a51a5f14494bc006cff8a497e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a048648ad3878963fcec89115c121224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1c4228b73d783d7d1a54d8aa51454225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e14f057e35c954e8c4b6651a8d86a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e78a21b97fcf5c5ab27262f13b3da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cfcae2d248bd732b80ba48da632c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f01a3e45d45fffa800e825e3c19b0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b3f88191f8ccfb2b22d74113f8a73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157c3a08e4c22e23d1a7100067b445231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a91069ac44d6122f4c3894d267d26a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0e057edd229be8bc88d6121892e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55298eb7580ebb6a021d5fc4a4ac22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df0701c532ccb1734fe4f249cd60ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e54f3256474e659081b0fbef4ece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaae5abdfd8198cf68aff236feef3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3c1e8c07f277559f3d64c33f06b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed117ad22f2f6b2f34c80ff2fddfc36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f4f73946374ee1ec3519539d0d63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df607520c623eaf33d1401667acf6195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b77eb0061d45b9b2d5a80dbb9e5a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402056049d2931b9aaa17815f09965e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857914c1577353ecfd860c8134782a5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa478d6721a0686ab88d2e8ebdfc43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941931d302ce32bff67a189f292419c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4c48bdb736827b88b2d02d16cec6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5319e6cb90b07541c2119b5e95137248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e968b29908c095f4dd8edd8c567b44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e83893d6afc1d787c5a1ce015e937d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c8d7dbb2a3efd1ded304ff2bcfa02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf1ec452eeb550a7d13fca5ad060e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b5d2b473c000ecb6d8fd27f3467e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc93bf2ad4cfde47fdc3c8f403d6f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef5925f2996043623ceba37dc2adb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13382dd3aaac85fde6a18c60578755256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b2faf0f5389d6dc70811f51c40a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28988ec1d1e4b0190a96bff222ca54be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b73e6836e4ba11f27fbc767b540534259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f06eefe5cc7286decd39bba580edc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b8cc9401da247c243f7e2d2f5ac6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1833a8c2349ad7b197bc6c4de2d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c847ce95eee2da667def1f237636f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be213ac9d4d786c2b248d72228c3c70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d0a8d38c25d2b3f751fbd2f7da3a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9c087645a9f987767e9fe2e44a81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b17b39fcd5272c87d57131078353267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54362108073615b99a3f3cfddeef4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892536d0a0449b6b9c5a0249a23ed7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e2000bb41d8df3ae20e563b0fbd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe67c51211d045b1918644806bd3eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2dbf5d83d919b67834158b22e4c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807759fed90b12447ca6a847fe75d36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a20c959832d75af4743317edaba30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6773a54c110977a525c2d84a206f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a74c409abd5586eefe86fe529e15a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e7e08f025151df06950bd06976c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a74951d3e5bca00f929637b2cd02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada898565a5454d6befa8b19d3da0353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c1c73d81a93ad23bba8733946159280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a8211a8f9049383cfe8f754acc45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197daf7ae074b41836a08ac787b1d675282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915194eb93cddd117fe9b9699a0cbe6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fcf94614f444366dea2eb4697b87b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac06ecb21d26f618d866eb5bff1dd8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487b50b1810f79fb62b884587b0e3be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb4c95d39e3f2ed358ca8a81902e7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdbc9ef404eeb2880989c02632421d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d29f560dead31ba3d0b05706abe4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668d8a24507339795f3a35fd5bda66d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85d28f18d359ae2e1f15d74c0895c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95139c54f64f94e9a83d1300165acd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f24361deac50b6f9f186ba9d5f27c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff42c493a3434c2b0d44097941ad66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c6714c5e0471ad455d1d1a6470ab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa5dbcba90fea81be2ced7af14a360296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c3e6a139cd1ba30d715aa36c88a9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b15bb6f249307f3f52a12b2312336298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788367144cf362cae8fb8e72df737b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4ac43c6f2b4d21f51c7f1df64444c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05ade05457a3dc1515a279af933cc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493656fb82414fc53148f40b87f549302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9180552ba938df0fbb12359cadb18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b6304a0d498c8420c6919b831b6f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d4fca46253c419e48078b4f35042c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a2c1409f0e896c481533f6bd3c60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6e41e23007d7e5a4c0e6d6cdc6c3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d952bb2469905e9a7667e013b9805e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502475e172061161f2dc8545ac2887c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8037efa984d9dc77bdbf28e94140ab8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d71b0e616caf4ec7d49c794eebd20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a5bfd17f9f194eef2070f0663d67a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0f13a59091146b7801399d0861fc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68f760e1cb302575a3dff75744021314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b2e02b6245954a3c6a56ff65320c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05452cc47cdd2cfb37d963bebc86ba6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90617b24a3d12cbbf51399bed6b70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744f28c58c2547f41f832e6ae193ad3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549187120bdea70d257d9d989ac976319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8778849887794215b84df791a12a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2acb6d1f9b78e20f541eeaa70ab98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21bc2b26752ae4749594ffdc33e946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b026d4e0dd1a253577b0015a5102c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d1f3c54ecd1887b5613ed2bcb17e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a8ae4ff4cc9504ac0b7a7e70f51f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786a071dc15a7ba8b3ee45ac2b7500326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe67bf698a35932493c63edb5f69c63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c0810ab3ba27b52aad767e4e1b8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703703f8b37b77fa15305787419351329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86572362ad31ddffa203bb9b535b015330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de99251ea3ca27099d66d0e0bb1b9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac338e9456de5788c943c466e0af3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471f44ff75b8f79af9d90927817f0f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a277d8050693c3582b5a3c778301334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e16638e003c8aa05dc0e32afb31253335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b159af0d3aef1e539cb90802572d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f1174228753369814e6a1f4221459337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af54e7e02c74bdf556e9aecc31cb1f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abf04eedb841f23a6a2d06beefcebf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315d8b149e0c5306547b307013d63f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c058638f3284a3cb04f6fc05ec33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e249b50dbbf80c970625811602305342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9ffc092ba7fe5d2630b6b9331e1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf6b08510a5db2bcb451b84ddffb14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ab0feca2be464a3365cb5513fd00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e3cc72596cd4777efe4f758460a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0ae8fae260f434b6063f0ed06738347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5945ad4e2bd7592dcc5e444bff6375348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379934be35397a6a56a487b182b323ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d980434eda21422515edb4d66b5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de9c8e5197572b472fa705db51c7e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4314613dc7eb265a1660520ec98d289352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d6f02542bf3ce1473c05a7331d1f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a060931117e1f15e95e8f36d2e10ad8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977582ce1dc9bcbdbc3ebeb39e41772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f2edb1db008cec4b37d4f4c12327b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023d947183e2e228909ea5c6c25ec7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51667b89737c2d7b311ae137b53649358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f355f9d36fe50e3ed2b9cb07555ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a2f43e377c9fa011fe1c8c313a547360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1a96c4234203287dfdd701bf11ac2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30a745afbc59cea94745fda3ea5ebd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f091cd75ab63025cc3dfc31e663f19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082c73e4f63b1b415196793d1720bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45f523c5ad602815e92229db7708a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf69c0340422a4c4d27895f5847578366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad24b10838a2c15cedf17d16a1116367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dcf7574d2229da432634c0ca1dfb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb65ef75058566e9dd5b18400f0f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905457a23f6baee26431875134a5afde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ea6a69b7441592797c295ae4092b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636cd694ec00fae512e1fdb2edf0fa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a17b101d8bf7f0a2e55a9b3cf6017d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78cacec3eb66ff8ab61c98c78bd440374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673071d2ed421a5faef514e7a855407e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15d86e509c961f73754d7d9484c00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965052118158f2efcc7703925f49f7c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e2c6aff3a31f86365b3311938743378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b86de93bb3640931afb8c91c7d9f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46957fcf8c7dddaf7696b6bed960c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b0bcd38bf1005973cd6b61a3351e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c31a9127bc6ba1a0175953996eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc5a80c586b76f38d21d18cc34717383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe8b179aebe186916efea0dd954024384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950eb3220c4fe13e66a4295cfcd19a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa43f723f1fac148845e73d591022db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aee38b549aedb1d35506038e28824a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb39f928964f3e1b9af94e049aee1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199de126e8ff9c469391a40cb604197389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f38b7aaa2e12436c2cab18fe4f485390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7efa5b46cf46517433fecf4029563391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac58ccc7de28f584cc7923bc2f76c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abecfd3ac12427e5251b3f434c521e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c228fa0e87d239af8577add64369394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d698ebffa05301bfc1b9ea5f0d1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de4f87147f94a22fd03470b97e308396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a9b9b4250d50324c2d6d42b8b136397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab21a791aa698dd3f9209a7dcf5d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43cd2a8d1bb9b0cd0c00ca4f2b1571399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e71875b1bfe9480221fe35042d86a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73cd2e10d531221077f6ab461688b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ab6e646cdd59ac8878b42449910f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3b0fcba050460b7cd81cda8309af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceebda7fa4b5934e3bbcfed16c5343404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32f78d0df8ba89814967d1c21c4689405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ce26a78cf42625737fbbe0dec0d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd18208bf0b5f78cd5100645ee01f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe751870e05f1adffedf25cdb4943e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cae53303ea80a7482063e4b4044eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515d7751114c2467433ea01f50d492410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53438aee98b252f9d848179956d2f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5d488183efee8b33648f69ab9341412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734f24bf383683d8a292406b32b192413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b74a5c98767e136baceacfa068e3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35401dfd4573122dd4dd73c98d8868e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4abaf637545a0181c809f43f2bb53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940f9f2593afa65ac8672dc56faf1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315625bb04d8d633860b1c9b2f9d080418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1d09b8f518f1a92fa2c588824c61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25229d48880b12f76783d298ff5540e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e54eb1463ea6498cf952dc6e8425e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92616f32afdfe7b21002802cc29df09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac25dc8ea6d04f37ed2f2c9086ad52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338252ea47fe39c271c6ef039820bc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e044842b563a54d55f1641a40c71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532766d765769f5aac2692d31d54436426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5623d86d2d5b063c7b365865d59c7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeebe071c4a14aa61b4c48480e1a9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0214f1d9ffe981766b66d79b38509429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6148ddb20b0ab470ebb206c659e362430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770520519237c23cd9c85c0c6d99efbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687868d0d17bcf4d99609407a7bc2bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f79fbc0af941864eac04676605d30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df35892e1199adf2f8f0cc2c0f5140d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a9c1ec301dc917eeddc670d5a5b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a069c00d18bcf6bc1153db6dff0739436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3f840f90e10616edd55d660afd5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035ee43f56b28cff8c538ae9af0341438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093ac15ae18338cdf205ba602cc50b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b6cf32eb99f75c5ad8c19ee80a09e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e91b9e7b7fe9639b694eb541a5f0ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a35174360946151f32030c7777aaad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010805f554eea48c39fb9dd703489f20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244df70d1ee389715e7bb52c9a4e93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4b4822d319c567a9e4a42aa7a465445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1dee84c6eeeb95eed4b7a378553d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7583ca9660a2307b548a27f73b8c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53892d45bb72d90d77545e45e212d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a5cbc6bca06af9bfbb4ef6291bd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004db1754dbb39abbc69fc811f8b29d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d40786356c706a2b101eb2c49b18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd4c2c319c253903fd2341c2634e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df0f8160c93ac60cebda70171cbd70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5a558a1064948bbbcdd397c760ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5ef54a085ad84bbb65272004bd9aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f193c5c3a39346d441ee85993f9b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34a57d09ebecc8c3ce64da3ea77f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb12ad0855ef097bab7f2f042031d81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a28de7e8026e681129ec3cc7a2d19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3c7fc3f9333d4f5ad60e96e2eb9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabe7cd1572666c5668f5dbf6e47a79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9cb14f99149f735f2085d8612993462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2ce441611908fff2f9129d32f1b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74779580b66dc684f36565eea176060464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f79a11b6dcbcc89ac807d7c6d98a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27ac897fd3e147a729791b7d7d2c5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114d35bd114b4333887fe637845d6f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b762308bb51a8b5128b0d2e9e180a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5833528e348aa39b434355167d8eb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45858bf22034d10c9ba6927a4a19640470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243198d6cec58fd462c0f94a02eec2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424a8ee01f243c94874552a29a500dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfceb325402b7295036b0731bc915fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ab8abfa8881b42d77d079c7c9a36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643812ae37a01164e51df5337ac3ce8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2db0135834328654567ac7598af19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d3e59372eb95d157467b1f9cb65f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003e21ccc6f9ce5275f9a996bb3aa12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee417848217dd5b88df488297e4c1b4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e91e7649a98b0c4167241b581920f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39589ea87c995ee191a42d5b858e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa342e59118e363ca02e273db02bff94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138eb46e51cb043f606ec64ec5d3f21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb528d087f7eef769d329b35fa58cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110c009804c3a2b60add7ec1205f47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413be8799496c87d16d866f95b94c95a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4fe4306cbc455a9eaaaa63a537bdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aefb97c6915b2bf359c8d1d1cd89a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eacf4757321484e95887b0934c1d3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e341a56cb491ca156e3669a46e6d4b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2cd1f959f99b468a44058c2e3a9cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436ac017d8af161db223f99a2ca30fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427fe0f2dea189224b2259f6502c42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcc6b4d54e1c49de1ea460574242d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5459ba64a4a7beb90e735505fc1bcea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4661fe7e1afc5d1de0a7f0a8826cd01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5228e39d71356f14c34c1f37b96900497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5c633ef561384a9c1a9b8ab63b04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16678fba58b2cba475e02a171077e551499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1aae764dd3cdd09fbb59ecf1ce39a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9250a137db5e187847be6fa259ce1d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bda6efe3163053f0c0cdbd89f04a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbafaeecc446b91fd9e2a89f4c2203503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266067c8c50b2525a6e6e386c66b37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312ed6ddcbfff72440707e52d17b9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924ea9de135696cf607c8476f9c191506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b88cbd29f5c997c92e1f91b95a58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7ac762f9f48520afe9e7ccc89102508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef96d82a7fa89d9dc874dacb313b83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817021ea03fc9b162fd168a7d85b336510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f196897ce6f07bd9fe0e8f0dbdfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb034de26acc9ee02606583ca1d3142512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a1e1eb9faa9ab6b45d126ce0e806513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d998c4ab9991880b7f347c5ff23e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac1b7c56ed5c164b2896e846a5f17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5d7e4ea0ac67c1188b3eee7673919516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47fc19d16139bb4cfbdb2560c73041517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793ba654870413f2069aa587a6f0e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8bd7eeeef842e459ac22aac3c3f46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db6a213c03bf85f645c3019da4551f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7e0c71e808a95ca4efe1666166d29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602435f0a93eddc97799437e2a7bd3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4deee5c2163fa473e289f208c58ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea2a11f139038bb5ca30fb2b1ff12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544e090e2c712d014c89248dc70cfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da679794050a41938e6390e03badee1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb56087fe7d2d7ba712cc5b9d0329b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedd2610df8ae1bfea93b57107ba1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd3d02699c1fbf1ff737bd9223c4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f832a0dabac0776659eaf8a82be02f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd196785c12e0be46141b3494494ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92b97befe638efae581af551b01b64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb517a7510c2ce6c34b74ba9016646533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d816a3faca6eb613b361976b538e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669c41a53ea92dc3474e8dc79df339535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb5dc068e21d82ff8bb37ee4c68bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5ef983fa069a48fbed8a66a58ac3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000bd7604f4e7f127a9b6226c89446538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24930668e160549defe4d9c060cf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6408eff878316a8cb9ab9ec13ca35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee0d42be607f7873fb32a94d67bc70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd9ca795b7619500b194c09f93495542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee85e223fa39925853f70f0a643f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911880a60206c4156c642c4cd0071ebc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59241a5a5f92bee94d3d7595b18b7d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe0e808cdf9a53da5997e95da946a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff72c93fe8dd6e4f37c1ad4bb1e8ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd340311444870a745ed78db038f5ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b4404f6e6e9f79210782cdcf9ee0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd602e8788e0b40c0be99ce136d78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818912d90dc7e9a6415bfae78ea2b581551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4932f079a9ae068e8066611b472c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32314911ba12d145e6f2d550bc11a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8feb2955ea1ab746005b755fb20b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2c5221c7e8065e1873708ab1e46e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063257f6c58734591d101571c8a5a6ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d622f73839aee08f6b5ab02ac60b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc2eb94e79013849f9f08ee2f15eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40a3f9626f076aaf2020b054940057559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3577fc3d2eabea25f034810e1695c8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c333ae8e082651412e13f8b81d12399561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687230c7a89f530ebb90300c44390f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d279efc751988f9409536e414ece6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467877253206313ce414d53f2635e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9961cf7916dff59646c8ffe2dd3f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06ed4fef29ab25a1755bff34ef67c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea14504e1206603af5cc2b8f8d6f2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b46f4570891325849f911d1c6f48cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ee362d3e618a99ee4c5584a942d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156745da6fc697140b7f280cd2cbb01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55158eac6de86dbc63b3b7ef98f48f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a809663a38c15e475793cdd4218547572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251870936e01e199eb0ac77d327aa82d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad603f407658db39f8733d0d495283574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1eae4c3ce74c0be90217e028098f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56015ab4fd9a139bebfad9fd5b23e94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d94df73c880a44fa960111ba77fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86612a6fdaa896da27156f7c91c4bec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756049584572fd2675f08d80bb732e26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6bb180d4ed182119b448c752709c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98635de82e4e14558ca149f186946a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510003f623ac7063ba20701968399f63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924df1667d308e84f5693e85247a6fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b276a7d49015cc48d0c09fe8a85b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649d4bd5c134ad23b9b1187c25960d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce153097cfcbbc9d78a16fac191a54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f35ebd4d4c5c5d5a713ca664aa507587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda372ac14842b9656c7c8ae91403c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a23a00777c1744dfa5d84fd4cd396589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860fcdaa929ccad1687f9f450bff883590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e1896a01e498399ce51d22155cd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edeacc9c65d45f2f2765e2b9c25f89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401824f722ae437d6a7551318d702583593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442958d8b11970d7ba4b5a57e9fe1773594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f7f57e27f6ba062de51bbdc4f52f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e597c650b214f88637501b96f2702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7957e0e96dcc96687edf125b790f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d64a82d3f00477ed5f8a6bcc5529df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58367d2e2b5bb4861c1e671b035beff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52abb332e1d34330b72890d0be30a18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a7173dbb6e62a9cc2978b7b3b2bb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c83fd7561daa298ef598fbfff9b507602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaab4ddcdbe4b4ee9126e881adafde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820bf0fe6fec1198fe95f98b36f0c0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0c19c6de3d7a6df6c1165d85acef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fdf386736f87ade31fee3f8b5cfd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7026b0b9c0a809b316d7d555d97a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a1bf9e1db9d346791d8311de7c7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd172d604b73129422d5deaf6927d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fa271effc56b5de5b010b9450e667610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61eff6ede1b52c3e4a03459f0afd3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c0c476430b6eb42ce51f4256868d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887514b49990ef31ba5be1bee614452b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd09a6321c93cad54f0888b6cfb66c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987d12e58dee5946776e1e4b47402c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e804157ad143f9533241c6cd0606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf605d9209e980bcdae6faaa98f7c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eb401100fb2f9c7e01fabc1ff0d91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fd3b2286676995cc4673990b9781619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd717649b083a3683334151991c93c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb40799ff7e9881a798fd171ca6d1eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716138915b33a08c26c66a7c654b698622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175157a11600d93907c3047fd2b066623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f86d472647f979b2b1fc991201e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276589574bf54a1df1d5de261c518cac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644588ee00d0a5e20affa55c3f49cdb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf269716b70dd6d3840016d3acf5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28e05304c06bc891509b54deccd339628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630260bd1b424005659306d6302dcff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50933b68a7089c0cc6287dccbdc382e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72005043b6498b7155d500aeb5708631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e567f8cd77a15af137b0c840d830fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5d96433909b1bef4c4237cb81ca0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95ba5e08578855b5c72e07d6fddf64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7036f4d140b1dafce242933284b067635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579f610c9f9178ddedf3d564c6aabf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933314b570bed878cc76fb5dc7091f2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9025cda97cb4ed8b37757de25efb138638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3c98be13686905bd4a6eccefbca3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1628a3d9d57e27389f7605ed39c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f880c0adaedaabbfed29594abfc04d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3f1030e8b0c4061cf5fe8df6fd244642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b6d6c290a66512f5a1dc047046a42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ba7df33e9618b90778764f6024b69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b127c9e795e8c2ea0278c3219ebee9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1918e62f50c7f707d898ed1452be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8b3a8f03bf8d980159d31daf15902647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada41fbd7488c42c0fa3bcbe62d737e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cce603be4b6822d79029e1ce8eb7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a78c9298cb2ac7707b072a08c5b52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf95811dd5f815e5564ed9e44b611651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecab86695e1ac95ddbd4a40a1cd3b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f85f3de1f63069060ccd05e51ab27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ce78c3d6d3dc1bddd051aa042de6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e71d5c55f80040bce103bc0be0e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9fad550bd2e2ae1eb30f5ecec03d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a19cc2cabfe88728d6e383955d9d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4760eca4145b41d4b0a9158a8ecf33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd50c55154daf9687a7331448287de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eda0eef71ad6731699868da979b36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83e8c0bf6c413c7fe158254e6a2e1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b356f3be85908110aab4aa162dc84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7812556c45c8394668ff09097d35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a31e1e23f480b1dec566e5071212664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f8a01900713e4a8bff890ef9d474665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a3f0831ce55d410190dec1376c02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b321bddf3598575d206d8ac5d2203f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644f788a15dc86db1d7301cd8eaa7aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d82006d03e22c6695e203714e806669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e9e881565ac11892dc78f928045e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703643df2fe19e2c935adafbc51856d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e70802143b20eb4e12f3db44e19fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699c1ff5ba57d44eb743f125f82e27d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4497bdb2a50dfb0ce81d15a9608d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82df2211fb57890af9959921c7ee9b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf93ccea1250ed903085555f31c3d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c4fdea027f15b6cbe6ff24c778e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1703ef42e900981fb98f2287cbcec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39e620548000a248566a8d0ca6045679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd93b207d9f75d9d8729a69a023bd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720570cdaa34dd49c8308e08bac24f44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddca3b4eb887d428f5bdd3b3fea4fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44eeda5b9c59199f7b62eec8f22067683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f0170fe0b507cccd2a43c912ce29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0628c68ffc02db014b881a49ebc706685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290fee408e54fced252c3624615b27d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79905e93ad640bed095899355944f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c7062e3c2065d53c7375332c17df5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff28a3f50220a95c96c8942b1b7011689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f7388e7f45fa8f038a6efd16a1c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728576fa1f401954223c05149c682e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7913c845386b37833f0537b3d60ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b031b2f2dbf196219437850745805b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bba4a857ee53fb0a64bd494fdd01c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e80f787064891dabcfb06bf2e88003695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da814ef90f2984ee9d27d76b6ee2a1fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b1fa242281137ee61a2c31965e1d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ac06fa32504939c387d0ea1e1ba9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5787d1c1d9ca015e7afcf450fd4847699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185133032d1b22dd57f423f45c3fdf9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ad85e31d34d32e750a14589267d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21dc6f7f1c4c47d4a26aba6b077fed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de10384d9ee52a88c8b18c95530d2fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec3c60a10a1ff3e2d51df9e9fb27d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7d0fd7b16f692044c5b7194ac698b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1c2817b15c071355eca6f12aeb55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a7e673cabda1b5c13e57793f5e7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ce7cd1632e0f56c029af03223465708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52651b17ccb71835e01b72f38e756a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7a497341d11a22562cbfaae26029710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44f12254e8e8f510ac697cab9e53a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8397b94f8984e1eb04c4ffe8a8b93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cd692480f42f37f579df07dffd437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db09f5d5716b48d41dcf05ac71b3b6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac74332d43cca6f8513a93bf3ad1d17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1c414ad58d52b11e24a302c283641716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389a189b8d9efeb983c945be54d1f07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d9e259fe89b43403ad8bb99d1d956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b31bf0dcbc25e738aa6434794b3ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60ce664bfe7d97531bf10dfae655b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2099231a0962b26d1259d69b95e594721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2395f4c0603c10ad5c2c90704bf66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850673ce4af264b1b5a804322435894723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd2969a2dcb39cfaa2c0e312ddaab0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da709663bb20148f5e03940b973d6e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5814385e0ef88fae72eaaa1fec76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2712d4bddbdc9fbecedfa7419ceac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647679e371755f7df8c8841f25529e06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2f52da56eed2bb13bbea1d15bb9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3bea157db512e73260215e86a3e12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f8809afddd2e1497df9a26e22b5c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236037fd3f336ebfc4c1b319ecd898f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f884d6c7d0a7ed6b9050ff84ced31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13e3401c9358868781894010c6b65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6a82f0c35402c0a37b88622539eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621332ba99064b78cba7cc223974475736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96746c98b44b1931dce3e4975b4dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b7d9eb04f63537796d9c027802ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885638de861231924bb832cac9fa3e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91844b29c75a12ed64a40c771671207a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40efa8d65ab0a63b4b0feea5b94953e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855316abf1908fc2273afe203f415f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acf0665288425089c69cf6aaf71818743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf546bf25cd119e12f2f940c776a47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda94a01e1c58cec85fce13208ab68b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e68e40f64b7314cde1830e122bd868746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc913dd01a27e900a626915d753e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f867021e24f0eafb35b3ee72c78b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee86037758723447ca03cbf04ac67a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eef7287f73bb997b8e60fed0d1f8de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe5ba8e3a3445e9b810d902384356751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f68330d96c01cf43d577623695453752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f9cee3be5a2609d442bda3b5ed4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cb103190f4608f76cf1f92c02e3dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4d24bf6fc0e4e10db0712126ef4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c7b3e9654d2722fad87a5780bc6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c723dec0e89087ec7692648f21a1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d31f407b30f275b2bae7a72fc6364758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565e0aabb22a6af300e20be9264dbe4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>