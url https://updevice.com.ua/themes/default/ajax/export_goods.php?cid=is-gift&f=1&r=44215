--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982422008b04a80faedd4405cd8b2a381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52eb06e9cad4159ea363dd53dc31a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d67130281fe0e079f3b727b070a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df128c209a4f4f7d63fb3802605ad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8add939137286c200ae65a0503d385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba97e77cdd1b983835b9ef9d546b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26b5d0e41d3ec180a4bdcc09033e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755f84834fbc8b0177482f0261d4568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2e756fe518d0a35c20d5da60faf419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a348c4b6e5c2b79ee2f474c3f53028e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2c091674c5f57dedf02018bf41c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d2a52c3c379d198aca8d550fd40412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64a421d618394714936fb3352fe7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65aabaf7d9ed473540a3bc69e83ee814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5f2e24425b3d5097a1c7a0b47da7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4d063d0164dabdacebfdedd686d0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf5adcd01a939c72d677fefc1b14117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5c7b9f4f73f5461c6bed2c7d36a7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c2529ab432f13d47d4c9bf3e43bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ecc2731bab6cb371db7a78d0799020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975ccfa7483c35e9ea2f6d01852d6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe0c2ad2136cd165fce8f492e3f25422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616a54fbd030e546cd0ed4a0818a62f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3e0e5b53d55482ba8b317dc98b6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a60a17a4d3765d72cfb41f86bb0ed025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f61d93e75dad6bc1ed52e5cf931f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737731afd4184c183d93936effffbd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13372c25291ebe868958a5b4eeeadb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa80140e47508c96e58775ccc53352629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00192c1910e025196b73303aa35311230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc66d4d7dcb13f4529f7cb55f398f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a242069a3579a957c1713e8477d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ea6de84c9868f324838c106ca184633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f4ccb86b2d5f7a56481f9c61a7c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145a557cee8e568802be0e5d023cc7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84b39870396656ced91cf8fc8b96f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fb53010ad1eea2b0af9ab30e655dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1dcc3e9b5bf1f5c33f786c8931bea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8505ebb701f7282bccf416850f86c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eab2e997a6d5eec1d859bbf05011040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22127d44ca817397f39447df26b5c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b2c11ab54003bf38407db37090ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73ee2ca3615a77fcf69e36f5f4c38f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc71396a21ab795203ef2c4520e75fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad848286f5dd858c3f56a2da7068a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f148a0948d7b7c8b04002042f697e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b42e3f239f49b2ab46b9b5673252a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58472a88f02a19588d1c55fceec7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e441e525584c52247d848286fd2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb60a45a80f27d78a4cb8caea927a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c4794fd69230d6e63833fbac669f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678f3abcecb2673ddca87a850998e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7205003a54a4a364b779ce0b01cf01a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f612d29ee4081f7f3e8e3b1f622954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60aa83e3a36bd48723c13162f494c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b88237c2b7eb4259d9c5c6038cf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbe207eed55fd8550bc536110b07357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dcf948d388f1c33ae591362b3c91258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850552943f4f4e728ac3f108e03a5fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce651d8864558c5ba67fe4ab768d8ba460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fc69d3aaef53de33c087d5ed09f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378702d93b4af3214fac6f81abd8d0c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a5751f5f5cc00e36de667a3ddb71263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba2c1e90b1177e2b509716d01fd2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f4eec2fdec678bc55e6053ebc9b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac2d4c52392531bdb8242878d24fe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3dc50d4cfd89865a86b5f39d6a4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728da58739f97b66654c39a760379068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56f904d75dee73df1bf69c9aed201169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7550d59164266eedacbac591b66edd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69ee84e9992d0f82a211deef9d4aea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bd9b3cf25d7838c28426c234fbb8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e86363d3b5bd965f010c8a78e01c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca1ff6a1828ea22f0d8678a3c3d7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379e442a1f1032fb9e5f31d5e8d077b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698263c984daec199bffe7d7287a8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70f402403bc2fb667a85b1dd0c362c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dbc4de14fb8e35bae44d11bf03fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365564049b296b502a05c32b0a5f0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebfd97c8fbbdc640c20329b6d4c2f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7f37646530fb6dd447ed79f143e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5e7d7a10efec25eb72da213b9d7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1216ab1081a96a96048d72f5c6c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958144b7b82b3b1325eb2ddc084112f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c2dd3a7598d2d83dc6b701ef004e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc68f38815e6078650aad553b96e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043ff1bb5417eac7f99c383297e079687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe7aa6756b5716f0a77f5d8d222ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c867e3aa4db53d65bf2f6fd7adc2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f28e17f6cabbf6ec1e50f93e97d1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32777b3d6ab69ed2375cc366bfd1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32349cc3e57bdf2e705d5ad62ba3f8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531905d5cbbaf646637d4c9ecf5c1bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49aba92d9136281b64a42a7faf009694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a9b64cac614f915a9189c9fb46d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4072d27655baa9684a8fe846c3dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886c68add0556d3d3c3d898afc857997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4611d33b6e4e62b4ef3d20c7bd12d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989993fb4e571fe3c8172133632a69b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426897d37c95fa9ace8471861c329a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1d80688db7b1674ce0f261d94087101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c06de71fd200e0b9ada0c93bc9c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50536a2404a4ca7e94b93d91a98180b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b458e95938293a8cab691f0e669b6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f891c2ed091bb2c979381c872f452105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784342f5cf443fcec0ee156e48428241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827f0755dc748ae3b1474fc90fd5fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e48c3b326b8d2811c9d205609639108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408354c6691715ddc399a351c64fc3eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c0f03c901a6671cd1f679118bfcdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e22ddd9277681d7d93c809ecf78c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78a7c98bd3ee17fe0236adfa36798b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec6da0906b53ea768e5daceaca213113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eab452757f8ed31de7e44250e2f0bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea676037d369f5adce53f8630d96c48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7accfaf4a1a7a5e4318f13ee2b839f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab48b4f0eef797317f3c1d82241b8f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71158f9e7157cad555b36673525cbf5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d616bdd1900872d57f41f0fcc3898119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e6f59b57fd8062ab2150f25b6948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4af0a64f203fd309f7844477991b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b6f4deb92107e0e43090c4b9fc53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4b851998bedcf56dc7d5e4362875123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d7842d896214d3ce1e544b5f2f7a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da363e0f666a479efe1273120c928b6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59fbf2cae2291496a2d0bb3832ec1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524d85347a068f9c53b9a73b2ad823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec861b7be8e876341a15bf83fef10d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3802f537e0243c0014b04f25521a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f4d16f67690d4f6e692a5b3ff92f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadc73fc6637efcbfc448cbf2cdb97f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea879d0e75b1d661cc431e92a23a93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b3005a7951caa315c6059bf35b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccccc6d8a0e54c9656858bdd9c4e204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a11e0b19df5dc436286dff5e34e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d95246ed41a42eb5d1534aa9ad26c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5cd59e6427dff44f14a0f4e19d762137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c75005b513ef9ba880cdaf5f67032138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a10475f5b3f17519238bba81778efa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bfd9102b5c3296db41ec28af116ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e3924f3b958c8d9718f9381d4a0e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cba80fe2d93a4273fe76152899909142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576734ae3d48366807592d012a51620143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00068c5b05f9c958afef14217e9859a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300bba7c4518e7bb3bd65f0a25f153d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b682a7f838b599982952aed7bd602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dbacc3db20c0bc87ad6bdfedd39b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450ad5236c5890bff7e4869bf96d19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6edf57be341b09bd263a2bd96b098149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d7feabe1feda8f2c9c95121ad2f7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca70f68d2f2999799d6c7dcd067960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb12ac66845be2799cf77a4458a9b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3828fb63a9b710096682e09c1d2f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f165b3b6169d288d1583efc97d79ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06afe805ed619af664abbc0c7383550155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826a330424c4dc7172ce2903598b1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7ca6cce8fdac95fc40cf729e0cc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a88b66a0b0e014e711c56ac6f762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0e12c0b2c1bf05cd70c2421bf41f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d18504720cad06874a40459844ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2e1334d4b4fa4d26b53ac46b584d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ba3ff67ab368d74500072d12738a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52283d76723d673d49a7ab5f704ca77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98a0198ee5759a7ddfc2c66b74750164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e44e2cf89ef1e79a8efdeab85c3ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e750c69cfca239e9d0c9724a1c1f1fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6a352e8bf6238181d4ae182198439167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721b3e5c2ea9ac29cee4e0a97e3687168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf7ce55b0f61776e7c568b03cf0f8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05f7d4a4bc25120fd04a890178e86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dffc25f7d67426498d06ed90b07a14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e341c54b574de752e496254077a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d9e7a044f7a37a147ace8a62ab5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d66517b33fbf2d1eb198b2461651174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503b668a734838284c1b4afb0ab1fc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2899c88805f378fa950f1321659c1b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297bff78317040a33d8bc04606b0670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d63b96ffbe61217aed0e05da5a4c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d76125a5aee6def906745b9973e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd874d50f85527aada65ad9adc67f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab1b96cd208e9a769670b28cad742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874420d3b52ed63cb6a3db6b92d2c8fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b941d66c116ee1856b989b191225e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa702cf9c60f4d67f6339f6fcddda95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a0cdf346b2317952cbb10b8ad6528185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade22ee48efa0d3c4cec4e70fb9ab469186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678839e8630441af4c10f4022d59cb19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b34fc9a383f03cde50102e8d1c3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8b38b714bd391e4d93bbee1e91d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda46156ba1697dd866a5ad4b256f62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e36624fbe4d0946f0bb21471881d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c6e193c0d3857d7a6e0efa4d338b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0c4e7b3f3ac8bb1655951d8df7f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247022a50f972e0e1de06e9d0a61e2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6ff712a46c65dc0edd13fd07cbcd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b666a577d56fa3c6352886eb4a97b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11f87dddc571e8ecd4101fe35c69e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e069dce64fe28d23a0be097d9986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffc6aefe1ffb87848c7bc8b1f36c9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae336005693340c1677a6651b5897200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06704062c918bae20739fecc640b9256201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b70ba490443b07d13419413225d66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872090401149d9097f8462e78f9c1036203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f054c88735ce55c35e0639a3f7063204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d9a67bee24334637cabc0831a927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295813cf9931e3a57cec5505f1c6127206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985970cd28d79ca8219886ec8cfa80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164570d0d9686b569a8b4c9763ce1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa2f3b58765403fd54c714cb1394eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92176d355f96a94c02c8f2174038c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec7634628e7fad8f44d9e96fa7ff7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf48ce3d569a2b0f89b9b81337a3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27d9fa246a6c3ed7093937daa6f9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc93ec8ad52f0539774e648119e1ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1493c34aa9ffb8d1ff328431fc71e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155a38340991f28e38f04b2b03bc805216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a7e8ad5043629f4f1330939bc3c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0615d70965c4cacc084bfcbb0bdb3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f8907ff4607759af2f08bb5e5bea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccbb2bcb7b5b6e8240d3c534ebe9c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2e674d9f50d3e0a0fbd8fc7128ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae091d3ee7911b00d9f916ae7b6b6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3d380612c8f1a11212dbe5a285c72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb32645734795e8971823301512c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df46387f0b9f06aee58843c36f3b1fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7556c7344b912d3f4277bd726eb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ef22f0142669a37b360682083d1d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f973133b5a025b348e2b793dcfe4a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06545d663a607109d28af1cbc867a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9f50c876000c59fd3359ffcbd744a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a94b4c1d21557d3b5eff12baeace5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cfbe56169907ef77249c29001a09e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d579bb6663477be0e533d9a3205bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d07dd2f339276ef3d1f3ada665bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f9e1bf331d9ebd9c19045812d77b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21fe2a6d7f89d5383cc5eed7b29de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6eb7e616601ff245d16e1507c611237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc78494ca7f80295fcebb19d5803264238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8eb2e64b683cee8f609a4fee37bcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f00a757a91e4c66c3356690b5382240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7cd8340e02e3771b5530114184816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bdde8bf39a1eeec64a13bd1b589bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d706e75cbd66a55becd366df7c2aeee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3631a492832deb946951ce03a33047f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e6025baaff1c048b25ee6d374b09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4d78c33d0bc4afc44cf7cec04dcc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa82fb26e6968339850e1099305592247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91ecfd8585a543a348e796bbbde030248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e9338cb8462ff41dfab904e425de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224037c4decbbd35b23d57ebc4c4e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa934a2c1ff7b21800efcac549b33463251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20bea6d50f336c608a6e8d9c38118e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961af6887fb95b050691d0e8604210c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae212c6f945e63d3ce7494398eb06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba117a739b6bed0a124861c89db84f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c960c7b3bfcd0c26f08d09e96a80dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb15777aa2e54bc6aba229e4ef0192257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fe28cfbb95debbc80138546b5e21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3158460f4c79816b0140a962216be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68767704eb6aec7b1fd812f4727d47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0baef542a710c50553845691507b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c888754472d862e37998d53e2289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c500daad745b34b09cabbbabf9cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11aa23c6baa06e1590c73539a7ac04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4977af6cf634d17917a39ef5239a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb669070217a613799bab87901b76e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16a5e6114082dd0b3534f5b3bf6e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e0da1b7540238d00043f5ffb7fb5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254201d0978c39cad6141b3640bf7d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0188ba07cc19dd61df3a0f719c7fdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c34fb3412c3c03483ee18ce4efb36c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85248dc120de6ed2f908f5a8a9e4cdff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d657722d3618a5cb55557e70918f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271467bf5181ed3663268a9caf71f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104fe91ce68c6e6f109de06a808816c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e34b0c229ef64365dc957bc269d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36519fd382b72223f04c791e1e51e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce8859cd3d68f4e08f92db2a15f45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32776b7dc98c81c3a09eb37b2256f75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5f7f40633190faaea4b39e599f35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a2916c2e1ff391b13efd6fc2d794a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea840bafc4b7e4b719c6abadf25561282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d3bdd6df10f6a7933802fd91659ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931793eba2ce53b95011f3523c208dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95046da8a0dd519480f06d3b6e11b8d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84903a098164b4feafdd11e986b94ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8b681ca7248d67859c87beea71f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe73bb6213e05046aa832ed136868f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49475a86e0a5ece548d8d2a5c60fc82a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f1819f8343ef4edef17983223a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3eb65dc9fb4cddc4e3ca68e1d472291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91344eea0991170b83b20e3e9f44deca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e56855d85801f7f58252fb9d3ee45f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8980ada79dc21670bcfceee3a9fb47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8874e53b8d656b6d2f52939c7324bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b73505777db6702da641dbaced7b8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0986b48657241b1f18b3857efb81f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b9a8dce32ec8533629a4924ac1187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada2b2040a1468ff793bfa7d1034e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21e73b50970bf4487899652012567300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238c94f7d658530670ff7e718d12870301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731fd9e627c1b6fd9d4d2cc8e3b3dde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f2224d709d4faab4a24e34d8e4fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46ffb4c5f6a4ea506270aad8169ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2b8369e31cb7ea27ab3cee86564ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc140ed3b968260c81d089bf812779a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefd4478c530371fc03febba2e03017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82881049686be9d61dff7a55bb4324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410507c49c3a228a6cff4326c5de56f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1114a39cbf6e94be270ccd80975ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73619f401b549f36fb1560e90d03c29c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad667a499f29fc77aea8d486f4097f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e1091c71bd8b146f20c165868319313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a20ee7702c4fa3bb3ec70e948a94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66708dd6f62cdd285f6c7ef3fc1a3b5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24a831b65dc7aa554f86fdfd24324a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5ef047252f66fed5d969433b3e32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214739ec04cff7fffa7b8639cce77c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16105074e60f436cf142e0547ee1ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488051bb49dac3a9cef69e7516b3978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b13603034f818a6b6ab7304a71c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256b3943d6691733fc15043da57b556322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a598c5bf98fc622bcedf87cdf6cf43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0452b90f988f19986d3145a737caa94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01989c1298d0a0a8951294e8ab12d63c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce2626de57bca43489572d6ea283c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6537ace2051c27f0441549b9d5c99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8988f2b88e6c20b04fa3ec9c41a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230060c0e270d7000060f6c67985493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3075e5cc464f1aac8b51e84f78c16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee51022581ed697573d9e3dc7dea6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350e41db4364b78375a8b94ab2c8920332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1a24657dbf0365de3fd191653cefb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fdd817dbc87b2052c2e6d6510d873334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05849b57695bac3bc6f2cab3d739d4b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa1fe1fadd1fdb1ed22888490080ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f1befaba9da11df5372811670e15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cb5be8d9e856c750fbd3d64c0a8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3933905366d0010fc078d72a967f989339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc7e66d8ac707c46768abde313f9c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efb3f70842eba62c9ddd34f363a93e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e12ce48fcb563136a65f120bc41894342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650cf20221b3c03d88c8e666062c16a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a8aa592a5a7f1e21a8e5bf4d58a7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439c04f9f2279cae3d7573d977f7dc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebf09486d6f0223cc97454af251699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53731e043884b8b5b0ca8620b6c401d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794d7efae92496e571e0df49759373348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb07ff2483b6c042d3f8984abe330349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b307e5c9287828a6f5c160a50dad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0487679628ebcafbcd3d68663cf4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea79b6d10974bb3419c1e623f5c7a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c925b29929945bec09ea88ef6d34da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3c561b7b019bd1ced47908c13968354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ce0616e4677d4766007468abe10a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdfaa0ddcb3cc98840e5edd511e554356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f407a4269a17484a12c95431c9978e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498044f550870be5dfe8866995e3521358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ada3838cd582059f6b98c1e380aa31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139544653a6874cc0b37a2ddbe5b573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe78d2e2895a6c3aaf8f1bbcafb8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025d01771cda071817959cd2ecfeb12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae667e9c7a6859252ff29f270771f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b4da9a21933eaebd09a42fced037c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb94b5c4242baca306a849b5490bfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace5f1394203494b1dd3430ea3d4e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc8bd990a868ff7a2af1bd6ba2409367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0319b334f31c00cf2a93383f149e3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8a40302b43cab7db81f471c5a4ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e8be57a7de5e63ff92134609fe403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522d71bc09ec5d7a1e70f4cbf6e5ffd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c06b9717222533a9588e8d7dca3af3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a373786f815c44bc04ccfc1c8884373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856847fa86a2bf1b9053dfce29e93f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e912d16a66e0b8ec16395b30d37a22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7fb688c22ca7428c6609ad0867b4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d6601fb0bdea463d26c02c317648a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1298b3b9d093dc206d26d99048f0a2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c53c6fc07585c79bfbb2fd1b8591a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29fdb9857c2553634cf7b4ae48013a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4aeede166b76ae314375dc947cfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c54524c3c1dc9ad2035cc8493ccb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea54455315c9d1b6494715d66a07723383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1cdf4f9ef4b1979791ec8283a531384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80d4a05b3f5162785cd6f2e30a3d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0705d034d62edbf65bf8387b14b73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b791ee732cf8f5d12376ab8b40b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b09d2a24035da9496893fd91636e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55308653ace10a26cae29072b36d664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340145ed471947c47110e32f2b3e1d7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1adfe63c92c8c0b6379e48221f6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3e281f8da8c4393256c36d027084a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f16e6d4d63673db8973e091ace171393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f1074a24f05b2691078b1023a2fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c94c30dd078ba75f2ec0ff55653e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76bf1a7a049830bfff4d1212da3cc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f81edb1aa1314c179a07cb47f9e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e22139b128b25c1d48d936cd35d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ccf4a4bf248fe63e2f39a7c3cf8f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36195d50db5cec1474b2cd474cde07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb7353c41ac169e057641ac9d77898401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0d4567eeffcdaddf0c87881a48a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c6bc6422d7a3fe1a176137e57b98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d637d875bfcd72fe492d841f9aed965404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7a8dec161514b1d569b79c8aae00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d387a1773a53d9bcfbd341acd3c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a634f73acb53f350258f26e89ada407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec809e7c0f16e6161a45ef145e1931408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74a09f9eeddacc346e862dff05c280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b54b50fd563fcfba44a97d745d89c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75879549cef46fe78f42dadc3506b824411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb66dc178d5e697bde072e53268307412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe8e4f89782b5f392c1e493ca4134d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799e7c505fee872b0e23054d620e13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec33cb19bccb7f8f320af2c48a66f9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454171fd5650ca40783e0c59d5f7ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82b1d1e24d5c5ccdccf9857ed85a66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b4bb23feb17c190da77bd22b9a74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1548ae1984b861934702b73b45ca8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7584268e3ff15e8525a75971b3776420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc55374388aed17aa3ffc6927e1c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399119534e3930811ce4b6f0f8fd8db4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2678c695466628f5f6ecb5ffbeb81c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7bda5f3fe8969abb1b3eaaf096b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ddd43aeaf22570dc39e1808fd0e71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46e6c2bed9d90634569a37266fe5e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660505e41953fc452f9619f1b0d2e20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475083d9bce6343ec16f8e95b836f0e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb76528e7d390d043a2491a1c7852e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce467d5795ddc255ebc0e3e005e56946430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750822cf2ba5dd6e23a4c789d4face431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85a2de80a1c9ca2916feb8f98c8e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c653a9ed38eb6f7a6e3c73663d3b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd96c47b4fe932573be36563b62fd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96427ee7180452ddc2f187e922af31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db549a8b9868366e54f30d5a6e4afbb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c68672ff15f05d5e0f53f99b04b45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e32c0be4de3852916f25ed246f87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7015291be02c5218fb0ee505f71f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8efae0392a94766a899b88b51377e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9e4a448a1922c2e4bd4e7f7cf8875441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5544bf5b9cf12aac0c4913d4bf1f46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a23a5f04c356a69e70372a236ffc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68776c02aa11df5522b94a88f1c9730444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0ed61d2c0030799d9f312692dbdd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575ea8f555b203f7f8812fb8f2b09f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a831c9bf072ee7c0318bd3a13e8980447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b2bba23318592d745843fe77f6809448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc359f623db8383554827e342c180449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2985613f36bbddfe191b4847dde10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52b2682eb9c1cecae2bb2afce1d4c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ee89619bfdfadeeb5d77233d9e19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24e2bbbf9070874770d90ba8af56e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb01c7f2845e96bd39ac40dc3f3768e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc947c8afd8f968dea49358542a67b08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb61b42af1d7cfd0439439fc0107a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82882b30fa5e42d03ff495c2d150dab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcebf93734e0aefc9e341e98d555627458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ace5b96c2a3200b53c9b7ada55c89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46308afcd775f35f0d6d2966cbfc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b353d1ea0b740d9a4d3c007eb3e7f17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae73a8d63b5ee700c1662f61a6f086b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0006e7f6560a732c0dd0b8f5cb713463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677187020c6f59868e27cbb14cfe25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aabd1fd37e7cd63fd8ecdf13136aa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26491c41c966c915d43d1a925f2fdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be44cb0f38e13fb9a7cfd021ff893467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0141d56ea5c942ab4768e8628125468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fff6d6af2333f61d84a6d46fd39602469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa85e94cd3bc33ea4b4fe4de77edfb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f6c0b47cc1468d59462688eb828ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7b33b3d3d047e3105fdb57e91825472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6db6a9d035511aa8d8b4fe6ab0218473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4652afae1248f897a592bf3d74c9f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81906f8b05f98a6f32be94a4217e5fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a9f51cc185a9a0f1001480b08a41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1f97beab98534ce648f0c98ac681477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e61826ddef724ef024984c47c0b817478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8b9faa8ec42ce0b16ec80d7cc69c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a5f77295d192e4ff1dbc4c54b642f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442904b454ffc8da77cf60bca61ba8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5f42d1d0a6d77bbd2202673e6fdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c50bf9a41610b804a89e1ac8ade0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd253ba5412276a45133bbc5d7cb755484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f819005520b2f5fdbe74898863dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ace774c43e275ceb9e073114b71c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94bd27eeff4cf562c72946de19ba37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95b9083dedf9e1e3dfc5de9e424d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a046842ad255b1a1a4d0ea000d320b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354802700d0e5f51cec8bec58282e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe54f497ff03b320e3c0aadce678b79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9d4464023658f2fa0dbdae951c67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959edfbe9215e4f077ff1fd6817b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecae4e04e7a97b5d1f4712cd5957235494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f833c16c40f1382e2d8671d0f3bb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c23005861b598981ac882d47d69a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af07d820175f1b786ce23b320acae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eb8d2bffc6ef07b420b7a1e260425498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bd46f66c92e4216e1055b64a387f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571af57da0426f4e4786271da130ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a237356e6ad1c264f263edcbff15b6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf5e78bb83a4a95fa3a55bb6bfd292502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c72822071a53b4488b3cf08b73b5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124cc70970e5c903fbf80ea69c66e3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a1e6553f24145d2a07aa40d60507d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e4485426bf7d87b5c70199d51cb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d1f0bd0ac3adf32778a1dc42ae81f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec37c97421ea09812ab1c2c936537508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4abb950b192d2d551faa9f2212c47e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30d951daf3d60d6017637f5fdb044510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bacb00409a59cf00bb46663317ca4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb3338aaca0f5e479d526065cc2da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c2ea8da5bcf7865f2f00a92da3e2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59afa3834092613be50eb5a2b9e296f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54bd1cdb976190670aced519b38330515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e210236eb4234b1f406a54d6aa9c99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13156be4712d94e7171b4772bb67bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e81893d45efaa82b9cf1d94a272387518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885abfcc637f3bb80ef9495a6f93a099519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fcda4d6d1ba336813bd06b2fa28b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ccfd50e43dfafa2e17488ae724f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec6fb193a18912d465232714593720522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846bfb5b0b9a7338a45159f043f61f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47977870008e040e06ff7b498b8d6fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aacd723dcc117599aa39c3e1382a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb108238c2caa987e274d9ded88ba51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775518748e94dc7b3761a3a95a7ca66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58724bb44ef6ebadef0b06900b226414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3baf9ead5689c1a002d9a8af5ad220529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6f5de5e7bc02eddc26dbb73bd9272530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f9832bb76e66e4d0ace7eefb21bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c526ca9ba1320da839f185e57b7f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922812e07a5a768b715888e1d9479ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa89776666b87849b93822ddd29387534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c8858b0e3689b0294a23d82a430b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23956d95b2ea55b3612f9a0f349e18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84152941dc6ec9919be47806ec8c437a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4658a28f026191919e1d3755cb3b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b318465f82e064aa318eaf50c082f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1e7bb9e867ebe295c04900b680eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0375387a6e6ac97e3e272c29fe9b2c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b92d30289f8f9d64d14cc14a4052f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f515ec371064436eb072566d82616543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3bc10929875af78145497eebadab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238dc99160d18630cd3f78b6b84f3fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd07d065ab956b8eeaaebda1d124d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673c4891e8bbaef1c2ed4968c4caaf5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c2b47f2c32cfa0f409e2cbcbd786548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7cce002074475e7256c17d91fc97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876e46f2b33d6daff8baaca6e098f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77a24080395d88a577ae43e329cc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f667fd0291af1c76f4b2eda5b5def552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8e158004bb7736b6952f7ace36a3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b641d1d94bd53b63030f021bbfe03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2045f0df9436a09724be7614de42b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c31c47505efa88a7f0e9c92b8f16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9cdccc4fa8f505a7396a064f596e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153f8bcbf4189fb55659fd2f250b53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b040b898b6f58ec826d9b8960be4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52616ea4673f0822f5fb78ff160c3e29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c7908b6002ab177e6a259f680fa2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1257bde71ad31805db6929c0cef11a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577e88caf2b1d3cb5b690e493a9b4a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273fb2c3897f66cc7a176ec5bff6581564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55f5200a940897cda6a11468054ec6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c264d2dc86037d046d60438ba615566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35028dd0d134b2d6e52053c67104e72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71821ef1f1a8dd4a5326543eb166a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa2409979d77bd1ae768d9f6cd1bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70997663efe04c2053b8338fb70e47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb334c2fed042eaea6ea0387620a769a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc077cb9b1dbbc677dacb0177266c91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8564a982c5bf3873b143188f6bb30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198b9489dbc0df2b1b232ae68b13eda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee185097f6b55b6f945446a78600dfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc34fa341ae0bca92c1b8da7931f21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8146bd6caad303c1460b5f03b42858577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d2ca6edcfbdb2fc96351019692316578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d802d2ede60c73f105bf9468141fff4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fd0f7278bfdb805a77c1895c8c258580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec416a2948db6161dfa85d028c819581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458004c53425e136f69dcabc4ca0b9d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b62d5ce6a451b9028d47bb46f6f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bedb9275cd220f860af892003f68a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53a4c4d2cbeda8dded9805b522cff6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb952d15d7984cb1ffe39db306c7a75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c6ce7ff9e61c569efc62b99c215a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8d3642302be94279d39f73215dc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de481508b8c85428d1582b84a4c0ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea55b639478497d0d818949bd5808590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b324279edd98b044eada58b805abde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b5513a34427c725c4928667b9704b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b179a1f965b521414d0da61431b65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320713197bd7746576a5077a4890fcd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba167315f35ba6004b8d775275852f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11364e846ea222aabfb55b00ea1576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e283eda01ce67ddaca82cdaf5306080597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa47e429f703a239801556eb3f25af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd187af28e6adcdf19112e1c261af9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f1dff642856097b30e5d3e25319a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c05e9358d09f21f549f60d6cd154601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a121440b2ab30cedd3cb81a39adff68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e1a6a6666e0f8dc8d683836ce6db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef073c585a55ff3bc388986a7377ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330547f23d0faadce2201280c7cd177a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3687bad6301befca66ec75aeabcdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5fb07a74a6f60619f3338dad96fb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1cfd277427cd66f2f4cf5149c1405608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61f7ace8a139c38e414a07297591e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ec79e9386c6c153c78388a08d633610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd2bd06520aa4b86eaaf3d207ed16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857233115aa9ec1884c81a7f7baeb9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4c73cd8341d01a8d5848609a88ebd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7631e9706d30c921004207dc30101614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6db9d0c55bb274c46aa6a7376ad0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e116b207f3c16be2f48fb3a11155fcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a6e2d8faa6543f9a4fef685cb585617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063f0462192710bb152b73342f85557618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865b3b18c5a4d57e1a9a6afab709ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c5cb51ae8e1c7dea2ae18df21109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c319aa674f309d1bcb578e0f9bd33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba02afb92565322df5bc8e8171875e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7bc78c685442b691cca3873e2a2c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d14d81e8ae207213782c738d4ccc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615bb3a2d5aa4d590931eafb9bb485e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643de8f9aa91b51e33d842851df2d421626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b46d8ccb018cca195bcd414c838d72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f36558f1875d43bcb683875a621b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0dd3885c943ee46df6886c13213a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15089ab4cd1f44374e3d87a23a2add630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac9657d4fe905d50be8ec638da2f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda72551361c8d28741c9259111bde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e0d8000cead5bada79698551deea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c48aebfe7b67e862494351408215b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672660ac17330fea6c87829f2639052635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e97acd6c4097719d8386707ce679636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7153575394bcff2de48ab04deb7877637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a1c0a1aaeb12da40cc072a1433f3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf85b902139b8ed676900ee04b7cc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9473496cc37968317965e0fef40135640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295fc02957c91bd5373b34a8dabfcbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032aa53b1f7fd36d0a760380b0536e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7fcdf3cf0bd32f9044ad5c5bd7740643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aeb10884fff8d8758966b6ea597f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33dac9ee3111f9af3c959eb750cad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6245fb007560b39db3307db52ebd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a12ec1175dc3e6a0628442ebffc77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9fd991291b47faaf218c41a5c7e43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b8c3b1cef2f1fbbaa2cb1ca65f0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede4e5c28b5e65686a89b4c8637c1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3cb80a6a0e7fdf6061106134f8fc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba7f04cc10f45c206573affef4c4fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec5555d948a503a3c8dadbae1d504653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe0642d037bd9248be7374f19f09a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d36a165adccc264c09aed5bce60a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da54e3249553d22e8e9c25c6ad59c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20635bdb44fffe5c361f1d1b0ff75931657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4fe794cce2292661ce6d080185577658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f7d7520c98d31a7973e549e7a937c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209022a5dfba33a15e875d9337b8d877660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f735a0ef47a2caa6b1569debd69e68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e0fc83ee79b1ad937118453972a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2a5dfacb505c54a4473f0897f7be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0ec2f4e8fad26e2833ca89cdd264664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e30f127d329eabdb32e0630a9ff82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8cc8d39c4f4bac8ca2827ff3f5d00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c831a3a138abfe957361fb747870cc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147aa6208f4add5af675bb39d42667668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e0e2ff88ef433adb0e12c16bd992669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9a3a0922dd582f54982329bb6d61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889eb3a7cd6236dac44049eedeecf9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ab1dfdce02175cc119ebb31b9ed8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b7b3fc39790cfc11308728c10293673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f0aa8549660dedfdb6499eb034589674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced400ed40a11435cc994293a0f0a919675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4d47044fdb62b83a640da815d492676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401659a6c46b619536b188f983b1aa1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b40886c3c1cbb82cd43618b869f11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3535b2db7d7344397efc16f52fc813679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240921f0e4baee775e532e2f42b467680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da022ac622d3fe71d6cd3a1be8082681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f1511012f6a2faca95a307d62827682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a977e36e1cfac3ebb0b277638fe89e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db454baabf1f0fef679ab6853cb6dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f18a980102c3b7a774c7dc8301fccb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6754e8a68a397aa0fd8227bceefdb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e9b4e417b2601a398905567e02ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1af2ffe060dd45e3acb0b0f344ef9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e81559515c5a1dd4a562e8851cb7ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84404e1b6f62ffa2d92983c7b24238e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798e16f564b32c48ada1b9c242da586691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c486275c163a594f533da1637b9e21a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0dd60e76146af9ca983a30d77ef35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c4987e1728a84dc13ab2bd449505694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2338743b832d41afc8d84788b514b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f953ee61dd5f9134f0081251b3fedd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15942eebf8e11763a4601224866f426e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3315bc98d3d1cc768d5212bd5830e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144505125879b0898d02e49b2103beef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36211b3faff2da4403d1c34069116e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d38ac78075d53aa0ab10ba7234a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5328476faa89ea3a87b6bc126fd6348702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251cac6bf000cfc57f6e5cc6529dea8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11d88c5a9750fcd73188aab0d16279704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203301205e67afe74a9babce38a31d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fefe4d54ec0b2f02e8a98ddd708ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd6eb3cb133b7fa8ff9ab83a6649c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533341829bf54827c577870dced1961c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb7ea6db0c962d007ab22e692cb8f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246e0325da9d899112801a821686332710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79998b177653cf662c55308e895242b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc5e08d75b84974c7bae88602759e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4289d6e126f9648b27c79e2c3bda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb061ce12558945daf2aae4db0b306a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5106c8e17bef962af9ccccba448f33f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99bc58c94d2c9c8bb52545a23039d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b231416d61842a171c6c533453ddf25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c5273029e656a5951cb456358a26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ba93a66a4b00005c8034ed226bb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8bb9ef6f46deea61010a4a68243e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55feb7c4f478d77a6e898bf499ddd67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb90fd10e0f9488e3b6c0bf69c47b17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7066ebb0f1e8cf4c2d8be3d2623e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44885e6ee3e7312292365381965502a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f35cbb85572884b033579534880a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe93dc7607d42b8029d9a921a1bb76a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591cb2e945298d5597eb1cfac63e189727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db2090b70ec90d79ffe3e7cdbeb69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc274cd6d94658c317ebe3e5074955e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f424c20fcf4790ce2d9bde0a1673d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5581ab4c4f9607d06c3abe988edf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0215d5432fd8ee3dc68c01ce187cbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f4c467476dc37f5879d7045711ca7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b07244d88fa2f2496ac57145b581734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff636e70fb419281c09ccb6cb71de05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29935c07011748a5a477bb38d92646fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c87eebed3b5fc4b6306b232aa041737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eb5e6345b9a6dc097891259b57a34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c2004ade69f1546cea3cbc229eae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7cb025cddf28a208be22b4976564740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22943722d35feb204d14db7f8fc252a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec265ed9cf938e821e93ed3bd0f29b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff5a3fe368d3d0a9c268bdbfc96b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a5a68aeb7a640a3b9829ab50c7ef7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c762f0b06d3dc438d31d9ea3efc44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8cada1b48d7f94e76b2dff27c50e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a57c92e0cefb31d6ffb13edded348b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824719bf1426680eb46b6d210148450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011fafa45aa748f3be661a9db2fe92d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d891a5623b55f658a26ae15ce2fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8816be3d18aa33b23aebd0ced3805751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e97574bf158dd3537d4c24cb676a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd194642203da6ecb1f6554b9b0a4ea0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ce1804288794b0875c9f76b6a66e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0aee447357497457775d990263b68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d80ee0c6b72663d4711b8445d0ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf2b1b86dd68336cf1e98b236b323757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f71c4509ed3a1f8ac659bcdaac5e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910784d3cb767bc819f3c6b955b5b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06844e7d2cf3c0d7cf7b67509cc8551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a3d0310ece6c4092f72745245e852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aafd7b94a44fbab10678082847d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a9dff6701755825ca6e03bea24cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc31e41469c5fe47da00ffecf00b615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47080fc992830047ce32fde4d829676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd4aeb4f5659dc490157330f7225e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544809d3a73dc1f75f934bc0b57fadba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac67eb37db3bd4f424c7621544c299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9becf9820d3ae8c177e21495796aa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7fb7beba8174041b82af2db357bb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9416e3e430056ba79bc19482040e7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95793e9b96601d39825fbd152b3089113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1df048bd49a45410dc66e95ac7e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbe8f579bdb06f6393922c70547fcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42018aa0424f170073ba58e8124a62316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f59de874de1d9a02d965abca1131217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b1250e9683be8b03d854b136d6e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec2af3db490f6f38e4a87db30400b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bfe62c9325047fa666e6b018579ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f622159df75f1ae2175c0606480221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb744cf3b8cbc1877f144f662ab502d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f1f472225af5f39b029b5cf30c9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c231f772549aa7485a5130a2f1fcef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a4d49efff77c3fcc4549e2bd380f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d1ea378d653935ef0c7a93bf4ad226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a5f00b127ea0128a8cfb5fa3502a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebfd507e4f48f792d366c0d6ad229c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04fb9fcd7b9dc1d28ea916621281c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f2326a6990b594574cb9a2b5de16330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aef3c0ad7a59de36c2ff2344fafa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a2fa1b563201321e890837461f70032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f840a18edd5a651508164f0b7d93a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f0974d54ef9946c7fdd4c0371ab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7554a90c433be213de63d429c465535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b5b71d1dae95d285be3796b804b3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9496836764559e744cc1158a752237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494a8243c113a164aa14448a39973338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0675d5e70c7f4ff4f2c7d062ffa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab952b405fced8841dc7ae9bfa74f6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ec4d618cddd2250d97fdf61e758f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd27d78beb29c848abc8ff86a53b1e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249dcc924b9912733f70285fa4c4f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b261562833ab3b1cecf51bc69e41944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d270e6c5b20067966c5772e0e43fae545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e6bf70026e6d6bd72035b3da96e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1f7ddc783da46bfd695b89b235e2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7be688068426611c68f75b0bf113f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f42c8d434d4c0357e41f8627b55a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948fa227d164f884adc20f6cc0a87e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540170acf32b7f9cb78b1b701098e08651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424fa20572b015f3a8acc841e9b58e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc6e750314307690b37dfae3662f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ff5add203630be61f8d525145baf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934f1e2f9d18d5e58bb16c80afa24b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa0ef43eae0dd5231fb09f48f948056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d7de435214ed89a7c6b4ba55c7b5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2e4f591e121c3117878a608c450a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceade3a8b47fdad4bbcee8a835ef0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b31fdb0748b72323803658854ecf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99093f7deb1d09029a672fdf37951bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d3d36a5034adfa1e128a3c89c88a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43687d42ea21608069e84c784dc62363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2813b99bf35a7ee017ab781b4aa2f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231146228ae03e5e140b40c8833066565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfec1f16aeb71e0a26c9b1b998be7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48bd598ed7e29829e6284819a448ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d12d8eaf7dcf8b2f1f0f1f22978a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14e42c7c8d34043ce3cb279fb8d5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a5d084ef19e7548be515a386f918870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ac517a39365a7e39d0c358d31132771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f10da1ad4d0c6f61ce93bb1c74aa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18c65d45ad1d582891feb5178446673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b1603d235509fb7ac451e8f7d41d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ef7e88079ac883485ea624dd7bc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35691d246f3f6c8ac9c29c5f63f04b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d412b0666df6a2153bb4bce42e09df177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1435cacc36dd3bf957be843bdb535578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524e54a5a84541e93235c7c2a39c6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3fc8ac840b3bcf276be7351feb1c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace29c980850817006d6f1c5bd36066481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc29b487392f748a5173a98175361682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37cf2f180e54721f94245cc5a8edf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27551d9d12a0d09f435b47cfd03fd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6adde3329d9c723fecfc8a7b196c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb860495153ae02f4b0928f79e2af886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d2621339f969e1e3b4420799235c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a28a881fd8fe8a9375163a0cfab6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812bc30c059c7c57fb76345389ddf8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575341ccc7f00223acf0367b13a457b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a299273ff141b698050c64f8740ef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144fc0275ed4f5314f7ad2b365e827492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20969c712e579348f7ed4f6fc3338e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1a01fff61d16a09716d5996e44d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2313ddba35f9e678544793bdf7f7c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc184701813d3aaa61a4104eaac60196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1d666cc493a8585016c1d80d792697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2288917afd2ddbb67a109a80469f3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8dc3cb8af29c8195d696fe6aa4c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc33f13beba5e96786edecebefe1cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a73b5ca5d5d74a38025dce0f870d83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f677608153cbf6682d1c4fb5cd62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb6c13a205c6ea9fd43422885835a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dafc4117f4cabf43a41abd8afa7519104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c4a67c49d5dce38e9291745ee84b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d9666c50f465226a31b0d114782ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258b614fcd89f4b6ab7b36ac7de6489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f103f653f7dab1647a0c62d2169a1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324931b70cb3c1c191be1586e161a31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56abc1f0610c08f80aee9b7468077c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45162b21503d67696942caa3a117b6f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fcabf08196303f7ed312385aa4fc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179f1c803ae0e895792642f4d75027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897452d534a6cc7f79910dcff7f88e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335532269932d7394b938ec9b44d2965115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e43d00eb575c359fb7cc7bb176660116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b329b402c314eb990a1c16e7c4894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b2051eb38c14728b7c6d7ec87d76a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1df4c0160548826abbec57f2f0a3c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67bbbd003cf0a0481293f71391f843120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04506ca91eea966f7825b1b4689b760121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7098343392513222abda87586e121c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f0fa85f7394824a4e537ae9f6b3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2fe0314183973f5b0760f1023e56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b920e8f8bb531455979da3db8c210c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d174b2271a6e5b4c1c9985e6b8f2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f11ce216180064cb53ad4b8dd01fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431c52790e4b2912ef79cc15a07b82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30207775baf4b40748983f3e967d17f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d411418bc6967d980fe47562249432e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb917cde7842066dc90f55bd7c93b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd84976a9c25f0b929591857755a1ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e200ca9528c36eec667c0b65678c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b54e109fd2586736dc147add85a42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c4bdc2af770ada6d87bf3eda3571135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6da6224d56d63c146b75706cd7e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7ca7662cfd547300456ddcd4fbf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5ff5fbf90e2162485daea383a912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19ced2c8f4f97ed11416fdc276eea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cbfef65dede4d604878ac270ee482140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32eaea14c6f52252f70f460002157e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1586836a8bc146b8c9ca92e5a19015142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2a7b1d60e1211ed68d5cfe3f1170b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700637a346439d867c41ae848d955dff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a7ec11cfb725097ecffe1a90168e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e877af8611bbf02e52c8921c57a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838518509eef716a4ad76a580527eb1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26177b615b21e4d60df1adbfeff3495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c0df4e61b9ff680ba84d06e64d6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f51805c80c2d637296e555a0eca7c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2570c5e68817a821921534b1f197a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41d5000a3f7ccd71de20f66441e2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dade6157df8b8430efb47753a4207153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e14b22ec0135c175932fa77d416d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14e38d30ccbf019379e4d13c7232a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbfbdd645e51cc92d99f1b49fb9572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22fc961ba26301c3d1ec5c0c628e8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acdd81aa69de1edbed5f20f86c6c3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbbd7eacccf23d07c0f865ade3b628159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8287b603fbd8d28499432fe292110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c75b894fdd54aef785fb9dcb1eece161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b3b25bf698733c0794158383ce42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e151f240ff20fcf47bd79c036258163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760cca64953a190c20815764e6c22c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c6af2baf90f52fa2ec226a56640a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb27f53253394b16e99a4184ddbe4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d10b92dba1be36b1883ba8079154e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a03fb2f99bb5cf0806b8f31a83d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7fdac11cf250c2065f1ac2e2897bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db079a98622d7225d36c896c78eea1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9562d294a7e6d5c83940c3aa9fa38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c0f774b3ed39933c9723daa98652d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8720c8950c5c6c5f0b1ae7e33339913173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc27cb76032752f9f3b3175486e19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f10cc45656f1c0d8b5b10f1ddcbb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8cda51e7a4940beffd40f06d85dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53de91f7f255616dcd0b3440d21c1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3771d93b63064eb84b47378ebf9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19fa1dddf23b94553b04dead5a926e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cdf2c7f2e0672f120f0595201d51d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed9b3da7ab2cad0a1b29815d0b674181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5fff770b055ade37fd7b9ca89dee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf01ff54574e0442a0da9cbfb3ab33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761455539794940f12584e0e9be5d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a93cd8910d9698b75fb611048b6e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d18ecff6cac2095ab8546a6d875c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bfee598a06f4b9b3bb0542cc22e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3409bb03689a54f7825412a8ad290188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2738cea82af2c8ed351a883285f214189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caf25b8754e2927066118934f449fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9410aeeacb21055c88a5b52a4a45d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06037b95001574b9ea2031a08b985c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecebd15a53d1ec7e2391435f0a6e86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eea58ed1fefc3b2d4aa0bf0133cc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc12dac736c94310b64ceb9588301195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbf61c8c7e9f31a10a98bf332ebc48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36ab6e9e2a89a6424dc8fb91c31c1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa3d635dba21c57f090640f3bc632198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbfe6552fde62f7c51afb9b8c3363c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319da1cfe7a1fee2a9ed5952c8f690f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d505cf79023e248204732ab238d98f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc68d84cfea15c30d5dbfe8ac407022202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d73902b71eda8ad4579fc7cc6152a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959dee7a05e255fc8c4a387369b1c26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1261caabe18c8dc09626189e77c1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12a22a5b9870c3dcb8edc92805edd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc15df7b24b9f40691c891bf2c1d7a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086a9fb2d9367d37ad4edcb75cca0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4780b8bedfafe7eeec317710d7269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c71b8fec92dc48fcf1d005aa2d1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863361b70f55502686e29550d6fc996211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde19d620173128f46bf659a8e6ae6e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e06d87f5aaa25c5372513504f45198213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa63d697ce91758594e5cfd23a8509214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51132108dda833c230200ca5af2a979215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb088dab9ae8da57f063f93858ec2cc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946da472f0ea282346f956d9145697217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f55e061e5d9d5ed4934794bfb4d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83cdb7b7081604382009bd350da11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a380d43c83c167ed3d440cea165c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57112484d7e4a5fc2182d0136e21feb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cfe9bd7e0e73942c79648287bf2da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f81c6100f0101b36818f34a8074505223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f58605a8cff833bc004fc399295db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd52d95c5a847975c4cf0f354e42f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0052db5f9479db88f517fea95231d24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98613a5934a241a23f117d37218d0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21afd51084f89b3c54f1d23cd543c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f402734e90b609c19daeb865da797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ead3caa39c7730ba76ec11e0f5a61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f2cdbee2d0a551b97965b2ad1790231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef73446862bb10457f43cbf53246f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb594a144127d23fbbc7f07cf2002d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7bb0db32a38d2ef1f54922b68dfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e7db03da8b8006f0a8ba2dac7071235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e5dbc691c96a2b89a216cfc6c1e5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98cf67e5bea89fa545f79ac2d15f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c6c473a15c847ebee3f16ba483192238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88536a6a785103def915c9961dcd8c3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc8a6e7e5298c29ad88920564a579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b52933f105e2d5473d762099fe9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bccd2e6cf12e4b74ea376941786b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694300f557fe2b35a8e0c80e4a5153a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9cf926807a50e9baaf6fe0e773036244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15bfc80ace3f901c830d22d83cefc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be56043b8bd7b78465de645776b217246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21972b9d7ad9d34bfce607e0e8218065247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745b39e0e2d94fa08e65b89e5771a36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc92ba2209228988d9f8ca5a8c2e4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825434f07f15be20d1c05ad324f00a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1fc59eb582d35244a681417755d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efb74130535facc4a5623b237083f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9ed24cee65dd0a9fdc5357c47ed9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f7451bd1de99116a4649f266ede1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed189a0d335724d6db6e37b0d0a42d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded56b1f00b1049c75689a86a2ad59bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b7efb1b0d8e7c1b09d9ac926544e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82740c1a214cc0d0ea7d285f3e9f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40537b5e963b52982f80e7bf41e5d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d0236c88cdbf83c8982bd1547c19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688bf1c7e694ceee1563400d2fb9e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc82e15d832cab4d8292a33ac3217d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa5d3ece57506ec14a54c5f996ecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850cd1b2a991fb82bee3f55adab43e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98026268d9352117abe3b92cd444f59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118cce863195fa105941fd927f78e69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e55d6d57fb4ea5c8c662a34ff899267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215cdde396d75e713db44b9bf1c8566268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e3b864b1fb044c4d6ccee3eb1395269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad0d58bc8b9d55751091d7f82f5166270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd1f1c2742493921390cc00dae86b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a1136144a9545f94e2462ea3350e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e33f02f08172be1e3e72fccc62bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6540c253b251f6e64eec5fe1db4c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6cc9fdf07b76796dd3bc9658d2183275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e763fee3847d1486a1334db97b78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bce5bf4acb9933d8b894df3c000e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc1a1f10fa7839e8eea89595426420278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596e6ea7528a5a7d861f690cf55217279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912f756f2758ae55f87ffdb0372171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6fe5a47eb43e4e80f7e67e9d9efc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067585cfd299e6509d10e3d2ff924817282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777736a9fe10a348c4e6af6bc28cd84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a9cbac99660a534eeed9038bcc5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae48cfbfa7134fbfcfbd3ed585970a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048460daf5c173f8da1c05cd62cd4bc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73cfc20d9278c190f91757e56dcde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71108bb88f3fac732653998d20e716b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1512275cb0509f08e8aeb8e526955289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1e4e9b3027d6a5e02ecebd2f34401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738d840ce6fcae97dd157c1c95df79e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba39fdb49c30e93d0aceab0b4cf67b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff97d7e178d91e58bf036bf99e212e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510afcb7811a698958a0b424f6f818d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea67267a88fd771fecb34460a8173295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff5314e0db4791b0e3c7993c95e1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59785b104111cc27dddb37c7f2f3048297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517093d7a9738a49407bce252511832298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38ed146a721b2c65a80f8426af2cdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e2a39d90880fcf4b7524b710bbc0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df7311dd92abf31084380c22a92b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305170a268f25b7da149cdf9173f1e41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f451861de6c8fb36ecb249198ea7d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6267ef13edd19540435879ec7f6759304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f43b78c5ced489e602a96b6da3d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da515c7df26a78731585433864a2c7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa60fe19dbcf640e06d9f8569bf22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633447b0997859d80c0f35dccaa71328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b97afa82785c89ec220fc252d161309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac86b41b22403e6dab15ce1bb1af9ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9d47a255a58807ac6a856fc73ad8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275da0ce9b478fff10156c22a2e9eb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608beede61ce20c624eb2c1e490eb2ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecadf6934c13b387a839ea5674ecfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b85f2dfe31a1298c24afd0ead1ded315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289163236b51cb3e23e8738425189b4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa88a8dc249e1e732e61b2e69df880f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134472af23491d058629e7186c0c9b2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02dbc3ad1ea73369f3db980c18592a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42454b1939641dba5551bb6209bd89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee550eb08d9886d7aef3ad3029992ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b63da32b023329e7d3791a8743a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898525f91166b07dded3b9070f3434f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f524b3833f0f120f64498bc70af2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978251164419d8728893955c0a76d38c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00d8fbad9ed5cb23a069035877ea3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a2fe82c44942bfd9b92b3dc034ffa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66158eb8789434b03fda4750fce74f28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ddf4c9fdde6f939e4101d49f842a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c21544e878b17ea3809eed3f545ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd75c5eb10b7d39072e80146be5103331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aacec0a75fda53b01a0b81a67ac39b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed065a2280bf43adb35b6e29fe725333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aac9e90214b62b080708074ca5e990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538876a0262c30329905950132b0dec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf93248abd57f863317dfa128fe051336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3958d7358573db9a3a22a3bc68be8a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4828a07c243236e2c4f905d2aaeb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e99141e0d7aacb966d4e4aec1452f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129c1cacb795fb264f47af99682795b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f3bd77606ced52e7f5ade441e0eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e3ce1e10c9089f2a32378f119b7af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48db80ddf9f27d64326913202114ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8abac0ad9f23db7658c45a370c302c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234977aa9962252746343327f8873a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20347190874733f70a3c27f4320aa7eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd27f062584353d05817ed2cd1c081347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9966f439b67618de8d0a2fed53023a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0cd3bc45054894604018ec5501097349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ee1abb641353bca1d93f231a11e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c4a6f215721a4c57e141fbe17fbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffbe690e257a296a238e81d656cdbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb762d5155f7e1aef2691e5c2526ae6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbe75792f812099721147061fc5ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d1e6f0ed6f01a8e92ecca1c8cbc61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008f5d7beddb67c873951fa61870dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00201ea9185f59f1b02f9cd28911e608357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dee3385aa94c8e5115d6495b5d215358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a30bc06c3d7c680b8f805678482d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e013c270c95f412da694787875a91b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42422b6b91044ef327c7b306e852885361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc2584341ca9b281c069c09befc15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664840c1abf346a75c6f9ab91ceb86e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae462298aa64fe1aad9d54772f360364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b115960d78ab82296d0db26ac837cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3db7f7f92a2ae337886b67cdb563366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610caab97628f107a32c22cc9b4ceba4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc20ef1b941d50efdde3641b4662d7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40965cfd11c7e1f450a3161eb04877a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d951f78db8996cdb879f02e57e337370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e717f61da853d727d4140431916aec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28b5d1bdb86f97c341502042f58b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628e7784d45a0731e55e27d16d9e0c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176b5b76916506c8d008bd761aebeb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b4f76239db975bd0286a5d028f62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cd2171df49d667e76bd5a22b945c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af1accc37eef594f197404aecc4dcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e76be227396b8680b10021517277378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295dc64f7e9a845bf9371e0cd3b98c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833521004612dc6608da444da6e7f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e31e85d8f8e81498ff0c24b2c8b397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bc8241a5bc625e161b120abf8811d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf0d41e690d08fe3b99a9e1d73ac06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956858cf00d4430f6f21e5e1d18855e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba317dce74a72694195ca99e8fefc9c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fa80e552e6c10acdd97a2a2c01045386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07abe954569262862bcc4eb0dba3b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5e45738e0d33e5346acece5897e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e399706ad5d7de59213466da349a11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1d6872ebd978b5065b0aee0d474b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee850b6389a95a91767cd70167cabb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553aa7eb723bb5f516c805daaaeab21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0617433e05bb347f5711ccb28d382393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaa5d720107f20396babc80f4907a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2034e426eb856d3e1be3d807ac7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f538511314c2abafd2f85731ad456396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6351e836d58535a4cc146e9d0f14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ed62959f059a366a42ac56922e7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b72a6c986a606ae8fcc83f58f3afc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b8ef23544564c26590d52e69ad15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44173f1ba8bb3672411531303753002401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb198853e06d1d683531c25f2e4ad941402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e504fce59aa60b4a13a3921f019b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8de152c36a63c95e2861ea04397d03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4465dbf8e71d0947d5806b8a9d1017405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396cba9109e12283f1cb7fbabc98dee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a15bbfb09d49e766fafc03d78f88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df70d77a58e6c99f8c3eddae0b54c7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba833f1c02d735085266785363dd52a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5199eed6e45c49bde01d96d01fe11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3c941cb0900145d45c00424996c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcd4935a03e4902bc5a5820a9fda94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530eb6cf9820fdcbdd6807dc750b57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d31da46132f219211ded567f24764414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b136490960a95af9719138e0a0b278e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceef55ff1cd6cf2ba11af2f290e49e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0509b3a876e5192204ea54b9cdab7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c763e14f148b7401bb070921ae14d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7279e32144d915b611f6fa1851622c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f30cbdd3c60adba8fcd525f0f27a36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aa26b61e3235cb7283b2171f2cb97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f3c46aaebe1939a42c07bf52fc92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d8a79ff86cb9c05fbe892cd48777423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42a97ad6f83f65dad5ef44402b5c18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fdbd8880bceffb98838ec5e59142e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a65266d7c584335dc5be471bf6824426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368145c7e8dec97113edf25c867bc25c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d97e4fad606a3f648625dcff644a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35812f67b0b5bda0e53d2058eaf797429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536d3e691941b5b7e18c0b15c26a50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b91d9aff06e7162729896b22cf82b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a46e213c3186cd2260d5739db0c52a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e4e2c996f7c1513187f9b2d425de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c73900a5ed96e686505d73fdbc11a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b22206945bc65cc7b068bb7f7b92d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f51e8e3f902d49ff87b4cd9fcc750436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d71e328a7883d5ef284c9f2c6cb4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404963822dbd6a167c0b153a3cec1fd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3defe76f3a0545f8e015fa5e82e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593537d11c36ad5afe2c812cc068973440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda063070e6aae22c2d5b1b587c7cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f666e1ae256dfeebffa09e666c34c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c4aab1a11a483b8bfe0e8117ed3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104b50d1ab161b2107482eb6f9469f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf29c7f8a5105c146c08cc92dcbf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348dcd445f88c0e782a64d8b923df80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b61a97abe55890cb29073ac4dbf25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80810fd739547828d32fec3eea0afb25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890025fe6fe0c15d5fa5b00589a1ffca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9cb02605f28738a1270b41a9a1ff0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77dc2e4271bede169f8e8dad9c77c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d928408e4957789a6e435ae4d4ba1ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7bb9c2f3ee81f16cf6c8d18c2e339453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439583156017d8a908300db47230aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a96593bd1a7cd8379a1d741d7786455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b299ea453048ac77a4f7c7d4e11fce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc951c33e76d1b62d5a52aed98204d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fb659314940a44401a8df3f898346458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0669930649180465fd854dcd9fd5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a44862c33107b89e73e7a8456c02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91237f2fed201651d9788ee353dc25c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312029ae5eaac46759f66529f2ddf1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea01d46a649dbfd5667e86e205adb3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b500a5a3314f901141c275f0e4fffd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd8bc162b71ed510c4390ee0068ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f950f1238f2aa1bccd2d4fdbc0c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e33d680da09f0d330f55dc809397ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb0efe3c9ceddde12aaf7127ed38b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74608b54fb5b40d38864d38c44c72de2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b35e90636773255f1b30bc4ea29fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82f1f966ba823613b9cc2964938da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc71c5c2557c62da647510fd104542472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6850ae24de4af6345946878fa66113473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19806e4fe0968ef8975e25c643afd4f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07563d14f1d2688acb48cd138cee49b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194c69772f6eee97973b3cc46eac91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724484dc71d9128b47a59846ee11ed72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb000d43385851695747f5f2832790cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b10d3b9a55b686a7f276bc928febf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1718709e8775e8db80b5478451ce8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eec38663926cb0d6e4cd3d4901eaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7c2a7f8df23dc3b3e097a6ec0447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d6a5715afd23fc6f0daa3cd23fe6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b039fa0c9699bd0fb16734c2bd65d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f9871688a23517942f0ddff91d91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39654262b0201ec012e5fbd04c2957486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a45412430e8051e640bdb4517825487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0888a97121b617a851d4dd298069a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b3b1571f0f999f2823a750ff4b37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f3bbbc2c356d0bbf118cb9388e0f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa113573b999dfaf5977415545af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d9437fdf3386e0b63b3550f6fa088492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315aef768582fb0be6f4714e0068568493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fbd5809d9886267a38725f8feb3ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3aa5c0eef980e34ccca898d85bdd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1634950c78b88a81f7722606258a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c60dcd85ba5d4a0aab7d2e46ab17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb7eb3844700ea7f87367eb8a815f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10365757ce309acb34939503ee9d5462499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb6a8e0f8aa2233f7da3e20ea0599500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9759f2581de626c05545d93250a4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27b50076a270940d467194ca720217502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d03f072aa1d7195045b258add15c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e09b5cddd9c9f10565280b78fd07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe03f9dcf13922545aa30344f5e1e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519193f44f7f41a49bfdf1d14dad6b08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8193bc78ac40e9a48df17b6dc0cb6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f4873361fbe6a0c5d3d76c1041698508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354aef57c3ecf36618fc907faebdc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64578133d7fee09cda5937a71f5140ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f9e5c491971ab8ad80d23977cc4ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6475e16e6242bf90257d483640865512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20924ffbcef21e5b53a65536f8e13102513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40214da0e72fc9a924e4d0b52828e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d396117b29a56dcdc0773db786284515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd4c68b52ecd5a685f3e19e67cb0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ad7bf43f7174f9b3838142aea863517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b31a2bb82bf92754150b665a4a581c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdac44cdc13d0c42b7d6416093a1a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461072ee4e167cb55764d8c3e40b4e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562886bc1ab0d44aa77dda35c7a3a991521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c7a1beb89eb0917fe2493bfd9d6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d0f8d9a9294f82e239c01deb22d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c1914cf9f51287837a5176f07bcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a44ae4ba646e6918e68fd1eb45a9cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaed21e4e802c754a66165e9931dc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e35e42c3a12293dbfbaadef19000f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659ee6aa3f71d61ab549c7930f06e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee8427edffa2957f1db7b734d47da5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc381c0108b9b5637ec7f9ed0cac8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8f67ff64805d6d4b56cc7fdedece531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98fa4e1f1326f100d667eeca87e20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb9f7e51099cdb22be6a8383e90e10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc926706114332466b0621ff9ad1f03c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883954b5a1ecfd66c30629fc714698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd68adf8a1e599254718643e05d454b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc6d08c3e93676d1766ef35f06e6bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f3f2f8f9c621f60c07118ce03baa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa691e3a944698b82a598d3ae2d9f9a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c631b944f55bd6187acb2985ccfcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4ebb357b83401611e96e02db0b47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d87a09219fc34fd61dba58bff7cf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fab5b4c4460dcfbc62e23bdfc3a62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7558f450f94fbd7ba0bf2ba3a20fda6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf5867d380321a7fd803ea30560b01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e927f8777b1530a31f6c485286d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c77ac5ae3cd1082be256a09ef1257547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b713c3d72017f6df8a990d906bac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba3f96f1eeb5af7d640051cd85cfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c9e7a4abe91a91dce9426f925f5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e1281cfb7e8514a77bd9b160904a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b24f9171f245377f36ec3872be5e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd9d6ec0b0609244924b9c29ea99b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f632d14ae362474e2639c3cfc4772554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2191d6ce2b52c19acbc2180792b5ccd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5dd5b5fab2a5f64ca79b0e39821d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4258e559bcdbf9c13f389d7ca8d661557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2d7852779ed9149e8e4d851de405558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99556db751d497d59c9b04731c6e4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c0da3e51e3b735b51ec67cd9a84a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b0f2537fd46deb30e08273d6c1a80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656dc5633673271c1ef22aa59c30eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ebcdb9f5998581ea36e331adb7199563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541f67ffdb484335f88f41aad1a58a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1b82dfaba55acb1569f996be3cbfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d0b7c72d502dc0e879958db4d548d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d01221b057a36f92d11ff7264f6c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1105fa449d44f9d460d52d55c178ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebb8fa76a3cd3072ab91eb5ec43e22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223362f744ed952bc143fdf90f24e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439b821519103580ccd06733e4ca49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14853e62edb8ecb549875473e297b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e0b43dbe67c26f5684a5f53d7a52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ec652c921db02b321ab3415c8bb0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592a2b01ff8aae1a28a06ddb44f4fb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a85c27528bbb1c56fcf84f3c2bd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ba171c0f8317e2900292d54e9247577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ba07d187d3fdfe77632e88c1f5f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb77527136d53d9d9d956a0500dad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd2b8e5ff2a6483e88f4b3a5c05fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb1ae21bf60a32d96e9b2b819238ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce9a24ce6ef439be7753aecc5cbfe0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8096e6ff427964aba6ce22f3981542a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21005156e3e36022093662d5c0ab0013584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847b9a9b6149926778dda4fa030b1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a7bb7796cb3b83f94f21cda143ea6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769037ec59c437c0f3ad64b65e63b777587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca325b94a1fda73683e4abb02eff426588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7a2c47d2c9d362a3f97bdb08e8839589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28eec180436079d1fc128408d9acac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20e8e4b9779bbbb19438e30dd5339591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad872364d0b9b5d07d849cfc9398753592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19d1d9c36402efc6c124ffd8ff182593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dba936b5a63d29b96a5a3f7535c48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc14a536a75bd6ebbd3602a364fab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6005a330e7ef11747ddeef7a321a53b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431716994f69c86ef38d4f9f8d0a47b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3acc02c98b07e3cc506a97c3eb2a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9dc76017db891940d897d82c2730f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca8c0aa8d1a9408e979bc40f1ff747600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9bc16b5701e90c06b9770f6895364601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50fe5ee9096fdb71427b8736bb89a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d530ad9f851cc9ecf848ca0cfd764603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeae03a6338bcbe190deae8fe70851604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d061b4c212f4fade2c273b0f3c47f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d51cdf2f2388f9b070886164b5c9c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d6f27588bddc9d937b0b75fb25fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752ebf6eff660b019de4119ef2dc65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02868283afed546a3e37545b0ed53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1736c44a2ab38c6631ccbb603e47ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3c9e6b1fe1e8669a6af8b1e51447f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3dd90aae4421212bac240c7960d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc8608dfb02aa76092a69512cec1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf37cc2eb8d84972198d3c9e718295614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2152aa4a27485daee5fb9e777b5374615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0313ccfe005dd88bc37809e3c6546616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bafc4adf691a7c5f2a97b0d76bb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16a5ec59026892b4e34b0e2557cd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd02efc3166fe8589c15993391bc64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b2b8ce0de5e5ad23ec5a1fc5aecf8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61bffa32469f3a196b638c21871e98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05119f2708d9b295acc9748bfab39d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514cc6cf2ba443fe6fe3cabfa60aad8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a198f18d4425cfb8bbd8b7bff67d2e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f9993b820e028aaef22e60f53b77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f3fcdb43596d0ed1e3fea03cc461626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44bf0924cf9bc08e49cd712db2a99d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcba6e6379643f81c935a36492b69f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051430526a8ae9c16880294703fe41c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3710afc9a3aeb52d7b241c7cc7089e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40babd9a6c8f136c82c0dc511833f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f6cb11698b36b1d70c5f2468d50b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e28f035df1ec2f295df5bfe2718d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754ced9a37df25bb11ea197c5713b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf9b3c22b25193ca83f5b34d5f7d75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79011f569085fe83c5f33f88dc5a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf3e8f62cc9d01fcc78f3008a3b6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71491dfc91833aecbaeee5156f053414638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe113d067bf589575dfc7bec3ef8b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3537837c7e8c54cd91f2bb7101dc2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d3009ae4367d339b5e8569266aea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9121244ca45eeb8936d146e627d906642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea966c36f4e4844b8a1e16a2ea3521643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd397892e553c45d72db6f5061c1d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8123fc194ac3380b703172ca09c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a03e9ce48471512ec25f35b5c3ddb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75515c7caf72d88d655239e23de9e1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab946086946ae2046939c3b955d2ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea7515d5543faf67ef0a3735cecc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c400b74ec29d87c212be7863d063650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe3fc07d1bb81d38dffb41f3bdfef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635fa69011f386fc40c89f2ea4b0473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a0ef0fd1f5e81d644ba2eb0187452653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d37f1c25cea19c0a93bb5985e3cbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb3c15071d727a4077d1dcefa0fcbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c42f8348fe37a57af796231e972d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790faa8ab509941f8b356048689fda8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2541a16075fad718bb9778fc2830f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfd856056b22a375a190f818e8c797659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0af8a3cfbc3075313fd5f7bb0ff45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dff5d994d6351a309991b222f13eff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3719ddbea16aeff589f24fb5f6126662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c47227ce5b102571c3847ff645553e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8fa0dd79fcab7b60c50f3611cb6df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f374c34e3a853571138c904dacaa606665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b6ef352e5859f50cbf9e90eebc375666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ce9b9f5d1795a2d2f5ca1f1bfa72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ade3b1acf52037e81dabf3126da0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a273f75c0927095c6c481957ec51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e0d4466e92565931d8336a1890e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4960f833a58ac62903c6b7dc4515a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9e900b27fcaf63a014a9de77de51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7490d1e8be3e2725ba29c153976b9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4231841bfcdd20596ed62acf2e15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256bddd43a658e0c947da534a4bbf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f97993f4980f484a94a7648554ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc399134714371b011b49f50dbc8af85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ddc7b3dab4b4056ff22c36192e4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13179e11a5c26d46228dbd5166d3ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e421017a4134bf7b411923db7675680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b17dcf2386c84059acb82f9691060681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83045ec3ffd5f0ca8c0f0722c4dd5c58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f83d1512d4cadf8f59ae94db0c1be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91918f66642ea0def530034324431684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7cac5f0961ca4f643d44e8e518f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c29dc25ae78b74042a8f5f1448cc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0da12fa317cb9162a6e909c6a9edf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa481cbceff2cb5b5fa90de0b1e984688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae3c9bc692b7cc4e57976fd92efba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593131fd251855cca233c57fa9ab40cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42555d14eef036d5e4400c18c79fb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b611b2f3fbe9bf8fc3adf145211769692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4e0413abc5b0d0f2fe86b7f91d3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995436e84fe729f9c6c3ecb256d7058694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf824e49e49b2522a8980b955e6ebf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818e1f5c907e847d441e5ae0bbdf90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865e0929900fc1e880c336f9509431697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca802a0d84197216cee2e4e8b373310698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea394770b9326a06d48b4af353f7c01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e373c47a473b6e9135c1eeaad941700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74dfae8f16b713e6489ebbbb4af59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070569ce0f7b78f7ed8a72c1f9cb1ee0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0129b48b80e51ea994c9d5189e7b5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0a7d31c6749d1ef6263e50086a6dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf048becf607e69a5fb1894d7c07cc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03bbfde252cabd408d09f9668477af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3b05fb94818e76ee4d0b4b739be7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14345b769592fc558ca561af9844501e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5312bceea2dfdec5d9df712bd015fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912aedbc953268dcf3791d8f40cb56e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9afa4b40833aded0a702590cc8dd32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60def5f2a28d600353bec486cced98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dba57925b93afac64122abbd00f7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6dee2261f089e41bb0d1e50286f2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d105a95d9e2d66a94e43e4e96f8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b564765752a05b817bd0310f97ad44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001475876e663528f003123cc727540717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d634e5e77d6913ce845b4f4f541159718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c90beea9b91ae5a1d53623157530719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af33a3acafcdf1192c0caccc11e206720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa805f27ff871d88fc4c3a1f90184b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de316a8f286797d95b70b925cc4c69b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58b623c0377f50f53997d970ebe0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078ee6c764a87f8ae434767f882ca4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e2b44afc55864c7782b661ea5466725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf717707e2cec38f8c84e6ba5236d08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e74f27860f0e8dad7de29166001b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349db6ac261f06b009fbb6e0dfb0c197728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d91cd474b2578220f436d48742968729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf54e5c74ba64ec2ac9ced225d89a8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdcf62873dd7b54d4c5248a924a5c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24878e836fb7cb1cab8543ad137410732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52969e551ec97b79cc587d54e89ddfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4dfb836a43ea8087b6b5bac145504734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e585f14c1442fdac50d9fcc6837994735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f195adad77b9d3a3239a76769047e1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf56fbeb8d3fae807a05c69ef7254737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb4be9804d79d91da916447c8b9e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b2ad00d6415ff7ac97492f80daf06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22ff717abd2e4e5aaa9a19876f6ece740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89270222d6e06a10c02f5dc867e9b904741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16feef21be2f31b5f7ba3e818bd41e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de96b9094059dea0337dc5328fbdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180bb50ebd1b6a512a9b5459240878744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f85258a13293646a844d9fa5e1c25c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc3868d008b868a44a522f035469a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433ff2a7c025752982c04161888c67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc91b552136d0291594ce7c9f6003748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a1242d792a0574659f017017af953749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8336cb3dd9be97976ac3682fcca781c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a56b669a11138c0f6347bf5dcb3a5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686981f4a813f1fbb0dd5e457379364c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e62c798271b918941cf2fb29a1a5fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07dc40afc3477c9b8c06dedf432fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9270ec97ba63c37f8a202fb6be74e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff666642c659c58f6c748476bf0c0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5af429c6ea1b9efe4232faf180182757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782180c2d16b6a9dc6fe3da247bf81f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad796487dbf3c847af6f8341140dd28759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>