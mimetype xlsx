--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6118a04d42332e4b13102e8cf3940b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1fb607e526db5645cb9c0da94bab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590841609c6cdc81011aab2f70a48f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6507a7790fc85bb164a3f930801a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02836f1842ebd485de15b4cafe42cd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1daf36b7651f4e533df70cc991182b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d4357611e51bac2d0fba6a3123ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cda07dcc76e8ffaa2df2e248ba35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506386bca113dc89c11a5ad152de359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bdf64631f890849278e4a5ef2d7d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8a68e7f75b5b48722179f8a8907711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d8ba037d1585cb215b86caea0c3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf1b839471d9cd5901f40ac42d04a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd92602aebb8419b61ac9dde9b8750914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc1c03b3b3e28ee69889af975109615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f4c7e4240fc90c5490af1cde1ec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7e74063fe2f3f18c18b21aaebfa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d761f5b5d241719294c68690d7c4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34241a55aa071ae15b111464a67d80a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6164733740a0dc110fa8ad86b3c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ce1e1a6471bc9cbd112266fceaad321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432157c6e23ed81532adfc2d1b55a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5760f5d8d0711a9a636484cf83bc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c59aff8d27de17f5373dcfd2ff2ba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a4a1161caf0fe98bda3e2a805f0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241f1687b1466e146375d84e3abf58226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc621c3cced6f17d04983a5db03d0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edd38e3cb042dacf9e37dc3b9f70228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a83cc9df429b6cf7b5f103a91a9ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed32ef91dbb48ea6a0f474ce4f94a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84302a0f1d2997581ec34efb11b102f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de02ed0693fad286c8def0ce607bb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413e28d4a6ea7705b5c90382402ef333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823662215b6faafe894f5f3aaa75d3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ae01fadb326319a74ef0de5963e6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e933a42b2d208255de1b0d8922ba1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf3f95e80a45c56a6f35774fd956a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451657315e7112e8da088ac31476294c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8109e86d12023f2722be16521585639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3bf0a6764d53dfaa9f1dad15b6c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ea3a62d7bb4e60a2561837df65d5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a343bb490c266536b907b5b44dfd7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf24ebca1698dcbfab49f36fab8e6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f9829044ae2627091280be38ffef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d5fde622261feeb0be8aae5e9b0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f748700071a37b1314d442675aa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707e6f09c82c4be93919499913a23d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfcffd42e50a3dfd833b6d389e5de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e40fd6ef83e94ca8e5c49378982cde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740550921296a1696cd4ed7975ee76650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b57e5237c7858e24ae2fe7b49fe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e12a49864d4cf3a0ef594049216a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00e5b48f362c79de45b6a91287ca453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec765f68a7e9871849818ba9fe21c3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0edbc9abcffd6ea97fb124c84848b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863291c2723e3159914fd27f2e8361af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763caf31695666c01bb4024b2094de257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f072ae159a71c3c0922a8e4662b7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40e858c48143c2847eaeed952ff3c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482c14f09b272965234581c071bea260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c981edd283065816df83425cf42c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347443fbaf60f896c2d3cd6fbf23c75162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e241e4af1d233e3d7290e716859d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421bd085216476f1c943ccd13db835664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf8c6255fcf9bac9b490719b91c9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a2fec2854033cefe2e214f4229ad366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8351d2c27ad31c3941c9f41d66ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446770eaf6edf10db641dd2647a6a58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db64a1316ee3a82414058e2bb57682169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c5ed774339412946778e0f8240ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a912427b657634b170fc7cce848dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241875e1374a7c4c0fda1bdfc9bfee2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f91f37eabbc99b919b3141cfe870173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9882ebe032fc63085afa23a7de17f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f687334e678cb6d66b774a0ab01c6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196958a1d0e6e51f15d1a957f2ea429776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed7fd76b5db8bd5d57eebec223f4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59624b6b25a68f3b2e13797e5c6fdb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb697745b31f0a25bc2c02098e13bd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ac7ea7b9a840234423e1fd65b6ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cff9576f969febdd9f10603076324081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b6db6bf8be2abb25e06f4282eae782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592c60dc8f38097c9d90a873fb263583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ae1d78874d07177714df4625bd3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7d2365c86b2abe70a8db31efc3c2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb74ea7bb92dd859ee63734566ca786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f14aeac0458e143518d458abc4f7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8661c7f2c44c3464aa3fee8828046e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6dda4318e21e197f6a98b661810d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c1727d85d95a9a0bd516804a40c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6348d4eb7777b89557f30a6251566191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac63e669c45b703d10623de11295e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b9a9bccdf46410b6c0fa548db57c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24141aea523841ba071c929592fa846094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd94bee57c7de4fea3b1b2bedc3c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a31d4927d97ba2b19019f1e6378196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2432fb5d3caa77bf50282aa2d8cbff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40201536dece89572ed22969c776698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc4bb07cdbf867e02b6ee3f1ebb9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a5c373b336ffdd56b65022342d5a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467158fcdfcb8e0fbdba492c4d1c4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f169dba9fd5c7181099b643db03f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde675bc82d46c705046b8af2132e38b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247db9d43b12d57f5983856b2c073c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a15116de2e55ea67a354cb0b7021a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb635aa3ac4db8ec882d33c9b84cba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2e168c48983654e7444d60fed659f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41a54de85e7c69d7ae391b281dbcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a10c4cdc2ff407e9644d686ca03d5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2502be78cb74ca37113b71b547ad5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2582538714612a3f56cea40b334b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a59bce92f536ff6336ff263f5003bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beec026d5669d5ca42d702cb740e6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c462c8a6bb72424af4394b663052b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15e1aeef35e8f8555cd869eb5c82d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef20605f2d65f5f4353d113157afd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9142ed3367e06e48bed34b2f09686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556866e48ec149a7aee9a7a5586b4dda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e590319c39798104038cec34d482119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08201b8683585589191bcc491e5c66bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab7eed2584bede62b697c600d3e9e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0d7e1d5d44aa7c12fa8c52fd6a50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d6e6113e5e2bedcd3fde6269a877d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74eabf299402c75c8306a1a2782d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704fa1cd339bb7f6b6fc3348eb220a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b56c233b73a3a3d7704d529f31f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32873beab66522c0b95c0da2225cafd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114cf64abf98ee6976b181b50e53459128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52716f61150339510c08958abadac768129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47f5d2b0612ef54c1e100b31a27c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd916ed3e193d5db5f5b4bde68606135131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b21fd91df6de85065415c5489d9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e600452ee84d55fc6f39776bb468a33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb32093d641c58423e3cdc150fcb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecbd64623410e03f014f3702349e7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576779312a81f4047d3c4e7de9fd88eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b926fae522e1226d1b1fdeca44dd24b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1500c0cc15a3bfbabe5c4be6b596138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10706e8c73f6fcc9a6fa270e71aa4798139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf28b259a122b00bbf94c9c36e764b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836750a483f6481980faec97da871ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44091796c43f78809889468111f10d7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b5d9cbfa9796a9fbfff0d5b3ad76d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96608be9342c6d7f973b3210cd41d48f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673b85e3c5087f5568b8ea17ccf1be5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c47655948aa8fa5deaef23a563461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7124dfdfddaf7f50931d7d114d3369147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2abb6b684dc0378810aa25b15614148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b421eaa13e27001340f8b7fa3fb805149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14365a289c9c5c9af4a596b8a5e0ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4aa7ceb135181bd3b56c7675b47f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9871ec50f2e07ea5c1a03f995c8d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed9756bb7f4de82db7bf0252c0eefb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc1657a05e84c0a84d216b4e5396f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f743902da682256645c2886fe612155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccda53634136446503b6ccbc3b94d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eca8a4d947d38c504ab30dc2ad24b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd98b34d54e61767dd16a3b5a0f0498158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d7c879c0b5fe94a59b3176c9114e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0645170707cc307db9084454f2f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60bfd0b92322555e14336b35b57c78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc3e8bc865ba99c94b97363042e62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965cc87b0b43a5cb73b9348d1184795163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f413702e60ee5087ec71ee2ccc252164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc7819d05274223cf0c1992c370b3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1939524e02ecf64b0430e52c5fddeba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1701bfe25537f8071cf7506a7a8406c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f482bd22ac4e7bb1134b02d51ac0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29839df55c16526a29d6548e71573aee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ddb1d9f0c136e8293cd66a0a4177c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66076f10fe8756602837523cf6097a2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50024266b14c38ae7fb31d5f16ed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eca9ec0e107e3bf041cef0a28f65a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4122412043970f98b68d574b0c0aed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c3092374aad0c7344b8345a824e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862603d14c6c6c4260615e2965aa89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136777c2e7b897d5f6000a5c0e2848177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e7395ea0a4595850b5784ec99ce26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204998d86359786abfeb4374e800712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8189f0df1501aa41289a217e4801180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96fc480c3e0af98ff95194a0697a4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede311cc1010080d1041aae6f2e9ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cfbff37252d92896786f4e49300b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7cddcb0c936de6a4489e5cb257006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f27efe6405971b2767ef9716c8049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547316aabfed31296d0bfada376ca02f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b60df4d3eafd6d69aa6aea127bf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906794ae6c90a5186184ec5a41764e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9543f6a8686e2097c263406c7c4f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eb9e2b8cf5d8d506e9c88f8f3b5e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e44d125fd8cd0f9ef66b3feaabe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952335e032e0236e71baf44af9709e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eb47ea5fd9905e182c2e7006b33b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369714625b75d84003ce574233b03b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb1aaab02b177ba48a11ddc5f211c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa2e2973b080cabc8f7a3c89a57c93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb970857f20bd6ee427003c849e6f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d463da9bf7a1356460af29935a187198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f3b13b1871eacd976e49033820d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be8fa4bb0d41412c4273238551bad9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232ca5b08d7a547fe8db93c52686fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a734d7070b1489ae27124701d07ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157878351db401a4294dd20369be24a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504616902eb74fa06cec5945ee19a0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a9614ffcdd6ea2ec05cf4912a50f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f398c106205cf2545b52cc0e8f091ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2245cd7155aff39d7a8ff86b3e624b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f94b469216d3576c6ea6486ddd13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282f53ad73ebb2b52d302ceffad204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fb02080d4f2644d82d3b27a37408f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5e66454cf4f82b4352c332a2ff34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3529653cded81168e994df342d78478212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe2d036d518e0b80169db2ff54cc5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd3064a8bd9c3bb905cb5ce8cc4c13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df15995f2b920cdfc28e10b1fe3a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34d05192d074a3afc7de9138d2e1fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c664f3c856e5b687bd2cc83981b51eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41283592cd5facce7651600762af54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a851dc0828f241c289e928b97e511219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9cdd33079d9b142b323987db84e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e6d715f1c28693b9f5e93d1a3383221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee0a9ecc73c105340e1a93dca8d40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076c3902767dcbb372daf525c8995d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b049f1541fa20d813613a8ca8aa43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7313bea0aae5ed75d9a0d2ce143fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b04bdc14f9b510278e1933dcef740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a92269af5f25312605fc4b88f3b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ccb12b684283c35f8d2081940567228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e3d12b7952f76868bdfd255068bdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b238b97afc76676424e3c4b30922230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d23f3393ff6e42f1777aade093d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b807713a555add9866c9c8c46caa53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a65c07dc9584c3dcd0f2392086ce0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83004af94024c0dae7cfc436b627c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11226be86ba1c11dd19486a6b4aafe4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ec95ce4892067e6acfd29973b124236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378dabeb245c9eae607f30a51186a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca5f8dd4dbf192ad48c70b4730f20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbdddf92c5cffa2b9c3d4644d6bfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2836780b47251df1088c93d03192e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299d483f07e867fa03c0581ccd13217241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd40bc6d25cb855810227211c21f307242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce458675d881d97923e972d1c2a77295243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb731a476e03547dfe9c6467fd9c732f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30e5a4097363beb54d3068c4622a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774d99c4c827d381635e0d3179d8b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d1199e99ad9a6e4beffbb74750a6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f9240d5be2639c0705f0d1afa10e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3cc3eff443c903902fcaea183862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930b66a319de18d5e27759c2f0c1b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb155e890f1351381a3bf44b8257f9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18044c0da5682f99764e3ff3cc66d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72954704d6f7feb0a93d10ab4601bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b3ffbbe4defd41353bcb629c706f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832b8305ffbd22c09d4ff2c322fb741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab701f300d0d336f4060b4a7df7947f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d00497c739ac99b1a77556a75fef9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3751d28339729b28acf2e1b9c4618c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f997215047fdefd5da2946c23f5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d88b87fd9effb4f95c97dd40f3622260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efe19727d3a5e7dc04679250cf7806261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb563d7cc07a7484e1b1b173757310d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148f8594f0b594416a18376660d160c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3184ad69bb11db93df0b5c1475647264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665797495c5f34e365c6c2482ff9ad4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cfd4d5974e7b79a5ca7e2c0396f9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a61d6d50c2ad286b376e7842e55a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6035b7710bda69984d5505f2559c85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111d7d08ecd9810f1eb1fca279b2da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4865f2e5a60063d4bee42522ceaa8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a2609c4a78e162850d3593c9fe85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b103a99a31de1c4cda63498f78bd1d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eac93e68a546842650d25e580f299d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789379dfc754a391ded1303622f8170274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad00a3407a9e3165f0839626d119b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de1c532213cb0d8a7a518b3ce77eeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024010bbd439f8d110ef63ef131f7d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9002a4d8f8520a1fe8f70532bde4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc33caf7b1b7c0f249ae86d3bb87eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62265dca454128aab8dcc7d2e13ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb332ce0b0695f8132943b4d026fb952281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfede32ae5ddd6bda898734eedcb2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58a3024f74680cce736294eb26650a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5759bf5a3f95dc82f75777b2a8e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865a74af0ac093bdfe55d4bd396869285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07321e4bb040227ce3df4ea2b0d1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab30a90b2e81934477ce3678579ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f47672c0f40c0442048faa38a12490288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086ef367a799a8bea49d3afa33b3271289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fadb450a0837ca544667473555430290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ec615dce3e219b266c90860ac831291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d508ea85581a583e60dbbd70125ef7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88242d9f792cc82e0e4629f6e220b355293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8ac6b409b816a4d62a03b1be14d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7e52f5549ce9bef0322b8d5122791295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568491cae02e2b969c0a750f00a332d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553fc50cee1c8329b14e89fcb66ddde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861014e26c33150ab59ae1d7693d5036298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a8d39873f14d6bf55af5228a255fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea00c37fb286c44a8adbb128cab3e9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431060b1fa2333d6a865efa801db16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ffff599abdc4c1a981d6cae50ddf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608347ce62cc5809112ebeeb22ded2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072d655b2820f134aff445ca0f1215304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb657083005bc9c90145caf02e6d95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2486264d58c82659a270c5203bf4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b31fbd7f44c48d92021c30b558e09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095569c6ed7fecaa1aacef1223cd9072308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec54cb07f881c757e2038ee1c45f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e710a25f56925b9afd7a75031a188310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575b4ae17c4e554c078f6e36e733be1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45222388b37811c0989000432c3189312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586571c71a1f047d4d6e28572eb022313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5274cc20576334aa1deacf751600a01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaff08e6f0b1ef0797a1116064dd1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750eefb889df85fbb7a67ac31f05421316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940dd8eed4952537e6f9c970ad9eb88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65189e52eb0f2c88173e73733245ef99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665035dd88169198c4a1a83a2c640d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02bee6a68ce75947ebee997e8dc71c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c0c9d708e5fe6ab4828eb7659992f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60780ea7aa44aaccdeb70b780c1c8164322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2a94a0aa501f9f327305a7251c8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eca0f311e10a45aa3ede75e843c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb8a9abd73c629ecab7a0270fc5f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4935b54f7154ba7b77aa5af930030b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b4e6554f20b1ff873164e0b7b2a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7994af8c91dafbe7da8bc0d1e61f26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965770802e26e8b40df8a674a3b281f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d331d87a80df8cf6d703202e3c7d45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbc922b6c79af4340fafeb9c3b94ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adce03ed89b3237e4c8860301365c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e17b6c2fb0b825a6d6a4808fc2104333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140fbaaaaa561da616396b984322af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb6954f28106f68c5047471360a18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053809bad019b985a0798ebb70b5c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f9703f97f49ebc53341d0d44500b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb0f5e8dac447622a21e6f087deaa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98865e68fa12dc8c655b40f457f76d63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff7820329077c59c43fecc4de5b4b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb542ea9621327433ddb6cc5e85e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067861af137f009e7dfc327a6937032342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f2290f2fac4054c709e945ebfb99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00004aa016a2c4c43c49f302572fb87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f2e7cc0dbb3ac78894015d1ab5a8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a393fbb1577a9e8e4c5aab890d71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404ff5230ff54c67a8566e9803d610a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f10d4eeacb0fc1cb2dbf220feabe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805676d97397f4a2c5110ca0c1233fec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0d96a943e8ebd8711e8bf338425db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd88968c9a5a50ced9b63c62322ba9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca8d216ced2cc6d4ddb631f7d1321352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeae95894b0ce231960bb34a89808a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e61d191fa282f8bc04f0e8a9ca1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd027a074bba158808c6c5254ccc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c7c284f726a805eacdb00ad60d5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eab9e4ad834a29514b41fecfd96e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984937267af89b37b2b82ddd8d7371358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c54374d5805074cdf8f9b59e5763b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a219f864f5a2073a9efaddcea43d2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d19ed0939cfe95a56767c3d8332ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7efa89dea4ac8862ece10c44d72741362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055eff95e0e992e9f39a99580c0fe45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a479c825d752eb7a085397f60990fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c061eecbac3e8cc16e35f204e2ddbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1a8d625e7f21f8c929aae4f8dfb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bbf32bbcefedc94597bc40fa2dfbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc66bc2b144ba38f95f951dad255c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022242d70f58499520b88dc7e13b4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1937ecf08d15f247d19f073eebee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d50e958305090b73dca5df66c8be4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2589764f905a6b8cb2bc477f79cd014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b129dea2d8ce9c5632664212f86f5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c7cc5d5c00f798a57826da4894acf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f6ee35a6007629c39d1ac925afdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df71b456a9a9dd1cc2658e9f221cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c4daf5c2a21fa17064ab0b41310d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f7cb875b79a9e5ea124a40a34a2d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bcd04938bf4d1a6c12d99ef160efa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cf953bf40cc77ff5de19c91c4dbc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aaf4c274a8dfc2b49ff5891c0cfac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01b5b2c2d072c3ddbd9c14e01a4bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4857b31dcce00bc6f12bbdfc272ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a3242b506bdb07616c65131120f2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474ce435c129ed2fa6b0a02ff83615385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7f950e861429070908859ef9e6707386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8b06aae017e23bdabc52df45d413387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509adab37f2778e6f967dc7ab59c889388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180acf31a0a5eae652cbacd00f9ee85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41cde5320d27623443029d611a907390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79651fbd505e0ce0fd9904ed100dd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f1e0bd90e6af6f39b78f221e8914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbad997e41e14917541e7be124c161393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae8d9d1cc27cbbc5b96e4851830aac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012244a3c8515c16c8900611ef847ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189355e7ac134206b94b6d0fb4b698396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ec7840f4e2f5574a283f99617f6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544fbe3b36b56335e54c3eaf796c99d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa344020be01a2114018c93769013e7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d7e5bc07ca441388b38f668c96d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b31ec392242e4213b2e1e20e45269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478945babb394a14d7dbc25dcfd26e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3b1b996a1813ce2ad9fe8f63c235c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c45801b2dec65d82a082cd243f1d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d53eb97a6c331724a404b7f17bc3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a2b46c5c637f26849c34ca21108d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904d5de2a95b8193348a498b44ba77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5fff38fb5125a768f7dc31b72e6db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2db7aa8e581b2878db84ab3ebe50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5071c490bc6e37fe6cbc9e6d064dfb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f83df2a7ab11ab4ed5743480436d11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14de6cc33115b2c18374e6d049aed1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c30f4b654f2fe7502aa40ff22668c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7c5a313a0bfb06f0f619223c3628414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1d8ba3cce057c0b4b6abf63d3693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f713cd4c613ab842ec7678d8c02a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d445c0669f25766274a5da571c93bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1290f706de0627a83d5c92c456bec1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1de2d9677213c3ad33a495e581af0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106bfba42df9bf0f616dcf5cbf8ea9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a133c1e60b4d18cb0027e62d543310421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f692208538830a640878b535a5d7504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626cd12917eb97b7c312b91f3ef3e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42916449a5425c1c0864248c31405092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfacb078bd7adbb11755048b5116066425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d6768b2fd679eea3466ff7105aae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee564b5b1615d159f880750c5fb69a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fcc40cef98fe852dc24f6abec1052428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a692c042d83d69439bf652ccbf7edb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17895a8fc8232ee5728ba636ab4b2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec2986a50d3f3bb8429165f70a2e69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576c7a356e541ca958590e98af53910432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70756d959aef25a8bef2ecdcba5781433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b4056c1bebf46a506b51062724d7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e385a7fb12ad0c2575ecd0555d655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd73079137cf696bf1497240312051436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3818aaefcea2705322259d8466b6d89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4b8efd77f698ab91db2b47b773dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9043a704e2e10289b390bc37cc1c7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596b8942607816aa03a67920192a48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643c515af2e9a43629957ab9447967441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062327cecabd33bead595998f42a1ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c57291fc8c9d9b1f5409d9e9ae457c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225798e695ba63177649c3fe960ea1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4b865f0bc3171afabe412e570189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d0ffbc4286dddfbebcf8119052f74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096b82e19166079e7875f29acdea74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b18a2c325875ed8c12d3c8bd7b60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a52cfe783cad4b38efd14d10bae57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a084990476b8464ca7660f79b035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9df5479c45a376b02a550168baf55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ec35ff459270a04db748d6d58d25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7850f32b96545c2f4460ce1fe9e9dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e625fda70c429819ce08cd02bf70964454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadeb47ef50881cf965739d2d1c7959455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495a1e2d6f8d713333c669afa933014456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4cf342f621faf917daf8708e7233c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ebad06089dd0c8491c03224dab06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c81181d607b0a5d35b6785626efb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73c4dc447f4a9b4cfc3f3dffada41d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d9a4f7ae4ee40d000f72192637e5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914521c489cb7c9f971f476ed35015a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323cc60397fed5a84970e1e5d2cf676463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48debc45c7c397ad030feff79693d9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4403aeefc9305259c1459bf31692c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae885be6cd552aae196368241893e6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104bd65045492d999568a9ec355634467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f94f9442c3b4e7f26026b5aa8276468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615227cc6d32677f2d05c167afeb26b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304966007cd0b19e18320e7922a4cca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e714bf9e5def586d299798cae2619471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eabb64fba2d132019149adb4a7971472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc025d581e6934c9d512aa1023d24a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7233eb771838b860d6e24f4baa5126474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06163159957ff69769fd031c42539e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ed5fdd49de7ca450c930a0711907476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d111cdf85be8bd0463a97c311c21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988c121abcd10631a3fa401d385b11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf035d43eb93f2148115c73708aba99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb765f61baf094d1022148c1b0017d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924a1b2648a0e03505e2634c8bc1dd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd751c77bbaa85400c759f80354b74a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd73a3d515663e90915ce0ba271da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24a0659d8211687065e5d3cd9415e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0d6273c67eead768b27ad3b2be02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a55ffedafb22843a010e9ad3af799486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb5793dda4bfbe4549638e64094f92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657ec74773a1270254d0725ebf74d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18312118914d71232504e5ba312d349a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c84a2f53398881ee97174c9f6d519490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e90fd80091e77450dfd45a42708c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296cd4efdcf8d52bf4373f22f76957c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d8c0c75fa3373ab72302a971f1c9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3408a7752599096fb75d67b5e2d45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d380a7dc9c107f767fddd7ab650d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57699d84551de5fbfce1bb6d2c7824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acda26ad19fdd30f7cf02645652003497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca933f35c4398417330ee8820bed138498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d66af13f352abfdc94233ad858ad91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0be99a5b594f4b1e21122bf06f69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0fe575d6d43531e141225685ccef4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05afdec76e38367b3203754824504c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adba1fa43ab74ba616ddb25ac237da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c216e164c400aa8a2eb3afc02cc4f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12a8a444115ab980e33fbb0a7ae7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41cfd4c7ca80b3132e80da5763cfe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28990e8a20cade8ba4b6c87613e1600507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032c2b4838b0b407bbe3ad7f3a6a9a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad7267e3e1c840068aa71cc0afd45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38539b7aa86411489411c27618ac9434510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2babc8ecee882d01732eb9e5f1933c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a06c2b3a360902231c435460ecbce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea38b60adee899336a639d4c563e356513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610b6cac49fc1e3d3011bbd5e0e5c18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb196c24b21c2205128736fb8b209515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0742e5487a328452647caa1f826eda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7831e1aa3f098072c998f02796f3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04673c4c998ee5602ded0acb83c9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084ca11e867b58c095d8d2da0bf8861519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070631884762896b35885101271b6df1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6edee9ba93ede83df97c8b5df65e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049296037ed6a8ed0bcfe4398bd2bfdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d833b1940e7cb74e50bdd72eab693523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2dde34b1e4012c2f733cdcb79cc7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268a8677e2c7a07cdcf35e1406d452525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86deac37d2f58e2d010e7b83e736c0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517e90011fd239e78b766b653099c37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23f1a497b71e8978bd21d793b332b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afcab88ac91db924d2ac2b1757eb3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f65f6da9fa7e4c751777b156c4c87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e178740c7ac71839a3d7afb57d200b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81045162d90e01d2f0e27e3dfb4033ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e685609f50c0c8617c6a0e02db90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea67fd89bb8db4df1cc9eb78039f00d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da01279570c06bd1cf082b1dc0382b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdfdbd60f01c0e334739dee9d6727c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44209a772db487513153ec469a6c3033537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac1c13ad4d5ab5d2dc9903dadd801538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c756898d147828f00c61646defbf6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6ccdedfa14cd491c4197a25eb29a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb6b2cdec93e47f65b20b40dea289541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939141f59814965f91a96ee7f99d910b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb766e9c5ec0eb8bfb4aea3a329c6ffd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e76dd902248d62a4baea0357298c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f314d21bd167778c4ca59748586b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b7c861d42ab616e27477baf8778dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91349a10deb624b21c5faacde344ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0092ddd5a3abe74865b84c1f37ee7fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8786f81bf93f23e2b6bce73712796549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ddf93c1365ff2422bf33b2972c611550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d51861fb825ed52fd2521a4419b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca7cda8ecfee4cd0a1ff04457c97d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792222e1400c2d5f3088c24a2e553ed5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f081f84f96e74c2f3698cb9ebe6d429554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7240c8de738236f3e788a58244c103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8e16b0a8c2d978625a1be07b16bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94224beeecf2661c097deb628a4ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f17a99dc7f39b24e4b2d468f22c170558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ce74eff1629789bd8a710c2c0f391559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd547feec478ed18b13a1f5c86999d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7929e09e5cc1d6ad8592d7e9f27c813561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2047216b46cc8c7b1489a7dd2fd7f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19f12df4a20dc87fd4854b1d7ce3a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e2a8fc50b3c1ec76be3bbff1f69c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ffa5876303b7f94c50bd6d62a5aa4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc6a71c404d554539e896faaa8e8e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97948ba9bc6799f44aac1b43b620ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c2be29e027cec6f94a66080d21dec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be75b0cee6a8bece8c0994c219cce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662150a7e2c19ac93571bd479c09d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f077c5ef0b136eea824e288b82b6cdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da52b33a29b4c1e2ea186f60687516572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412799338cfe59a3b6a72701aa861bce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff41dd630b4f501c4b4c671b18ab18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9a4991f7fbb1076d4e65a20a91e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f684218d7a78292a85c75aff94ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95e6ce472694032da1c702a2c2717577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd62310648e3b6acd6b8fd037938fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342022049a60fe658ee1022e174542579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b888a2831f51a0fca24a28dfb70aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa840cb06673b05d4c43fe15193d4d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b86d29c4d44f2642767685fe1f560e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf704defb60ffeebd63686ddfb257e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe0efbe390a43940de825bca367f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df3624902508fe37f12be41b83cfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b88084f5d198bbfbcbce73c362cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e711b589795fba81af29afd88055587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f066efe97fc4ca92aa401d15b8192f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768871889485702700fe4dfa7dfe197589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc05eb2534288279950c100898abb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbd3126a569c3f54474409f73977ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac95e2fad885bf28021728982b80e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd8cc3366b2d7ecbe40974f78ce94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0287103ab4c6caf44c093abd9a4dd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f911c1380d93bb64304402c8a78f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143f607495f679cad592d403de7ce65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a56db9aed56be2cbc76ab9afd536597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5329c8ccdfc8b1341bd6a4fa274e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4efab4f6a061f4cb346e4f6626d8fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97951b65998ed86e768a709ab3f756c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b64405b95d6a7803553ef129ee93e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c26f0ff245d61dfa422b9b99e29d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bea3af7331ee8dbe4601a22e9ebf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf8060d9a44f0fca60dd680e3b94fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774561b8f2c512fce63df2e302fc688605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3560f3fdc68e211685d219a0421a65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd4f31ee360a50a24f37789251146607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e881c9dc3f5804c31c144815aa4d4b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416e52e60609e3410d5104a6562f5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7cfabee6e921049230596e92a855610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b006307223a3a9725911cf64df43f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198cf8a0082f537afbcf1f997b5ae3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab7bf94e7fdbb2ebe657f86c1c638613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5ff7f24cd11fb902629215f2f42d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147552d6ff66ea8cbf81cd862fe3b42d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d744b801e3ba0b86c6d37572219df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1398e36716203cfd31fcdde857fe62f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007783a6a288ff059b00e8f2d88ab332618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b84b77ca294e59ffe817a4e4272d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1246ed10c7c2b768ed1379081e7e52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991174161cf986fc3ed9081358e113621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052e79f49b89b8b5f3311a476432d81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b6700277e9ac03cc3265eb295f91a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec5d9ceb789f631b5eb32cb0c08dae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e41280c46a5d54b281e80ae774e89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26aa2f386ba22eb45dbfdb3b8c8154626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b1fbb8a6d80c050bab17e95185342627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394d361f58d6719297d351966e243b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46625036f4d29c3801a61627942a9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50f1ec03eb24f44a03699560d7b555630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f429f67617aedcf8df1829858cc7d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a9db0e1b6f8eb875387a541241b45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08fc9be2bd41a81c92425550ffa0f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b637392dbe82b9c80969c487b0f5815634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea9e8373a41b038c0a5e0ce8e72cfc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd373262f7bd07a9ddbe93634740071636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef60e209cb127e10983688c29a398d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af21c3e9a35b831e95d50c9b6ed8383638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca31d2bb05e3ce2744f52e97ad302c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbfe47b522ddb72d69135ac0f825ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c002ea427c1fc4eec9e300aa30ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067203606047975942c831abae5da41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8e453a8a912aba03b5d6e04763fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b0b147d7cb92cc59eba06f817a48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f7c00285f2cbe24b6ad39e8d9794d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bde21930a3e272f4b7c208adfa80b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d72b67a62aa0a10b4a131831f85384647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93c04b36ae343976188a5ff164c415648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe6d2cf4f75fcdf8897d66478906c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b78ff52185c918c6eb2a7bed12270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9331861b577652574bafd7c0512b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7870ea8929c4a5a7f0cbc29188329652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fa3529115bfcf1cc7ce453675e34c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633013131ab81e1a89cab006dab1892654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630f55937bb6312ba1f72c641bcc05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd060e819e664758215fe1c940e27292656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc860b9464a559ecd1417c83ba9ce8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508d56d951250e6d9385a8f78e7c69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf69aa9f725e029ffa9e339e46aca36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d47ad09a0bd294f6c6288bcb3915660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199fe5ac649ee3347994966931e9d07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af751114375a61f0c644fde45a6db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57d1d5ac635a0edc629e46620f3c97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a27f014471d6d2e7068b5df428c81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03fad4070b4872d2b5015a5a6e0799665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc490ee3fac9b9014649f97011e0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8121e67c1b91417b811bc744fb224667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c90cbaaec4705167c23664436ce5f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4945ec9f5a611bf994c827c5df76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a991fd8139eb74b0df9dab6ca9cba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48bf3551d9229cf564841fb62ccf37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e978a3f8206c622b4a5d5bf80a8710672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11fbfff2ce33e7374bde0a382449b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13f85299d2ac95ec9ade640700df6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3003030c0b122c4006a2cb6807ee341675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd2dccaa322bc91c81911f54f7bc1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3f821d2162d767ff34fa7af97584677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e54a0301f513220198e1aa901dce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa6500d452326bc62095143485ca3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e092f20d7f8f9b637fbb712d2d65d4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d618b7c4563407bba87c6083eb99b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf40f915e34cc5567794d30ae4f7f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfab30860f77db2cde5ffd947d5a78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482726b916aabf83993a79abb1d2e7a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af6d246c8105f043fb6b67dcabe153685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e964fb8fc0cb3278629d1d5a1ce87b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb7ece0e598b7b0ac48a9fcb21a5ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c052d9e462d41fa00efc12079abb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea4b87251b38606bbf24fd18d1c7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0dabcc963a0568677288373cf16b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418816b4bc5ed3b0e9a0bced4fba83d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28fdefa496cf88810c6688f8ca8948692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e285518a27dd76ac64065057a3e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee7392d86bffb95ff74e5e1720d3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8770ed5a50f739de2ef36f894c39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99dd6e2f0a749e042f070378bebae7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47861e957e30803e770c6757129c74d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c03ae6ce525ff42e2cf0ba5f1e834698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49aaa7d72432ad51824120f157ca3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087261352076a9e5b8dffaca8c92103b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d39fc03df3953d688d9cf2c214155701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd2c905c35b01e6e55e83e3819674a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e024ee21f8c8a024489754af8343075703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672d72639b51c3ebbbe933b57893734704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854eb3fce221f3dfc06907844abec00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e0d81139df45508dfbcd228e815ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d47a48cf7d77a64e2f0890e4db0b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dae42a32703f5d7b0cdb83c2d34f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2202936ae4881c2ee3a029706e5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d13ce6bd6fbb87ad480326af21e5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165fd07f938834ce037f937b0017f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7aa302ee15a279e5cff464498bc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffdac36624c91c16a731727ca1dac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133e4f109382f077f813672c6fdf5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3996159f843c77f80d02e397eb48aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d9268b9a8f8c177bc9e1038b9193716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe2c29fb73b0b5d86169d7e059ac96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02362c08105b302bf8febd46cc87ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db78aaaef657b7690185a8d20a7371b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e258e7adf9a63184ea99806402c448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe5a0162a598feaa144ed45324b02c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5598ed23da419161facfed40371bcb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9f79d64f2be3f85a3896356815fec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc93c59531c896910ec5ed40c91c50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f76260aa091f3057d983b2a6c08e24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4312d5e63613cf354e7e8898dd59d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836ec871da751325e9fae032ac00ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915434337a0e576f469465a5aeda39a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31f0b246ed8be1b39ceb27f99347a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4399f37c71629147e3477a8ae8a65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36984c9bcc0975697e978a0a39604343731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148cc5da46125e6b2340a0716d002e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6758d96f24bc5f91b6a28d7e82e4c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ade27824e80367a7dd9a59e79db26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a171dde2df2ce2653c2513f6023774735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02606124c76d2a1c35fc262efe5c93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8543553cfb0f2932c08617f5d39bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40aaf55d7083689fc5e5f676468e1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500eecbafbe39549acca7b33e13d109739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e4ebbfab9adb44ffa5c264ce1df86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92394b96990eb8896fcb1b7c78d989e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b3cfcd48a0383a90a08f12c1ebfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89598a30fba41ea9cb8ddcbfdef1d52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dd6ef38bc390d31f41953f41914ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218d4975c920c128243414a7aef4919745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9501befc709cd5b1862db00a54864746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc43fc22172f5cd43635858ecba1d87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694152be06a83c632c540d37c57d4e0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab296c675187fb63add1412f3fffb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228747c9909003b943f6d50dac7cc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cfc676c562e815dffbe89697b575f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5610357140837379393b14a4d22a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655c40005a8fb949f01276072380b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6107642ced7a145617615503aec5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1493b26ec531c4afbd69975d35a083755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49aedf1adad5d77355e515dd73c4ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f534183d189e159e3ce5b236b9402757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb3ecb1607b8004a673d7606bbef46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43e4b70382af195f086eaf419399eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007835249ed8ca139c6d8454001e641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b70f244837af7395c9d61df7acbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871025626618202b2fe9bf3bd9daea13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4820d5355d01ecb92bbb53a6c9014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f35a25589bd389bdacdba49a531e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c2cc64c66eaaef356eddcb56f2a526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7c2303ab22b53e591d7acbe2ea537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6e5b0bd7451041f7382529b3d21058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb54476de0655e219f6639807776f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48be783e07aef7dc5b9a24d93d63d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c78de70b17a8fc29c26758c33f3ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1ffb7cc414f09bbef00400fb133b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f2ce4734e4d729b626fd7fba7c2b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd30a56f86e5ae10079260297c3a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9181d012a1a79d41c9d72da6f7cf0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7558afa5b1eaab8b23abe92d9fd7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3fabce20bd05b8bbf862eb171594d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c3fc9723d2eec0321bce55999c5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7ad8d4d355d204890dc693cc5639b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb218aa42cc394f4cceec79455892c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6d04a7f9d16c38ba160d95edf201d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5eb34a70e58fcf492b076cfadcd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c491d0f51f36e6c662681c5091db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19ac44639c723e4fa787cb68a96e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475dd8a2e5aacbb9553667ae388468925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85107e8ed6d314267653c4fb4873ab926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71e22c246841d888bac062f1e3a3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e5436d8cf9fa5684547c68a53c67b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab38ffb4482ce36ef9fdd2aa4eb1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd881143589d5cbb80b309c5282264b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d4c432b3f44f66e9572f014b288531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1b7a7970057be65781e982ad9ccc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df45bd0d1f009bb8c579a05136a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a1e43bbd5c5d06fa09dff476794c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f818367aa32755bb7daed7619c8d4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081488b504306c5461a60b3a5f11a5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356d251113dcb596dd6ec6d3c3968737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544a0e003bf703b8e2038a9cf56c33238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9ff4380e4e96f4249de92cc8e83e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ee6bab33b6434379915d712dac7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9155e4cf926eb7b37def3a850c1eacb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd79a00219f477c9b4eebf34c290742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c635381622561d796a992c95e202e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d4062da9a0ba8923ff4b00a3ea2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d35e9d5e81ca1b3d3184e603fddf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506e01582ae5b6ea028856ebefac1fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a27349487b893dd67bc7500e88fe1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc92ef6a186ecdc888fd30036b00aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3783dcf9a3e49b01dffeffbe0f8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614728a49cacec4f40b537cfda1f63f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2135238677b0bea36fe9282a5b23b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ba50d42c081c53e283bb6dd1bfcdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494e4df49ea0905d97f94a5d37647cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee895f079c9b2dab60630763c0cef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0e293054918445b0ec1d002085c4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15bd7f93e0bd32fef8332e3054ec0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960bf30bd9ed98abba4c0497e26ab4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f338832638cd0d10224384e1af09e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c5ee3d91a23f6c6e69d3c8133b80a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f66972d5e82e6b4b82857383798e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd0966d9ef275772b71d1839b4260461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d5605c6cb155e5424b93847b1b1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f220afdf84e6546cdc87a63251b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fffa23a2938e6e2354f6d94559231064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e50610859fcd2a939153002d175d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757fb3d26fac90736c1526b3efb0d1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb90645a67e489b44b233c2f7872c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970300854f10e11f13efa73d464cc0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3af722ca747dfcc5245884629bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8ded9b32c0c191e31eeedf844c4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50188232775a8072695e6b2d3eb4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f1a0da44aa53f8b29ac24eb0268e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06075752c6a4e0dac28f0e50afd2be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c3f9bebcc421c0292e5a166c986074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab371cbb36237668d14b73358333975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a25fa39386340c931961e92e9ca076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47212f1b363993ad674e7d81683f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8990d70a05946b744b4f87a5694e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf81e47363da8ceb69fafd1f64fc4bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f012c295b696ee7ccc6bfccd3455d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300563ec01f4e389dbe24256d60bfcc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f46ae51aabb176b34a0d8786af4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0da6bb51802bc9767a2df147825c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d1b837c39e614702f6dfc2e4af9ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb8b1a9b1b7f1cfcca31f3d51fcf5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e92b09d78504e7b885c323be8ad2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d270fb5ab2814aecfff09e67046a7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c954eee756cf7d6197e9092b3ef9e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e215334b88a693f79f4f39cda20fd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460e8e05af9889169835589ad264f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da79ce650c80bf3ff85d0ffb9f38ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd2117dc48b2f040b85e06259044df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ddcc0ce2cce2404d6436cf642256893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e5e9015f5bd79e24d9a825a9fdb2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693eba674b5b44243c69c20c7eef4f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aff2e6b726292075352d67f2b8aa9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38f4390d2ed27e7444ee3a91a2232e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672909aec76586946fd7916b6fdfe80698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813c66870c7ca0c68a529483b3290599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d7804f0a01924da4dfad5362eff3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493c961a2c28edc1a64ad67f644e15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ddf90564634427fea72f894a74ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b88512be6770aae641f82f7078b7ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9bfd17a048f7e1c5cc459f33d9e4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2172b79e4f4d7995426a1e610f647f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c423826123e19f32455914c00580106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9a01e3e5619b45d6dda66d82dafe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867aa98737bdc7f5f5d227b1ce98dbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858796a72b3237d93a23f2c5ea24bab6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0d2b6697c2be6ba94daf10d9219f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acfc972b8a1f6ed6594db4cdd20bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f28b81d7366c51c6dd2e19afdbc6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489396ca7c600448f37953a29f2f0f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d65c838b74b6b12ad89a752737d0fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344930312914329e7da1e54b4a23f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b3b03624eb21795f5507f35d749f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128f305af3b4f5994acb4791add131117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273f91d7b168ae588deb838b5e846b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968394f18a86e8138ec4e804052348c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a319470aaa202b4d30c0bbdc6b149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60c0aae880aa3450b06df657505719121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9b277af35da231ec62e396d6ea58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32e82cae6632c5b75cb749a6e3aaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8701f5056f43362b115bda60b333f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a320c1917a7091c20ee54c6744401125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d398e45c7f6aa5c482d9da95c938126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0e243a66805b6704d2f0dd9c4858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989855a4c8386516f3d9333de4263749128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270192e315f8ca5d7b57d203bdc00fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea574a12daebe8089c26e6c1a618147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f31120cf8159fbb5d46c9e21039b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf0109364984bfa8ce19298e5510a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e1efdf6888f43a41b977b266ae232133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864baad5433007870656212ca125cdff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc51574f78e3b342bdc31f8ff60302135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4391ae50d9adf208da8e66c908e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463c3f5121b187a1d95e8dab766eb2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec369f0b85582706c3989c1aa0a88aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422542e5b802c1b4dc090bd9be4789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c739a1a7677d95fc295425b8da1f29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9f4c2e7a965555f95917b07b15b71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cfc19e2d41984c77c6f0108385abb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ceee521a2c666e54ba2ab9cac73a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4ea9ff69285e38a56e954df4f4c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc8ac7fe8bf6711c085bfe0abc08da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ddf7f5aec34926eeead46be18cc4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5396080ee190e3d2fdcdfc4e519f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80862989b96b7c6e6126ec4e558285148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a695a062d47c2ff697dfc6d5e9f9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc19a1c08c6a054b70682a7830e198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696961e6f1a528a95213b93501378404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7b89c06cf1ed6da03fc577797e352152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bce5cc9b73601210a80ab386566a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff9de9c9551c65f920801e92d8214154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df45f9fd118c93b57845b69599f5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156477503e92c1a2994781d3861f14de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b37df2ed173b4b09c98646227483d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab2a162a16e03df46bc03d5ebe369e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51110afd78208ffe9e72019ee38de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7b67d8f783f00199aed6c6a2c1c48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b86c369dd9bfbc64a4ace8d09081a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629624ab77b5e4ce90d91e03bcfa581162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071120132f9769a188033c15b8cb9e96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a2afdcbda45d3bb0e80ef38260d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a0f146720b74bc5efa04a1a329a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6999271d22c7bd12c727e2af421a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98601938817d2f62228b960c44f7d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9c87f9263dc100599b8c8cbf86425168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57422891f0b64bc778cba2e254599e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c87e7d7ef69b17b285cb14abb293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461432510a3e540d302130a8a3f5241e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40adc57c825ceddb7a1604879b37e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b991f2917245f1d43f503c81b3af01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388423a6813502a0162d6832bd9bd35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3245bd18a425fdbb31762f6e496c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4c3419a3ac149119577fa0795df8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c82a034d8f7ef42b7238dad36ec44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774e0c80daf32d69978cc0bc6785a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf6756d8d7943d43eafd4c94f6bc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3b73d34475523b9b44ef9b1f0e19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71c60171d599f8ac5aa267164e76a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af36fe60f5d1d17373c9a5f3fe228b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abcca790665f2980ef786d9efd83d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592711e55e3e6e8e725f0dcbda82e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc0a597cbb28658448997c1248324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd70e7cf31026652baa51d56b0a11b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d865c3619fdc1ba2df6ae515748c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bbae0cd2fcac42b8dc7f9cae6bfbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a81910c99b9d11d42c0f9fd5b97d0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f80e1606b1c34dda0245df61b4b52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92679fff176bc2f21221f95c4355cd99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4433c146cbef30dbf8d966308fc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd4bf77cbcdbaab77bead58734461193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79d726cb6960c56eedd65ede385ffb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bffeef2da298752599abbc7903cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a4a280ddc43d55b5dfc05eb9b80b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb385202c35a615616361f4a724140197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51511eb4b65a93204fd8387aa9ffdde3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd424019fb610fbfab19defb7bdbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9477be1b2fbb768db2a49c217e6014200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8c05cb334deafebea56f1b9844eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc0c6c7e4d2db4c7d52634d28fc93b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597fd0cc0de4c28b7787d7dfe776f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46908d707f037d0a362821df53831ff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbcfd5c9ea0ccd116b894002ce26d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f2340cc16ff880796b2d23a1042b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e923a1c38c192c8bed8d09ef2f35d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72a8a3ac59be75396af42a66be8f7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66c915287266387bcda2f1f03a523209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403465eac9adc2f26a2e4753d59746bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9eac209cbe8009c0954af96515d72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8093852d9af3933ef4c753b86d36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16181ba0d5525a0a3bc4ea0650f706e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1784f5a3a8e84fd5aa1b3061d64100214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf9a26c7e5149e531b29d2497f3e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde74dc696201a08dd8b84c2786658a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb820dfe205e70e85ad58509a54ecdfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e44195e0c5f63ed3eb0005396c17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe988b84d9ac58ee19de4231888879219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7337bb16a9857cf28e601907c1be83e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27ecf3973951af660d8076edd2cf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2c8b39d6dc5fab083fe577180f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35ea2741070e634d93470869102dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b041487c8ba97bd56f488656a9f0ee5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43a739e1acf20fb021e961bfb8fd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8d9f2393e9f324d2de045fe1a9600226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d836afbc05cc0516544e2b438913246227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af699f38859517971cd34714e91680c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8029463cbdddb6cbc449aaf6186c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be056c9d390bd325df5d79c4e97f49f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e76b958c7d24b37a0930f5268ba04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e1b38e3be0db46c7d82fcca3bb3c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b83c790969bb0bdd272fc75f84b3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cef96d558f8782d30163a0547676b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b0de3ca88e58cbe98bff566dafabf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85defbe599dd890dc8ddb6f5d42a684236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3d3da975d5051bded47193922a9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36104efc04f3a8187b63ee31ae00d3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915feb4ccbcafb24129bacc15c38942239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed2e5f25254255cc92321f652fa43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321474fd150df670c9dda5f45837845d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb517c647a0c37cdaa688dfc618d2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099eca9d3f0c143226d83aa066030fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a65d21d582ed5750363b048f07d5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa53b26ba699abea4e42c38b4577b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc121f12782ac622c345bee2ee98b7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47b0a4ad8bdf46445e5fb68b65677247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ca7534eaf083bc467a75157ca921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c3d581bc2f0533fbb177f7c88da12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ecbd1737ef072bdfd499aed4e12d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1624bf4621a297a341a1713e41679bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667da9d78f6dfc58a5cd366bdd5a45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e328829272f143b30a88806f9a46a55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b7a2c93cea87c9724d4a2cb74c7b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827e484f87b179699f0c69ba52532b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841de02b4bbaac8a6541cc506f137ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839402c115978fc7d45444f33bf203257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9fa543b9b9f929341b2650371785258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7694ba3879c95f3677f65202d23a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5446c5493f2cf9755e9aa0150069260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3151fb9a29da652afd0163b68ddbc3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cbc8d9c0633e3bf30570deb0d6086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cbe70b4b325049e3613dd45a65389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fc93931cb1407dd0588522787f934264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a46a0283d9e23ad9f23767ceffb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a431e2420035ed1d4741f4cbe0b45f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370077e24fd6286fe3da17c04fe83346267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3932b06fcfa59639c02b82e71ea3c89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8af68fa9d1f0c271883ac4ca4a73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0532bac1bda2346bbd9af903842740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a2094c63185b2aaa03b6f716e414271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec013a80677ac9e43342d0cd71b3141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e8c4ed3aefda8d52d6e6f265efdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1e613807e90971721a26b12f4f40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687528a34543ac899d2c15c3d1ee5ab9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba923ad695ed3e341f76a4e457f5938276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78651f7d4a04bf869719b12bb0bdd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06411350028a7dee0bcf1a2f9eb1870278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2886feb83efe2aa2dad05acdc530279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a342734470d43f4280801ed0a237a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f9c966d636a8813a70cf612b9bd88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfaac7e49ca086db93acf091177fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b887a73a578141eb690395eda933ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9500a9edbd7c71c23748f4a65edcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a9e72ee06a0c0bb47386b56378dae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00f440116fa7621665aa83da1cf40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d85571a955f5f218450dbf91e6e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9b76f79df869cbc3df6be8726a775288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fcf6275b511e5bbaa5c186744d789289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa940a8ca30da25592dbb783127dbf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cd2d1d31767a0910eb3ab79403d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01499b6f5a36ea10e729b82cc69eb1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186ff172abf9216c7854478666e2e59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043025e3a2d851a1c7a6d649bd0e29d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0afcd74c7ee5341ec18cfbfe1a4496295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe7053420fadc769225f541b2f1295296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a496394ccdd633eb5ac0a3b6a5f194297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab2e1b74f89f473e836cb3fd0e205298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d02541db41081970612021c90df44d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb47ab97e6d9ec6e4139e9b89053d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6201a4c3ea4c2980806d966cde114301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09e5df9e3eff91034ceecbb8ab3971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897f918e86c530206eee663e2138cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa3dbf708a9f18772caa373202add304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70edf9bf5c51ab8173eb91b8f2432db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3b855f4a83b43e83d55165e1c32d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26dfa2c8d7f569748b5e00cf22ea41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d657354746da42bcf9e477e5de31c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f92cd09b2b6d86dbc32c26117ea08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfcd32c11d2e1c36a15df8719942b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8523976815b101e9b99428c3c7c01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f601b0194a90e5e784398f97a3a3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787552a52b9d59f61c9df87af94400313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3640a3d26ca89bcffcae046b99b51cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084694bce6e9afe45c7807a05a8b644b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584cc1071cf72dffe7263f8541ce9ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17b2ab39f336ce8e4f173b59b9647317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f87a52794eab1cafb0575c06d93c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24fccddb0346fd47e7de2c03589463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82634f985ebcbc2d37d48e244707632a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703049b2e6cb3c2c3d35a86d344ea0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861eefad07de45b56c07369e6f4a616322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65e931cd7eccaad30e6a5c782fb19e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f9710cfae5b8237f491ce39dd6d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d110e70f78f9d7094e045d5b527a4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ec63379b7fb8a1dfd3a325f18146a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93936bb9a4ba211af5b5bb96287d7e3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b9391200750660fe081cca84c6f87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610793f70518895ea278740d68250d78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083867e8aca562d2c2d1a6a41511d63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea19337a3c16a6859f605b0797fca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260a547a29e9733cbcaf848cbafd8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec92328dc31594742ba564394f8877333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569fab4750c1e346782399a819492db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c9fdf205cfbd5fad34703dd906f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613391d01d97c72f4b66411f983e997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37236d9a78d19a80adf6b147008d5356337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad573b72a4b5a63b8561e40c02a52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5148fc7de5674cd35dafc4afeebe8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99887fc343eab20d8bc721200c1ec885340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24ad43099e45b57f2d483c37617d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c1dba132d1e03f96ebe111af57e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe680866e6e7d7f9cda39b21f662f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adc13b3f99556ec34bbb57f560c85e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ebb92290fcf8ada4aaaf16eaa0dc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e26d39bcc62482bea244b1d27835b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f8751e2bacd452e676776a3909fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210d4d256d99ec6731f8558a32457c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d112fb27304022a486e99279bcc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979e1a0d78709ba0d5bfa549922d72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7548a75633ab4c5238641319b3b2619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a10cbf6e5d2388bbfc6f8f6f2a5090352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a930bab7bd318e7537ca38c743236353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49813840caf5ff0f31c799d07df538c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3ba1fe2bd08eac5c348e1240a5303355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d75a02b8a6b37b2b0f8727bb2d304356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb262ad0162ee9d4c1a59dfd2eba374357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1924d923af34cae90cd3ea3c8af8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca75cb87201617bad0caabb44ae56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065a1b91df21d15873b8e641b173ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db398e29a92e34f02c9ea64a873d94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2a878b500200832b7083ad1efea0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b7a5d51e0200dc6161c067e3793f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3e445aa03cfa69ec29ca175bea09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60172b9ec40dd809490c4e12b7991b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e89e01f4d2ea27d95e73bff10bcea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7998ca296dc004acdd0eca3bb12cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f288f2fa375c91c0b0eee95de842b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41440c67b046ee34aed647a680464b64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280a46e612ca90a4d393fe597ad9e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d332f0c4305d535ed69e5e2b66c42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2664e05ccf0332e4efdd56f8c64a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2e71aa65e93dccff5b9ed9aa29117373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e45a01e4a0d66d2f4e67c435b2169374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dad4a677aa8aa4620d7849e4bee1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0277859061886c2a4dd9de67f48117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fbe9097271636674b4a63240e74a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e81fb02d138e9a3c3ba7853833d053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d6266433ceac096637359d266f71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc86dbed7844ebe41840d41f0585be5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3af7eb7a50712d479c7f0eb903ae1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed95c7ce4d7eb6b8781f876c81108382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebaa2a0b64436e32ad4fddd99014c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd603002e08096d5cd2043ec58c13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597515a8b5b0fb4488e4465f584ae43c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf093e3def52ec29ae671c93367a53d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d2e44d6d3fd754f842c2a3f6ef869387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dda9b37a29409632ce5ffeab029d90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2aa066a6cbb1b08a019c51d424fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b034868e4c5ba6870251f4e61aedb69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae2e72e5df2dd3faa279e2a4ed2dcb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428c844d3c8011db8b5b8231723a6b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5570ef7c0a965ba6d3987d5572bc2ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e7e056b62f23f608d1b2b96d86de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ec9dcbe7867f7263344fac6ccd45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcf541ebbeef946104c79700ea987f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc58b297096b77913dc5372791d3ab0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23d50c86c4c2725a03c5797889ecb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218166b58cd6cae4a13ecb18e6081f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a453c1e3ed0b0fe9c77a0f87dbc75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d9c8cc17575c642261497c2dc850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389a8a1b9283cafa0178ab69ce9ad11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23372da8c85f50e5f587d200ed61fc85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048d93839a063c98372fdaa9f0310f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376f45618dbe76d1cceb3f8aa4be5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a8d7c615d4b3702548d488a9cd31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36603fb362f29c4032f2dea977fa832407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd068b9198764c31a92ef8fc559b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eb209eeb60288ec8e0515d361095d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e939245d18b8b0f95ef9797a4b4834e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60ed74369f57ddb56e4e135b7855b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875edf5d75b6fce0288a9136aa919b44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddc3fe2207072f9ea58a3ceec61695413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81650e1db293b0228c20d972e0d3072414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55a2e734337762639b5a05a9ad46e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424b3e82fc9f9be17ce80f4aec423ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded5fc0b14508a52ba923b9aaa24f57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e3ba9da89ecaa2e979a7f71a293b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4d6426e13282bf1d54f070ba849e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d274ebb783713e7fcbcbb78f1201420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36659f533eb296571d796b0a1da26b15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586040d305f5e8a5c5a066e5a7c78bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3941a9ac5fd127f9e57d3f286a717423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839e55304d073e686c4af32ee72a7ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bddfbfea849fdfd92712adb08fff70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126504c30737023b1b01fe899c39fbc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feefb4ec42261307a29ea4c154b98c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ef97186d82843091b7394c6d2e8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e70fac1a6326cf7b26a2e70fff8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ab18ad076d849d0e939185a1b3cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f40afd4b7c764d4fc1fe66818d7508431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc862ae6bab9606f56e478e1622aca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef41d5156d11b84453d98ce024504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7edd5f4829249c5b71643d2ca9517a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b67c5dde1ec5df3dd00466b27754d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01e249283de735d93a78eb509ebf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1a13e97a519938babb5dafd5d10e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78a9aee5cc0f805e31209e624f5063438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58518b82962f4d50d39e454f7a5734439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0e30331e9433452ec9bfcec2d368440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824be1ffb2355526efdca0d667d613441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a1c2824acb3f0748991af2ceabf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d22c2e9aa7ffe626ec689f781920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a5c1cf194d68b5c7ba5cdab81a56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d64d13aa464106269cabbd8554980c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783d8bae4f912cd823dc3d1320ba03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b132283cb2c62c07152523ede0c88f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e0ed84300c7fc0f332adfbc7b6b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09882762852d863cde375e03c888082f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2309839dfb128d6aa9ee9b610cbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baefa3c87b523ad5335d6599cf9b0f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f051d8484844d7b12d49a32feb140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14639db3a6ad565d586c685635f5b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911370cf49183d494ab7fb902c87639454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6831c1665b2f9b54c3652930598a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743faada937f4f01852c138cdf4871ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ec9f55f0a9c3a64cab0a3645b2492457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3a2050facca2004556ce00e750c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5419f057dc03ce32e7bfc28b874683459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526cb42c6253fe1835a27f92e3329dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4d911c1aeb15e1f43be357e9e22b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377fac1c0b290d5ff4809fe6920e869462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aba1d72b28e39aefc0bebf922d36f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb104f800b4bbe2727abbb0e09232a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873aa1195800f049c743bce9380ac26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b899bc5a98312342072ae78635519e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c148c5f7ae5f070a33826ffa21b085467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f20ecf80a87a5815efa07b1e694755468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1b6a06fc3ddf4ddd2e6399c9d2f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d67b61ed0a7d61500a6066f611f2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d600c44c1e7e2ebb7972f2a16ad10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0405a586a02da18b627857ccf8bdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3d2427e6cdc8ef22e54ed83bbfc91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c327ceb824ce8f840c523fabac87d32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf003dd71263bfc2f1ca02d8a4580475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d858165a2440d3774262976e2ff41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d14febea0e045cb8c9ca638f5055477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3494b2d092b546a53dd705dd3843c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9e3362e2592acf4f9905de554b6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8bc90c0c981c1e9f0f8b24ad1cd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43000f8e67853d22fa6fd22874bc98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e98fa5d7a4038136c2549de2a16a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e2502c484df8cbe9664faa2d6d361483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b0fc3c71fb7712f1a1e7fc60aa26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff82b652aa832ad70ba52b704509a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f407764d552d44edf5e141d080583486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf5494471a4cbdb13f2c7da9790e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef3b904909b91d3fde7e7cf46f14c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822bcf0c6c18f5c1c59e0816fdcc6af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9fc3fb62ce537782f009f498705c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9271075a86b656a5d2f8fb6e803bc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552421c77f81588a7e92f08351d834d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb2409a6e79130837ace0fd62de1c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f32364d50515060400ca30df4f0aff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d251c5c48f031f1e2d1f74ee5d9fd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a9c29d9a388a44ccc9ad67089003a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327812097d3cf421a4fc01f6a0381ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2089f0daa125d444abc11ef0ac228498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0fe9bd95de23eedd537993bb89f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119a026011f27488dddc15d9dcca73f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ab7f30d526ce8e94e9f1336c744e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ce2637ee1f6ca65ff0c82509b01e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73c0f4bea8008e3e3d3285fa075b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b02d924e52b7d17e8c85ebd38c11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8d244a27e248bbca4c9750ba4b6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f79eb5ee986fb29083c39264ce9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474882b75b5cf95f289bd698d5ff793507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3405f6bb33614814b6dac8b17f1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd81ce469a3ba1a4718f261059afcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd0b69cb012220231fd18b7113942510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbec7f2fced725d4e40fe5ce7403bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e133018fe0e57e3b84ff01efecf5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716cbfd99288ce5fa74e0591f0c68a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1f3386b06e4db8fe8e6dfc7dc80e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65f4cb0640223b11a19de5429294b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b698220d2c8614b03f68d7cf143c5c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca080ee369f7498d23d48a6d8564e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1f6d3963360b1fc7f0c69e0b120f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9b866c3a1dd9a18587e16376b6458519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6aa224b0d78c0d53a42760247c0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35242a07362885f8904fba68fef231e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249856d2655ac32903d9be64b72e121522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62ddc1ab217f92a3ac716d66966881523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5b2d779df5f6c94c5cea4aa81db2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468b0772680a8bafa4905293ca5a804525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1cf34f7e17889cd3baf67df309864526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5fe661b59ccc5aaf015b355bcde59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6ed4fa78b430a5c0305d0a2ba5e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c76263f541bf6f2c2ffb8a6dc3ad78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2af80c9f14ba2054c35cf4375a2fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d03ac1005127ab96e328851ec46e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6854e2904f96419742cb498911bb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba561688aa93706c8680f8eb6a61d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f5d76d9c3a5f78d15c9dcdbe612a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50374a82bba0b62e1636f23b2f6c5aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6c30f8955a7c2ac6b580208455020536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff391a8490391e853be5edfcd4d433537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354455f3d671956622cd43e8488f1bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62071ac2902b467f8cd4f30a82b7e77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2700584f6e8ccb65775fa7dce4c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b15360702eb3e7dc050dcfdf84e93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c753e9c0977d1c0fa75dc6ab2392542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042103e7fa0ce23cdf0f33f3fa7cba4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120a412f51f1b58481ebcdd32e8c28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635a7512f96856a15665fb3494e25e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe03149599a6c71af9ca91e9b1696ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1040f528f844d43abde15b1652514547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c5f49f993492a7ed9d52447435bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9491c7e4c2da3fac8c14191dd9711549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d88aa23a69dfaf7ae607b78bf289c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff1d114d8b195d6c76de2295180df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615519cd540ee991bd7aae5cb49a00af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd8e0d3b62dfc9b8c80258f4957db1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bebb1e3fb7e166f486af295e41bb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248cdcae0391293ed8fbf7d12e01417555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0d572f00b36dad225225506ed879556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5cf24694e62ec5141c5274f96b05d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a83c3ac6207b6df0520a4c3d3515be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b55bc3e7eae8da05fad472755e6a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10491f2832f9c4f84c0757215a6862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df3d42cd9ea4250332c95c152efc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730d666eba25909c3f749d23c0699b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8062fdbeecd8fb1bc6d0dc85a3347c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860e1193645f0b45e9b9791c70cbc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e578c7360db6583a06bbf5418e98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092b93069f72d433f05b93a2faa8a04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8a62b8b8ffd1b01f2cd6f96ec03f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c12f5c15383a62801612bbf87047b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91167144b0f4b90fb9ab93a67b6bfcb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a59b6e8245d0da486de40f35ef01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1fb65980879979b176b5b36da42d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6940aaf620268dda90b3a58f98bb676572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a1233010585135ae6a2c35086932a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335e91c4a00c525a5cf96fec632825574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d7d01ffd7dca6855b426fc9c07fcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b3ae7361b2fae764ebb271ad8ff7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814492923d5a8a45c1562e37e940591e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb40e44d2d7466ab2021c99d58b0d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530ee5b6265159218e1b7282d00752579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d6827a509359077ed02ca7b0b783580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba87ea0c041d12e8d76284031ebd24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b257be5f94735f2edbc55da32d13d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503d1fc2f6ad5081680ca6f5100ad5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1f0f23ba7be8bcadd0690776a76c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b4e9e745a48c761920253cda5f78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63554a8daf0efda041e7e2f57187bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f327bfad7cd73750effe9dca98bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff490fa9225fb8335a9236489e7e1104588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244874de0a4915bd9014e8dfc51235f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a5c84e7524588316b88a2ff43851d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f189e8b58848b40b7c8095b984f6a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0be4a56e9e156f0c7b978339cf46a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215576cd23694e2cc0c5965ec9f8a8ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a3c3fa1d508ea96933371b43d5c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751faf5dfe52a5f9886db54e4a9694e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b48d6c89ff81e3f6ec894466b243b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348cc7e15c7d15954fef49b6c420f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3473f063fad3d4bdb7efd0e68eafb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8903498eb11240e2c6a57d0c5acf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142fed0e962d8819ade5aff56edeaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9e05d484a33841c8812bb3a5bd14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d06c76d1d13dbaa9a354d9b05e4f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4a693891a0418ee8d3d2c2f2ad8a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534c109393094b15b69b8dbf218851604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a28d81b4b558332a2388fa8d05bd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399614118247a75fe86cbbfecc6d4abd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab32122bd87372e52f2f592a111213607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a7d4791fae46c7491adb707ba4d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc29184556097037af65e3c003529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f42a891f65eedf12788007e6a48d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31eea0d5343b3102c4df93a1087679611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8ca0aed9912d1d68d9b328806b05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57056ecbc7ec55569a24fd01945728e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33877257b72c5a076dc0817aaadb75b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837071759909864d441701a5619a9ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b4ae3a347fa5bc9ea980c108e0fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f63385c6265d086d84291d4dc1c773617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6fa2d51b4c7e4ae77fefa52bdac0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec3ac274bc6c07afad2f77fb5a487619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd18cb826b17a83875bf4bae6a2f87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb29b113ef36243f4340f7c312cc3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c613c9d5c55c4aba990d9c8ea8b76d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8cad7e3b031a73312c1eca1257396623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ebcbddedcd0c71c5c8333b4b19fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda9e14ff01fed7e88b4902b562958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79e5cdf6422e2dc34954f814786a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998aac8482653960f08fe131d995af3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fae98ed1c21a0410b3b05bb91e255628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eae0051ecd7f91e8ede0182765fdc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f313987d8d24322cb73c61a761964d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879c149603776724411fc06734436e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7152d4fbdb560ade6091480d1a9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ee0dd2deea1b4161931ec8bfe29aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47d42c0e2b8aa03618e27b0f3fdcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b460b82215c3f26d5aa968d91bbfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e9910dea518f75ba4b020ecc1f76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59029e7d4e20efa72f39c10cdd70e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea7311618d77ee11dbbbb9bbb2ef8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4553332e1230aa255e49172d70b399639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d4a61a2a55a8e362b91e7523fa65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d519c1cd2deb7ef2cf6fbefc3d9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36ad3a0acc7098e293253e63bc28b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea45d436443f2c5cd5ee2e3735dbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a34472de8ac134699517b93190fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5b885dbddc1204b53047fb13ba4fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af4ce6e246b6b247f5e3190788bb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c567cf8f2cf115e4a63e6b71bcb67d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeeda4cd6286518828bd7c6e903879648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a77310da9db7d62d7b64044de2386649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ecc2aaa02f600fa36c105d816322650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178877a474039f9903eb3cb3a3299ffa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0feeb18938696962c905479139e73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989984398c593fd6899201a50d3c4c94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda101e60d804f5e3308598f6fba90e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65869fec4daa466b44b25f380c76f2d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2298276a141b6df27be2355dab9121656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe941473408a63a500eb0074cdf03f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2f200ce10506ae96495b9625df883658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1e4a6e29025f6566f38fe6e97e69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20e59da915d69d68c9eb96f755b37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280181352c125ef25531907aa44e9b93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef73f090379c668b5e2eb27e48ebc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d57e8941f1b572f4412daf179bebd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cee236addb795747ab67efbacd979664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa884d943a405549aae305a6a38df3b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ed986b5fc2ab69565b60f2cae4680666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59d4557ebbb913f123e68639684d1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04727fa3b404fcc3c5c2bd0cc5295668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc68d7ceeab26bc29bd1c3b4a03b6fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0255be4d5ff8f7f8d04e59d263f95d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663bbeb94928122d800f4ce2d8a2dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f707ecec295e417281b0aae2e901e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c1e526bb9698c9b8c1b8ba472bf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55d2e6a10a603e4224fefdf015ead674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d07aafb1b1f0798f757dd650ca05e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd089c3b9009b416d04699d4651e969c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd818dc4c7a663d6842623fd9c0efb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb78806012ed688246407f92b4237c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee6be3f608994ff275eeb9195cf97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c2df07292f7162d3c68597c77fff4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28bbeca00300d06fd4058c47bcc945681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1d95e7953f3525409a78bce7e141f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf653946824bb8e2cf28a773524b64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab10c95be0f5c3ebf2c6ff70a5f7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505423f6c9a03d40104b7d474b0b511e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d277e8cfcb8e060204b0233c40e361686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87b330dd8dc43144ea79da63829e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590125e653aaa3d3c2aaecda303a37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a341a6c868e7a21bea6610a5f5d012689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82df32d70b6c60f91cabdeedbb78ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a717c14b3053ae242f791a7aea45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4109561a8daf00b5f77143f4d816c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8aa61f8ec118039c8a18420233a7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3cd0d74d2ba4268113fc97ebe532694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7197a0608a0e00fe42a5cb655e0c9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc97850bc5154f3365c6c72db7d06da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec8e7b0bf568f9b1ffe688d781098a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deeee5dd66d536daa53a06848b031a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44bf1a9ee29fef8c617be44d820d7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605250bd67bf7f8c3826aad553612df6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628a5f678a6c07d79a03f07565f5db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ac5ccc7457897d9298cdd9da799b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cae5bdfc1aa7904af4ed8d21911a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293a9644306ca6bc13c56c7747e8e62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327152c77c0cdf1eba915229154ad1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3438ba9261a800af32236204af828c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d24587b76b33e1b9d9509b3435dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f142de899280923100dfaeadcd72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac2044a8bd415a38c2fb88b07e28b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4ac8b874329830f540b4c7a7be1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78e8974e50409d5669423c8803933711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b818f756d2ae806ccc651e35c1320712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8879516cfb1faee1a9d669de0c9ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771269de81bf7a7d3a5a04b2719832714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f142f208f1e735c32989dacd354e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c9cb6fcee83a59fc03c512525a95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bebc824df26deed2403a4ada8b8c1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d259907535d2f2e1339e38ae818bc88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96db71b659691990b6dda0ebfbad26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e1a310470e896215111d9cd6df70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f592cb8b09815fb983f624e973f700721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0cebd02ec826a7dbd97de325600e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be98c8332bf27905de0dbb5c5973b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81ef20fdd6eb39f829b9f0aedede9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cff391fb1b6d933c91a5b237829c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a951de26cb5db18d7115de227cdc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea1ec704a2e7568f24216182558eec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46201bf416426720647209e60e64e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989dfee6113e2a16c90b15f58ecd22e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05be859c2ff93bc245e7517e5c99b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e455016eb1335ecb3eee93144972731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227e8f8822067d3f3598ee59c8baab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c117dbf7568e5afba59feca163887d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac42ba3123835093972dc9897b20b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339be43f2ec6281119cb190f4337eb71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb094af28f8767bfa6f334a9f708d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ef6788496e31c87e9631cf293d3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac5ff9f10d2cd166e7c41b413b527738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e634e67babac5df6f1b6f4b7d21d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b8625be5a38234b4d8c56e3c544d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac2d17717c93c7f0ca96e15b58dcbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa49c8d2670956955f7bbbc026bcb7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdaccf61749dd29f92a07986b8e0a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c6f72d5f650bbdec40846f3af06c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b9f603b67c1bb9f8f571d12eea6c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745054ae26077cdae1ffbccc1c8e1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a77b1350e78c7bb2f469b7c23a5e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68473c84702b141eea84776dffb9ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0096cd0e8e28537e732d422bf0d083749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f4c03b9d8a009820218acb955755d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73152834a0fc867bad1c5d27804a9c52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d6d2ca7d10f9ecae172a7c01a953752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef1aac41c58486e17a2c0a5c93e5d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>