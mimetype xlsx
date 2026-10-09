--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a07b5431cb57ff30a51757c2bb09801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317ebdedff39d8c0c4160599da3b3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516414bbbb5a0a9f53b52ad0256adc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7bc3ef188f9ffae0b3f03a28e94074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d9c5d60c49b0240667b402d9b5c615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7500a8d11ba56a86ea0848e474f1e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833efc926cfab183d555228cc0beaecb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735ae2e39bb645da722d324eaca07b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511fabdb2d21f5c679e606b933ad9809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b842662d815df4ab3cbe00e5f8cab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a61109c1dbb7d498b1e5315c27bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932fefcff31b4663c778a694ce6d21112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb58591770d9248eac235eab8ca9a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de06dce452a4fbba8128e3a4c572db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f08f519ea91fd7357d2cc6b94ad1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06fc3ba3fb018fd6a226d8bfa70c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753280284b1b53d7d9e17e7ab65ef8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec640b2f14018600edc6d594eeea45fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33063c303c9dc3768715ee1073f5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14084bfcdb52c32d1046f32f5276532420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d706b326009d35ce84f0689b19a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbadb81fe81565645b554ebf6b0b9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369649771b098d46e3a327e51f2ff3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23bac24e14dc8482b0f7a1a4f78c9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b7e8507ee14bb990e66d2b3e1675725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2783d981df2ad9fade6974394e16126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cddc26e70c7a67928c5461cb85fc9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed4003c4ed08615e58a1064992eab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edec77e30a6cb7da056e8ee436edf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826652011a99a3d4b06ce8b5aaf56ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559103da878b7c768b26ebd377d8331331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7a69c2041968b7f49dcae666e0a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc4f183e13d50a5dffd6aef8a40ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d63a9ad6db1661d82d279c783f8dc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f767e8586f5759d690cd47791cfcf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a3d49a4736feb5394d73aa04925f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cb0f67b76c67def258fabb1871e8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b886502a01fe0df7740191c922df938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a049f2d9f6ac66a76193640d7b2e8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae604d95abfc138ae70ac9fbe971940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c62475c115cbc7bc7d4c0b5d732ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74202d7aa23e0fe56ee3208b2048842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c025e524bdbfb524d894bedaf5e3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a90de080af1edceabaabe569b57744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375803d24d1e6a24d2e5b772622dd61645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c368eca3340f8da66e2a3fd33a9d6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cbe989c4869144be4798b398870d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f27f5b2ea6fea0814ea2649f1715048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857925c1c32b2f3dfb95e88ab24d528449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f905eec4e59081269ef4fb7dcf1538a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ab97aa3713d836b44d7cf12e4445751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0ef22330fe4719f223ea35e82195452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21b6b03830938f9e06aa8364b96df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a575a359c2174d368e4e8d2275c3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed091f985f8405c76b4047378f76e2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834538a38cf11330bcc705b159f5d6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d999f3305df50f466f849d98f8e8fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214058c127c50b9eda0c382788918b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4411bcfcfd596a07ca4b2e3460f6efc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584681d53b026335ee2bac6f140c3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304bc1f13379cca65c7906d36330e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7fa5d98f78dff688e8f43131c07662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed67f3d2badbb70a0f93e3c40f20f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85274e92486efb26c3263721f032ce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4283ef127507db3b0e1dabd9cb7b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b74d1871c74b4cfc76e61fee01a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0db85d05825082c2cc62c30e6974067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46761a6ce260d72901d1955df587975c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fadeb0827fb0b9062b2109cf66d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd337e8ff3d0257a9776a1035cf1de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693837b8f95ab95fb150708bedfae49571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95739ee39fb5eccaab8ebce783198b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a70f013ef6f694cb0e58b5253e59173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a1e997d16282d252664a6419febb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d7b3f6c10b88dcfa25c75857c6b0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76a4b8b9201ce8dd640fa7d3391a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ae191c58f058c1ecd0176089794877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10c1e5663289f1e420823be47e4c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bd34506964825bdd3fa72d0cd62ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0114c8dce564979b02022e573328480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f6cc84cf39a6929cebfe5374c41881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaccf905a5fba9c36c42296d762cb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e8261ae427112c2cb2fcecc7814e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdacbb5445cdb0bbc247f27268bb6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9bac28563d2edb9637c16ef78f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9689238cf6ef117a7254b0ff8f6eb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9f63436f9bb4fd338c434179f33d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4f6f320eabf66fba26d88ed1d9cac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115e4dc207ae40edf08f7c2edae3f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abe7b333db4bf267c291e5892cda0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbda79a9f85fbc9c6a650c052d0ac991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150ebe1a9b5435f7f809aa9e09e55092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51047e80a70c87b2445f8ef88f0b9eda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967724537ae1e662f73feaf25bf084f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e3cae447fa78153477e1876e960f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553676609cac52257957b1939f7206e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9cf0f1b885ec1bef92774f5991dc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd86076e61394479ca911536ce720a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a515bb9c6fddf087322d4e228d8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e0e8d6e5dc351d911c3ced2bd9f85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5dcec03b751b3a09fb1e1c675bb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d642ce777b4bf4263e7e1d43b63ab24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5694bae38f30ed67b23a1c1e8b50598103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c1da203e745373b3b3e1dbb92b8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45abdc6be91dee0c3327efbc08e3580105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f08dafd10592a3af5f912f26c8fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dcf777e996f9810f16b189431e2aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44ad249cb0a94f4e6f0e87981dc1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f0b2ba8da163c7a75efba0380c45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d80e6ec551bbff26b8253c3d84486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536067fa521fa6fefaec293c94551b00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6867ea81a91bd33724f6bc240002a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1946c59b490cb3146cdf66fdbe0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499fe80ee0218e688797b70b5bf813114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff625e59cf8d16d461836f126b2a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564070caedd8a3425109adc239c7bd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16962b5b50eb4b9c82d7385787ed1f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b404de1f95ace1de941d1b94311a85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f338c4c8e1a0d2a516b3c552c02688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634b91f512525be61cb273db6020bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f539be376178ddb873a5f09b57e44b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140eaf83e13d7dd363bf6f0fa714ee3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b7a95ab6f3aa5f12100b5596f09e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4077aebcbc8d34598f20654d846c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4710a4d2a6c03222b9cbda68fd3a46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090258e72fa447a3cc82c702a05ea82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32265bf72b4af9cab638f8eb4738fd1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de306aecf27310f8519f3e5305602e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5575c95f188847c63e42e8891eff2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f7adc56af0cd0286c25f6e2aba15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a988f44fbdbc7dc784253bbb806001131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f42069ed053d4a62d5d66790cc855132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f490999dda1c8a51242222358d2f367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4807fa596a2d164d1044fb4efb9cacc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f8fd0c8f0e307575d093a99b3ef2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526c4288b10c1f3ee0593461c1f84b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d515aff811b250e6661e2c5a7d173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ad2cb77e5dca4bd61d88691b31f35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f523eaf158f4e6f9856ea8308519139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98dd2034af4bd9208edbd8514be2b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b077942180bda652dce9631f6bcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274374f724a00bdb74a16fa4ccf99c34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0db7ffc2cd477e4f9edb6f4caa9082143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455aa24362e9701e103372538a83ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf9d07b55707424c75c51f690c3fa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42886e705c802189b01a08fee57e81d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe129511d1ad1ee910808b8a4d15f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667ac8a3e00642a2b32897e7f7da21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a0a6ed7d811f713a049479bc53379149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7efccb0a873c00962ffab1dc0fa3f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7062cdd95439e02ff8ea8adae483151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc9e39b46fc93120bde22109c351e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467ca93551f7623b520ff846a874cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d00b00202467cd22396c59bc970cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2d19dd0de899126ccb8fcbdfe053155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d5622f2b0bc0a26542869bc3e103156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc332f54477805674f496a10f193d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac4ff5aadca8e5538cf96073b00cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468ff9d9115abc43491bf26f8045cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a670be3711b2a3dcaab1d06a6f6d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f195d45025c50c8030c72d76c687161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a07899e0cd02027457d8c2abcc206162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe062e591227797bed810fc1699c5a59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9865874322eaca08737199a85df5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf03c4bfa83a7a10fe4f9eea6a7f52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d108d8a838475214fd9beda9bb9c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd2721fd697a019f94193c0419643167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc3c582bf94d138642018dfb2a0e74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b508d6a3890352c018c19f451b341f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073c96af6fb260cd5efbc7ab8696376170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d6e4acf6d8524e3a4a44a061e73f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d282a0351256f1322777d1425b716d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c31319595846201cbb7c091a47885173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ac3ec78388133dbf5bd3294180ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c93d094f8851c0e7007f7ee3e5743175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8f47a85d2baefdec4b8a6fd7e302176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa0be1b064fd6610c5932145fd053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a7c25f2c649522dfc443d3974fe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fddc616d4dcde02efa2c4567049aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574a48eb86ad32412779bdeff298362180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8708c2fd5459d1d36b58d18661337181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928852f8824ec2bd4862f0eb571083182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac9f7ff6535bf9b9f868456757266183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47e028c33d717023cc6fc2621c7b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80cb54b2882dd191a38a265cb2906e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478991b6854dadec0a66218a35809d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c08d8b4f6d57b590117bcb49f2fdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc55ba4e4ccb15bc1d1bb4bf840db9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6c4f8e88c8a3719e12159fb46e08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a9e1a8a18a3f8f378fb86ba169444190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626dd0e8bcf7a9f28c9840e886b05bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355736fc4dd51be86b99cfe551174620192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7c9d55d06d1c9da8a7867acff1b4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67c931766c597dfcc71e668e70c2ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910c9fcf2bc3c692a69972bc140348195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300521e9a8068142a8e7e7b8fdb5b106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924e629943522fc1ea6e4c923e951f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e0491e34d45f20d73d56e627ef174198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6da2ef3339e8e9a6c20aed9515c6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750d228f16db952f526dcf08247281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11df090d36f5911f874bb0e33488c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367e4f340ea7519cf0d45614182d18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b1a948f1d4ac9fd151871548301b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45466a24ba107fd5cc16cbafd66e3bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d757065de239b272eb446ce1776b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafee6799a27a471fabafa830e94544206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033cfd99ebb89340c1b8db60183a95a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2c7dd8bf5af3b0390f277d87596e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dcefe64f52b68091fe5eea9a1c707209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f7a9d93f1e35c57a124d04c83351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b5e8183b6d4d6783e324088c62bf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb4b461a9c93f7e4152b1bd431c0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81804244320a425e98d58ffa893af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b77075b6b3c2bb4fa0551d00be07de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73a8081c415469fd6242432dcc1333215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326e92fec97c9691f486cf215bf08b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aedc8c88908ce5d4334b56825f39c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433bb9875be7ff9f8aa1d38c2c74401218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd7d96a6d2242be91132d9737e195219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671d2d6c061c91cb2856e5452a3124d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317986ade8341ffc68cd9208807fa1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b8eab616530f594750cd3fac59ffb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863b52e260c180302ebd01382698b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f2047198b173e5e08efb093f20581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ec607aa3fc8d4669068dede66c637225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062136b9325ebc12c161390d712bd71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d241cf4aa9cea08cc4149de674816227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad8cd811d72d04ac592910eb435c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcdb43e57d4a618da6804f3a56a021229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69299e74cdb0c04b13b3ee7b42e893230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383e1efb12a3608a8dd17ec3fc9822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f73a2c870e408a2614dcfb8ea6403232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad87fe65e1614ffa66b33ab17ea7eb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50ce320a8da713d9b7f41697a9568234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6b537ad2ef40bd94ad3e45aaa96c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e40a14469087fb57a5bc62ca90c562236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c21bfbf08b00b353532b3baafa5e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6558487df439d9cd703e9a8b26e9932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ea26bcbc3def86332020a4a934ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb07b9ba79f14e6e3d732e828bea1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc8930ab7f69976c5fe0a2f1995b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964abd6e7eace65090a3f226c1f64f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6daa47910de255df4dc04997a854c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0875ec0c5dbfb548e714a71cdc2a53b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370a728f7d8e9f7dd6806f4aff3139245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca703b24617a47cf81df13b9b9cd5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc64f048c2f8e8d80c5f1c8db77ba6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d14885ec827d3c4bc6bf46280f919a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70422169eda512568019b7b8b6a535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d2fd8a820747e2524787a6390a7f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee661289142ac2a3f5a195a5148ca0b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251574d289004cad551f2f2b3f12fb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9353d0d166c2e3bec4b8076c3a0787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d4455c7e59559f0a4378b65fc37f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20b7fa4bb4697df837310a03345e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbd84c2a61165e1983184ff0e3a76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d7fcb1dc269a93bbda700a53c5a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d0275c7a1d7b1bf58880b4560ca3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e8b5a102e5cd698a588cb6e84edba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bfb4b8cf29e0d413d46c90b850aea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb11a902a00c96898935430a56b0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2164736241e9528ed9d0589365809262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aaf985e90dfe5fa0cc46aee091adf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e73c653f9e1e3ea80e9881b1a5c58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb681e2d55f11c9b6b44ce1ec9225265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47609736e940b5498d825d9e7699a8d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee05a858ad050930c23160d394575b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be91658279330bc05bac6355121219c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a860973a2c5b89b5fde06fc003d35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f1ca0f8b4e7e4c3c3f92b7b6bad9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8dd08ebfe8509efc52eeb0ad7c930271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050555d994fe1e1da5b1ff28e288b9ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537320de00d59858b45370e58a9a4038273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551e7e4bb66e246eada93f7a321da33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c27024ca977d52be1ad3d15abc99e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385802f0596bb98962c5ca0b402cb9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00d36728635e644b3faff1a1ab840a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a8344028b64bb6964b6de8c81f8a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693293d19118b689f5b969588b04270279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b013039bb7c177e292f5837ad1b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44527691480e9f53eb3b9f1d2f0b7b8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5558b66b2b61e0bbd9e2594114ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649118f77111faadde0258aa3e906ff3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab547172039ed468c58eec3384637c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51748a6a60025dafe8cc8407f0461d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877402fef4a91bb55516575966c175c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e1125985b20962e4fb086cca5f3b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d88f8ece0086aee93e0ec1a21c6479288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b74702661d2ba3ccbb3894c88a29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82384bdfdc063b7c02ad617bf5c4e249290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922451b832e161aae6db4dc9801211c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1f6bf51ed6f9ed0003497fe456aea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9df7432b39ccef11156a1e976f1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c927e1c865b17eed3ae219bdb5c2f9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec533061c9af6cc25ee6fa475177970295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e19c9acb407772b1dff220713497296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f37a3d894d8d415e8fefcde343c9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc29ebcaa243592a140dddb9d0a1a5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332acc9d55dd127116c5894e2f5fc837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ade48f2e3afa09edb2cb9330de1cad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605cc27b72a2d3c93393390a914919e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64553decc086dbe226dec38118ab348e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a245681d18828a2e5aa9aa516bd2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7fde2dc4850736b7fd2e86d001f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa2e599d0d64c260d9d78f3ab562f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c06d0ec92cfdddec23040cdb27dfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f19033bb13833a86bce44983a65416307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac00a7cefaa0e9bdf1df82886df3b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c36447f5561bfee63fa1d7e3aabf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e4db8a3ccdb0b2d62e2556c61538c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053cbd3659ab7ff1ecb532354db4e45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120852b44958669326e7ed421490d265312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556007911d1548bd6d864abac618038313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc3a1fee13462236f8eeb9c056e4f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13984c540fd1dbdd66e94fde6b0f02bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33d9f8131e61b8eab31b6257dea07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150a6720eff4a63fcc7c57b8a65fbb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b86d7e6fe6e035158ccbd3d1436d3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51356250ad39e5f6ea0ee0381f3193319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eaa52c20c5dbf37f7142353a51c49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e3929fb42688ce4d1d1c2dc0523f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70995de4cee1e9008898a23cb436a1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669093bec4eec06f1343ba6bf11fe747323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26396df35bed6079d709b9c72966fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62248fd52b8ee14cf260b6d9277bdc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf64871352dc0b082f085d685e7be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f40a58e8b6bef9548a7d5c687486327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152d1b453d1b0360185c566fcf27db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63312d56c81aab6d000f7c35a17deb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72885a8696198d10f6e78f724cda7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f86c0353b06efcfb00c7bc29ee8cef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b64c7befa01d79f44b106701fc9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9ecf7c4df995a2d00730aafdbb325333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0401b48196427ef07ce82173db5570334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b1c141c4c201d52e8aaefc91e5ae5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff724538b71ed2aef4769c2ff330e91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ea14edc9343d49606f4eefc0ad66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1d661f384f9eb59d055fc6cf50e10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a353dc3bdd811c5e1a96721b4a602339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183a31f554038edb0ea5635c7bc7bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4c26d058f8a4e1831c76b23b7aa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d42dbf9ad32893394a88f46d31730a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c482088b08066505a1df357198bc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f12def9db6e9dd9472a2fb0dc006b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0e51726e6d9a99c7b328149e0e7b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ca8444142ae20d091e938c6e4d1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376933a92754bbd78a6f64b3644cf5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3eb099db0b23ed28045e05e2f4dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18598c8b65c01b6ff38ba5ff95b7d18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc0587632731194781322ad18f42a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6d5d6213a461af5d994d7151598c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b06ecc970b17a5aaee418dbde9d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c186d0ea508d09655b058e518ad72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb1e07f9919a0c7bfb16fbf54e09f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6c2a6abb8525dbb7700c39e9ee2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5747d60fb429141b49a7542ee7406af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b82510f1f5dd6cab7063ec172044d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395c6b5597f78a3910c20172bdc46e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a9c24a1c0bc1165e9b0c047828db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afaaf7d05fd9b399143408686e3133360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee821bdd499f29c6263b336fa06ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da38b95972713c8cfa81fcf19ea23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa235c8cfc3b8b1d31ff1d194618a11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cf0517039d84fb4738494d76566a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044367b6ebd041b398ad85fc23c7cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535556028cad7cc9473d7df59a36cd02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec141304edbbafeb41dfb7dd1232a2fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775458d78131d911e54e59e9b8fcd75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2eaafdd4ec4fc453db29d2ceb05f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429456432fb89764dc0ef148144c9a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5497b69c03ef1f546505ee48175b31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10361c297583b01cd55b6dea21bcecf0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804bb72ef42afa1dac0aba292d24d7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7b97a4608f9ee8083c60222dd4d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4a7775595fa87c8ea9f005898b1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3265d9ad4ca765b2cdb765fb467f724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a62731568f79b00d5325f29a26b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad804d3dc83d5eec1402160a28892b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e33145d114b237d6e7a0e41d9a48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fc7922ce4d2a7e97a6f8dd82b899c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786ce46df6361171e3f645204d5026381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2dfb2126d33204b7cccfc6bb21dd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e3af5c2058b3747dcc811c8f12ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb7c9921c7a5c5a7bff23c9ff3548384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f608e1c03b74ee26a7842d03aa592c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060f4843727634c07f20b94fa630301386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ad71440af33c668646ebba0d9ce7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c1930b8606b9f667f622f430f70b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b4545bab055489ce9f88e09aa8c99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f5e257b7f559a9fa00c779d4b878f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d961d6ea394bb4d957178ea5a99603391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856951a3154d026fc134c879d27b9512392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa370bcaf07f99b7603e274073340393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e14d8b55956a8c988d3a8936e8e30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10791630c690753f6601dc7591948779395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42146b4a71b70bd617aee72f38d3e958396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c9fe3c4d5c87c4b41e26469e1b83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692af3628a988bfd2c82865824c499d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd9f62f62708abec3133b75aee804399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f967a77f3181902561e209d9e2144400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4406cf225984f6bae837c278833a81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24638636a1105170f53942c5eaed7c9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11223ccb351691b37f404f5800c67e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95dd7fb9aacc31c7290de60df18904404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059811b8edf91ca3d029d34fad0f862405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51145b52c0f5ebc4c47ad51806473b1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46322ab781754cf3e1a3e484ad8289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72528a4cc107d7fca3de9d321a0cd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1563d3837a14e0640ba73a29076fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4faa8613a9bb3721009b8e6ace0ae3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98413143fdaf2b391cc58a6c5ca98d39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1eb4d24d6927200279d8e60b0e164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c888a24e11a39d662c9248110c8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060ecfb48ce21a5ce50dcd3e5a0acad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a514abe6d475c12fa32be1e3b2c6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee96102e5095e07d0364828b26ab4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494488dcde0a77b787c453b263deb368417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17266f018faa87fd50db4a48302d463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d11d53b6b6cafe586850cffa34b82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f78edf87fb091ef2ae4c2d4d80e985420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621b5104e52eb80ef0f31dddeeeca5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ad549018f5f4807a38b1234eac692422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c593980f53beabe11583d3445fea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d546a31433546b069499131e20dcbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f174dc3a5071f07f6b1650afc83d0c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e5608b0e287df460554aa0a5d8a05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff774a8616d58b9b9b37f0a67bb2f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b871cdb5735794775b6d7e8bf01620e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73231953aac9e75ec3b584174f9baf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa309c65066e985c6403cfcde89747430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab5ed1b8b38cab36a7eecfd68fbfe2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c820e0bced81c105ee19654397715432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7a772c9b7acde0ccc8ba4ef790cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5bde1a3f6852a9320a3900c65501d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec36baac9bc1489239a15673b6c70f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a17f81c4c86385db557e922905e93d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92075b30073b86d0afde6881122d6525437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6d31c94e2faacf0e1211372899c38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f63a7cce3f1a78564be7f6f195e00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1719d412ad7f445ebc9154db99ae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb51bff03781fe9ede0531f48e78d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46a62d0a2d02fb10aa6663839e5894442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205274f5698222c001df9b769f7f0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a3708d96dec2e848174abfb9d633444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecd4efda5cd0b339bab432516eb213445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb494e5447deb7664ae3b25aed0ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c984448b6370e4f3098a10e39b2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfb3fb5bc8e7138b85e4aa029e7fac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2acacc6e619a5e1c676468c38895449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8636bb3a6b617390e02067a4b22a2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ab4aeffea44f1a8db52d774e6eb9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d93afe31ed7b48c0d8f9fe5f16c309452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0cbaf56fb277ae651ead0d5f89798453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b73cf73ffbb93186906daa2152396454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5649639c6bffb447a1a795e9cf72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9859999c83bb682ed924c606f0e649456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96486e84d8ce0fcc0196343b5cab720457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8bb7adfdc1df055b4da1faf9be1bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52ceb7216e833d0e5b355ebada246459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9e580b293ee1ec52711fa93343db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c22540eb21ef4cae64a39b20c506f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a705f8fba3b7bcc8820bd695f1bd5b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b52361e472ea71bccea9bf1d99089463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d09d76cdabfeeeda8d16202ec187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a945e741ef3c5deaec5b25efe96bdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ac7f038760a099af4696f215cfa8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774581c7fb56fd194ee7269dbdf9b8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f28b5b6c757493c2b0bc558f79703468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17b86a9d7b3bb5f672fbf465cca43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b2d0b0808bcc7ae08cf8f9907b2fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2170d885a7999401e2d2859c8d4b10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb369f6ddaf74ee59965bc16ed965c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2068b0dcc46270ba17a6d3563c17a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0fb4ceb439be400c551c2a33f5e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336e4ced10bbb87948efb4004253d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f7875467f238a45992db854bf48a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884692c859bd76a6e9796160c8b3fe6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd57bc108cfb45fc4218b33a8670a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4713dbb3ad77ac423b72af66532c4ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716074a7ef80726e12796580698ce62f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6066a06c5b92042ee7931f1cdd8e17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d526776e601864f2d88c52b0b92d94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdef567bcca9ad39b67b8b375ccd08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c406b5a566f3752fa4e475412857484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779d4cd167a79acade4d8336f136fa6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4025716ff89dacccf42def68adb81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94edf7f09323906b21d3a6736013926487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dbf9beb31816718eb8f80cbe5a0f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a99db2bdd9b07305c3b8514b84682489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aa37a42d78486334fa8f183a38eb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b202c08d2929997c07b30215756e20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe79f90ab9aa8c3cf3e19852169f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ac8e1e4c9ed144d3baa6ec3035a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2dc46616a75906d142da8068680dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea5c1471dbabde4f557c0e4e0b77d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e2cef703ed18f0aea50e5cf7c3217496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c096733903d7ef50f4dd01b9eb385497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049edef67c315a941b6c4daa8f4f583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90f967080a943650147956239a73fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2394d7fb7b79ceee58c4b67a380aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fde1aa035fa5a391f93cd2c3a2965501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c803134d4658f6c447efe1881e61d51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f557ee10620f1c1ef205982a501d1de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527d4548877199156ac5fe9161fd66a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f4ebccd07981f6ebeb76fcbe9f3d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570024aa04d28fc2cfd2be3745891f12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46165617a6764c6fdcfc187eb48dce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd6ffb3772a156c1960fce1bf6bfb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443570037e601f9ecfc56834f124238d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12349a636c05be7e09cb1db6507d9bb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0078b242c93861e4239be1750082bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a19366e65ba816d4f781e6d44af09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa9288bc7842d0b47b4d7f9681265513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc2508f8bfcc7758c500a2702aa60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d3651e760a50d9c1cb74da854cc0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc35eeb58f1d7021bee6d7d3c79d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62885d5d683a510b8ec9154cf96ec5c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f108e0656f02250c3a84227aef8b0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b8e8eafd398ed8eb3d9882ab19ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ca55713db47f7a18e59ae192e272520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad96fc081beba5f9b0186a3157dffb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dfe289df7d23b312c20a4954f9c21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6643bed4731ce1bac97651381eb6bcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291aeb020a591a27728a86793aa2081524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af71f17a8b03123ea0d1e29cf047e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e9d619a0d102936fd11336bee4a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22814d91b78ff4fdae0e491c2e2a59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf666b68608dea9f20f655a14ef9e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85368076e547cf0223d0ee179cd1af4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fae42647920497fe84ef125a4e482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d8165d1a9ed7a444ab072e58f571531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d97634d5dbc2c6820bccf84247aa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d9e137c8a41e082f97cb6ea31643d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faff20f8fd2dff76ec5c6d3a3186ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9705d31745d7af9750b9edde9cd42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b81faea4191a1a19467ee74c6c76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab6b2733ab5fd564dc600cab6afda9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782ed23560e6099f91ac102e636e23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb3af9c6d83936ef0fe333f4d0cb5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c43d34f2e812aa4569657cbad3160f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc2f6055c243f8f8146272a762d25d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246e7c15b3d1ce3f8cfb0cd55cfc221542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916bdd0f7a448710510441c7865d62a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01146e5e29870b32d331d07081e96f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86da71163316f207746dc10f5c0e0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2025ecaed9015953647d33c1c744a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e08f64def64315b934b943770ffc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee41fd90e88e393e61b50b5bcf7026548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d14c2af2e215598862b320f654424b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1f60ccd410158ea3e6d1b9a9225a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a74e4104c9aadd78c3e087bde7cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504d399929373a4450dcf132fb4e39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f57658bc572c62aa8e596f65f85f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d87a4e7b8d82035e6a319aaf5b25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca64dfdf9326c717c8b00d90846b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c3faec31b3ee8eb3aebc9c9d73ba3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eddf5a69e6bc89b8e89cb6f92565e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc71c8bf0ab056530e976805db737e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ce81fba9d2bdf467a0e6f7502603559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213690a11b23b4b28586d3c5432d9e6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1c114f090aae451f4ad11b59427fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04109cc54ce4369c1e950971bf6e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd205df8a95affa84efe4d223f82c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4dc42cf0c057cb0476c18e040c54b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2880c98a79e3ee632fa080b6562a198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedb13233a4e336f14e727ccc53e27c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f247f792d09bd62bd571af12dc46967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce58fb5c66cfd81dfea1efc6d47e035568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530eb38140f5da49cba57d42fae496569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35363c0dbeb0537905cbee4778157cc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b600bdbb84cfc4a9bff9b856b604c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc11565ddf140dab71b23ed719714a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2df9931b4958770df7ae2ed487987573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbce3a5b360bc46b01bfcda9aa70d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedca9bea55258106f2ed4bb163b53b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeecb38ddbb4eb403716fc7bef4d288576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7874ae7180c3325b9fc07ac70a883577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ee98d21bc380bef76d2cf5daa8b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e241594cc49fc1849651eda9c0bdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8d4fbe734818189fc515abc13c815580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255410ae08f52a31b70fcaf437d78b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d109747ec89bfa40e7d0da495823e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6219b3ce7994b0fe00bb6b76e1e7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a085c49a0663e3969cde5b582a2c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d460799793073e47c5ea8e3f3d451585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce143c21c5d4f2c03893d85848db54be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f9fef710112dca86c008c1da7525587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995206683e6b580d492708e19e9d414588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526aa524f1345a0bc0cc3ba01bef269589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac84828d77b21c6eff1f276f4a98d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0a455d97d78f85637ae65dca9d1cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d2b0f3b5beb5d12a93af6ad18ca1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b2210f7ffd8d6d89f15a9f56db0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ecdcb4f122c274e0f5bf781165abe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06735b2fb785cc85b426d70d2f8aae57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda9e05d396417fa78822d72e10e9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65df8c572e055184573c3b9f3f230f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f7a72e22383e4f84677b83fd0367598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7091fe375c3ffc72238dd3f1ff46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab38930e30dd6ed5e1b2c13c46f8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b234671dcc92b6898bda2da72a39c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da993372b44a2db1ee0523d201080313602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb6cdfce15ce56d47c9e11cc415a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc4fcc091a31a493a80244b551fe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d737df0ceded39a89e63919bb08a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d418ef65ffb2dd8bf9c8cca72b7d02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03de2df224e2a02457a5dc554ba38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d416025881946c31c26d3809b10e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ecd4cbcabe5a1f2d06cad89901b0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce33fa3c0ebe82d1c97eaf769d7ae8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765063104810fed71973f2a5e85976ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1e7a081ec6e48bb7ebc3a8ed86378612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe4b9e99dc2dcc5b08c0f6497fe510613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c272199fc99357c29829ca1c31961614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695219438c2b993e8648a3e0ed56d19a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf0c50f7e01933b136b0ae24fd18b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f42ac7fa9997da9e0a06d8e0f200617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698a00cb1f898a66c2d58ab58dd0b83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f42dd0b305e44a92d36affbffcd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d336db6fbcdfc3092c56a7548f239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad2c7281d9334e617a4d60690482e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89c551883ae6896e87ee60419fe2ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed4949f62f23227b9c78837a88013d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48e4d46cbe4b5eedccb18e8f5d4b72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc7c49a0ac592e7656e9db35a5900625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6e7cd78554e7672aed27259614a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca28cb26112718be1b29b2ba0b5bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617a702b8c9c886bd2b4237d1e07a78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7558263f9b60278e2a083b1a767e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6767211123f10aa2eb87af45cd12f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a5f79e50244f1d77b1883a60f7dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12060124a7a9e62694a7e3fcbecf75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6b67dc865492da37241c3533353b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a11e614e2778475d78af79b96a57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf9a64b6b5b0d108743ea5d593142635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79265ab222413b84b9e6c5a067cd04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1acd43558f08389d47d732482fa0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb84cb44805b90b7b87f54ba9ac427638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed0f4712d823e08f23df8b522bb95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0408ae34a7222bea8e232f4f1e41c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb0df054eda780581aca3a7abebdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a62ade763ae74e9fa159e065cc835642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fa7ab236d7414bf604c31fa216861643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df513e2de31b1c837dd89f828e217bfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63629ca1be92eb5caab1779e217e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8fb7c6a0c430a1534cefe7803887646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3609293d6fa609a04c17f48320b5c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa08d993525a003bb59feeab536af1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ae69ae60f3cf8fe9e66aea7507ab1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e4a0b73cfb2e156ab1bff72750f05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f3e87427bef2c9014f6a5b37faf0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d047c32ff596071f63a451c9c1a23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae2b247007230733c3abe741b765d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbf1c531fe22ed256c7ec6546a36d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad390c764d50c80d43a320fd61e46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13911603441cbdba1c2fef549a913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db469914bed8dbe2c97958db870aa04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45e8a4359b7e3af120a330f468c1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8729e858cd15c744e2760aa0cff9e20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1f84fa3c8d716e5e089ecd898ae5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba37c6829504db0791f75273516f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda6b6b98c1401001b368106f74afd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7283958fa655fca8d2fda27e0f052f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee8223ff6ef7c9ec1b22ab49ec6872664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de32412371000390414d9bc139be8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afbf45bcf46f349674f8df19fd7e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8a2685934471d3ae9bf3c593bfb90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdaed58094197e3b9d3b4c507db96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ecf62c4cc51f0fab38f9d6cafe5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec9f2aa2c50417d4c41f2c229b0dd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d67442b948032aec3d18a7dde7d9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014649b5029378fd971b154f332c35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af612fe05e45abbca01b14b39a7439673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3461389a6f667b070ba5dc538e8d05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323dc746f33b6086d7e22bb9d1ddd75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788567393639e37bc8ee871dd8f0ca23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386bbe4c91d080d974d99d6e132a308677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9282e8bac355ed21b9a09fe2183a9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7420bc425432b4f884b04a0240d65c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a9aa249bc423f86304805df814e6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace80d50d202aae945073526ee23993b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606322cabac191231934e63f5ccfea8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d9377488a3a6c6d415aa3e1290cc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016ac3f5c5b5acaa54ee18585857182684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb08f1c847f5df0dba70df22dfa5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec12fa8baf1a61c7b5ef294a4acf713686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379578c199d269bf3f7b23f2246380e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe184098fb2a9052b9a4ebe9dfc90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b659e1d238d6375db56cd4d32cbaf6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b858e11443aa10a6406d65a24b53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e82cafef69ad594f4709b449a6c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ec71d305649363417b48846d142a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde98e088cbb6becdd657f5bef6ab2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5599a8141311746e654440f90ca2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1319cfa8b2803d3d7314e573612c0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71000024407af3fa1aa1e5313383a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108d135112b3bf71ade89f5adc83a8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3b1b5ddb144c3b6c893a52a4ebfc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c754388b90619cd0394cde41a31a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369097281f0a94a4b72a9300a3c375700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c7e874a105c7d8636d518d5445ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e5d9439426d8630a830c8edf83c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ab8d19d072acb9a1f0465805bbba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d93ac6a0e89b525c3eecc2e791526704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc698ed58b25fc2a70f84a92689115705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d24abca480f4f26d5b2f47ccb0571706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26361c0b8b49e167b1b1d5fa4df96517707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6894a071a65ba9be2df6dd98cd33ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7a067a6653e04d0113752dbd07c0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14b89d9331c50be67c5d7c9ecf926710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad96d25fc0f00a648345185723e27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95530dd49439d3b8d5bdec415fce2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c645443711c89fb4574299b049c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432cadcf80fab2637ada6a1184e778b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c454f596131dd9078fc7a07cbb07c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d05806f0a142f75d6b5a16da90b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e566b6fbdf54b28890510e7513fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92384bb1a5d665c5bcae118ab97ce1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2635cca651f75bd85fbf1c59f3192719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cd0b240b1af7c68a87a1aa1b35b2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e9d506a5e050fcfd8ce389fcdcca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc8606b9c3fcc598183591a7f08d78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944deef2318bd2fb79bbdd5eab355d9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c39e327d7aa554de397f5ae166b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4421beee23c0ab52ea98455c467c777725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1afb34ed054c2a3805da34bb5f634726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f964c91a684c2666ae85f5098a8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799c093c53384a67659b6b5c8ad6cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966e1f623298503745bf29411833b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005ee22d914bc31531bf66a761e695730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cc47c0cbd1c32599187dd90be78b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5b40faf6dbc3d79296c28ed68af2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6e116f6d44db02f548c653e4e40c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcc6f9ad26f8fa250b2eb75628dcf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e68ce91a7819718d519fbff564556735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756c23587e7520d0fcc00f4d4bb715736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e86b1985460e75a8851bd7968c7b20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2072de1e00c80404ae60dad01cb30a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79140906ba283382a8bbab9be0675277739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624024911f5824ba80f3794322be699f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db47db66f75f11ad839047877230a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06847e9bde52a57de56024d117cb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f5ed763bdc7a081f3e17b138db5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe6c5bcc1bd1def429bf7a5104f54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eba2dab4063d480c6d24e40d3bd85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939108b14fe21638e2b81f7222e9e9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804e48c628461a839b273c4fe9b328747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929108f913f9c6eece4550085162ab7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0807b08e35f3526bf8e5d3855b3c4f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b150bd06fe406442419edc7117b379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060764e3940d1744780b2589cbabe6e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b65793fb6c35b860af7e8c7c4c039752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8eb9fa3d03bda802c4358389ed7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e9d559869c87165daf033723429a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b1e11ad84b2149e5ae4daf5ed059755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc64e7fb8e881e7d594bb3fb1f113756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbb2f9b767fa8470dfa4bd5cf431b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d662f46be5891b4232eddc0dae9b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1634789e58a69e7faeccba284906e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971354e5fab037f92abd5b77ed7ebcd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87084a40229efba60d11411454593aea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6114d2d209ff74cb242ecfb80a2d94c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bca70997bf3771702a1388e3739ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0440f61ea591bc782cf7d10e487fca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a399b1528c5bc9024220ddd5e9236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef4924d502fa9a173ba0885e2197e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cb15aebe5736588ed3bb22b2ffaa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9483d84708edc17e2e0b422fbcdad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1e52869bf09c7f0e41ac0d42915e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618d142ce5e2c7b77df7ec31f1000711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e23b73654120558a83ab47fe42a88012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952049e7de1c716db1e609b0c5e344b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ca8457d5b9c75f779845923f7c87f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8246987760417f1e4a9529fc307ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fae3320c2ce52cac47f19fc280c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee70cd9a6d6d28f0c4ddba0542c108217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a1cd66e4f8585654f014a1db3d96018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4b0520a9327ed05ba0901965ce5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f2913b5c1fbc0fcc99c7640fb30f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e4cdb376deefe0bca5b15eafe58721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2a45f7d4820e7cfb8dd063c93ce4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d233e6f738bbf26a325f6ae70a7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfd103828690548088deb5b052c7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a15992c1cf8d0a27040bb3fd9981425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0badbf42a650f848089e8ffa7505bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b2977f71ae7164f20aaa98aa1d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c41b245cd9c9ac8ab1ce0c5420ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d46f2a7858b5173d538da6c06f94c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a897470dd6c706740a0b3507ca00d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00bd8c071e5d204fdf5519360db35431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d88aa191fd83ae152c5dfc110d42232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4390ce5b5a9b999bf89b61ce2ea8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a485d7977d144942eb9289958f0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d97d30e134e0a45da494f0d8521635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043847fe831868b445b2eccdb912d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ec114320118bf1c334058bd88c8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b2e6fe994951a9f2f81f0402d14aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bed85b79fd154caca08bf03fdc67939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e36ad68b6dcc2cb034564e9bf5f2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb60ab82c26268d84afc162cf184f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc88114a49d90aaf8c09dda2c755642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3381216ec5c540db3a2e25dcf1fc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092776847251e9f43e1d603b2ea1b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a250558f0b3a04493840a66b9bdcaaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a073bf9640222d9b9091b1bad729c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce04877a924d38ac2d53adac33b5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19266e33b12402029ae7483d44dbcb7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1776ca11a57fc894993325e06a91749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8d48ed54db0bed3611bde64a8f4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece6531b63edca736b0a683cede64751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4616677a3e8ffbf98edf8e294fe3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d0db3b0719e844128bfa4f687386753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f5cf5827c3a8abc50062d56a33fff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb08518a8d0a65766421db96ea504855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167db49a5454ac67bcb63ac2dde0cf1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882410b5ad59d76ead63bfb5cc4938557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640024d57cfb0214ea803a70e945dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8b7bde25a9e7a05ba1052443c742359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34ceb06b7dbf46016e7496854f80a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af50a8920e903806f86d38304859c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f2dbd6eb71bf17614d356a257b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f6a5615ae092deae0a91a2e1406b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d359aa3ae3144de7a2bf913d49b27264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1c0e7d538d523acf2e3f040df33865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a38d379e04002e83ffa2f7968955566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6778a25beb269de2d378bfd7934a9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232dc6180d8594072ca9274da7d2c8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcffb9199aec995f92d18143c674c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5b2d31d7a4613c37f0c6cdf7b5ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa016466b8502bd80fb3ec2cf6cb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed89b14eb26c705a3769709266284f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf08712e53eed69db48dfc53b4555e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a216606ae051e5cfce8e24573154474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ad29d16ba6411beae21b924bdd45375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee6b62f2ffc0a62183884cffd4b8f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498650f52975a743dd87cf7038845a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b84e812bad275097404d4608d191b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39412921599fd447c4d45cfaba8cdb0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8790d95169dac720546cd4fc5774280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7315b92f14e21f7d1045a013b373f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c83c7ecc94380c96fe96834fb210c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c81d87655a9a2e84ebdb43469646983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a06d622b1c6f82afd3cf6a68e6f2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bcbe56502739462218564113f0f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1b24bdf6c556f76b0e9a84707a5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2740c3370ec81fceb1df034e3b3a6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4fee71442d4197bdc23d2b39ea3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ae3423721f290e894713567ab1a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca33b7e37a2470e2928363c303c38a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b47003f91b8f8955844af48c7645f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d0f01f6843cdf37e72c837cbe9c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c43a2c0f5e664983cf70f2d043fe893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf271b91dcc1bf3a4865bbbdeb72b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f63af5007d6d6ba60ea9ea98443a7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb253cd058f6912c808b4d4027a9f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb9a0da3cc54f1fccfcd2a4f245c5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dacb13f8fbe64d1f4f5cea9a90bd4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936361c34af80f32e463b45333ea2aad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e7b752a3a62d4e19e28bd8b92e05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293f25bbd6bb060462cdd0a0d21081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755abaa84c8e7a9fc67cc266d0b3310102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec225f0f2840417d7bd2e24468244c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96775bafefa7a9e07da59be1bd040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358922723a8cd29227934945d4e1c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237fe2258bee0f30a86b42d02f5529106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c19230d92b3a55b713b385b58053107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c7735916c5b19e10e5b1ecfd721c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48987527cf2e7e7bcc4af8266c3b5977109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ca6634cfc7e440a1d82e54797ab0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310abaab29467f875ea0f085eb0934c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8469a383febf72e528552bc5694893d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb68b2a32f6d8b210036cea2ebcc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68767ec22266833b5d436b7fb07cd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c68695007f1d6a80f51e3c2975666115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec443a4a26c3a73cd15a57b25c797ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab97a4fed8bdbe3f66d9a5b6045492117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ad4cf51be3810b69d6e12debffe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c07247960a0f9fd546a4911d4e9ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467f68da02b2c0cce9111c1cf289f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195dceef4600015ec0034441be11e68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c00b91b5d28fb2837f0ab4ccc7cef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae10bf85b34b2f0b69e0716fed384a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b4ff580aa4c5eb49a1a6c88d3a97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85796906a8d4e4a8d6a649618e53679d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f974a732dfb9894dffac0fddd1f86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942400d2f8ab29fe200884218d3bd3ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a2246638fefbfcd47affc04e8ecf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8c34bf02904598915209bdc91f5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d859f9454d1ef053fe61bccc48bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3887be99131bd3f8805bc8742bc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3776539b9c4c0f3bb9fdd35e532bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6fe21c1fa1187e4ae0380cc49f818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b056cec9e5665aa5f8085c9fe09ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5479b28505b139e574e4fc59c7dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b98b94478d9816b45765fc6a7dee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d35bc3a666a3be7f7443fe2fec6536137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06cc78f8ca2727cd7e4adf4871ea7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4e9748b50c7afcedef7f01f22ab4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ae025bf79b36efbad478d410732b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6daaa05af91a79c72ae7ab977bc5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc253aac4773ee40b29a45c626e0f4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abb0c7347ffd1c8be8b0ea135efcd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a081a2da210e9fe458e92e154a1cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf30d534f72b672a97812129ae6d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c24e42dd46ce0879864589f85e948146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671f2ac64f722975c7a7a9b4fe203d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedafdcfaaf1b84ca08990f9c4f2bc0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb698412ea8003c9ffe0e625493d87f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e431ba3c5480719c0819b539a2f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44fc36f615d3edfd20d9997f7c77d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b927b29a05602aed0bdf2119b361152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91326f7be6b3118df576038de9b936fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01a767de878d85ba63a27339b69142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32589ba9f092c407dcc1d99fbebff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34f2a44b0d002784822731bd3ebd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7b3fc4f59c6a2576e05d9dd0c0d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0462aa0097013cab13d2ee6cbc4bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc178e32526a9133952a2ee2683dd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb42582892fb000135b452c9c868eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2266bb6f7bda7c0560be9d92ff749161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4d43dc3a1bb1baf7d4232cacbcc74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b11f51332e94cb99a39018a692d415163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2268a92ee3f1cfcc248fd925e6b4cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614686f3cc7dd1476ee2cf5a341a189165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5e70a5d2eb57837a67268d2574fff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4776fcd86b3269786b799c07029f17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df916efc1d61af3460e8b15856f16e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f288be89f22a9309a3fe4e69a2785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce3c9bf4413b478e84b11c0445938170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6be632d1dc94750421e6b050d127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2dae3c0e627e4b3e7f6d42dbe5f36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4ae0224edb4f49610ac5e07892fd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d023c04404f8cea9a817bd340494ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00d6536d6b25f80a4a67fb2af6b876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ef282c71892f9fabb094bed72459176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7633f31a3957a69c7d1f290a1fce5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886be624095938d04287b23936cfd44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe8041cc3712d71ee29774b99878a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9d7f710dcc00141c1d7554e16dc5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9603ae833414c9637e74b4d7f893b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e04e4df3d28fc59c6c8e7b841b8a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43367305e2b424b69d626b86b924a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249db1f84027a88d75f8e8b454d781b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe4916d50622cb7efa093edaac366185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b003297319bf3a38eb0d4f3a4198072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38f14623dedaa39787f4338e1690f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110da40930b014cc8af0e214e39ff44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f622ee7f7e828c8d6f91fa61eabe4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49346ad9f392dc4fc00ba1aea0cc09c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939fd3bb4db9ce7835542c4f249a57b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e737cbc2a60680cde0fc151df99c76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda2d42642c178f1d57be363ec216a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e391e8e10ce397fd0040936e4c533a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b793eb371eda949e5df88414746293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf64ead88e6bc60667a733eb2d4f4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cdb22a732c27a535c99d8c673e50c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22ee3aee9cc0e3f6fee574a10938e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc26a2bad478730f96f1dc61f929fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4aea02ceef287bf0f737e5efd2de3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc30bd9aebfd404e7c4d14650f40c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5d9c2358f09e9e69ce315eb78b82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccf000aed16a3d62ccd76ec6d2ce0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff20e13aae4bb6ae076641b28453d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8ac1441ceef1865cff6a69823255205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcea0184e6745d8a21fe2e212afdbcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99583957dc83ffd4ad8e4ab143d5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba6c74694c142476fe437dc5c07564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa53ab9ed976ff09511780c341064209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c23b380a965c4560b509fa1d2b7f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed943e8683a01196a6009af2bb8555211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b74eb30d7f61674e493e595570c0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e431d2afe4b8cdbbc8d0b6154c1d47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41dd57e569aaf7118e9da44520afcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa290b1c48008db6622c0f1c404a8c0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea68e553cc0c52345ba130f081444b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63bb222f5742f120061be2adccb16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c3c60c298a4d21ecdc65714db9d32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a83af6a5e7d54d45ba245b2b9b61c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e605b606e4fa0991be09f0b1304c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc6ee497b708422dfe7acd10d8e26a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c239ab13017e21b9e524677cc253222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c0491c2ccf491e7f260afae2c0b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22619b4e96868efba72ceed6c1bbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c06473eceef4bdf0ff57dd6316fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d5b1cfe8830085a6a39eb4a6a7153226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b7fc2cbfa5bb5da8a595dcfdcfce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360c28e27a87f1fbbe26e1f4f3b2a59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab05d153afd70600826eccc4e9dba1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba489fe31c2b61f4129c27bf3d43053230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b7b265eeea5704b8cf972883bb76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f1d4b95eab08920ce4f0d6ef1b9db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e87655658355bf7941747a0523b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dc37c254ec0f7cd20201191f6d646234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d272be4f3b8089cf28ead6d5516d61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50278a58522d0ef5e72d10cb42b7c0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ee062ac847dc53dcb0c4df7297f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8390c18bc5ae647436866604cfd42c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ebec36610e72390f44298d31a4ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a55fdf12dced3f75b85b80280751240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747589641a530e3ffb191e532226852241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1ac66be0a8ce3689fe10fd537bd85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5502e36fa68dee584265c83e3e37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eaa525e95fd314905068eaa2db75b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77618e1f7384a1d354653ce16d0c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bcd8eb2c49c33033f21c70442d33f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ed3e49d785d83cfcd121873364c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48e72d6c2313359f9875f1d80d65e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96dc48b41fd24fbce6df2fe7d38037249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe580f5bbc2305dcd6461b6ee74dcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a888ab3d4cf891057922ef0217cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022c9fba78d6979ea7d4238d822e05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ca312c822fc72d5ae22dd0edc75f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a5ff7f7c2b6cd6c0a59bfb0da539254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356fcaab85b7c386e57b0fa3439f7b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e35a64f5f50acaed9e01f4742c00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf3b3943f82351039d298e23d6f80c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441f4dcc910ba1942ee6296ed0b259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b3009b1096341062b481f86ea45ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e2adb37d454d68ad2e04edaea63ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c4b7d371918c8992fc1caaf4f658261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70987a741591c5255ed4e13528a26dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac37de8d2eacb77db5cbc6acf9938263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff980d6717f81338942614e9a1701a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d5ba76a36f9a7f85508443a211b8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe37dc4e9d28f666e95e89077744a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85994fc54741bb4d0ade24cd54ca1adc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955122576a929ff4b52b4fa752267029268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca92b755aebcc6dc3ae9e5fbfcd4af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5c004a6dfe4269084bcbf0caeabc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5ca76512da7f867588d724c9ab230271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b6269913433ec89e10f31ed4b53a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0006449d2421ce3bacc0247fd2fed3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874558f6d224c4a9a7a006b56da0a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3af698b1ef68c4cd15d479bc5fccf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866a05a433207643ddd9e041c1294f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cfa6e95d052b078970c990966b056277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd98027470a019bcc7add736b70945278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16596956db33681ead558cecda971152279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62e299f1b3a32ec6aeb6a40854519280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11336151271f0d0aeced5f55adcbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912c930e465742a8c544349ced9ea5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b6095e6b65c09622a437d2d6e878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2ff363a91214c0134dcc1583e1e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b390c0825f04f4e05795027a84b9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f109207ffc5433eb2eb00552a44e10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ecb6a2130d785c99966b4865cf3b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7341c300895ae73c4f6666a3e2066d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14cad27a1c28379a778fb628d1721b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374bc9a49aebee85482a25066536e0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6b85f750f4ce832e35ba5998827b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f52d80400ef47ee367dd057e146fba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2466c241f29fce47be66ab3c4e3a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625bc843be983899fcec0242e17c6cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee198123a1c098fa918d631b405390d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2bd5c90878dd5c2124a6d92232fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a3268ac22237d766c168b009c5962297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0a6a177c77464c3ee7cd561ca273298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2968c0532093594867ae342933daca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ebc43a4558eefa9965613cefbcfce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda980b5aad0e14586861c30231997301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e97906cb1c60843555408a21f14f21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a03a7872cd5bdb0d7d896d65448231303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe48cc4cb27ad2ceb5f62bfaea6efe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b39eb7d24c62d01a2544a5a357ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44065823c7f4776156ab163d952e54f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e9e81071da2c5d142fa0049a3972f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332e53d477cdcf7534788142afbf519308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e84fbb34b574675b38b7f41b1e062a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b2c6978e339cfcc323baa7eac9f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f067d70f090da9be7eda104e23b5f9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43016432f0d4f487506b35bde58053a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0292761abe12b7fef346107a6abcf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5184b0a1671109862a5797d9a307314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15b85a49cc898d45b47349f09c1b25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b97e24970df8cb830f2b0610a87ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a9d4dde3e9ed5792f5047c7e57e4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c72e59db922fd6e993702ec629d70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e02c11f15238a5945002879a77f557319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd603c48b72ae025cd15e9e088e263b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82e382556dd77bfcf7d8768828c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7864db85715d149875c8cb1309cdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3d880b3d2d80c0f5a571e0360fdc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619249a86709c35218856c3bbcae741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d51a3a4e78dc8a25a6d0f735ebde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb455f9fec7134cf9c2d493da94b96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a91608671e0b8483e60e93d4cfe5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42de44b15be07ae226cb887c26f270328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c8cd45e28c297c9c91509082d1a8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14437e5837d3428823e612241cb139330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816276b4aaa08fcc4a22c7eb2efffb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134ee7a28b0dae518846e7386bd4a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a1f75e6e78ce9a39444a99b67880333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746d2dff75d3e9854470bbc46eb4e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8101fec09770cd07096833e8294377335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c624318485b2d422e1d6fcfd79960336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70b5f98545f8b1aa35aa9a5f0dda4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d412c0206717de7f21a61ac75c11f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed703f4ef19d7a3b94b56306bf333339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269448b1fc7f49d3d5f884ac699bd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3229dad3d9e51ac1c75d64b91b5ddda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f82a3172cd7bccb184ad3bf5dd561342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861353c44771811a9b4693978fd1fc6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20db1b197390b804bbda9cf32e99a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22d751d4bd70956acccb0d6041d4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4cc8daa5546243553055ea8ef095346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc02fc153dc086960f4775d564b7190347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe11240f1e187f0ab16bfb3b5da194348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e9ba84bacefac64e245d91b583a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f391bcea19a0a61bae2c35da41c87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bedd82ec214827dc60fd2aea50e00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039ef407f76b77ec831edd14f6b426352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff924c7f420a5e407fc2c9f35488685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301386e3b0038d510f0d5f98dda5e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddb88eb11645b6f9316038d77c7029355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f57ebb64304b5544d621d89fa308f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ee2fa87c26a4cd5ffffd1e9888dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fefa5b546d5bb511d84ae2419ec22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734cc235dc5731e378c893c5f33e9bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4677b22f3801a43089b986ff51ff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d5b316b179489f80df41d83d3b16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138fead62a88fff073a0d8634f979ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cf809a090d88c091edf3d7d19ed5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad429b1cbeb61f72d2d15a5f83cba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72d49117a975adb7091e358056833365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91720cf5f40a3f37c8b92ee32594b77f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45554729a81ce5d2c8844739c7480af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2617deb7ba73d2900661a4ce478e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ed38678c817bdeedfd7be9dc48c01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17146a03df4399323613a7518b19abae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1780111d5eb2e8f391382d402b69d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a165c48f46091c9d537887f88c4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb7e43f363608c3d6712208bf02cd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62bed1fdd5d2b82e805bb535a21e88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb331531341b05d064cc7411f26d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e77c3eb5858cc71f83136a51e3279376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc0878f083949e612c340b45f1961377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4bae393baa3ea8b91910516173e75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa18a254501c62c397471657ecdd71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8eb953a9a153723045e53fada623380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8346d24f510405a4b7d51206a178f0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d6db815bc6aa93be7c21ec75ab5b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd0c2df460b8f044bbf78df541233383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef8a10dd56189fce33317b5cfc845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d451c2aa0f0c7d0949c961dc7efff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc9125efb8822ea1cb7403a90b57b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c0244d8a4cb6e617800a4b3bbc17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd923184c83f8ff3fb51fcc820f4dded388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0236ee3723be7a07384889f56219389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74723c552bac95fa1544d02cb0bf33b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a23cab3d6a2004cc649267c7de0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265e242e9fdfe012ef443faf4bf00c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b43bafa1e67c90f8d56a820805d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3297194fe13ae9310a9ddad3ae08b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49c56eb81ce60f246aa49f061597c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f4f3ea76bf954b559cfd4c903a31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdc69d57ba9cffcd733d156944aba2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f4371338094b169f5b4ad026140e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f87a110be5fed0f631aaf28502120399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c22a5620ad1ded2b0b638c2d8b816400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a29cd0b892da33415148cc28de62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4ff61c7eb55e44516252659df4b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ff2713fd454380ee4363919e4536403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b923242a5ea6bba93e18915214996e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db245659d88075c9ace6ad667f2b83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df854facc3039cfd4eae748e6bd57b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c649e742a6d49dc5ebfbb598ad20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06189f54b3ee46365d551408795b084408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660241ffd4ab85e29b5c778acb0d784409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006292d3a9663ec855330855820a4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc887e3aacc8210ec02af74c18d4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb5481e266b47bf11d8f1355d018de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf1109fc14f23b283f927779ef0b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc59f6e2e97e94be5b53de4ded2ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba60aff42fa7d732ff5a2279cb133415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7063fe57b92942282cfea77b5f545416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ef93538159c67a28bbc9ff3cd30d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1189a1a9c6833983919297997e84d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c6ce389e1157422f0dd1f50f9878419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ed4f324ba3a43fce071dd35a4aaa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d173cccca2dd0180746bf6a38ab1ae9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece754d347a69843ef3098eadab4be0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78353c0ba4c99a3097684be368bc747c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34467f222e9862e4dc873086e5558e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cccacd9b471ba2b2101d593c0759425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff97110a79cb4767b3c4dfe5c94af2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b3de466d8cde07b532f7a70ccaa9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a73e3e1e9dbac1752f312cf5e9589428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b1bde3aa1d1738060fc9ae8b9fc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec5d592966996da97ad0e6c8c5f435430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef490af57fc2d57dc4007a8da336cb0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3c68173162793c416004312d730f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887e0b5173c60be7b9543c95fb9f165433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72907b2c55acada447700dce91a5ef8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef9fd44c48a79db85b2fefc094449435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f25998da14229af752fc8f861ce82a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439be1c308a892d9e4c4e8d611fe0659437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5140a6849c5ff0ad1cdd12540a86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2520cdc2ca0067830894a12f8de02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f2815b2d133a75c9c1ce2e29e377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a3f6a6cb01eb0a7677987f942676441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386895565d3e021e0c9477f4c9494dfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52675e5b8aaf2904f3086130036b090443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d48615feb063079530e5f529b113444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7f4e7cb3fa6759f1ba22733e1bcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc43ee3a57d14bed53150feb94f5a6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb5c3ddceb879386dc7af7b784ebe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a2da7c9cfa7e6dd1ab24e3015eb14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dde35f05337472f8eec646daf8114449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8ba82c2a474acb3b3a2cbe9cd343450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e378976cab12e1a648389650bf6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ff24affb7ea5b0d4c2827dc64e8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d303477f4ca309726c44d7356f4b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c235331e292bba94124e8a887f3e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ef10f582953fa95c5a80b12f0f092455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d1855c51d0bdb91129b6063a49a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b258a28a4739938a3aedc1a8389e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde471a25860331a7c63e534b3c54d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2be9ed44613124c68f28b2836706459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544eea72eb00bc43c22072de5bab3fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023efa7be9158d81f8c2324ff1fcaf05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff5413b2635c83b574a5387fc1be1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8a8fdf8d2f5994321edb9215a10ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7dad8fa9f10b1499e98d1c6b6e060464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab8534f67c5f028e6debba19b46dc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b7e1334bae15cafe072119b0b07a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65962f874847b4e71358aed3fdb8360467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaba79d18e18ad2b8e9e7d4c2804346468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945723a0ac5710ba7f8f583a96371e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970f2a31f0267d5d6f7671b58fb89f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c8c72945ca16379cd2f9d220ed07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca8c78830c0274a2e96a557c638d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc93aa3d37194176a7e7708ade830473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c934218b80def55bf478e8151415a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c2d8982d7ed9baeb85108fba2c247475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938972574f4c07b7d4c771f1935791fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352a045b64371dc977c1b382c525c09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7a814778e18410d98e0872aa112ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d78d8c62be1858e3ffa21e89298ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbe8c85d007899513c45ab098e636480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9c1b96889f986ec0d1fd11f48a6ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b778767e444573cc39c7610be9afc86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b022eb6173f1ae3ac5ae554811585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edbf26a98f9f22e3f2caae860089e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd436eeedbc3f08fb95ddefe447f052485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fdad1bfbd6da12536d931fc97d71f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105c44dccb94a946ea3a2e86b5f3ab8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eaec820355aeff61ec46522efde6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e03f746d58093828213a2bd2204c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6d1fa8e76ab77ac493c98919b137490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbac0dfb6f5f69a0e8f42c634b837c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dde3df279b9163d838f5a65b105c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37537400d469837b6617b36e342285c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c05951b0412c3f28e51422f895f3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5c76af146c805eac09d2e94dca18d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4b31e81b4099415ab5e4f1c8b2cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ad60644ed1e03219bf8e94a1a452f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88e9d6e9586b9e5e50595f7a03311498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786696c329b4bb68ad3edfba54a498dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a5df2785a3677ffd0a0526b5b2b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b378eac8355d58594beb7a59d1c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad40b3e014acc1cd461aef3845aae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3de247d8918fb2ce845d67f2e6f61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b68f0092a3c988bc3b828259317fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828090a92bfccf86220700f4b80573505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe01e01197c1b87c32a16939031a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850c41d5c69ad8c34d517106ca72b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a159da305144fd31a8df86b2204856508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c334df4bac63197ba868da91367f55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c3551ff558161851206dbb144489510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b410b029ffddce77c22cb1f1249dd4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e00508bd256164934c6676e840293512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85318969e92eb5a7e3490fd2b3d3877513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c57e0987f6af6d175e0b07041ece1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fddddece782bed6b7aa272b241d75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77d6212fc0704c4164536dcf95cb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d6297f9c80dbe4b51600893218deb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f92824c1fa2ebda471a55141c517e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3630fac0821418f4ed9f954f1a261519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377757fe4bbb393b83c10d6559c2d2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2fbf7537aff3bbbe4faffe7d83689521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7cc7c8813fa62d6a0350313bd089522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd835a848c0f2031142ae08e9fe5a30f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf69cc1b3449203dad7cdef2dd8107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7a48e7dc121d5b5256071586f1b23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3881fad0b90375166a98742f7bf5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f068150f99b885cafc3afb10d959a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1115639358170589c295b204925c8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b2c2a6cee671d53a386c0d0dfd63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d5bea7e6fdf01e7552559f3a8789530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82601d88f3ba31f798b3ecff9df7359e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25cc4886fc2b2e2f36b7918aca6f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4297b7be53cc9f286141489829bad7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b34fe1d34b201a60e72a087eab51f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdac58261673e246fd96544f2c1363535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55395cdbde1cafce5828061152ca3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbaddef233822276cc3efd1413261a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b851917e2cd5ebe49ef8efec47b30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b83c328fa661adc6f02ac417699a4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d7a4027196dccbb3c00af189be11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9fc7a99f8881c7110dc1f3634020541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac587e9f81c3e79caf36fa04bc042542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780f93e7d1e3e894098c3701af2190543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb509a3cdc1e5468c44d5f3ec9d543e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21c2e61ee5413b6131003423e0f26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75828586d46e58e65b509bd0acf339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30aa32d7fde837221913d8673957bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873411833f8e83a9aff67f3a417a061d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d6e4c76eeea0d8cf0c2f55e26e281549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba99c1cd613256719e4b31023c98281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047dfc283aca5898ba01a3185f1d4b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449060fff1ec59dce6284122280c2a51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021a7d177234b502244a20800c2ca2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0cf2eacefaccb4c0d0d1735d1e144554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f948312d89a3393752c3dd4924b9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2284a530b885c2f1f5a64e1cab2aa12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e02fbac9a12d5cb8f01b9ab25ec1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc5abe6337696e455acef53f83194558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2be2a1ede92fb37e28fe889f26e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84738d5f8c39834da4ea87b717866ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc105df5142325d48c1279ddfcfe08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2204fec805f522a5cd8bf926afdcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9afa7efe1d51a5424309450ef4c67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930fca0bead993081e0d0eed0dc13ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3c5a9e6eb033085b7d99ed14bc84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e03e243c39d811a42b8959ba1ef841566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a4d56a52c47ae1ddd20d8c089d61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5406ab930939fd91fdb61ce2b4ce93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9c375f70ee40a1bba6365041b3a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ac0016a90bf9520ab43401c45483570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a787ed08eee2dfd3bde7d1a18cf89ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc2da8f571a709f4cd96170739ded6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec380e8cdf6cfc6c3d0b1e531281d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f33696cf027d13934dbc200cb2511574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ae26c1c6c5905a672227e0c79be6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41b9ed5c20687f908efc96464ed4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198092b02fa7d896f4fe83f27d3ee9db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e4e70437465de1682ffe4f933a86a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c25a8c8768fdee580e10bbfe2cdbe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8875cb654a31b521b1b0e939913626580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aff050a98b101b209cad659e400291581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd48523631b2597897b36c795f079a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b2d975e2240c251ab2352de1ed1fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448f897b1b02d33f1629187e55553b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e7f82241016b285aa9ddd967c19d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8ec486176547bb65fe58fe1b86d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc7fb2df08c4d3b74714a2b51f65e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad25bb740d1b75a80c85d5d5b48f821588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8403088f10b22df883af12d367d750d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c680579cfcb39bb72aa23a10f095c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a4ccbad4587ea6a0659f33fe4631591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e67e0275a8dacc0e9e68103f78f11c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422334fe501798d201517411e5fbbd93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878644d1308430bee076917c3cd105594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e65cddec9eac459d46c4ed9dfcef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ce8a90564af27123bf3d565763ffd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258dedde8171f4d68ab8cb679e6fb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884734a111f4e1e447a9f8ed14b9ecad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ef397a5a91f3e85aa72cc3697690599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ebd462d6bd05fc2b2721dd848f43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b5b73a3b2da4c1d3c9e9efb614080601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd3b1c02112b22b43b65408ffa2b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f470cff0923370bdd4c24b8dad07af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d32552ece394929ec7124a6f443188604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e745cb2093f1a4aafc7ece351e8e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be19bce60944105b6bdc99f16b72ed5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd980221cec017d5b704b9dfbb73f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a9d1d60edd023bccfdab7d8ecc7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4f074519350e97126ab9797363a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30990bf5b01dc91dd0dd48947c842d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06c3cdc985dd5a4bea35b24c947e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc580d688c297fa014fb56de4b4f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2138b44ec593662ec9d8bf4aebf8f7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bed44b1a648d5361f704dded4f1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e4fbcba0a61873406f9ca72f44dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98183071012b7f4cc76959fc2024e2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d56fb22829cf4a86d4d074fc1cbaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651163a019d1062f6555e7fc832046d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49df7ba463a41946c16e9efa0e2beb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412d286bda3afd1a0b414b1315382fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf3099245d4dbf72bf5f38c95c5bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e70529dc8c931c940c0fd19bba471622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23e958287d07ec4c54abb5e95c72e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc655d8a55b802e07e1bc81dff866624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4fddc5d46266d5a0970b3948d4c4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d10d1cfb8398d3c9973a21d4cbf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123711e31e7a4e710c9f2a978f5705e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b984d8a599f05b7703a232917d5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50110312e1d1c4b1f22b8c21fafa17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25d67f5ddc05b56ccea6520c7dc57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7c4ae3a1276e619388f870e1adfe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec431a8fc8f22594b816a2300b917b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084c23017ea333b539f8380c3a46ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99440afaf0de11a7da235979711bed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d46db98e0b80e97717d5e1c1f1e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaab71841844ba1821fcbbc690c0ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a6f8653d55e2d828767712c98471637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f631a80e2ab47825f12ad2f2261f39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fdd4ed6429081297d9ed436281ae5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac22a59d4a837f3c3c5c5d3f0f627640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d393e1cf2e9c0346a5ca91cf7e62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5718cf1e5ce6568623d105e1791dd75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16c29f8f2e4abcc3734ff50a8de80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca98f1abad251f639f5669c5bad037644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365207e3356906479c728442d1917832645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad858f6ac501f1a5dd01ffb7d3e7072646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886837454d7861b4819f225052937f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4660a83f1dd1a4e966819cc566e4822648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ccd2a4837948cd78e34175de151f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1566476e0f2da427d8b4267f63da7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493b782beea39371fc1f9e58b75279651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871ddf594155b4e7fb09adc3133d7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a465d07af27067af0281696fdefe0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf6ea6214c59b5baceba81b8ad373654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb7de240175b06c15dd39e4691fd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fcad2cd28b1f8065ff66779d668af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28568eaf246b7f830257b87182e812c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3744309e364168243c4f7aca682ad5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0dfb2faa486711a17480bd55fb8b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95351195b56254ad11d739bef44d1ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d5c19e53588e12e76b064dd1f598661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78844845d8c9fac853573962986eaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcdd81bdb544122f4e5ed25a58abd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74409d35a0153cc79716e31cc16f4e62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72250530f9ec73ad3a61eaee56589f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee751dbbdbdd830025b39572e12ac7bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666eea6acd65e24d3992096639aade1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db640378c9c18b8ba6f49178bfb522668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0dad1c7f48e9f23815cd78b1efdaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e8de1f0f27cecc3c0f4333ead4a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211d2636ccaa0c8f4fa9e97efe95fcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55e802dff439c827dfa6264f567d11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d333a6c20715845e45651bd53ff4e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3ca69e786aaec0f37f019c74beff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c58bea58c6363fa5150c23ca918d29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e2a51456d189faeb95e55129af03b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b50fe43241ea11de4f5c015f71d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0efcdbc6c822020c0ca2d13a8872678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16cda6632fd666ac960eba6f08f96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c0ac254045b4e7900eb77b7abd68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9caed14175186b7ee74c836f860e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c21ba545b55a67169105fbaace0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbc636bdbded2e4a5a3c254fca2f8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb801f191df3dfb8f981933c847653684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88665a75c534460f5f0b52733c66ab5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d5a8fb7c2e923dd173335c0506af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e26e04b108d6a9f5262fed0788c38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f298323dfa63511955daddb00c0f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d78b5ef01ada5b853cbd250afc23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9699db782805f217ed8e7179f8eb6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e4bba0654a6f7df7da50647b5aa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ce33d25cf65f15af6063eb03c9b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3cb16970a1c8637f94c3ae8b2a0b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf2a64ac8cb66656b75c8b0c438f5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926700bb11a9d3c799c335e6e6fcad4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa6c5319035f6e39d966e996dce4e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ae676960869c9c196a3f94c6d965697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8609b91ae585c591ee1a2d5c1bc17d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a725ec69cb9b43f149e5df1cbfa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f904499961d0111ccae32d445177de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75184b53951b6c6d8ef67ba6a03d7a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbaf6e22d11ccb1937d93008a2714702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558203e5f6ebe6e1acd2d1a9307e4f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab8a5053322e5994bfabb99d76051e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927632e6076c3bc799d8b4d1ca2f696705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f389b247812a1850b0ebafc2f5634706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6961a0fadacc02bbc2d18ec56c287707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd3a0b7827cbddb80087670b8c204f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a82bd1576e4c0441d9db7b631eee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363adfe0bc2c7282a210c2f3e13486710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e428f07f7a8be96a5c8ddf9562c95af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67ca33f15d1573046de3897be49052712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08f93ed8c29d730e5256ffe3af059713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676a83d9551e04f8867f4bfcf1a1473714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd69bf00d0a822f6e3c70f5e71ad16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92654bb574c3af3ab384d1d57caac40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535362789f8414faa3e1a87ca1d5412717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de987fa3e48bfa2f0e551714e20303718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d002244381a99e3aad2c7507b0ab44a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d05953e011ea913442635d53673a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd157af02f6ab2df116d139cf4045d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd0c27b437b18563cc570b749a0519722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938178d9f3175535ae0e4b3242ec6ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e2b8531b3e7bf3cdb93a059023225724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b6e056729395f96a31eb013c6c50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010da485d1875491ab407a379209022726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f7b7877964ac3046d7d7fc4f8f942727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5ac3488fae2ca7cc8f227af896fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264fefb97c28607630416b4fbfa9c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93017bf96a3f43521da1e5cf038666ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415d481aa6eb349b5be26a57dfc0d4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ea97959bc630ed9b4d2b5c5292a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55618e767f50c6c49437880ed85372a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c78c4f27d11874e8e49fd181fc69c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1846cc94d80d3d2f0508d5d92e36c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe8143625d1760a7e46af6164b436736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3348d409178d684091265ce10a5815737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a58c3f0dd05fcd6eb49a319c2e071a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc7bd2206e1a5e7995fecb6acf8272739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e8467a1e9278da9dfcd675ecbc66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4fd287b928e752b8b575ef460aef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da85ecffa9a7666d96a08578c8b9f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f68995a2808f641cd73d55adda7f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25b062ba4d4c4738bc544beffbcc23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b6fd7cca5c8f87bcbf80edfe2da2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb670bbe1e9c003cb55bcacfab4d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5542c22e4ab0ade04777dc4d928f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4f8fb897c5375796178fb22329a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf9d8b29b8db4945053e8b58106451749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855ae1f1ee62bb8fbf233d37d58d22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974499941b104127b0b264a1f95f228c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d47db90675932d37725febd69ebe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9b350adca4874e9ccf50db8cedfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b39e18429509ec4c36c415bd42d711754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598da3a2e36fe9c052a57b38d9df984755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c953c51fc4eaa2f8be831749ab985f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe0466cbebb63869043a9167c8314a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfd31caca9425d3cb5c1225732d742758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc4bf3456db32376436af3f58554c2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>