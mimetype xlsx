--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c732a1ba22fa8f813e8708b042fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb296e5f0815ae5d5a643d9ce37c4c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe4417a8e8307a16191e523ea30563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431279e05d07d0bdbc3ffa161f5411954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f1051e1db743356d4ca705efc6235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c88780e88abdd953c4602fdf7481906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34a28733e7f8b333117befbb1ab2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d931c97f9f753d30c76f45b1761720a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944908dff706161b3c46396a3b4c8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed16584419c2af5d1873919c1cd7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908502bd0a671d97a403d9ea4e74d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22e8e84da88b9a76501754f9f03b2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676b50589063466dc3157192b59230c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f0e3765cac35c5099cf59ad098b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bdf9cd89f06b1a0182d2e80d0fbda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d4034e9b1529b500f97104cc2bd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500ae7eaf095d6a4577a91ff67e76717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4cdab259905666f8565397c3aa8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60228679600e9ea95b36c6da628cc98019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e3046eb02cbd69661c482c2e6e7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a11f278af061cc6369198bbc76d3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2df6c5ad5d2b9d69a452b0298ee0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79a8c8da0c67b9953fd9c9306737823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdfad80484146558452c9b069c719024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af0c2f1ea63c5b88c1b58be389d0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b000c84cf402102172dbfec573ad826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2cbe34b73a6a1e9dfb3d67fcdb0db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5234551e90e5ec4f9eab7c9825a7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd542e12923e4e61921015a71d1ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb34746de54dc83fd38a2da3e438bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e7e00d9e49e40f528373aa667d0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191816e7f40bfdde0547f171104ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba070412357f151443fc15a0467b9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ef444b0ff32fd632bd1f3bac47bd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae3d0a4e73585373b383fd9400193135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b8a8436cd3265c57ea931e12292636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbb783a1ef3d9a26d14183112c422c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c72acae5cef9d5d62509cf530d183a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9f9dd53d8483f9e676d57678f0e2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd497b91481b3273653f0ff0150f0c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b3ee350b74da0c48cb3405bcbb83b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cfb8662b274417309b5abcee8851842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cc11b44bae3a20717e18e4bb7be0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f9b05b8f437684c9610c0e23e94344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10dea95dfffc12ce33f749ad51965345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2e3e1afd796b90ab3e2041fd3e1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3876bb61de7b53e70229050ebbdb7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e7976f8261d6fdaea5f0885b08f1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844f5159037e626ff5e7ac5b35069549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20522989f319b24a814717f333eb0c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee5a5fcadc02e413db63c6700f1bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e010b326463c3025ba216ccddf57c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e8441df950e94f889ed6f26d4bd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25952c58192b31f35ad93ab9de41354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6c8ddc07740c766f0c042dc4a23a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bff3b61075d6007e8ce7a8deb65d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3307376d810c0e59d8b9292b350fa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3844b5371b5661ec846bf68a50adcd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b57ca4ce9513a36546ae620d315c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b0775494c9586c741aab15c73807e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781484e7fe271062956fe926a9d99b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936dd982d86b638d32feee1d8a6dcb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65bf829298a3ae8ab647f88468addf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf89428515fd2d9345454d13e3ed0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcf59187b4a7076172716d00fdbd0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447566a3525f185dcc9b857a8eb721c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0374e28decaa1848edc703cc71f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92b6d36804845e38ee79dd3d1db6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a8a494484927bc484dfb0e632e0f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153a84d8af7d6049e5ae620392945e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5dd2b3f4c1f79cdfceab19e8bd87771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5cbe34eac320a0d46c66a7b158d5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b174e8f5082b718503c512613688973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c076d8a4568216d1c4a5b8d93e86474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228fb6bf34bc36c15573f63780fc2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b4795dbcb7e97a59d559b8de7d22676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d90721bd28c4c8bf47a2c00a7dce277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4217abfed63c4bf858f0d1e73b4e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3b3cb947804cab575c4a66b4145ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236961072fce47c51aa9b1e48bd295280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ee6e1c7a1205e8c0b115810778f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f8ac1536b30156e9c7bf361f4fa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960510975b86cb73ea1a5f4eb6aa89e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80bd3d643c8bb0c9005ff5613bbc0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039dd57733ad2a9d1aea0c1f26febae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b712c5902ee60350a1129c3dd86bb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042372ac6f6edacddbe434b4d91dbd2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d3dfa0a5669d9071442d9292100188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e436d85699f75c07a094ea4890c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dcd2c7d2f0ba3932f158c3dd42c2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee47420671bcc9297b8249cfd4c65a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366cea06c52d064925f41cb99e2b0e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d372e4d8f990785d3de74bf223df8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4251d5383dfa015465ce1318efe91dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38e35ac8412ca5923214a7e7f27ecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12ab37503cceace243ae0289359b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2647a4cc22a19ec51092c7850202e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263df92f0ab13bf066c3947fbafe60798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc173742027145738ebbdbadd779d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34773c2a1130d38842a93fa842a32f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c75ecc4e88db0da59feb0b39e51ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5239a42216187ed14f26d90ae6ce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bffe0f7e24800fd0453f300d6a6747103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda100d38e443eaa95422b0bf37482104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01cde1cd545765849265832ec5a78c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1de1e23d057522b65451798a0eb92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325cb3b834a47eb9f19358a5226beb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031acfb3b91f2811c313063bc0782f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48939eca399b1ce4a4b1046eaa98d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a65d3b1465967ef7badc9d930491a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e63fc3f9517377067274fd9f50f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1861a1e60c345752020a91ca472bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd145edd6dbe16e2035724833857c310113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595504a2b66c2601ecefe002c5677aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf04b6d819e7dc0a71ffbb6ac38a05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebd4e22714ed37d9aaebbaeea9712b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209fae3bf5a31f7ecf8304e8bd2594a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6a39e4adef23014bbb650d8dc01ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c249bc947143ebcb4a4043e44e0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026d97c5b79e8f5fdbee52143ac8563120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90aa88b89fefb9b0ea56f0e0e9022e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2ba36e5e87a1ea7b10678ea6c257122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d4400654e2649a88f559615f7e1d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23987bcaf959f89ec3c6b281f6f9b0b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e6412ca292b9399db5ba8c20efa51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cd91531647f2beae98a18cd901c46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d33e01d580ec2cfb998a22d2fe717a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aca68227bd7976fb020f4f38b7902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ca7f6e0b6c161789c217640920664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454bb1b5da2609edc6ab0c3c3ed8fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf19f206e2cbb93523a0818ba05a455131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ffd8ff2b1a76a90d6f01e6c4ade16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700ba75a5af8f9356d52c1d7160ea7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d20eb602f8e13b60d0208b4e91e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a10a9027f0300e171908da3a1409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd43e9e90acbf656b5dc0ae75ae8bed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38f41d8066bf8042c7620be76bc5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d406e612831ba428adede3bdfb8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9daca5fab779b7c09c3d249e957767139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e588b3a328de63b21bfb5f310849140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59dfe3dd1951fa0b931a6a89437fa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf1da93fd934bd52b9e2a1ca0abd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a44deb2aed237d0a93aadd5b3d7e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08979a0a5d0a57bd16d7222bc82b3df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55b562b0fab30fb442d3b21822d868145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e6fec6ee3e137b85d796cec51772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc315ea4c80464992d37f06e74248b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b103e42f5395ea964876dce9e25a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c321f3faf02099f260eeee6c498218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e889d31441ce09ca1fcd152c48038150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843235ef3b4b4f132c368cd6b43ce47e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8b4bc8e81b33c4700efa94c7e91b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6623ba93098a109b572aa674d1976153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887707521ab2874186ee377db1aa39f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b33970d4ae41de306594afbb8fa609155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00beb022ead37623b9f1d05f34c6b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168cff88937958c886dd31456bddb70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940bac6f3508d6980bffa179553c206158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b5190bb9094759ec9d8ba386795c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040117e9db87249db2719436b5d0c38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31acb1a723e4789df09eb6c7ab4e409161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4b3c0988223a7e18e0c698c77c9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad7311585dcf801f3104ae1d940f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f86a590862437592f2ede8f5f47c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cebade6737e37c92256ac6550f8e2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684e06e6cc7e685aff8f6e5fd8b723166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fcc9e176a083ef87f1a51fa8670cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc8e0c2e515d409c9d27da7c607aa5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6fa72e82f210c659c5d7945d41c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce52d1b565eabea8b01a1439caa95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b738421614d518861e3210e80f049d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19948bf73f9390403f0de7e2926470172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea165b3efa86b991655b0022369527173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7396afe869e2c3e0ee12e98a0b80f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89402dd7eb3901665cae7f8503b2f6ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641fe17d6b7d601024450635118c4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74e0a4604d54bbfb1ebad0d25afb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5216baddedb16fb6c4f44fb692068d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e37bcff0509959ce7e869e1233993179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336088e99943740e8488a480349f9431180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787c7474ce146a73d07206c74125d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38385f15ff9ae38d5f073e822a20b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afac42712352ee7f6ba616788deff97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ef7754afed428eccc2935c4d5dff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffdab030d17a657af3ea804a3f6ec6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e524653255782581cc8f8d58a78c551186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b846994b87b768788912816024ead38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a08f13751e638ab5d2ca29c97ff22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6b50ebb11a78513d0ed324cc91da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7c5421e1e54ce497d049d612cca0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c11762ff856e796c060feecd2992191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070165bf36e840be71b1dffa9aa7e847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a986d68cc0df0354f3a58a42d14f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11ed83711455fc59e25ab34b9bf05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827492397c137766e6a418c54c69a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56a98d4d45bc8748078122dfcc0e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ecbf185cd0b3574cb6e413d7b14d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a8a73cddc4642aa781bda7776065198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ababe0397e772452c109f042b038614199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649da3fefa7757e4abe1a8887c7a28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9de22128723b81001f40a869d6e8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d108c5a5a0a1a9ddb7df13eec715d40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16007cb372e8e70348cd243e65034a03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d58315c2e463ac8354eaa8c2a8b493204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f977a83132155dc1663307a133212205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18e12f254f68bb81f26b0c387f70a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d62dee76267e85f6efab069d7b88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2f4c3efd68cb8df3267be479775d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e89520a90c81bcc371e7b34dfc2e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e58b72fefaf502f8767ecdfc70054210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dea15b37d1fb68ac672f25a7acce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b77ebcb9d78d7ffe83230e4330ee29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2319a2e53757cd9e32c6f7b11266e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1249f180383e813da6277f4084112214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c8b66a278742c82fd40cbd1bcbfe9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f511a58f2a83757fee5c7cd0ddb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f73355793ea0447f02fadb45677e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77e23783224f64243cd2df936f4d5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300741cb6a160af6224550243f959d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06069c1324a38ca3b29f45f1b6a3d4bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824175810fa73d3080b44e4437deca4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776eba9da27c882298255c54d79600d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f855b4e3df67414d2f34e39eed65a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ee7148a5f286a2d749ee6ab36304e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0f983faed124d9d806555f528dc8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32683b010f45451507bb22c6e9787b6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9306aad62e74ade2ed526a19baf1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e89203e710eadf6e320fd5659a382228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689708a29eb6b8be067908ff45f10f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c04c6553878b82e7c6623788903a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a5203c90171b5aa8b09c55fa0e8ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6386554527db66bb5468d2f863c46e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024225869543a5a82b1c9c9eb45a526233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940806f07bfd8cabca7ce6ea3fff7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ee7f926d9f91de3da373e4c14efd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25d95bf333ff2a4e0a76b9f189c25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc7d40156fb5bdb352739b4d0c437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd8ef2ecef41865d3008243472336238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255f3a9f8550f660f099d91de824f87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca960111ebdb332659fbeef8bca7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d475e3aef593d1da758a3a56e4ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d774bc97de082c8fed21577ac28b2f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f5844727c91c1f394b3fbcd2499d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781898dd25caebc7a5dcb3f94f0140d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8e0fcb402ed8958e42d2900718598245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce06b964a7d03ce96ec89e4860042246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ecc47ccfde378d052c26bb644ee3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6f18e58a538821b6ec1450c99481248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25708628094be06f5e6023304ca67db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb42e895bec029024ff265413484e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876fa9a00f27afca90baf3c1ecfa99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f570aac3b2165d8bf8069bf6c665f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d070cc6176e060b412369c9ae811d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6103052b677f8bb906718b9aa991bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37458308720a60af861c21bd12a0934255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823265011c632e6c78e1fd699529f466256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ca8e428dcc17686638df18e4f8b93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c6611452315188333a82f10f99f67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529d2f95e1fdfa98eafef87745bde7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24650e2d58298d2ba2047354051ea8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c03f393a74507eaf01fa15c0671873261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d88d3029ce55ce3b3064cc82b33a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb487696bbc3c7dbae010342e8c0f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d0a63a41e2f18278f22a21256885264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af95aa1429b9e2f8a032947fc6dc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200a7d85231300661ea1ddc8f0de9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58822278f3052430c144b95f8c532fa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc903fda9b5e3d789e84b0f90dd946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c430c509e25d2af3326bc398d4013269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0868d83e1a39cbed591cc3a8eab588270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657d2097a7eeee5c738643263352ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636554834fd0cc980802e96ef579561d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed32057194df746c1836f9167b70fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3784c925f6ffc171bfa80ee7c0110d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8ebbc79af906e07df65f4ccdf449275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6787e346d205c094b53cc946db5dbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b6094925a9c4fd5a0413321dd39f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee0fe1f3c4764569431fb850722ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bf1c604169ce13713ad6529464d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ed948826385797cdcd69603020bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ae8f30d538b26e9c8352c8c00632281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9a590930eaea142b87cf09223c42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c976e02b227a62e49a4462021166b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ef5937f72c5477f4c2596e3f2da7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c3609efb237e02d4198d1b62825c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee5a111754ad232c0b2234015445e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3797c6608ae12fe7d361aa67de40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15139177ca8c0533efd9f728c62f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13273e84a3dab2fda19a195ccc9dd993289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb37c412c0e6fc57796df4b7f63e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c015eb9c370b32d7acbaa66b959d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb934b47f18c8008069a22e4f11e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b6a8ab840417059454612344baab6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d8a2e5a77cd06f101602f9888631c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b5cefa3efe6ea93a04c061c85583295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ff2323dc735ba589099ba017758d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390bf6c4b4b120a3be215ae587e301297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e9538e80da114248959a2f639aa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311d629ba5e717635aa218fa9ef90d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ffa789a384610cd3eacc3213844d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b05c49d1b1ac79ba2a7784cae6e81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6927bb9e5805837993e8b040fd3f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57437bbfdaa236415f80ac2b94980a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55bfe4765076f52e04d12fc12b1893304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23204ca3cc6a33ab9d14a01c6ea47d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee6d83f77ff89f042c4599f37ad93f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033311a41706299290af2d7ac54676307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5027f83442fa9148eee49d2f8574308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e415cc2b323c3c26f3b2ffc7f287309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490adfb565c29abc3940b1ad6126c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4e115fe30f3658a9b4d89a1f23c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d4181784f2868610ac3ae2e6fc49a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271435ca646378c5189f3f56ec079f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7a15f9d5fe951194494e3e5fa1a73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402be7dc45fa3af0aee62b6c3067d2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6913cbe4670cf14f1d7c4c12763e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dedb48deab32c24113f6b36be31656317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1de9c07f93a5b003943a9a65714eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6496d21989916146444c7eb0b0316f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832682d770481203fa3ec52a67524ef7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4dde3cad0abb279252a47d5574bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c82dc8cad271b9782024550cc8379a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c619711f126de03cd595f5bc571142323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe640dcbf460cc8e7e2b3e60b3b403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a96d9dafad928320c13689393e0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f823b0aee00d8a6c7f36eb41b8e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191766fbd5fee845da316f029453c32a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67690d341e29db7c8d258a03f9ead8a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf742ec024334b644c4e22172cacd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd649d27f458b7510ca55f85e2961f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf9969cd7b3a38f0424b2cf59d8f88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec050c57607e58028d977188f780f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af7958fbf36778f9577959c2464cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd6d8148cac7ea56edc9b6c43567d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd31efea6b8ec9cf0a8c9d0f7efbc2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571dd4996ec4d9076aca896f9c5815d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e15eedcbfffbf16d49eca4e15f2e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f540cf7356f8685963c903ebca0ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9928bca48728b0fdbb9929e3d9477339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1671ca5dd1cb7f70b811387d3d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64524af37f9bd448452f34795929c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a815b016e5ec18f9f9e69c8ab86119342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25e66382822118fda7ea97ea342c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13a6abaa2c717bf08a5568c800f34e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d45806e798b13b1361eb08a1aa37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ea598817b456bffbb8c21366b5b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2725d781d9e87587149c0970bca97f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81069891d2c685881aa83aa1d905a7c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ccd12a1f8765b94b15dbc101a1e17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b943ee740fc6f23bf22a00947d47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e55970e5e90d0bf8f6a353ce9b7af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a92442965362971b371d99a0a74c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6a769c2d1d5c14d72f7ed0a27fbec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf012cb0dd0278f9ad3babb5772c023354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121f07c158ee93425717df7c900bac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3527c4a57747b87343d0dc1b0874356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09e8713912e4208d174a5efbac505b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9075d20a1cd72325bbc15e6c3911f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07116b89035913bf4a0e22f7a9683ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dde87f09d3066ee1b6d259eddf561360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ab001ddaebad340819070f9f3b79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dca454290346c4b52a1bac4350a11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846ebf7964debb92b1a8c29577c29cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f5d30733b1fc94c79f56583ab8d1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da354f07f09a7a35a880f645177e52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c288d5d96d5fd11831b59754f032366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eec63f5956dad9c9b896ce7ad9742367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d61e4c0f7b4213d5ccdaf65fa9064368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad55bfb6c285c4bdb5d647d34fc2f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78a9d09a287804a2718892c32ac51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f720b4bb2b07518605a513b913d631371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cb656ee21f9286a83eada8a3cc432372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638b9e2c46cb4c2ca46f895b00665f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78e1ed07a0d2fb92caa5dcd8d7e89b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c2899ea601597468ac58e3488e8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b832b7f13f3c581aed3c1f9c712b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ddb85ced942b1014218912283c52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4edb7d62e5e146ef978a1ed66c058378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d73c751801322c6adfbf9087c0545379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ce33363519cfbc87c69200fd951d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d446c338fb866f372e1f37b82c556381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f0a664f664db9f58b55a00fe5095382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054b357d3480fe611fa35bc0fc2c836383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0afb4f829a42907537139823af0890384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49648cd6efe4428219a4feb000b2d04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712473fa8a1dc17fa41cb6cf7c25d2d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84bf38a510223ec77cdb471f3879ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338e7958649e396cbb0e2cd31aa60b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32fb7095eb6cf0e9944083f3d65b12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e69285805ddbaf9b8d8486bfc75d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98926ec923f46850a1791f3cdc97c79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece6f9663488780b0d4fe2a7da3a95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad314b2ff6e4a2e8e920ddf03d52111393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210537818e3f53121b5a0cd008eaeca9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3384ec5a59f3b3c58d829c7fbefae98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae234154d7b6a497e6366c5ca00748396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddfacd31bc4de451b32f8d4cd4b1fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a29c07c178e1d687d92bc32e8a0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b22d8f4444060bc19423a93f51afa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc73a3cfa9eb7290468b21a0465ec8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591df10995533d533c4ed76976aa02f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589d79a4b5addbe66b730caab94f6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab623d6d37cc83038ae5839ed8c69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a350f1b874339524f631c518e336404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b5eabed195337918312edc7e12f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d082e0d3cca9633e332121ee3012d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e85a2ed810fa30e92a8faed2f339407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010412cce50c063c5eccd9d87ee59a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f932eb01311dbffbec6852f37a44a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb5701f596f0ad280277553ad8b39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ca07c127a123dde913d7ef35785bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fce94fe8ee2c5fed6a20f06c60e18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ac20becf4f10110e24cdbf89cc4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba99fc905e1acd342d13994adfcb53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b295fcea67b0246487af50ddcc7fae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd26e74e4894c0087b5f9bca13a7a60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7476fb48a12c341b964fd03558a48e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4f1dc57a921042f78c2253715e397418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639b9b8180a9dc184de1be6b1e83bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c533bd2ff924c0863410fae285d88b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f00f94add252a1b127b0780b5a549421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898d158b4cd4c82cb5ee162a62860d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b5cebf3dde11158ff2fade422a4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc351c56c5edc736b05c8050a96a720424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb519778d7f3b6b19cf52fb7818db76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762032a8a502eb7c20126ba98e265bc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4f96cdf69f1fee1691d56e7fce5f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4d69fc9335b8576ff1ebf32b164f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b1cfe7d40cf1fe42309335a74efc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b54c8e37e1d2e6d09b2d8e0a0c1a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335f0fc5f6b7bf808c4b910dbd6aa6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30b7f673165256dc557aa4ee8f460c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0130d077af4dbd90d0212607a2fd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecd618e02eec54f7acb40f212da751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8c5866c4020bc5f15754add9ee59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69001eabdcde3886a451f0abbb4e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1b086573ac65803b5c99df8c010c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf7f7429fb736b25566d07487ee23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea1658c26290f81e117ca552eb7fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e29b147710e7014859fb10bd8f474440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19431cd8b18b23eb9433fd11e68c684441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4ec2b3dfc5e36741da024c57c878442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a945f3b6b23f6a0ae29979f891f48d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea752ed2df1f9c664556fedcb83e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bb6e0714dba117aee4082b2e232e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758b3a5fd875a120d77a77a440495c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1904b75c8963b24ccfd3d1ad074327447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d482558b93d8a0c7c6dff24c7117448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4f2b5461fb974524f2385697f410449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72adb68cdce9214165eb5db4e4bd25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33efcfca5162309e3c360efa8fadf97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f111b91abe058a9957cd2c7f9b039452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2647480e7b53395e2ede1fd658f68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18b0f4fa985045c9d21013201222a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0384d672fa48e53c11ad7ae3928b076455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3b7c55a9dbe92c2f4ca4f49ee635f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a5c937ca7853b8f6f806e7d9984f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a426723aa231ac295b0c441b8633888458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732cd7ab054227ef0209651518eacf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eda19ae4d609d31264657d2cd7e402460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00703241f7ae152c5f7b41830123eb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f58ea3536d8e8e1861bfdc46b0972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55ae29244b40621fe175bff46b4ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569173b9cd14aaa537689487707cb4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ba6b621556642f2d0daf450cf1ef9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e524730a77c01276ccfd45cc5554a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213902b0291794e65aae15568519e25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b4220c693695661d28e00a5890aeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdac26e8490ace4b7bcbfe4e187a1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c8acf8f2dd5a39cda1e0d8825781e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cd20f70a33c4c910efb0c64814bd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974a52655eb0e523bbf88926423e2cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d79f2fa94d75bfc586d2e225d8b382473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b137a4efb1ea277ac632955bb7c27f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f26c82323e9b061e2486fcb63d93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad3b0014e29e2abdfab0940f02a5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff88850403319e43d171de3a94ec53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6248179811a752737dad08f59c16b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb981a1ca3847739262a94719304dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e330166cc542c75190f93fee7c457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f10dd1690f2c2da1d7620fb74ade0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc22960a59f4a55d2a09aa86b716b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8258e1ac7f91085e5fee1ba2e8f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e62180f9f4d72407560299a22eb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98983f6ab7408fe3287bfffe6526e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7471069cb39a15ef9dcfbf914f8afe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5de39d9a2bab8a7f4add96070617a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda6112cadc7d7fbfcbe7e77270a821488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cef963362900818cf2bfadf8c747a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ec4ca6693b9caa527c12adc99cbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69a44f16b9c93aa723e75d8c9071ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785c2f30bd2cfe22dbefef4637cad5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123020d743586570736c708403bc0b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca662001cd02149ad84d69680f76ebd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0f22a4ae404360baae1810ceb47ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69a26aa0737c5195859f97ecd0171496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48faece34b778a0c36380327808e6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac364d4a3b4271b5f6d5ec54d7de8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f790bbd182c12cd258069eb802449499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa4469a3bb45def1cceb18a3c9512500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1acc0b843e226db6284d9567d20e7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13116639ceadf7b112dcfa45f01b84c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c36a731ea645fd69f2382f19a5c383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027daa136f0c1bade3d243580886123504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee7820fbac460aeaf34a733760a5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296082050c7b1f737d084b3b06dc0439506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf03494670eed856c9273ca4e98ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc7ea870b15e4a3c7c426fa6f39c04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c7a28d23921c78cac5cb871af3b83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745204fc5ace21eba644eb6f6b96eac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ac5fd56440bfd156d7372c21137d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff6191d49d74777c4a938361a2e6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7f41a6be27509f339360ed7ba2294513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d9ee6f02ea3638e7b6fe462cdc86a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db4f0c9f9d64aaef46c3239b2d200515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb7a1174713e142ac055e306d8207516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafb584b18147a9b5e2cedb4b19b489517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646caaf6695d36608248e1f373229a21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac943c7b6724676b1ba5ebbaaffd3ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110860bc10c5d3b1393343c9f866afd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159c5c15d57f56ec8775a3c03c895e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b56b63f2226f9797f1c8f3750e9c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5c29df208b8d539e1619bfa082b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fabda958bdc96550462469023b8336524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b605561827d6c37415224a01f0ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f99c722c9c80f386053046d37ea6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd7670e158127326247c69926f380527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1a85d251b252bcb39493a80ede02e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8f2d85651cbe05e52f98bc992e85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1bd7faa6bd628ce6e2ae31045eb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6191474d817776c08792e02b20322531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77a755e331b519661864255dada099532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aedced78f76cbb3a240e3f32884c40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7915861358a536ce196ce4dc879b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5035d739120cd07a642f226db6a05a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f24e50ae60466a2fe23e6c070b69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ea097bc9747091656d6c895e1e8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b639fa890f6a38807315f47042e6581538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35746ecc65fbcfe8804ca0a78d7b9a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0496773fc91e93c8314264e88974a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b093406209b2eb6299a5cf5753d57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d69bff545821474294cf5b0211cd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2f976ca5c21830d32e3b3018521c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23822281f2875f70b1466e8cb8c8b6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424f044975283347f7fee744d741cef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38f923b5572ba3188069840aa6533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e6bd10821f659083437b8cff63779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edac4f7716f0f3ed37e3d06747d7f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01198c90c9010a9f9197187cc1db5b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a8532fceb00797f7caebbaf1b5e13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f17640ef00b38979acf52f5532d25c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7642396cc52f33ea4ea09469479802552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73e0e9616304040b6deb02a8f47bb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b474054130d7f63914ad59acf1a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09cefeacf032d5fad58d49d2d8ab6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef1358da94e35e626fcf0a178d985556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f274eff3b63758fa80e8d7ac18aac21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a403fd049e6a5bffe5f99e718d86fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb4b36afb3fb41283ea442113a6ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6700daefb22037084387cfcf3beda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4e9ddbeebd300effa2189ace4103561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ad718f2e59ce2c6e1f96c7bc47a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8130be412274649c7026293b30ea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d956cbd2110fa98aff91236b97494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd20158dd51c5ac889661b0308cfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29820f64f1fea1a265ed23aea05f34b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c6b8161d950a56ef8802807fda0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12731ce5e3ec54c71dfc3e8d551022b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c111dd572e3ef8b81bd41dc012f484569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847eb0f99311f31a432a520922a9e7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fc10b16c35551ab7bf5e2bf16836571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37011e4be2b9d344fc2a46c35a1fe6a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0d753ab612c72936b078df7ee5546573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab61a9ab855b3d205f093a1c4a48f81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea391001620054f8a46a50eae9c605575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e806ce11096a403557600a823fd027576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a363621a21be4b1035fb069ed569594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d125269b0e9d8dbe7e92350fdb8e9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a29ff3564362db54a87e2c16b99cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a06bbe400a11167fb0d590fa7f7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0598e9e15be4a411ae707794b145446581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff21d3681c435bbdea050ca0de466582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde802d69bb31ac90d4622d46a10759583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ddfe8257c3ae9050d1f562ec50d96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367349d39a16ae296a1f55944e3467585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be99d9aea5d41e2fe16b0ae5ab3209586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee67906bedb22a02cdb012457acea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d4eaced36e140a2ca93a117bf1838588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2decf57d5c305b4621f1b09a1ac7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c2c3f05d2ab9e0a0716939c8b70bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a5a46752b6b4ee79e4a58e1e591a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388880cb259bd968aa78f7db4fd00a5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2909736bcee4cec32b16b0767d6c4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5782df65c7efeeab340d3fad7c41a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb2075d24ec2e1c3112f88f06cabf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b1e16e25fa5bc6ce2ea1c7617676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73687e9283de668df963148fd0295e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c036a2f85f22cf3b7f221cb1c75b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2181f94189a6e93b9814bfc206e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c99dc99fe6bdabdf13fd0f1bd1164600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090c6ccf3ee79e93cd9a367d9068a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9522ae7950ee73d9b2c26ef9142512602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a15952f1909ea71fea6087ef971e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a02b7d99260f52afed5af77b68098604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3fbe17ee0455584b47a30be7c6d26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe47e53d023e47d39e7853433667c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fe3fdd0bdc698392bd13b8486eba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c6bd1bf1b96be7ea41e7ea0362b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d25127fbe5a08f9f24009d9a83c335609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34989585632b6b77c18a4a906c5487610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210138feb51dbaa80bb50fa808796ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4179d2f4af5302314cebf168eb0e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4603c465fd43046a1eacda6c81f31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fa131888eae09df87e45991854786614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab2c0ead6bad4390a85fdbda6ce20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45426f9c3b60db0b045bec26a32eae4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afaa9d994844eb5fb2c6178f6b144f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4919f98dfe36408935c3df4fc4da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb046810732989bf7ee95294171adb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78aa0fc116415eccda65a458f1dd62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e58f961d6f3f448d1c0b348904f8d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc02219964de45569c7482c77f7bf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307205c7a19c4050e904db300faa9db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54658e4ec488da8c7fefd20b4df8ead5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b885ce9639967216cbea61e37ed2f7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c97bb9240c020c465fef61a88be89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce0980bf11f6450def128b99a44fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67ef9d87940615143bdc15aea729f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0514ad9ee697bf2c40757b145452cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4243ed4dd0c3aef27a0c26d7d98208e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc5f611c6ee98893a96ab8c733b985631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a091a4e415cfcfeb6d06ddf32c03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c8833a581c41b34de13011bb8191633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32ff636c3dc56d1d6769ea767a6274634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b3efc72bb718733630926106d338635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dd443b2cbce4d8682be050cc07393636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216fc4a91948ec4114ed030093a2b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980503ac5b0071fb622fd6206bc6c70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d756d17c3d34dde484ee93bcf3b80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9006642ab09ec5bff6c8ff5d798a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f620ec23f9ea5bd27a3fc7c3adf997d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df61016e2ad5aba0508ad91b6aeea1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132694745498e898ab5834c4c162eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844425b32de52bc364ec3b1267133a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb327afc3b5ef1061e8e7ad4447522c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe870507571d289c9a81437689ed18d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c38c403388716486982c40610f2fe5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ab5370c0524b9bbd336c404fbaf62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f64ca9b5dd14302d19e89dd314bab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44ce6d8dedc144af02f52a945dc05a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17560a52e42d6c45b772929b29f0b90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab166b38496d19a9e5a3249906eb8ebf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752492cafbf0a177a13b8ec49519c0c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2220280dcecff50aac5a1418f6a4a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab64069cad3ba439c76021e58643bb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258128a06a4dbb7e3ba87e907e194b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f146d1e1744dfc76485b39fe9e6eeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a9758a6429a8a52e1ed2e662de78b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e35cba6af0693a9a16d39c9047b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9684932dc6ccb15a8d051d88dac02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff49b5ada87fdf895aff35a4c3fc15d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656fea87599138c8e01b9bf6e3249c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5f40cc19ee72fdd58e3840c01b92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1778b70de47a6eadbbed8fd3aa3178d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f32d7c01b1ac9e44580877e81bf706665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5357d95fb4b0382f28f8149ffaf34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4842a79c143f4e515c9b5be7ab9f31d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd5e3ae9ef4672f3a86268ee8ab2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e2e5f8ad51ef2fced2eb91761dae9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5daba569bade0bbf85703c876128fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a623e0893ad34a263e81c560896b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce698a5cfb8ebb91e9bfc7387d888672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de447dc575816c567b041807b4a618673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf600ddebbfa69cca8c6accf7cf86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d55a761143412d0abc1092e2194710675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51863f95380172c5ef9e1ee41f804b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e2dd5e1b45e364082d66bbdb122c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d145c5ef13fb63f45404a193206abe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd5fc5d193ee22d3e36565d4a2bb11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b0963f7e4675a05209e370c05186680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97e61965f74115f8691d4eb416b66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafd98c7661e9ec9826bf5a1f47cd8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3b3255fb9b4fff86fe72ee66c5ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce086cc0db7d51dcc00803fc4c17a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796034afa9a16b0bab430c34783c1cfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c47370bc21e9065c15bcf3bd889a1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d5f4df524f16c1599186046ecd26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf84eb937eda7b811dd7441d56ad01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76251a742e1d191facae7fadb07427689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb31ee20e911458df7d628ceb685b79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1771520ea91b5ec2a5a9f87230dee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b45285a094a8424c38b5ee45c640e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8f542a3ce42450366d843442af22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f8ebe2787c2fe98a774b5ef352d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb1954c158e1ab49317a3e30f9bf0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b712143663d8bf9eb0bdd0d84f54aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732530211aecde5597d8d379140cf6bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ff310e6873e8c5d61d877c37e46a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be23a7247a05416b68815390b431c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afaf64a96d525bff3f70fffd407869700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79108c84f2d8a9bb70f5152e5d8b4d08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc121d9327d65bdc3c46e4b3210ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e058340632ab2c875a5b664d8dd8db2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f9016efe51ae18b031333b2be84a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c9c8c3c647d007814e3ebe47db244705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47864eed0e5eeb8e561d59011fa6bee7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a88dfaf2dd06fc4ff3ef7d881b0d14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8670d314be2337bf3efbdd3d63718708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74557950eabefd6fd821145cbf23a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb3c26915d658ff1ec178c0b4e011710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c19ede21b38308b9c1110210a10422711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40f956282d727c82003ec4196b358b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e4f371ad63e4990e6a4aa410ee65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2f4f89d6cdf7fd60dda54ac06475714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e58c1c03af710671513e44d0abca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76fa52f86a5c3384915743f15be8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698024d6c5dbe988d71fa467521ec9b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97a3276c4c1a79f818e614cc0a5d1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e92372eadef6886e9a443d537d52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f221a41cd3a76ec39c450e4b72face720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450731b2129c5301e6ae51eeec1b27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3dfd1dad7c34c5ff6dd9da6f85fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0013b5c118858c607fc2676a2585c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc78c79ba3e057baf73584d5779a7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452718abb598a9f344adf7e61386885725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c7a25c65dbe787a534ddb454761e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda57090496f0ebc2fb8c65ed5c93f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d179144018bee0a07c5aea416edd24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b67444d285f9c9b7bd09ba7000aab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf1c4866737b419d9ceaea7643c763730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ef68bf4d1a5a8b2e88b14e32ea7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae06c3576b122c379a5a1ceb4cb47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380758a387d76a5126f26f316628622733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521af104eff9c578db7195755b5cbc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a746292fc2d078555cb9a6a2d414735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cac3ecd3599fb3738302be409fde7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50452bb5ec4299b01e9299f22bd375737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb32a6f658978ad85ef8c42275b89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b42fb56ffce2e7a5e3b50040cf1a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd5f2ca5932c310c70a9c9e442e10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafabe19b7152cdf4e97cbec53ce8f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2f2a26799e91e293789ca203646a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b154fad3bedbc881f994e5ae26be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290610fb0dbb50190383f2181979077d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019574f91408a42a09d9d950827b6ec0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c99cbcbb326654225bf9aec71a362746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb071b824abf8262d6271c86d499ecc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12553c555e0f9111c80cc14fc5767a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a350f44137df4bdc9bbf5ecbecca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac74bf16ee78a1980ba09a797765089750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21822db6e0638a3d63ee4b644928f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e81af53de1334cf13c78c999e074752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169012bbc8d3ddbe40b6ab548f00c8a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3c4716ca0a72b7cb5ec65cbc27a42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383f8c0bf3d12d1f2368a38e1c3907755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fc58e3e541fdef43f5cf8147793f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c870bf3f1d033df2b756146fac1ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae5ab22e962a4bbafaed9dd4591f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7af49b47fbec2391d2005b5a9b6b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed73fc57f1aa760ac3c4b03eaacfde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52877adb5ea4496975dfe898d695c4542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bb4df538a2cc300e94d54484f74953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5270b03bdff56ded9438ea193889f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc0b182da5aedebfd7e0846a4fd8cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9fc65195d97da4f1561ccc6a0cd4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8053028c394645ff7af8ab0556fa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce04f5705a169d763284966d2f5d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58f517600b4d72aea97bcd4ba461c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0528af2943fc294ece25ce4c4baeea210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6d4c8df58bf75a99fc4f294b262211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182ebbb86919d0e40cf1e65f2c75cbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506ff8007ae34651d522382e5be1ea713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d717eaef7d73e27066faf7818a26e2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd27016644f05076c94c3e6a38472715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a8802a150e963d9a64b94e7437d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1d9d44c26587d25563313d8fdde5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b53fd09dd63c227f9ea42733d3ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6595fdc474feb15f4e38dcbc1cf43719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451063b16382da985580ad057c86bba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e0aeb7dfd5c785cc08303f4e811821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a21659054a37cf708d79adc91577222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d340e6b27f77a314314f3f50fa6ac723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28980f7839e2ae52065fb51d43ae960324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7417557ca11cfcd5e12b6659ce79025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3244f4a6a2596f58924e271a06f7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960eca0cc1d3d7a051df893df228e2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb901362645be54f92ed139f3d78328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713eb4fbe8669be88b115c06577b70829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f464ff6a682cd4f76e296baf82e3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4fb35d01659b1a6e6509247c443031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54052ebdd7a6ee3f85f0a61118ec6c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b709289e3f468f0d22104f6ee14a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac671dbc81c1edc21902216be48fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c2b2a7ed76098f537cb4617abc9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4026dac54791eb7fe7b90f408a22036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f82bf1b2a208ec0bcc3a9dca3fa7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900418502dc6942bcb16fb2b4c90f2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc15f2d3b2370d44350a273747ac3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0fb7dbd97690755b8735bae3f904b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6a4b6dcd297e7a182284e83be24e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251edccd8f11620467850dcb585a4c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603dc66fb4e34a066beecad19caa0c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007fccfbe7639e780f7e559a6526b0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dba9c8dc05770dc5442184b3e740c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31131ac57be40c4f8ac07c6c2cd5a9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a29c08c0ba7b8deea672a7f2043c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6dbe41ea438ba05870d015e76bc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d634a7d3112533ed3cb46d515b63949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce7d17d528b0fd9a459cf76b11a35e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9248a55ba0ac77d55adf86b98c55d4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb89e9650341cd3932a391cc590ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca78b46a2073f49a619b12f9e72799d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b767b73a4536a3842aec286ce44cd6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b8a32b857259d0bdc5e944a44bcc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ab73d718cea842eeedbd1995836e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e3c89f3dbafa165640bc5766173a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ed28c6a6d1f1d7e70489eea6e51858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab47328a094ea99218c6c86d81db759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895568917f304a27306ba005cf4048460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed18ca24719bbb830863a8f6c4c3a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c5905ea347cf9855b0b1ed7f931ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39a80adcd60850b7ff9abd8f318db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ec22233f034410250d4c3c401443f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b6e37b91ddd817ee97cc5ad39bd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0090c943f098fd1476aa364adf24766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032ce40902376320c9f7e8d5874521267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b79b20b249c17f3f4d2f0d893ddfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e00952bb2719b58a310269833d0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b1d425058e09a5e9776892e9215170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ced4293930318bd5c568a940841071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e37094c4d8d397318c278351e21d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64958f017212efd98d22d6b2a96cd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d9148bda610a8b49c44fa87c6e9f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0530e4a61438313c7d6d9a5d3787d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82606c637b6a9839e600c31e0a097776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543198276ceede4389211902c3d6bccf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013228d9607195c5fc5782574b061678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007508b3ddda8c397739f1ce4a1b8f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c299bad8bbb5ac42ced6c4f15ac2ec280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5699a88abe2af72afb0c5d4079f4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc8ffb7cd1d7b2510b2fa30e7288a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91c758ea23e7bb9cf18d5c747bcbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507f8c35a1c903c18eda362318596584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd6d9f3d50707083003a8226889f3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe8bf3754d9fcd24d305605c9d71286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a97009f51a94a3470bc88fb0827c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c027c5b09e8ab4c28fe756c16fdf2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678edbe0fc2ce02375e677fb4381031389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadaab7e79e7be6b001367ba9b2a2f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736fadfc46dbdcfd5d3442fe82840b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f94579e84cbb982362ee08464a9af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18adcc1caf0af8bb0f145f3fb13aa4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaa292cb8fc221d8ec08ea1b5cee9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03329e2ceaae6b7721c236cf6b3ea4a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b98eb955417af63f74a23b9f95c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b225086184c110dfd446f2c3da28797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2cbddaa8d0939b2ad791798d12a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a178cac69f5197657d2050bc147a3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c48cfc575a2aa568146a56c5ff4cb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b403dd06c945e1531e13d056ab292b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763606363ed77b360f423b8e0e7e3bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9d1d39a0b7acd7d0e9b2776d37ba4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b313a9a0b15044e4e2e3ec4834c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebb67487079125b47e57073a4deec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72102d9cb094eb977da09af2dabe1dfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89cd12f8a280109590965063ec20c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7cd360afe92cc3751dfce557c6e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def337f72dd26b1effdbda1e695bc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22021f8c5a3651ce8c0a71df56d63b81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d73ba712587a130e0f546805024c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f1c4c917f7fd5e99260ab70cd8d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcea5e5775bd2a5ae154c8ebe43747113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ad0208bca9396acfdd2ac8eb1d17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8861951b2a29bb9ed482fd260828424115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3367752db4119c95945a569d5bc0fc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3304809667515e720842ea91d8c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f512e9920599338a959a94ee3c724118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3c5497250414954873dd9f147aea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914caeab9cb9391597da2dd669babb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da348da0a0125e062a09565c5a7c75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940061b0b04df7243cf5855ba1fde37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f8f9393c160b8aeffa7d05793a53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923bdda9708b32731639810d3b7ee6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fdffbab1aa351b893d776e05d6d8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786a0ca7cd71226350a3b3b646df91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f7342e814953af06ae60a40696da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e06604183096bbe587a3d712e8a0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d63ce14b5b31b73145a79c47e512129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55edad70412eddf3e621900b8d577c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620541a02add504d42eb1732066c04f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d628e1ceca02a0edad73796decb77d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b59ab1f88a4c37ff27a8c86c03ad9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c5affa0ca016dac08a601edcfb4c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e0bc81d6b3cb1661580d6e3d9f3e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15a0dfa83bb94a7d24a20460e7a89a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489489ae4f7f5731553a1d28bc74710137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c31ba760558a9fcc51b49ae640531d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2539771f2a8abb941d9abf93891dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25723328a90c627fc4b219e9be981e73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1d613413a354f57bf5641145f3ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208af286629f991926521b09376047142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecdcaeab45d7852e5a3a5d2656a13f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70a9efcdcdeb371c74eb4895930a27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72cb4f31e1d47d732b50a7d1d9bb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a476782dde78da7ca5b56fad9894d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7462165a506306de09b8756f68806147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070b38ca42471b3d0926c33385d7bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278478a64bd5748a49f54aeb674c5f3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174140c28971220e2bd48004d34efae1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd76663d7f7b0e2cebca009e06dad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185db95f194266fe45a6894d38d2a53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3c9dd224e22abeed02120cc0d9755153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e6ebb4aa9dadebe3a51a60049a233154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204fb2397968a132d16d30fc0c3a17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a24315b560004bc49d0401d672bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938faabcefb4763bebb6f4312c7e7569157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f9e7dec88125e90aa820149de86a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe4460dccd9643b9d343a1db07db1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca3a6fddf3f0083853ca34094f645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4a39c25a547e097a0ebcdc055a44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb3096dbbff75d51b64e60d222030162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559294f1fee968c44aa475a201723b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e490122bebd8f103c501246b98ef02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5c065e96a517f72e7486b8815edaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5068188bb9c46e355b7021a252a6756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc69229021f0c7bc17e304080189a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c02cb266e1c491aa62093b4275139168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b357f52937bc55e36bd6c346f7262169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a68d13ce080d0beea62e0ae034189d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d4a8466413b299fed8a176559172171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dfb9d9be2e00200ad71fde731c0d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cfbc6d7e2c1baf6560b4a6dffb1db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973e56fec1e0fa5d5dd5a256e2c725174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991207918ff8a0dd17b304276efd2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af809f77a4e4807fe024524e7bc23911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf758f649c58433b2a2e340c89d0ae3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647fa8820635120d297e87af4c5d3ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f797258dcb0547f1751c1bf99718c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b12f6936800c017f7bb57f44bf137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9dcb186044ea2619f2f0bcd9ef568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055f5bda44b119a23fb944c3e472e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff651e886bee8a52e420ef4b25991f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173c1afdb3a04ccc0305b0b99e5b53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a16e820bc2049e9a31aec98482a5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa51651c5a37c848223af14e9521f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddbb9daca798dac1f5db3507275e48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d46cadd18a49514463b2ad04615bda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1749425e6bec0d411d9c2c16ff2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c074436b02a150fc2bed925b9baf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3a0cd517070ac8528b3b5f8cf1b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be25ad8e782b4c37260dd1a42ada095192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98d971964da08bbc6fb5a33ec04e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eead9c6785298fd440e10ee8e533c7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22bd052d447c69ffe84e75aa64ad2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640047d865030f3ba688b5c3617d3d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0949f91b44278d4c3046f8759ad7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28164cd6bd6be3a3d73fb0480172d034198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba17d474e8b6938f6b324458cb27e7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044583d2d0fe2303eaf2a36ba434f2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bdcf8bb3fefa2b7dcfc39552e1fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae2d6db9a40ede34f59910b0bae60b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921316c251c45e16d45e62dad344981203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1673921d8eb39018692bc2e4b1c631204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee652fb679c32b5d20aa743c1799d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc9faca90faf91676f446b626333e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba310208cf262e1d4eda6fe11c74d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f66fe81b405d28ce91a25691a5e3d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c549e558062c0174aa1350bca13268209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f7e70ccc2c6c5451c64e06b4bcbbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194281f5f3385e402017fca28bc2d3d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fae7bac8f4ccfb742169dad390e28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c89454ed7d2ced6f337c65ebdc0c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78d0b45a91cb6c754afa6688b238d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e07749b112b51a20aaaf85a9ab8ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be75309da908df0b6bcd7ae6b66947216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26691490b28698ac25bff07271bb792217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084909cc4fe24897e67d38af58661d93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7fabb9f2b5c52347b44b390cd1a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad5e7046aabc88d77e7547a79f5995220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa491cb3d161c43b39bcd1ffc8d4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795f9f7529f3af54df79f7d1a166f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95611b032a5f40467d84d5a6910eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619494ad559577e4160e7a5d93df5b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5dc0c02c3c1e5ea76ddf4bd78219f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab51093a391e984037bc998a09a40b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33122c733f8c66bd02599afabb91c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110122b0bc6e936a170b06687f46dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e939018665d00d7838119adf4829229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04acf256419f7f6063af72a82d2a4c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4332077f9ee77b1059568ca7f84558231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd89d46a750a108eec008ad1b5a6fca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ffbb67584fb53abc096408373209a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b0628875aca1cd828299f618d58f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac38ac81b8a2a820afbd491260a10b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c6b9f905758380146e3179ea2393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611878b9d97f5e231d8d65022554695d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa27b5d75d6ec01d15ca18f3e5519b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8fe5dc50c8e618128b52139aba79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc0842eb7463fc304e002f292a9eb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c88c51e2b512d06ca8d0d0d57e73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5882bc88a3fc5e3eba0f194a7be4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2da1bcf92550c28d0427f05f84e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc0fe35158fc2f5697185f4c11bf98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450023c81cde8f17030703ae79091db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe987b2b2dd9adc51a8098272801fe5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a9845796b4269d7830e7926d4bc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539adc78bf8136a2de8650de5d46f17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aab39393cff9078d7a9e1ede77c42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfde18302d6c74c26d25607b410b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b750553d7534ed6989c7da72816aa6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ffe7ed2c18de7c3f39dfedd568185252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273bce1b734beec4f1721505ba311c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f72306133bad85de092638b1600f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09305a2853fe3951a0317d4aa701619255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c4be2a9f0e791d61dbb0284a0411a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d9a4d3faa48230bf41276d5b293e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba823799addcb595246ced400ca78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff480ee9ea3616b4379f31a80cdb7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381352d94a788411983b139391db4a78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f39c148fb6cd8e41f5ae0bc4d6616261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b94fab783b55adf754b74e7e5bfe4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d5b0edac1a194910c70a4ab27603263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed35e7b0d503e517842165edd17ed74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb326cbf0ea8f68b7e78402f1b258db3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b70b112196d8070dff6b845b0f83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dcb821f5ce6d0335d285500da7333267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c64956fe3cf8c684dde42af65dfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ec6671600a85d2f50f320f1714c70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2261e9738f02de9f009d46aae54e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4187cfaeeb2f3c4eec1798c19fcdd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765276abad228472ce552ba70a3ec89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d762b9454641fe819c129b47a701c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9349fc318bd6dabd097a8ba3bd643c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f9e51f3daa94624e1169d4a38d13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe1b1468e8a26ab5538aa274a29d6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2c13ebbf209b88e0419d0ff087d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bbd541c10b4b3892aa4d357d8acb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aacf690852282a2454feb4d304c933279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb39011a3364eddb24ae5801fc7a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb45d0179c10ef0b1f96982791218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b007b00a5ac6beefae18ae88473f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dedfcea4513c77051d949f0156d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989eb45c2fcccd4ab17ea90199a9b78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636381cbe20f0d5ff6c5e091fb71ff7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4d305197d61febab5f6937a8bce82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088265ab2d4ccdb235959ce9c50824a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f41b577c39c3aa3576b5f0e64d11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb743c22151d36ae2f73cf321281cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081cb87ee99fcc3ebc53bf8bb83481a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9218b005b8573f5fa55adfbda1cd958291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45fbe0b19b692a78fdb17d785713f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa97bf9aa1dcb6d75945f36ed5cffd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c2db1a7a1b9ac245affd97599b6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c6c65a6ba7dcbec6543479581944295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448fc36ac550c8d48ef451fc48c0a0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba88a489a4073aabf7412486630a2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0a309b41af53e8a94085be1d449f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe442060579292f09b1ea8e7325c60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba521c38d4373cc1738784b9c943f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e572e8a2907d16a32e7676dd48d359301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc47dfec236f1b505da6ffaa0014a9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83cd31873aa18dc3cffc40d10d6b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574bbdaa1e5ceb0180f50e6a24689fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f692a622bfcfa63e2450d37cca980305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1dcb7b496bc9d9cee88f097bfabfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0b676ad94aee0bbcfbae2eaba396d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb72c0732d689c3b751a87e523f35e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816ca4b457ba4b45dffb1a9a03514e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8a60973bec953b6074f83831072a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954b6e1cf260b8310d1ccb5a7da436e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56913db3a31a111cc7c854b332f31f2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab90017cba7b9cff3e0e2f77d1acb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fee6fb6c65f7ff18254dfcf9273ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa51cc2ac701392b8357138a0499c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf554014ac53ae6d714445eefc1de13a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967284ac370cc6a9ea888b0193ed778317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6362a02d3f09753b369c6f180953a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575d62706b156260df7e2580fc87df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd43eab88874820c30ba4aa77c0b901320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8c107fd99915f9db86304d12b7ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f73558d83b7ccaaa99e807be39907322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806147a1547a0f9ba859039bebd0feb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb2a530850364ac35733ea6dcfed93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d410a1484e5a616e0218944163bc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2e9312770dfdf35d45605973a9ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e4f139dc24adfbec69068a62d9bef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609a869ffb02ee0ff6fd0a128bac4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025def1df552f477e522744ebdf9d64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65cae71b38ddd8927c3b3675c19c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c181fa90d898f079d112c79d53fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01701fc8d52985bf0d2a08c04cec250332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836a899cd5e62c9152820c854aa1217333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e92f1c95179b74e3c92c73b4062cf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c10f4811013ab47ec0ba39c5ca62f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69896368b031a901eae57fdfcfbd0d3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b2a0084004a77d9b7d0d33053427337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0e7ac693b99830097f501c169b963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c67e08189a6790bd5210d08eb532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10edd0d81daf1b74cfb0389c5e64f0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff9e4d95814cb4cf85f89cdbd8625a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01813a0b8ced10ee5e3ef1608376b92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c184f2c8c1bf47ae66b672392fae700343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093baa3f7055ea1f9aa75e52b310e31d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b195171f37f59620e949b7bbec0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574044af1f2e2f3b1549b437b6c7c3d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de3f912ed7d1267cd1a7ee0bad7c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb4cef6b415885f93401a4ab2c2e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e452b229ef4165a5bcbad5796a7db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972e22ce4d28bbfdae83c52fd5d61d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f108b363fb6b61efd537fb041c67f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b2e51ed72da9966615a805ada9f75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c605f49ddb4a09827da8ac4a9c7292353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f326145010839ace4c0deb1761acd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6899a513bca130a75076b50deec1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3011d761e1ece1823eebf7a918158c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330da4a94416992aa7a2c01f571d645357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f1f805f326e2d9728e658425e3ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c771928d4cd451c88a5d2281a10ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de0fb21a035e20dc9aaad26bdf863360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6d638d5ac6e5671e0b4a814511b26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608d72952ffe89dabe909d21f2f49f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb9983fd0ad9fa37d80e47792372e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85faf7fe1b3e5149ef8feaefa225279364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37eb458ce50384e74798c030c2b43c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62825379811e73142ef13cb6f1879fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97875348ebbe49727cbdd8be7c3ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be8c606e9516899eafeaaf7df156c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222ed8261c32b0c0929e87394369f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a32ffb6ce5f4d7339d13f84420c1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371df9a8260cdc40503baeac8454dba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f80ebe39446880eb2627c802f115372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5857e57760da3205ebdf5707f4455373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176d9e03f517176fda48835b504f70a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac3eeaf1d74642014a38330bf3970375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea37bdc3b183e6f1f95a03ab230c40a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7888ac76dd646fe29c0b81b3562164377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8eff09b370d1b0bc78c139f9e8733378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67000fb9311923e77e2220e4891692379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c18ae227b3cd34966a52e6301f4404380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91664980d7ac2f304031afc34830d61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ab65a68fa0f293526b7034bb4f9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f831c69ee05c5bae302be8b43bb837383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a18a84be3f7f7056ccb6d6525adf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c91406ffaa7cc894874c3b9df67b8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9de613a88c8d705fcfb9c2471084e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417282a8aa159ebea279ca5bd9e7d755387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39861240105262763bcbb773aba476388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46e282bd9b3ea1e407b60070e61d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad8a31b23736d244d61f5c24e61686390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a307ccb648ff6f5bfdc831c6000c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc58de8700785fe1fe9d21b5119699392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582bf84f08f830e165b735f9fa4295e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546284b333302d7787d8bc52163d99e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956ee10344e71397e9a8edccd0f4b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7327fbb6daeb930b57b58084906d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299788108ac9d2b1cd5d4ea5bc8c0a44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b36b336396f1e41381ee1af3c3db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab54efddbe8206db379bd1a62db527399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e6a83c71ad9bcc9d0e7d9b99dff26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc49a85368f16ff73cf3a96cf9209401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042e5d29f7283add30af6c3e7e928e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719527c7ba7a20cf99d778657c5bd33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88252dee30d0f6c4f6d72be18c40f38e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba49e4987ac27b1f2404039fb7878c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81ef7c4158e79dbee6374731b9aab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ca68e0a4327f94e3c81680c016ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7ac2943b732e3f2f248456a0c990c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb676077ee06976dc5c32be6dd00473409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755509df024539f389532df091e245410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad9ceca51a51a4a70d1df288ba88d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b844155d03ee2730976df8967fa06b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4eaed2e1142d15f323aff917873c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f339909dcc3b589ee64d89e4b36a51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705fb6877f71cb64938a4437e7c0075415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d30fb13d096b16824fc940215540a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920698bd7db80834273beed1d66dc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037ebb53ab4e67b555c2604d012c60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002c7641540c724863c5bce26c6908a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917027e492e306f9c9942c21b3c662d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a088bf5347db270155090b1d0aab0f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a340230b4c35bd894c3f73443efd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838445032b628c9af2891deb6967f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9871640ae853f3085e00fe2fa9dd7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695026208e9c623165c328b332d969a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419052e14c1e2b37ef8ac601c5f8138a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae056eef61f320aa10673a8808af1b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5187d89b104b689cf9b88a11aa0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf706352539e39cf2a13cc633fdfa75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79460377d0aeb5f3ed124fed5902f645430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434365b33d35b5639911859e4bcb65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf15ba5d1ffac3cb4c4947f495b046432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6fea3619da6c1c9efe3f6e41d287433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bf6e2ec2588bb3a049bdd64ac4fc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccc789a28c862586e64f87190f1e5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b3e9f84d009dee0f7c1ad01f8f806436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d9b2074bab52ad1eeffe0ab8f87c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000b38f09e922b1ac4c0d40ea032f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b02862e8dedfb34a019f932cc7b58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59add634414e1a420b3c843552eb171d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c50647ee5e44d5ff6a9d1b3706e8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d78cde9aedc7061377beed6a7ed2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683edc6847630b3dc9239caccec22e76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c3070f8f8961b8cff35a76bb1d08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb2b635de4a0c77381db868ae009c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593a3a50288364b9ed1454a54800c66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498ede603993a59580372f27843127447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5b901566c6fbc7b9b59cf526fc267448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c059e6b0899e0bf642410d8595ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99de286bc75e5b2f58d87bf619ed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32fac17c41193eee22cda8fa4bdaaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99430ce3b8844f789319a8a617589b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac456bfbd573a2b5855fbb46974441453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9cc7c09ea23e247abb807c04f140e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b447c81b79ea82ed31012be4ae85b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94c1248a6d5fc8fc622e012fa57eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec899fe7047a8842f64f8e5f34c15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8313728048428a297182da5f0452458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a47ea58135058a36a60d492070fc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788d887f7c278bda6d9be5a1faa66e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ff316ffe5489970173c303d1a9d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac94cf988fe8d64b1f7680309880205462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545064674193fbf3314c52fd3ba4f17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43878790d3cf526c258495f0f0969d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0061454567e6c5a7f731f5186823b99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67420bd6c84602011f92261a701ca1b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbc86ef8563165270eff64e07e2bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b5611870af0bdb9f6d52715c6a437468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d79cecb64738a1dc13668583f415a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10621c63d90421c8a2642d07ecd9b22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c898d96a7c2227ef7321107b5b2eac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684595c80f97262c39542df5feda436e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881005e70d98cb47b494741280ff0ec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda2cf09aa535b5ae3b4d357a381146474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295145b67459bc21f69d0e1bb4b07d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713857f71a032cd8385445a1f920aaa7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb8106ee4b082c95c914afe58d68e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd88fc126f88486dd91adc3023775e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baa3c6f139c9b92db74ec4e0d93457479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a218eb0ae15538df002795a2b6a09e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abbba41c5c62055168ebe1e45300f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301f751233aba0985236ff3ae386c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a2bdeceab90549ede26bad997ea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ad996effc75ab5f93112e6384b9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e0e983cc9fcd7bbfcbf872390991485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b61edffa094afb69470ed6db6032c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f5045749ccf72db33ddc7bd11b411487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f7382c65e6c6b2d6f068abb9de27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129552d51b89d9827c369adf458512489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca1b79a20efa3b93a274e60a6f453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacaf0f05dea3bcf61eef51da7c8412491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d8a0f8e376b9462dd47adf6d63c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206d8ae240405b0701fc17edce1df5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a9fed524da85b4b9e5d6b06c23fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb02fd1b27cab6f79b6c21f96b7f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0d0f6915a94744af6f45aaaf5ff11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbc8e16316f0163e5e652f85f4c82c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9871d07d199f831881ad07e21b12f3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169808328670fc5891e0ad12618756b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa808bf60fa5a84758235edcd2fd37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3582c6fd8e8c0076c402cc3cd1ee48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92094e4878a6c766d4f8d386467390502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d7ba8e07108f0c0e643dfbc3a0e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f407c60cf807d75f6db1f4eaf6a6df3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926b8b7337a92ff049ba78965e2e965505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10457c87d32af2153079cb1b1fe0c6ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1f4b7e0e6dbf2a7150e9629e4db6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1524e5a811aba14ad6eb93142dbca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1183968378e32135066888701d89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6cc6132a6f3827cdc840ea60520f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e3fa7176f7ebaf9e6ad4154cf64a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ed5c6685fa39547e7b8d70c6c398512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ee498af553b8300af1890e37e51c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f14099fd8f6e7875295656406e8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0d80e8514d9c043b86afb44e89be8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e8d34cadb79521048536156278a50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c8387b6d8f3ce43f8f766360a5b57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea20aa7049321cbbc7dd9bfe8c1c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a53487722ef82796d2bd4edc9921519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef0c6664be27df7848ddf2163b136520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b285399fa9e644e6a3b60e78e2406521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ead894195c5f05fdefe03b571d6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e9bda5d21f4320e6d88c5c4bc7720523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b759fb8a6a268406b5a793cc71a72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490bf4e125c06bac74e283aae6d9022525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994e709e5e81a74f552c930bf087db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed39e5f1b0f4922043c2e826a648a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e7bf7fd36970e4f166166569b790528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821bc2ee381ee5cc6ee957a13a139b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31bbdbb6a17fb0833b280dcfeaa953530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fd2d6155f674184c55eab9174b180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d128b9687031cce898182e05dae595532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78f503b9583f553862334b51d90a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006439c0bc2d6ca8f69319f5be70599534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc826a27ee277b77f1f1d34c65ad1c46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ddd450969e70c4d26c0c2475969e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77368462be6da19c0caba42bcf0c99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3def44129ebde2edb0e027266fc032538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2211d37bccf0109dc644e25d2e5a7d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383964937ff932d4ec07a4687eb8bcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f205b1f6e205710995a9a2e7e9a10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1db8ceaf094abf189a72989ce2b26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a5e511aceef6b7fc83911ba71a7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca90cd2dd61bc9e47b480e7858064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0f59d0668a72ab1ba86e21dfd7df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ed5fcd08030165a6e35fc563cfab8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec598e7997e625eab0ba303c76fb205547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c78264506fad51fcf59bd2b0b0c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6f9990c161ca4a282266e39f91f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19923f2a821510df5141b8bb55c810fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55b6740f46c62ff101b170763f878551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76681db5479549d98d1aeabc03fd7138552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea87f2b08278579f2d2ea141260a6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c58cc9057050d3c17b2a7c7ece205554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e542f1ab91ba9e4454f63e5c6e4f87d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c476072c532d6d24bae3e6a6c741aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7fcb949e071cbab0fa95dcf297b28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c06b210dfa8b446f1fd18358dd20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6dc1fecb7c9a507d73c930aec97ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66894533769985fa6d3e576b28ea86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef723b63eee6fe374f716dba4938e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d538bff13ee2a9abfbfc1fb12949562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce6fd94b9ffe2af3270fdedd0fcc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3496f05b1996cae347bceb8fb5750564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d1793abcc3b699dc0711b47839464565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4b640068328ba1ec13286bd809b1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa31aa5f347456ba34cbed08ebe86da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0986ece9b840c18d730e994727c69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279c8640396ac852a7f0babaec2119569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f5a9f805e266eb791885fa5c6204570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165acad2e085f8511d429aff9bbcf45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0d20c13d2e5566ec9f45d4b35b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19c940a40d0e9087e9292b9d7af8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a490be65822ec1fd4fe92c5af992b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898e7d34ebf80183f5c10fe32d0576d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be630fc71d50ff628cec665634247bcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011521fdd4bc81bac8ce3ecf3d02c66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8885d9e6b373c080aa585f0bd87504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770192ecacfe359dfca30c195f357d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e45a5d2602a647aa6a05dbf4f4e45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf3c380188afb9f62c3c6951e90b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d99d6278e55f344b3260837bd0633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2e42ef5a9c08f4e99875cc468ba8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4845c60496fecfaa44a3cae8ab5ea1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd4008dc84a093f0390f7d808a74f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65da4e9b466adb86e1e1144267ef0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f32844327832846fccb19e481e73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0da9e829a792402924e997b4f34088588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe8b23bbd8817ae25e8c2761f6793589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4f95d16dbfa05d45a0c44f3317308590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa290e745f96cae4409a80f5f90c204591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc791f25c5d33f748a9fc15956822592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45d37bbd1ef3addbd5c743fd67418593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224433dc1494683012b09dcfcef9965594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e3d50c10d1107225c6b5d713d61b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a57b9e8c763bbdb23fa2712933997596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a800785d2079ae7bbf0ccd6ae64ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb578cb1f67bcdaadeeb09796bcace598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0ae4e2b26259226a8239a252d9cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54311bafaea1bea32d347b41f43d59d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d9d28d3613cfd9e6fdb73e9e10c0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc6f483b0ee5506a3619db8d80cbf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8df9d461bd414b19247c14062581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c6385e0db14cd6a7b2de9e651eeb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200df1890531b55c39685beb03681c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342e400acfe498ee277e2bbe9687ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f09f521a53165d384583df17c7b50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bfc14a64227f63a8a92b1e5dfa6da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315767a05b36138ac0132b12f8426e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7eabf160a973858ba9e38ce5bc02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f18989dcce40e487dd4cab2eaad9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ba821f348b8acae47798562f7bd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ee533cee97c8df13c3359e805782613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8533a33c8a81011167b1f03fd8935614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8e3e513992758180b0676efef27f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00148550cee40be2a107eee4475477c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e93a6388e5332cad9a7176e0f3a09a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09966f023df21b160a8170c57a386a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fc20b4c922db43f9214b42740ac46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383d044b993880b36b75458f6624f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c850b16170070bcf843a67adab493621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26239536ccba796a816ba18c80f02c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d66b1df0473dd5ba0fb6ff36f8bda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877515d2d4608a4476a44103f82c8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09da82311e27c3d1c4735322584340625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f0679af3e8552e1efd94725a31dea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca924521f6f726dbbcceb294dcc8c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648654fb5736228743aab3c2f28e31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1166133f4c71bb2c749602eeb6e0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173a6df4271b22d7e39e1e54e0986ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f26b9e094e9da22d4ab41ccc3f36d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9be543d1a5b43594f23b3f2a2b45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26abeb9fe4faf2c91544bc85cbce12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68d63c5a6c7e0cd763e37f9ba1259634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b3491f80a8e46cb2e16d79d7d54d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667d78246f80e0e65c0d15e0ebcd808636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fef27a47a7ef00fe39c0216501fa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce12b4865a53293663cef883fa431638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3767ac98b9e9c6221a417f3aa52dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d616a7a755906cf674edf9ab23b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f79eee252d58cb80cf7455e84df527641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a3315d671b2498798bd572befba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0b0c0293bf4e1bb2552ef7df6376643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2720a822e3f1abc469e42cd4228d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8d70bc36276e1c73d44130dfb431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313401d7ba460451b57e6cdea154ae4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f43f3ef7af191aa3a501a86b039def647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4592e6b2e10a2b85b5d65b0887d106648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55970af187259580e56c7baa4cf887649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa340f69d3cabaf47f9d3d0439bc2a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1ce1830aa0a9af97f34852f2b24f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb167b7bd688d5f75fda4f06f63f5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9c0eab64a23af92863b150d87d9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4021f13a9a44a6cc0e6cb19e429b6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226e2b6875327339f7ae59959b9bad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e0433290a9d8baed1173721fbef7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ace27955aec3a0d491384a4318a12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a03dcd9b1ad465bdb9e60175ab914658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff438220a3e1dd9bc2bef35699e8de19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948cce566e7d17bd09777fc84335909660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ad160e4c3ea3dbbc7fab32d578f6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9005d938d0d582da1f067004822e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390dde4b845917c4f7e1ab0cfd99be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1895aa76c03233c531f0f5f35b8ab4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a638f9050b5a2637548c41793e888665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace96c0c637ae711383adb2daab5ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e59069b44ad27f31cbb7d9d9489715667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbb8f9e4e45375536f9f51f2e716f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cafcfabbe9668a4cd1f6f3b2233da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0d2d8e6181dec082d7c0c1e5fd53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d17676f17a13d556417d0ae8ad0927671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe4353c75b7771769c613ede889ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328e44dc55edc24c178d4249ad6e27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86428ded8364c04e2b56ed6d54b0b90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f256c98bfa31e3be93acbf495e348b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb62d2106690f2a776f4f69a53167676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d67e4ee9ade9c094e8384a9696f22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e15e9fdc1a3eff2b79d70be78d92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb367fdebafa711594e11ddc553ca96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d96e3b0e8ad3d3fef5df296b28df66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68db360ff372fe485db7d8e67bcb20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd625c15abc198733430720d0b6ca51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a5439dc19f8cebbe548763781b3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2387fe64f2768b3828766c981c6a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701c2eb49f15dd15a0863025e847996685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4750040d31db805872932e38da669686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1f34bd5cffa4079397d2acb02807687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a0cce4164f95e0b49c21c5125ddc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d0ad6d3055ba56d7ab7fe5d0ed85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a70eee86073465a2525ec782db65a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d52182fdd2d70b9c209a70c1748c1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8665ec56ce9bc0cba638c1cc806ad9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a17b1325eb257f6382a519d99784c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1f09587742067397bfee8275396b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493bc6a572d633920dd3c403b1f6e83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24788c671818a6bc9cdd41c914e68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf1e51a9123f2a4357668cfab09efd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a919a81069d6639bf604b3842f1c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c48e28d9602766e95d8347cc9b50f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a8b8cbcd59fb6c16fd76da3789460700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08223ee9222358ac21879807ac99511a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e9dc7edc61aed0e8d57f92ec16ab3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d622024a76637b438b5cd0320d06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201364fd41baf70b50e8ce6978198e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2918b32ca84b4c1fc40554186036fe7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c566c3f9a0f9310296ee43e136fdafd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1d3cfde5c27fe32ab57203816a8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e9b3c7015106d7770e95bf95825e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b7189bee686dcaac070e27ccf125e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491da39a0446ae8e96ee15b002768850710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75644a64cc6af48982b69b9fb6dd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc5f2c39feea8b350a47c9d9abae92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd5b1b155a37cc3e1399f45aca4def713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c2f7fcff450716f5141e8be4276fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc244cea04a9375eaa7737e9c0951a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac09104fc95f6e817f1d97f56edf54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd1438f9d6736c1542987a103ce76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224104d88a8d6777dd43d0a8e28a90b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a42949fe8569090bad0bba00ff83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98dafb9c0746cbf633628011f7f925720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f45aa578a41e5c316beb4154090598721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d222c519f64947c383cccae1832114722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b52efe09c885180debcc63bbaaa8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f81b84e5262162125a5d1eadc2ca7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902ac4338356dfaff0bd1d7147627f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62467dda6ef275022e93340b964d03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89cf6570fa0dedea552552bda8a99e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94207fe33f2ec5813de8e54a68a76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cdf1fd0a249abad7e60419352fb96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f5e91752dab7a5bea552bcb75835730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81d06c6a815209cb669b50b375631731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08950b1e59d6172d575d97e1bd9da2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d624db00753e708afe5e09c473dfe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091899634bdca29d1c7107847d96398734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d7379279653d35cea6063f40dc5af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53e8eab43b3d530a0c2e535ef867c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5281b37789b3af4663f643483e7f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcedf1259778ac422b426b1551e5dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c476666c52306ecbf50f7a07168c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dc46a9c00d55ede3cd5fffdc05136740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0253fc0c77177e1307270ca019ab00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc1cd5cb6ada10a62718733eafb762742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a31fa57d02a17a18afffb4988b94a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be243dae7c0f00aab7366f3cc2bcc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118110b360a379a27caa2f89b75cc29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7c0a7f208f789955dbb26e4f83b37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd5bbee61cb211bb32ce5d078a8cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c534f57c8401ba51b477571f81e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9cbceec77ff15140ba868e325ed57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04661c19ff02e1074c0ae4180d3badc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13b87dd260c65cb8e9e72c65c9e19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa6a2729e751ac5d406dc1725d6a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a6252110c5a07cad5f93f1941d900753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>