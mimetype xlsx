--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215be9d290655a623681ed9afacb5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3107b34d6f7f877bc03d2bf97cbb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4534ad445c35a51652d3e0f08183fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e47f95a07b36cec50e5c4443e1c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b456a74c396c774fd36634b0c713c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8961061db1ce1d1311a36cef33bbd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93110fb9f59c550fdb1d987b30b883ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b374f4450fbe7dbb78f3aca0b14ac18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f159f2d68f19223799c33f7eee679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b3e4a382d3919c0d860ebc14892cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d4bbfef58cc358e9afb603ba57eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c64ba69c8f29fb639055655c5a2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380525a0a54301f5499ed655cdd8f4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7d8883d865824509845c54185f3e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ded491853f729014929e5535b4e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb349975cb8b9607cee9d5505cac3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ff0a07478c8ac5fd8a28eebbdfef717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea72c839e2c18815d278e84c3ccf1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d78098a37ff5424d6011e45d672f5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccad20ffd20dc03d7e86ba5a062aea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb7b78212c3b4eb2b54040a5070d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d60c71678415f0150bc6e35bc5f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ab0b787fabddb09bbb44a891198723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6395be0cf3debc641e611704aae4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff31a77148a6e45066885e91682dd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4955b8da50943000b9b502641c0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c8a9f47e66faa30268c4954fc98227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e103b922c23def82cfdcae0f9fef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0e3767bd82daab4913e2d3254f9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66803e31a64d6451d3a5961848da7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d76f51012aa3680d8962000abaf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa127778de825785e7a1e7aa648a18332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5dfcfa3054405f41e18796395a3c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e8d093130ea57061e95874178d1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96741dbbe761de748fda5e3a601e299935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4d1e595831c6faff8666f80d365a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0204c3b2b6b1cb0d5e9710c615ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9a4bbde38fc8bd248f56bc0677fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c93d1d25c74fd071f801de33a44b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384fd6326552716e95ebd445477ee140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830762fdc80c3bdfdac8fd7f3b96e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c547e1ae5a79138d1303341d105f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd710a2afe949447a054d54c69404d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a58b82c6a87a4db67c0140c92503d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616caffd3cd6945a2383634706775845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb542fe8460d9aef902d226209dade246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48edee41f81d097145235dd921d91e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf679724ac6901387165192f7942bde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a858ac02a0b73020be45aea11622749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f157f93e7a9fc6a20549aae2c0b9a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce733c93a026579aae396504be99aa751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4798d4d5222587bdc00b48ae7adee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b178b31c4f9914d282350d1754e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb37ebb3490230844ce06ed090895954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fdc1b880073ac8072a7c878bbae6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f1f91cde6493ecccfcfb3ba473c4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678708bb5417eea0cc727809d71a820b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a0dee146eb9ff66ebc0946733dfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93955380583f10c622c294d12b6e0d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd966ea76a2d9a83873ecdf968360260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c0fa46f1f81b8ae7313bb639cd2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4601a6ec7cf7da59fe0fee8ce05db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c9d795147e11eb63c13a05d99936163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a41b65250192064c6978baba10c7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e14c4bee34b8c0872d0df3d1e90d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a28d5e07ad1e35086c294e874ad4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f85ab4ea769b55db5e9cc29be9c55667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472557cef55be3f4202b6201ecb1d85b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7d6c78ea6f42371a597546a2869c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8dcc83de8af63afc40922d827239570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d20c419cfda53fd19096594ca6c4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb046e8c3b74dd7f6db79d534a759772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684843f780bb7c6cd913da0074d096d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967295d463bee7abfe33ca20ab380a4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd22fc81b771e59378531d8d4c5b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c943e272d31b88b861d4f08c68ef1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0533c29354b672c052fadad62b8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecc6f23a4871d6ff8b4f09bb87b75278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c39f3c338354763afa5a1fe9161079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62463a5ca8a0182f38bedc8e77ae0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab4c5a3faa7aa04915f29d91ff01581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21679f48e12e08cb0ec5c212325cef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26aad9073256fa9c1e0b70ea0850a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20931cde4f92706118be53602d00e1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433f367d722b412edd89231716ba2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c4fb67a3bae0b340b1fa87c7b45186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c82286654559e86d105d359b180787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33461341daf912e5e177f1046bbe06488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2da450508fd0ed04abbcbce3b6f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68181015ce782874c39135f0e1e55c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d686d7130be413ae3c581e93456b2e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562737fe70db647021248c5a7fe224592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5277fef907aa1528cee722700757e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060221ce2542db4fd1dba9c1c4d68b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ae3399162716bb67c89b8c97fdb2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0883c8a3d1d970137f8a9e1a869a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7348502910ce044dddc8fbda9c3d1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b151baa97aa1393537166251c89160b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660df5b862b03b8c1fdd6f9dc6a302699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc028cea0fa445ab34c3af6874d8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8a45a5f66e235a688661d53873ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479823d3b27cdc55dc7fc6f25a3cf6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa14d124e6e39346586bff502cef91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93911dd52b4b05eec8699939d15d635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dec393740b0a03642c49ebfa03f45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afee10c7edc020070ec94bd2995276106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023bae7b6ed8caae2603ed9b2e11b1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a22a5bbcd17eb365c0d48d1d099273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5905eaf6a5495f7841fa7e672ef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492f3e664e2ee2489aa6f7adfa1626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc214d3e955568cfdd42acc4d54cdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63134033c7de70aede76a773dbd2c3d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc86e61b039be9689fa7d392e232fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769fb4f71bf35d00feaf463ee567df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e7fe71531175d6b22da8f81b06dae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa51da2e2d27d53db790de0c3f67498116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aedec24ab69dafa76219656df97fac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69179000a76ebb8a01a4b9d1102201118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c358f74b4f62da07302d8e36d725fdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ab10c8771cfe98f71f25449c8315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca996efb3a91ff0d5d3c867b35c04fc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037aa49a7936853674921d28aaa610122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370aca9065f78591747e8a8dfd5811123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a486439df164638dfe4070dbd46c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c172dc7b0ebeeec875ac6d989178125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420a850ed1a3833a3e9c1007e0c374126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cabee432cc4b7a564a21a16c38690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6548c6ef49a25a38001c0f025487f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ff8d878418d912fc8105bc24f4be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62fa0d63e228f56c7eede8e55e0052130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a698059d1ed2c4d715ae5f3e73d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d5443539163b048085e6751ad8f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50a57b7a675b58ca3e4fc13ed3f2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adb6d391a833a15ca635a997576fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396e9484979eeaabc175bdabb77dcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc9748f9f622eafdf66c215c7edfca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ccac91e4e6e4af129baf88ac24e95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6430d27b148bcb5c2d090f1e90dee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7d3ca7055feb369d6982be0212c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e524ec2f177e7fcecf66c7a3cac1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4461706038fdf3ec26dee9152ca7bf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37587c9f59f9c41045fa40af02243624142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c18700d50975c1bd62020745ef282143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066b9a21f87c790d20b6e3fe26cc2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece958962e42db1a64afef377a41e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7aca17cb0f8808ef7de4e1ee8585d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063b33b2d804636c1def37edbf0d67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9ce7050c4be317d42c6cc8542b47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34c4da766fc129136f984c4f872254149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb35bc48c62f467c22fb9bf47a7718150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56996cdd1786470930aa909004495b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e48bc59085d63bb2b6c2523c69999152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd5dd78b5a08c4f73aa45a0af9d89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df5d9926f45d4d9f9a20f1b2d97f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7e382e6eea655a0255cc7a881dc88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b0e3677d502ae12b2ff9d4639da5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771872b4f13c149cba73816693d634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6432bb9ed3bcb2bdd57a2b97608df7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c597e2d73c9925eefb3482dabb0585159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381ef9813a1cf5a26b67ae444446340160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85015b16d689034ede067315cfda7db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada68417686191a84698ee6319c5028162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bb84d21a8cf81d65f178b7e333553163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c204d18850fdf67094209d2b6d07d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692914ef46eb0167dcc4934b8ce81ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791c68f9cc1f9863fc60aa9f4bff065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c591af78aa1942186c0509d2c94742b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445cb5eb2f1fb48c7b0373e659788a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9127a9a87a834f10e1b4fceedba00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b923013089ddf1e1480c3940e746170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4a4f770d53fdccb952a70a0286d09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841cab28d4e28c6f11ecf99ae090ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29622fcfcd46cc79971409a2b43c20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72994f6d4a5436521f59efc9e1ab90cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a9a1f2727f8d0574c30ab1838c1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac29cd79936fae4dd7fd1024a5a8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7046c0a632647d7e9467255d404cf0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52aa8ecef9b62dc75c3ae7281bde24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d8169a65f739526cf4590e75df99c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56ac0d4073cfb0608f278477e0c88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa720a712a2205d1e0c2824b205c78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc9ea76b47492aa24ddf100736022182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4fc72bd4e8768adab3534dd5f3cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f6f446df635242c87f14deaf15cd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72935114e8afbdfa698af3c5a316916185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000fd486837efec1f0531eb51a9648186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab930a1b8d1ff15bd1566e3c21195a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690c1c126d90593c36652a0d10e4223188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c2a61bcfc2d89b82a54ba1c761552189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79774aaec381f4b8c711ae4174b69566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0bda0fb445377857442a57fd1249191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b06d3a03f00d481ee5d9836532a43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ac0f24abd07c08d3771d98c1baef0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42f0f338fe3452ef3373de460b6e08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb1f01d223523e8721e18d3aef522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f7a84e87c71a5e2bb177ae2251d70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1523ba1954a6b0fe80ca0c2618d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d6e2a30d4e411a823e4d581cb2c23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce87245447ca77ee2f02559ef90d97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961271b9e291e1d817ec56f811b39ba4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489ad82c73718fc55d602523e1fafb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d87a0bb14b0d40e6ee7ddbff6698f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d1026b148a8dee896b43c11bf7b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea002e34d4eb01248e921b8cde056b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a37300f8cc0255b272dff4a1e047205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f912a9b81989a1b288509cf306d2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602769dfa1d17f464243136e74ef81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f82fbf1b03d4f0e0f82c1439b4881208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c31805fcaf676ccb9b20d3dce116209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178226e8e950452ffb14269310fa2e5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760b743df112efe06ef5bb578fcaafb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b24658454e1a975d9f7738ebdb1262212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9832e4b90c529d06e29ee658a33afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ccff01cc2f53bb3115d1d7ca7edb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca6524f6fc1033e0ad68ecc325efb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245b56183b8f842c95d5f098fd8f38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90a8b07f199bc5cc1ef793f79d13b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b4daacb998fb7fbc25e397dd62981218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84365986482c2422fd844c0f5f242097219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345258398b41b4fef591a2150fe402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a181706d21e93695163ed8526531c94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54afdddc41d79cb461c816409fc6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9820b077dc0f4d11746d98011dc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319cb0535205f490329de4c2b920084224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac985272b79d966971ab9c17f674d75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb6f32243e8ee2935a539d844e04e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd479507154785cbce3e0ee1f962e7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d28712dad5081af2916e2423ea4c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c47ac1debb08351b320a25224082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ae8eeced9d24b34f5cebda616be1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164190a43b6af8789ad4d29451771fa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb7c5c274e90c77994e53488c29a8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90ad717bd5fb90aaeae3e541f6d44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc16d3abac4d201f2db1e572c4a1c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b61c12ff48cbdf1c1c9133b3bcf20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63614db938215d38f01e07bff8516f63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe3c3ac53c0f8ce250d66df398bdb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e812bb433837e5d19fc9b1024a3e78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e0f4a24a6b59852d519611712c44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f3a3c48edeb7b8cfa705cc1ab7eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6805abbd3332de378c028a0b05d0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4e9f19ac35adef690d7b7b3e11bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40667e724285705fc5263a62485770243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e8b1bb484fbcc3971f4702ce450f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac392e0f7aff1d504417c2fd228a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014fc2e06da5154e76d99ee92ba854246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fa37c54e13c53a58e967720a7774f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def6f8ffc341c9d7452d14364e5da0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37152e9b81bda87cc474c4dbcc468249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7bd331e56121b251d8f23cb75937c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998992816b39c7c47913000b0eb5e35a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cdb3dd7a600e0331670dbf7e9294d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7673da05c26aabb221b7e16208e68b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819e7e78278b83c4cd179b615955841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4a6c92bfc8db20ace498e6b675ec4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aafbf20bfd9a9c9510cfb7419ac4e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a31f5c8b3af5f520cc5096db632ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dde33c6e1abb4dc637e3b17c0c6319258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca85b7b24ca98e9229d220272f03c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26afa2310bd7aa3c06a585183437463260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e2ee92d104ec1871e21cf4a6f9ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a26151c19a18e6a3998201c12576262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6472a5d2f7982cb6557ddee3acf28d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32e234f6ae9744fd2640886fd7c906264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7391cf87e5b3b5a94f0c722ba49e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c367f6df491835e5ff8602096c440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8ab87e0f9eb8ddff0c0f160f3e02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d71aece0618b2446406b591770d38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99051dafb9623bc8f8bebb90a21044b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beec212f422ca9e944c1fe2c6508b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c458f20c8576ddc51cc3930c051f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72363f419c5f31014e1fb82e1c4026272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2cb730a87e585c88abf3df7c95e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f12a2858a4c9a30555cdb02bcf2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea145e77c2733159681272ffed07c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd743ff5f271d9b4936339b5db44f4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a3828991b751966bc9067b785908277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097109edad43ee8c1ce3f789cc74707278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca4de4dede67e9a74096607054ddd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e89451a7b4703e182d3a6ac0acfdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897b65b9b7553c39b8d745ec1a897c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5dc65a9d19e70e28dfea3f2207cec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652237fc15686eca2158c9ea4cd701f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae64158eeca51923d105be567733e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0778d0962792afc4926baebc7e67d73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244b0e6d2ee16c1177f9b4a31cc65d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50192fcd2fab2fa5dd87e885897a94ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597539a0e287aa1831359a498c1234b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5bbd3a3c592c390ad7fb6bd6d0689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c10aab5a00db0972f35fdaf977724290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff26fdc62b302d10fc773fbfa2976a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b865279f984258c34bf344b62696292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aae17965d5e9230a76c11eaee61af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bbe6ea63e0fb3e66db02f37405071294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7dd868a9e6e4019fbf0c8d99333c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd25d3859ee2855735e68f11679a004296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c381b4ff1c7016b4de6a7dd10e4998297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0b99697aca074464eaa6f18702e8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579b2d54b7efbc4a6bf32525eb8e2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7749ab8910607b0d49efb9a423ae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4737891eac856d65ba92904823c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486ad3c584b6c1876ff74f58018fc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efae0896fb5f63b681a195af65a8388303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966fde17239cd4240a700b874229b65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f68d5012d8abeaf361ce1e3133f774305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832532a5ba2b296ccb46a7632073e73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a609fdba6af58fadfbce153df05c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d7ede5f200f0804ba915a26cf4fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e623aba199357f00d279cbf7de2db40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4967ad3992a88d4c58c671ffdf36b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352ab1369b941b8b971cb2aecbf1cb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee69c34e900be77af4dd6ecec2af92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e95328bb1312bf1274a572abc4ebb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018f6bba43813cab462e591e9f54a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302943bb9f1157cdf1900b35814e93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad420f20ca7a6a03502d581d61bc5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ba7fb0365a4a25bb9a73ccbb5a63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9a8ba3143af4081ad56a08bb13401318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac394d89581f3bf9ff2bbd3d1d9333319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e43046d13ac28582070affc36674f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6096a34ab6ccb4010d53b6d2c434f3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87aa9a6494d2ea6e8c1a7ce9589f82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386fcae0dbaf34e82cdc04ffa52b7e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db47ce288f9eff09ef238539569fb27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88458ce3804e46058c34a788702396325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e727b0d85310b309a63eeaf9eb0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd21ec4c78d837d0388d2d7c2f037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52fbd23be7627b4200bc1c817d9b01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7e09b6a1e128f606efe1b40dee97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f15853bf53045deabfb16145a6add330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b189d9c57b0dffc90bfb694d54b4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b6c017a1e182761609a10056ac045332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887052bb3b46222619a3685ddb6e4ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe87a471d4f759f9b54da4bf75442a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb2e352081382b80025e21b2f9788335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e93547be17b0b1879a2e59a509d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0118dc5c8f4b56a5d4f38cf3d71b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ce513b5735bf4f9a71bf5eb7dcc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb50024adaf8cf1c413d0cee80b2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748ddc95257ff554766fde3376fd691340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189b4d7c2ca74eb6c05dc468d0aa59e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2710b9894547c76052b4c7fe9ea4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ee0c80c1a0b20f38627a4274ac9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf86841e5ee53489f062628ccb45046344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef0beaa1d2335c4c5e1e4423808c37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29b2a98d8d94bdd36913a074bba1b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219307748134afc4cb216b53852ce4c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293597cabcb743573ed952f0d87a399348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ebe6e771289546a3bb7358becd998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16294b541dbd4fb9c3613c0cd333b91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5cb7e78b63b7f26d07608571b17fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b8ba41cfe2048ec4adcecf6535cae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780df02b1d85396c3c8943cac793ee5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25bef7348265d68173eb450dbfcfb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e7cbdd40b7528a2f4032df1cbb528355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda92a627cf93b22d490fb2a97cf8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5118e8639804824266131f916084e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7cf0df0f7317b552d2f69ad865ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f97bfa64c735f0bb81c914aae1cd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13f37ebeb5757e1b21b137487b784360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1e084bc3530e9e0479f758bda7ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3728be2cd3f05dacc11c6a2fffdbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e2138e7fee43b9cb9268776c25a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878013c3b2b5c13e4a082d1696278b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd746b63374c9fb7dcc6d878f412c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f7833aba148c469837397c169063366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1aef24f0f8a9057d7d13d61c4cb3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad12f400f577b1e8410df3737891a10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4bdbff46251420c0758df9e51e2eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e4a721d68498192b4a69d6eccbaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42526e54e7329cff0e5d769119b373371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1de5a7ebc877b4217e459185a7bea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0523e9f5eaf1b36ec9fdb6a0342df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8815e6435df8bfeaba121563452da7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc85f49c47a6ce6b226386be196f16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f10c0580a883271ea662f9ab4c7d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63780ff8db543c8b21f6efc9c901b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fb62f2e3faad8259063dbf350a2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7194ab490e9e6cbccb1c75841ab75f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152166cec1ff826292430f8c8d0a415380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70ee9692b130a323d3e377a81ce12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817deb7dba97629db706ea416f566bbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4f803f39d295ed55acd9358b2be0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4407cc5f543907046b99b913701c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b66bb2c97fbf84f1ed29e12341807385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f050de6cd6402c409356e349c41eb79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5424db05fda2f57a545835112c1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b926a4c81b1154a117728bb34d82a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4504fcbaa4a9feda352fee1e22c20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b036922b145ea5ed56a53acba2a6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3771d7c761146748a93e8b7b62a1bb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d93b6b0239340c037dab23127175a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e22a6762b7235e5afebe06b937fc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ce6182b7325183619afc4d0ec3f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18609fcd98e051cf348fbd571f7e911b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680356d319ce3da96d2a53bd33c4aa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024b6ef2a7e911f5639c995479815a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef443c00e9bb8ca0a9fa8f7ae4c7869398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a7ac2a25e55c2782aa1713544a29d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f35b5cb8fd3309d954bbc05726ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1072d10b9f8430ca9ebc2af23c0a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec03ff9c0cbb059577040ce3365f97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81295b09588a8cd3b14732a0eecc3f8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a66c644d8e2e2f3cfd061fa9257913404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dac798c638d083b5530e8cf5cba99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efcb827fdf8d7b6df3a00d354227cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67625e1042b94a9d99482e40092f305b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe26c9cd098332f1ad7c0aa9b26b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d82072cd23a6fb4c721e2b9df838ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d95cb52ce76ea3b31d8560138594410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83ad1a739712e84c441a58444fd669411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942098b68f36694f53b9a8e2b2f500cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2eb8885854840afaa1590d02a121413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b9a62b3d56193ac4503415163dbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368c62ade66f00a301d49f0ee765619415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729207c6687b967ea709fd958c2cf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9f2a35159972280cb554b8010bdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd00c6b12145a60a448532d6544ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf54d01f16c2d56596f07c8eb5a470419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051ef9f289dda7f96963d35572f4c1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090f88953ca5edf62b9c48791dad08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061b23e98a55b3e7df70cd4d924dfa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449004a9dda7c7032c25149b01fafc2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd0291d6f68623ad50e2656926648424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31a798397b014fd2e500b2bc5572c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f45afc93a326e23df9aaf8e3dd3af0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c4cc0a5b39d92bbde5a0fad844886427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4e4c467eab1fadc7ddb86c9da99d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2110525d223a509d612d31e5e74d79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e509e584a7b7d9bd23b8115c3f10ad7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a76f67560b9650fcb6cad49df7996b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2466c569edeb4a5660c00fd23293fc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f403eded2ffee722b79d6f6bd0a08f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de307087e0d4205b41d333822c61dfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590e2bf348301dca5e605a26ebfead9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506dbb38600f85c20022ed40d93992e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b250e7cedc2e4952c45a227a8850437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b895e15fcf41704671b15ec0c267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011701e355baa877fea20d7dd35b9812439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe08827c490ef2d66ba992e5c2119d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbca84c4b5e911fbe891839f348dc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362443b501dbcf39bda00501ffc4892f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3b249022c1eea300cfc010a4d22b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e247b00888b7c733762a8025b0bb57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de6a453ec65f8961ea7fc608f9b68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd29818b259540a49b4c71b05c2fea2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356c51902749b6114add7d6e443161447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacbf781ee229ee6208bfb972675b7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b888264eb5bd102fa8f39a56d31f24c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166704ca6d1afa938f8d79b424b96e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e8fa28a819b1e69f8b34e1e315a07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40fc9f1605d9e42710d9fde5cf4b61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b876943bc8c1d9f00d3d637c7675a94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536dd4e9ce36bcdc403d9deb5cdd48f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb104bbd400448cf728e4ef8ebf8007455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa0449b5b283dea8f99eda80c10165456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95415e9c7e1b641c9817e8ef6ee5fdf4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b647c13e573b8eea59b459527c89ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabe68e73a03efc00398e85d67c7a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d31e08446316672e4cf5c0b9f20f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49116d2b3f21e1e372710d34309889d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df5b696f39567115255e8edc199de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8407c4d589394268701de1b7b6d25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572035f035c9c8b3263a207f92613f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f15ba5115c2d27cfe7c8e462240de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebff52193b5e779e712cf7d4378788d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaefe90f09051d7d593b7a34fa3a5cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259851bb276aba639006f3d44d2014f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192d4e8c03122d6cb3e1bc823392dee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd14bc7d07ef965b684ad4b6c1ffd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af5df5b716a0407ffb49ca0be20603471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f3d4959bdbe7104bcf479a818c22a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659bafd46f6d5500a1233f7fee49cd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b8a048dfe81be707180ae4e4bf53a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00494f8044b9dd89fd115bbbd9dfb4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f2a0f61882372f3e5744c72ba37dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3f85960cb91d8945f87a05acf9b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d03b2efa5f3dce00d063a39c6f5df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a15295bb8ea40beaf8352775b077479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a60e26086212b2a4f0ff1c7ccac54f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa7096dd60bc2efdbc7e182b5c5b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0aae92e483f21e5ee6b2883645d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19362932bf3d7770227c7486b4abf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01935af1375f27d8d928711f14902294484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c196fc7029468ee576e865ff0dd42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533b47f3cc3e1e6897dc2d70c81eff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036e206b690dabcd46b8df99cf52dce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36c541299d42bc0fe962af169907c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6b5af90ac80eae216b78f43c267a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c22f9ccbc204aeb6401b318a18571490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345002932446404cf4357ff0fe8ff506491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608b41eedcd8e1db4a8107880ecbff1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc18fad9b9f416e951345f29d340f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d336a201617ed7be93a2c0ffcf2b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e524f2a26a0d844a9c3cd305deba6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8c1c8f8d90ca983a173e4c26bd19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba01d30d04b1a25bec39cdd0cbd9f33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13313ba21e1420506386f3c0dd744498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0858c9c58e81e6ae675eb0911702639499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3c67ef9193cc4982429c53e37281d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c50c7352de84b005ee600875130a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32ba2b08bc402c5239599244e7822502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610a8d9aff58881ecee6aa56f6ca09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c3a7d0550297fd63a1d7a2dfcd4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf9b862651d9399e2c717310b7067505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9dea3e8d32a9a57bcd37d160d0405506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0534a9d80ee448ebe5312d0fafd92e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cdcb88f5fe3846c4085f0dd4ef906508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2193952e2e556a761564dc3fcc68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c4e6210dafae06ea9a0d0acf87310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b4f0a6fe488d075bd7a2b048f033511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b102f690e47414f08b4f78558346d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12bbe5dd7aa52b0bd5d73a745c250f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021ed88274e0c9ea74d96bc105ed35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6c9afbb38ae01f51f611f1be30e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992171db9999281ebf0894ed23ce43e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b404542044f34909654ea30111a787517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ff0841144688f2d7ff3f2b50f1c6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77e29766c6887d4362484fb4fc854519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f618616ce8d6acd0da6eebc282dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a90a43eb57dc716ba646328893223521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84bd2098c1cdbb3ef15e862eccf20f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353de54240d1204c1f52eef03d1783523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045c8d563047ae2be9bbb9199cba49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8864da2b49c480b05668981a590a83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d25ffaaaae16948900c400f26bfb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc935cdde0cc720fba7bb27db353b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540250ce852275a4d81f4688bc05189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc99a76c16ec7d7efa0c196b0c517cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fefb8333a94e0ce81549280f4c9679530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82673ff003e2480129dc54e4af7a76d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f3bb62915dac5b6e47da27124f546532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986734c83d96782f507047277cfc6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1f19c64bac0bdd7d4b42af464106534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991b2f85e984de5768119253a1ee39a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560fb1f497f28ac90805ef96475912536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dfbd47df504801fc481cf8bf228f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46a4ef3a13b9dfeaa7d39bfbe00d67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03189bdcf416f7bafe2711a06d8fb27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce299f32dfd398e282306df83fb80a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3312369dc9be843413a1e6350dfff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77facc00048ff20a377886454e0125a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad118ae33b2a2007095c16345085a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a32deab135b01662ae20cbc642279544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d59c99441cb29c49be73accc8ab73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2b28b99295aa1fc8cd115fcdfc78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4490da7fcad7313dd4798c4b9bc731547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f415d01f64e91c7ac1f8d56db4a23e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa99a27646f133a8f3854415d67f90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404de1faca4e476e117cd963aa89f190550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28748aa3696a233396b3c5d444dd54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d9dd70c079d29b262ed870e504a9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594137d1fec59e5dba4aeafc9fc7b853553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdf63c116ee5d5a95b6db74a64ab1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57589dc9343ce6abd9660a85126a763d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8efe0263d687b4b76d80b63106bca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a38e34f2907bd7d1f3ba1b3f0ac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c658f15a6c302f820800397bd6aa48b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3338185ac5dc360a6617f3df4a16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d271e1aca2df5ecee1d81c69bfb187560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc8bff1a00f913904548d52d9c2f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad4b2992011ede18bf2b290693257562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c503a6cde8c8115a457e071fc30fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea2b89ff44dcf2f416c4dd3168338564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30227540a9ee3bfeda735ffa41ce540565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ad04ed6ac089a519220f69b77b45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4cfbb81db0e50bbdae81dd323cd69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27b8d59982a51bdf634c31453b3d0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab93e4edafc0cfca8610f4ddbc9d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763122cc4dc4164667ab159296293e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd129d2f67ae5eae0504f755d595200571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c821e2dc29da8ecbff832165804a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d895f12473bb4cc116b9a852ce763c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67c1c439e2ce5d97d7c04a4670982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d08dd4b28944f0ad4cd2cb85097875575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991f3f878481b47ed5476729c5ccec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bbbbb602c8938812c9c691c3f6f43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518755726eadd543f8784327923cc3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7eeb3643f468ab5ccebb18e4a8b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d5cde2bacdfd2088d5e1f9ca2823a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2426b4480592fa944dd160cc3aa9f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b028fb632988dc3a9680184ae6e679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca84f47d0e356e5616cb51a8602ca3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0cd1c2c6502a3ab35b8beb398517584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9e2ba6d585f5d16719eefd4b34b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514040d4301c5ba8f94e0f6046b103b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c24998f7c102bcc11d247d83c89a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed07557792e5d1c47431bc4d1c9630588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520195630f15834086bc32af25a77e22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8d3f6c4e55637df3419ce10bfc2ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1210c83af2e0223bb8641de89a6cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda5a213acc9f3c1c145d1ba878c97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a0a1bd11defd3b8b8d68036397aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550e3f8cbe263feb0c23faf3f924d38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806b982f9ade0037e0a31bcfb60a0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d02612359500a015ef540302f4aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6019af02ab58944a5664aefac7fc56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f962a690cfe803f626ff93ea473fd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab2dc09c072106747f769e4252552599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a02083846ae33ceb5189cf70bce9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b11d65e1629ccb63a9d37d1852bd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3371ee17763dd0579aa78dbce99b78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252276ea0ee9c15482431d64565b4ee2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e3a6a2eaa59876825169f0153bfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9d520070cc926658afa606a2cbfa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549327c6fbfb075cb2dc4569b3d879f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d77de755b9f5f55e4a3dd46a784d2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba7af427209063b4c828547746ba5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21d6cc86288adfa95fd9ca81c089f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43d905f53818bf581d527ce090646610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1f0424d30a42dce02832819e9e7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70b564ff5a12f634df48ab73132bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4193f0085aebc31c9ce29ec15cf5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7d52cf929369afbeaf2b97c4fd25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8f25361f7a2e5b61b3ca4badc4fa2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cead94d240c8ec7b0efbb4ccb2667616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e38200a61827bfefd5c957dea8720617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a442ae45c1f00ff0364b6ce113783618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc5bbb9d238851cb6b4dadc7652684619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a189d30d8df011ffa7a905c20fd53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc43477bf5f4fe6aad322dbe7e0330621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7514ba56f4aa36a0840d10c2b64a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083404d6bacdb82767a70d672c48948a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7cb3c454517d596198fb2e52486c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876b0d07e46e3f6621c204dc402a7b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb6c882cc9684b54c9225f3d8c2a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e05eb7cd6b030c914cad95ffa11d18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd071621befed2593ce4b3a730462b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65306cc105158a27cbc84f915f775629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640e0ebcfd98be45d90af8d72c527b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674bb49ae82f1a36f8fbb9beeebe5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d028a4da442a9a7907c566d33b5d13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff1bbd0f81fa8e63b516984f4f09c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d5aa15ddaa8b5704fcc457b7fa46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317fdc42c6fb0c5160f095f5e322197635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb624305890a31b1454b037d495969636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d92e1ee33d5c7d85201449778bec3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c991c4168c58a4d86a5bf7c461e8e4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112335089012ba96e94176364e4dcbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31049b0e56a5624d5bbd8acbb03ef225640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db548d71a10c5f525f22da00928b93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b574a0e1157b48090d342092c570642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c3f683752d841e60b58fe0c0857b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac81524ca62eeceb1f03d7afdfcf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f658fed4e77f8d171da669d3ee0594b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b50f3ca3b4cef84925384561e8b9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8750a71830d3b41936f40b287d96e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ffa9d49d6f6eb28d0a0955385466648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811080762aeb0f3932e17c72d8539692649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e55979071624b12e1a5b774e8bbdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84271d2fb5ccc2f4c835991a8beaf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c18c8ae4002b460d4fdcf6511433652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d3a828539d5c9f31206244304621653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd61eec80a2f67233972367eb8253b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056bb7b41b0a23f13e3b97a8048b3a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d2057e6ea9f1bb2baadaa2625c6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c2b9abe9c1e786fe3df885a0fdaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b7c2302d8ada03f46da3be42530c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e53b5fd38d57fd6dce9fb440f6da9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c13f0fca935fb40a3c105b48a1d11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca769441fd6b26c80249447f3056a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28593a9cfee6ea3ee2ccf9084fe5b50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8505a7349be730b7c83200ed660b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d041e0277ab744493f9b137b3b766664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3bf0117d85f0df7f397fb54e1ef0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ade5234312bf8db8bcc89af9c327b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5219e33588e34f883301e5978bd10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba7796a7a04f383b7d2929da150c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0052e8767e6ecefda03ce459d0ebb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936210602b23d4be4fe73839554534670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05630b00afeef55c7acaee2dbe8683e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a1df6590cc0cfe8e8f9aa257e1f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0c52e168723482534109e5ea7633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de864779f02079345c3c293d34d933674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73db6573b4b0d63508d8d2c7ad1c14c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e91cccd6c086d4803a439960d8804676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b917aad44b31525f540a07c970df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650a4ad5b1293d8da8062bfff53ebb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95cedd8657ac39b73ac24c3d68e5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fc2e777c152ffd60f9c83961cc91a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2603933e0e95b2872dba2632033861681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e4e6e1ffd13554d57028e2476e1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858a56e061c5b65c2e694a117d59a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650803cadbd9bb4b8d37cb40137aab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ee40c2ca09184abf4c5c6db56427685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca812abe29bf77ebebec74aa43e60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01d6461ac555d72c23f3ce2b904b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9106ec7187cf6650a0669f510cb462e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0357dfc5483a31a0541c872200a27c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18173810c8d5b3f008c632c517db25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259c53b464bfff8e53a664b440f9637691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb1bf020eeb5d025ab29e20571be37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6596515449e88ad8b432d2dc1ee598693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edef1a2c0018d0913649a179681298694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de854faf0248fda46457eb78da7fbf64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d3cd327c825ab5b07e08fac44e54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691a294a5835c307b414b3f546c34d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ca1b8d2bfa67738fb7a056a077931698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30712f5f14324bb2e519b621bd87c08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fc36e1dd55f6eae57bf997e8f91d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a654bb2474ec58f9456f755c199009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a60c358d2bf71dfba21d3ef5933f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7079ab4695daf52f09b5d663523b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df651da27f9ab398b0c9f92484e8042a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b1cdd4f178e7358c2e7b79d6a931705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500daf11af662371a03b3f53308348c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd5c3a5b6dfb35c0e01eb97605c86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caadce8e78c71c99a87bd2de1b4cdc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50df69458062cef0a7bab544ada6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf51527e8351b15760a1468fbae6fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d5f3f08a675bbbc2f7b23bf62a83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6db0189ca7cf7b4b13891d6b13df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e804c45feef8d37e14e8af51580fbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74285b481a791a9fec4e36addd83ddfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506baf12c12405aaf1617d089078733d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a1c44231609ba60f5f5473de9d74d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0452e741205ba74eedfd2392ae1c1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7afc2751b7630f670dd3436e173a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f9c77eb271d4464a8b74c05c5183719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f46c1dd934655dcd4dbcbed106aa45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf811d4dd0673afe09e2e29c3fc3316721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf2f65a1d1e58c25a8b896e06dcdec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7fd10a2e552db60e25cf6a5640b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c99f5006185d184ba5f578051f531724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a408442f19cae0681e97db16d618725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941eb03d0a76c662d9f95670860b6b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b09316dca8e7b0e632513840755c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cccbe8872e59abfd12a8ea313e89af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e09f0e59fbf5a31d6a47549f0030729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d72fc640d396674fe59ebfb065f2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeba83ca92372da6830f3171e8a4c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7bbe5fba8b0f123cc7e23adf9cfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1e0bac72b146a144136a5c874eae6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970354541c53dfdbd53236fbe6f7d18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e41b912101dd4d2b5db26477088eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5351c50f0ccc45f8a96aa9499c282c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde559d5f484fffd3c327a1f26d870df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41073ae32abafe02a9e8111d34d01626738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265825d269733796f8bbf0364ec3b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae7eccf6997338c30e11c623640cb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7b76d9624c8219f8c1f3345853cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928feacf47269461cdc8e156764e49ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de664f4c48c650de9a6f502a4a00383743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55793f06d413824cf251b13e2d56c13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e132abefb4d56392dfa114b042faa7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587b2b46f8fc31f9587cb1ab55904d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec933a3faf9ca59e433b7ff1178cde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebdc62e49595e18d6403125bdd3329748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab350e479c8dd67826f859dd978f74b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7bbda44bba29eb89c21395f0eeb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a73766ed234b777a0e7bb93828365751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbb6b1b7019e534ed35738eaca2c68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186745c1375520d23b252b9c92425be0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e66c8f48ed237d57f649a0e82fed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe76d710b8fcf9ac3e09db53a9a4f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc49c4723a8a3aeb0bbc308adcc9d2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba95bc98520789b6b3b5c37b648e66d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b856b455cc282799bf137e43b64372d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bad46f464ef444bd9a04c26036fa8d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada5d071ac6c732789310e968a814171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb34964c9d14a6473c7cab2122873e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d8b6f4e0f32dcad5464c1ad55eaec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98347a0a06d36a6df1a6fca9ac2f372e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46ffcba5cc087137ec16102212e1d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789dff1dbd5bb42a8fd2405b992f996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084071ff321a6a958a936bdc1dc11d727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c5c0e18f4b8c6057f192365d17818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8230b59b7b5897d6bbd6a16b36749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b8d7b9b773663402fd1355ab1b88410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f477ed13eacbdbad1f194b91951fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9d18f132688fadf9fc5c64b02cbb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6029bcc33a30d05318f7643bdd95c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b14520f07e4def8dbaec02dfe813c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f81900262d5a374bc6370fea8f90f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f2444dce644ff3137cd3ae70fbb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f08b824fba54831516f1126294905c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d14c7493934c1adfe79f40e534a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a28b836020a70dace58674004c3f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33779d07ade2c5632a089536bcb4c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3602807589246b2231a8a453bcb14321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d84aefb1c7b9c4f324133fdf95b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c89209aa3d4fa540621543ee1679e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c2760c39f778c4fece7a3e0cfe9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa93e50d9335a41b4eaecebf84764125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ae338ee6c008e1e52a60609d59b1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e151252f8197994043be992adae61e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d2513560bfc8767234aa69dea77f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b1f18e8e90cbf14bbcb8ecada36f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95956f0c7484b5014601413edf20530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25cd5f660081f43a8698d285bf01e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef342c0824ca5563ea0cf9f2d49b4f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d586188cf80b5409d86c0ea977e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1689ce87a4e6c01162978f8cb5bd6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e290e74c781625e408d03a644253535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d563c2605ffeeaa919162c7f1cd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b38fc380875e15d7ee5182c2ff50037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20257b0984b687632b4becea61b15038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee49de3740b52432f24875e305589c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930efc05dafe286950bee5e1030b1f9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667468f27cd4933a9cd9af2bd65dc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ec923e1d54056b6805097e7b48ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c746d7aa79caffd4470fbcc8c4881e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3effe0fff0bf2b43466f2881951b1e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffca93e44ebd94432fb5c0d5c58d9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397965f0f13abd1b1457ca715d5ced546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2722774b03c246c5e485c6ae5be1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c32a84ddb5843d3f4d90c5659ddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51f36e6defd8da112ae3b872e9c7c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c58473a4ec391027b62dc36514ea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840930961fc6e0ad2990f5af5149af151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf583e0551898fc827a0762b04aaa67952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f613c5c53ec60512905b3cfd70eb9b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639236e106370675fe2bf366616e42d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5327cbe1630519c497608fb55e6ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241eb2221998826b4f05368beb7eda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e1bcbb536c204738b3bb63b870a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30918e86cac0898b9ef7b52d3b30758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ccb18e79b6c23352963f7fa2e2d1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c0950a72c477dc29646c583ab281660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc00792f95b6e0a4c349303afbecd4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd00142aa025683ea96de8bcba85ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b71192fb617c09645f2e65f7f0337663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8824e085a2cf59f777d9bf82ddb14364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6184905bd67dd006661000fc171b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312ae3e1142755d2da8519be55f78b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa23c24f91f0956db7e987df697b6f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c42d6da2399d5c1999ee53553fcc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172982f96b0ce6d2bebd75b03dd019c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d3d3f84ff305d8f8fe005ab21be470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001db011b92592b63903ed4390080d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bab73dd1c0772172af3d5b26de67972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f82a1f0990061805edea08841b8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f95faacff7ab53d7a03047802a21574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a337a4011f75fa39803e11d1d771c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d319f98f598fecd309f6afc0cb11d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122ea8f91f4c932fc005968e83748aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9fb07e7f5e808dacddb1229d129ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52d9ed6e5f3fd8c2714c396394347c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa92365f5cb70076e9d7d119a66ecc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83080e7e8b0a79f7af13a0446a826381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8287ff231b16e33b6584015700842d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1296b150cbb935a18055a19bbca5a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211aaf3391af6fa919c051fbe098f9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1aaf1ee85464f1d9aaa3e0b89620185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdafda20f403249c5870dd2f47b0def86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a7817fedd7e705775566287d4ad087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde7f6b60051531798cca899e47219e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c91273c9f248f4a0ad68bcba24c01989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99441f36bc33ffd02487aa1a6968876890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560688d3282364dd4c6352ac78519bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe814b65aec3cdd70a69f77b19ccfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b14abfc5628fa089b45243d9a81d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f26aea43335a9577739978fdce61c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2e5333f413e596435ce86148865395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333bd6436031866121b430742dc376996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb853467ff5360bfe2ca4a112424d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b0c6834088466ed53fea4082caa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c431f359c815f3ec6d795fe8bf724399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795d079ec23c28e8b00bbb1d82bcb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c78aa22d42e73ea6a68f3d2b16b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d4697258f59dff76625845d56dc8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b1fe099bf1f10061c4165b3cf094103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe448c159025917c902eb32818fe7644104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac46de1435124d79e0dd8c1aba28701105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a2d5c707a5abf10d4914c622c60d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d89a09fb3eac678e35ea4ed73d4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1e339476e8b3e0b99950334f2a57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826c985e8974b7e9409f11f5315c491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228395e26cd8e99d3207c568e38a15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7a0e762c94d96052e284300b3da9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e5689ef35b83753855924c7bacd6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d03bb0e8e0399ffebc45b37acbce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2f114f1fc6bc8035c4b68935459c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bb4ba43881fd9feea60fc9e507a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f08dcbf739ff23b04f0cf04eaca19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f113cef421dc2619d48de29a5bfe86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab811594a190113d2b02c3da865b26bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada989ca94544e1ad2e01581c20c760119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de0808c2a48260c6667ee4a91c5d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f582c7f5543c10088d6a176a1dfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430a3d73b32cd0d767ca50d13d1900f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb133c36eb7b2f09d824094511ef5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5086ae6d1f9776d32b3373a156c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc15b8ed34ba75f19b0ebb5d32672e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea7f0052295a1abd49dde5739ef05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061a173ddffcd9035e17847fa83813127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747320b883e1940010c722194626b10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ede0184741ab3a16ad0ccc6d4f524129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5cc0941234c71d88a55a1748a3955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb46fe0b5adc65a8ec5dd4d3ca8e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac963a8ca960039200d1fc64b48562b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b3e43673543ead0b0d9b4b79e3a9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981a1c96fcea6d72b4ba1b8b6311a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6128334fe7d09bfc7da9bedb80c7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a203ccee8b1e9c5381a7705b7cb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3249c5e6daaddc4be33cd4b15523137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1fed3135da9a868bc8d3d142d59c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19158070bd92cf375270a346d84e19c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f3444cf92425f1ea6750dca0c3af0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f9e4c8bcbd4dc83546b177c00551141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543893ab26533c194e643cda32162e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed2ae23deaeb08c06040b4291ec96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47d53ac28fb166a2d799ecafae8670144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a88e6681ff083296a2e66d5ed5ce0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4aa0d105a4194335dc495b1f77816146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fbd831d5f44ec4c6f262dd326092c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804ad17279b089457295f743ba0f948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2132591f765b1fc1db1fd1f627321149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143cbd6ea66ba7b79a8c9e59f0e164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e388b23b9d07e8c1a8a60ef2bf346151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7f72da8bce40266b11eb0380b7f6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec05a7de78f2fb6f3c92291ee8bad8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677d5029b6f1e6952a6a3ae0932a79d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde3f1cbc958455eac8916a41a5c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58959950b4c23155d549a11a673a3ba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3f6190ce434af5cf9859422894a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5628e17932bd972520fe4daac6e46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06759d45b2992773329f9f0db832f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f743011ebd1265adaecfd218c99599a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d2d22e025583c3ca5bde15ff1e33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b409a68b4d7a689b14646fa3b2b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b6dd96e5f90bbfa8dfe3f21f77c3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1edf01f87bee3b2bde7a33cead2f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f326a99bb961573dc39dee0a0350f1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a532c9105411072042a095b66c4cab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc3d071bf6d1af5250fc57041e366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4d73fa628e29c9a181d572549768168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af329e820d9677820de921e525afc01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb86b306587e91bb5a14b6111a64c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cee9841402298dbf04b23f650ac8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc60284a1518b143b146c0e3b55198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ffdab359e25c53fb17519183ef5e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8629c36994d20c29439f14483a2aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516595f0476e9d999a5b9bf07811521175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d21b0f2151b43e41616e9b876be0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee521091f7be56c5654ddd8b7bf24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0642c1adae2d222fca40a9d19d644178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de94e8cae01d3d3d55db0ee80995e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a44983437b72a7f9fc635c674ccff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12da56f3c12b11532596d54b0755ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc5be7639ed52e0c2725c00b0131d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9c1fa0272ca1f4e00efb4bda6ec87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ad7ded844c4fd642bc93c27a5e05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb9f91d21561a97d52e817af5fab4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67295035e435ee03714452d310a404c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794df0a472c4b98ce56e32d820d79a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdad5f38be8c8696f616ada92d33a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa230ae020abf9d647d39460d25f59ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96abaeaa3906bf168a81488b95be41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825bc5386de942247b41830787ac7d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c80be17cdd4f164a2167dde2fda57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f19e9832435a5b52401322eee42c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ce48b879028fd096bc4a8582727c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79377c251352e9aa8a1c57aa42d6ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14ec7175b49c825e933cbf9e55133196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be14bd6b1b6053fa1e412b4185e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d37f0630c94fa26567b847e379856198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7f25415112fcb4213b0c34f275ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e110df674e6bd8892c742be90129200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482ce01667546c4bf7978a6cc4e7080201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aeba092a94e567c89a54dc5fe1e9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424fc907eec1bcd5bdced796d89668203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d50be79dfc7ebf726e8be07d5f34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74f152261ee884260f94fdde20d1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7606654783349b1981ff9390fd94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976bae7691c7da4098de6db7e290da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051dc0496556c4706855b9993b78564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7df5a1911d1a5906c64d0a5c823ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a7d544a4c1ee5f39e910180266e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00096ee3eddd46401f70da5b2026e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26481a83db02e914a92ac01a1dc3d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6f4d12ae07e11246c3507fe03d9f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407930a16464bb145440d48fae28660214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44d9977f6fd2b96c5db42ede3fc3c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc56975f5b62bb510aff0b5264c7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1438577953576f66f0a1b91c23e466217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ff9aa5109b82aa51c496dff124102218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f551ce2eea3d32beebd767f74f8528c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9fc855cf07a196bb76b1b9baae438220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464c4a4af8ab75cac5cd51ff2bc30c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0f5ed04effd075653a6ad903ebe9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c411fe18e0c870b63a44f4abf55498223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261458fcdaa5bfbc32d780b0d6f35a90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0105adac7c89bbea73a53c6dfb4068225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d445d081baae7daac9fca0b5aa4c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745951a819a5ca26ffc97465ad5613f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664556e02743bfd9a4d16f6f71dfae53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389f0dea94a5fc293fe5397f61a851e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bda6dd0157147ccfccad10fb247ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5eba8f818a84049dbb1cf0471dfb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6efafc06946b9f1a6b80f30aabc04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6938b880d71dcb930b1360a7956c2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e0d19e66e76f15082475540e974a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d6eea5c7bf3107cbbf97ab83c8a2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff59678bca7074cfbea3e08905059a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff041f229e599693a3d58d979c5360237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df249aa15d9b5cb15fc81bafc36f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d3c82c21df3210f74c499ac2b7d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ecfbd464213d7e0d72d37c1d2b12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc502bdf2c75238bd075ec8552766987241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0429f2f3697cb6041f069d8552d5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9cfb56128046e6484a94ec559459d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7ba66fe9ff22925259a771a144c00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562fc1ec1f8847df8eb340ff6c9c868245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8924e60f26e8275515f7c6bf90e59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444f50949560935e6030e5e1c882e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6b0c3673691455bee41cb15dff2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decca0959fc3ee076b248e59be9b389249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95bb470f64f521471bbdff3d3cd295250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5363fbda84b670bf7db21b065216251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7c08c6c097fb9a9805c53cb1dff8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9c0edff7c88c39f769c9ad8f545d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bdb3381ad7a90e21d8adc8d3fa6f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd238307e81fcd4d1192979bff322e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4c59535353018088c46e805073aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc133f0d0500334aa72639be808bd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9554f71ed64788f34f766422533724258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc38bf28dff39977b4909d299d7fcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b515b157ad045e4a5875e9352575a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772e4ee6e9f5d18ab5e8e1fa92b8b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273de169d6db70285ea27278ae93b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18dc79dad4d41033423a412b78e3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e472520da01207d38d60c126a7f105264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129859f788bb1b55a27c350a22d8e21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2680013f68c6014e45e2559929ff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c392ecbd6f3063779a26c429caadc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817048bee059de97168fa539317733c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ebcb6c8cdc804d1cefd351be6d142269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401614261e78fae5f832bb871bd491e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d371c6121291af1cb685bc41b91fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc34038083c7580c290a71613d8fb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985f5768043ae36e7b7ef66fd143e79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403a39b5819b1b9eb3d0315dc7ac9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546e68453445aabf09e1dbdef83622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aedf307cde66f2e9e60190b531b0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4514d471a6333a6aab9d28e453140277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3843e6b41548b6d490791fcc08d89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb861e73f0e3a935239e7691707350279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64278d6d61910b11e7effa9b63b272280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72229016cad9237bb48edbe0d9debb25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be38d1b2e741d954879d467f2ac04be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5549159e3b0c23a30cadfa75bf9d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d94c0649d8dfab499a4ad72a6594284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff83297ca628eb042c08b343126005285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394f3148b363b690026e30eaaa452f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759db2044e7a5398f7927b913485c98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf95cdeb9fdbf5eef330ef906bb2fa5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e1d2d43d091933b590e5d7a9c32c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ebf075f835302e1a7011b9f9c2f29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9d0b13f3ef9e0f5e7ce945cbe099291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc53b3a5679804367f15b05e386fa0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271006cba6968f6fd0e731628c38eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b124da814511a1ec9c204b731ba8c52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ceaf4ff4c9d70eff3e2f7f28867f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a440c87e235004c949eaafd02ad81c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b090a5504814e5d78b30040381d1e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87c59e67dcc5cff607802f9c448d22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366f9bf72e4de92cd61d51ea8c4c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d080ee19c0dd1f683eb306659967ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d999b7dacebced7350102e251e6bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5052b52954f8c93d9fa36c95f0e952302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fb52e482bb6702b57a4f782d8fa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bccc7bf4097ae1974ba828c10e3c2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1724941f28f8ff54d59c89368410a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097756cfba0c7135a7312d759ea09503306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203bc2c8085a5457e3c332747eef17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f03d42be845983b80f84ace3229b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75cabe9e697b2f9b6af3a4bc4f74d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209765abb2211cd48cf8f2466047337310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531fccd37ef9ca53976d060f2c8692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd36252c94d1620360f1a851352dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871712648eedea27de71a0235ad910d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216bf33b080646487394c1d650b064f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7111c057ecf3b5aaed26ce6a59572a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120d306f698b6bc19f5f09d43730ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180b1700729c96d72341ec9ef5bb4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0133f2047f39e1808ab51663fd04df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c07a86a8edc56fd1360354a5f0a728319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca2c859e8f37c381ca8169154dcc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ffa5cf25789ea538ce43119882f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf4446b7eca3f96f8126ac8b9dd43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec4cc0b59e4f6ea94d4d538a7b23d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b55e406b089d7532b7fb4a55c163324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c44689a72f5a0af70fe1441d455ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d4d04ebe06c94da1674f2a6f05ea8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206810a79d99ae43649ef2706192dd05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7793f306a036e7aa9c6f1ba04a84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f67737440bbfab9ce1ba1561468ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f025244518f4d5f3eff556cbeb6a8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4c0d305a3be946a49372e38b62ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd31e15cea4da19af9402360f299ad2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e4b0cf7f7e7fab8481a0c1b1f18d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a47a8eab900da8ead56d8c4421b74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f5207a76888b6db18f658d55de255335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc7de9366c519710f07e695883927336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990b04107e23d79d4e2ac0208ad9212337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec45fc318c6e17a5d91297085ed2cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4cbcfb84c727b0a6e6a4fdee466f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbae797ac2becd8f512443afc87304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bfb7ee2790947616327101e81361e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18cb2328b267d03953e50da8a378f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf0dab6ab3cb2c50b574111d22008343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5db86535a901faf17d0c2d25cdb9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf221597576c40b9ea005c85888d0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a8e78e7cfb5624807b7455dc434c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad673a5755442f9644926f4b74c38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395124f33a0ccc55dc98881f387f1520348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db858cb88e5972a2ec41083ed507808e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d926daa69e889c0680e99bc8debdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06345f3188502d7497911951ecfe1d43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c8bdc6a2c9889a8976b89b8512b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02852e96bf0b6b3902e92cd0017ee2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643542fbe9f568fa9c751d510f2da632354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1f22408f6f2a2045848a85d617dff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84fc4dce7ae71e6776bbb340ecf733356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b7aeda25d8df7ae3760f5eef2ba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5f786be7a1561d6ae03820065bdfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2f6cea128642251664e82c2316a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fd5894953313b8778f4c3a4c28515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921384cfdcdf6da36071b5933232296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d03b7f0ed073184a145b2847da599362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb39ce5a843e7286e95ead0a4e07d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81cd95c2c1ca783eef3513b7594ff9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee42c634d85adbe788561549494a6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d1c014a98bb11a720a54dfcbe7e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22670481ff32ad7f19c4ad08c3877889367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d710eb129c8eade418ee2d338f7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdbc4a69cee13daf8fd02d30c0d020369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9e280c89a99a28e3eafe661f7ced370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c00eb9d12b2ed41c259507ffc10ad9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d78daee7f63955456ae696442eec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd9e96f3918f58caa6f9a839e20fc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7613214bccd57e231eff26c06c65fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e756b0a956cfc73b46dd2262b90f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492578e1aaa8adb452d3450431fcbe78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0225f3fb8a446376598558242986377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a02d391aac65b233eeebcd9891441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96942177517905c5e8c1a56d13057379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3d3dd075da17c2dad59bab31914f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c712539cd02dc694200ade78c36f74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2757e830293a4ea0087b7ff4448e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da59d6187d5820a62ec1187d76f32ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940d151664ddad01c4ed243538785a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9de9edc74324f3afc90c228fa530385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304a8e010365f2990499563d48ca387386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879238508199f5c639d420cbeb031c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254319135f6b2bc2d4da2a4b14e8cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817dc43da69d63f68f76f5b7479d4c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef5f999d787fa7514c76961cb2456390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf6529fbb2938477c18b02499ae68e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e53e5ecb7b0d8e3b7d6500d6d1b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43084e60a20958461ba84ed13843d745393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee61b617866694415e88df97e3a16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d25e42d7b8cf028b29ba023146f1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522148c4595b0a190fe93ba3b45d95c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89b6916bab2fc9f9a50a29479ea8a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca36662b8b2ddbb1f0c3d99ef99dbe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f74477c18a24387c7fa0e74689bf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0c511d2c56da37282aee5180c2ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29836606203d1bf2d8b5e6dcdcb6555d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b7406c785c8c206ca5e930073d626402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b2c1fba7097fbb230b3301d05d4cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09a8bf2f95d632e1a77db8be559f97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a821fbf15c968144933ec3a599fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394fbbcc10c86528cbef80da352f4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64965ac4046d3798313d5ff09b1594407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a955fc0007fb7764cdf3de598b706408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76becf72da1847e8821d00ae41662409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb142d6fb06414ecacdb5b4928901410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab93a365844f0958294cdf72e226a76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba049eae1e688f90a48ad51ce0fcf9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48fd6c8f7c78b2b04a4e9babbe000e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758fb46a6c7c4cf152f688f812a87e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163036a750072f7aded6883215d380415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f306096e84d24168faf592eaf17c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff5175b2a611c074029851790d262417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564865ebf7d9c217e67f7dae169de07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6040ba20f64cfc97a7f1a720f8e6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f8aaebc8c0f597cdbcba75c9a0d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d0ce54c06cd7b90ceb08caf451e9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0385343b8638850f880ff39d7202e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f733c19c887c8d86e66d09f3cce80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d73854b9cc15205d28f8ec1683eaa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e15b8158de31cfea9f81ae849f70f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeb01e4423d49c8c6c3b2cc5051f33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2d328d4237917fb625d14cb3945e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e045d0ae4d8eaee6ec37debb2472428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2712ad476eeb11cc2add5aef1c355429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8867afadef2069b924e53de85c50e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c17cd9d75f1a42dfb1e276108fe7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d353b88a8773ca6eb440fe7184dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0881be00fbc8fb8af069c98679fbe84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af618e53633dbf55ad458e6c471734434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdee48f3ac3ff3584a22cb1fe99a69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c1e9c43f3fcd164d3cf72dc143601436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65dff89953318c08632688e62cc26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469892de72e5f33f547ff0dad4f4524438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb86014bff29e8d2f4c17ad912611f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c8fc8ca441a55ffc6afd95e6f4bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8a801b1b25dbfe6deee4a8e0c46ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af803aa87287f508886d0cd0ff619b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532076ffde08268f81991572545aa804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c499da8744a36f9df2add144b9539ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f34ab84d9e4b0fa8db94f78d9e6464445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8771fc99b3c7ed4ecd1933745044814446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c7f36b110de551227000d5a36fce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac073def6ecc1c1c59531f281cbf8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f29d26c2658fc0d204e55eb9d9cad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8217857b97efa90a38abda66c3e74f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fae152cd006664f913a024bc85ce71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae165d247b729e4e1aa51213bf7e9773452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d116610c3b80c8a997bda3311bc81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d3a1099bfee0850b4397eb527f18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b889456cbbc47d4c9f37a31dac202a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa33e2863aaea71ebca2452dc009ac4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c92bebe3a7685c6b37c959f6b836c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef8dfa85e82e24cd97dc234f3d491a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb47620e58a689c30f6077b4720a9b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e85a15565bdd82696fe0a5526c6be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762708de39851a9f960f0ef2e890b714461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0dca457c4f282adfc7f9136d39b9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6708463a92a01d1d55aec1dd401df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83e41e7f74b1ad595db0e8828ddb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e783c8cc609a565c749b2e9d911cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a69089eccdbb15ae0275e1d3e3a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492134ec476894353379b3a23afdb901467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882efbfce6ca1c301a17cba42d8ee590468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c7da7029d2dba9c6f8fa043b5c3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabdad3ded5adfc60ab1c931c65efc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99751801151390a6265cb88cef33125c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb15b4fac378019353dc9161fff9b69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5734d9b7151e2bef215d3a37c597473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950de0fd5c6d8e91197b430ffd563e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625dcb71abbc751044466961c19f989475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191775c58d6b1f738f92ed076b37c8f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1810f6c76f1e252571e8354bc1a6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938534a73536aaeff1c480e65d08c984478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340ee3c11a2f93ac40f7ec071fc178d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8eb1ae9d0f47bb9da1ada8663954480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820712a00318900386fe98fe8cb1e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a740fd5fe86758d6cb9d5be1993ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843b170cc65d4cc9cd97bc6705a9057483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42754d0b312ed3b97c5bcfdcf4a4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a451aefb9294876796179f0f43f2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e3cdd2cad6c7740826866ff5cfe4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3080017170edf2f458d3017eae9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b15842f03c6c13765f51192a355bb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c56776ffe2e3648755fa630ad56f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e3d29ef35b5ee66f44f187a641bb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586e208222ad9e3bb5b040307a0936491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009537302b84eb13a045a22fbc00e26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e89bbb557116057e7a54328855cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49550888aa657e3a6158590bddb565e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae546b88c446e4c58341afdaa315a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4a15dd6bcb7c7eadac0c27281aae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7611e59984c547de9d15e411c605bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4220f088a6aa54993dc88ad36d4da44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75060bd7990cbeea718ab58697e645b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eaf52ed7fb58f5205fa0006398423500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212147ae58bebd5aacd11f23cc1551b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d12d8dbb7d01f6911001c3840d0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d170106176b17b605a2426e598d79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12520ec0023bc0a97f43989cecfb277504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce321b5aaf4cecf9a0e9d938d6786a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7298d5f2d806f60726490274aae960506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d4ff6eaeb3ebadb6de3966b565a52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105222d89d028d1e89add469e3aba96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e369a7b32cf8061905ed794b04af53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854a475f1fe580ddbe1cdcda7e6c71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f69402e01e03295b45b1afe0d0a9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f622e10f5980468af24f1af6bdbd5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4bcddd33f84733ce13083bab0340513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaaa51a8ae649957be73e377fa14dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e3494485c8d7cc2a1d2f90f32fef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450b5f0ce11a90978e82db9189da23f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be81f313f580bf10080640431c0350d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842150c487514e3de05fde7e90b94b0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3cf8613f07bfd67d2d4c97720f17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51116d0a6db240f0170508d80ef737520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2faae4523db640b1f2ddf1028e5dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075586a185d1a7c6f1d527ccf2a0bd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7e9ef4bf884f0b05dbf504f441d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553002a033fc085344313abaecfc2e62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6e3c0b874654302b275125c5cde0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c82c364994faf68bdce6d3e1ca2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6c1583ce61b15dd38c3e9560b223d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ba768e1610281c0b196fb39ad5c5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad526f36bf1627eef995c9bbd9fd1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c051c09cf06f9ae18e984d842b6e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dad66129dd43a997c1f739aca4a37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50d92d0ee2f789fef480f0647538bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8829cf3f632627e685aecfe886428533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871578896bf5561e1a7435fcdf2c26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99837a348e9cb68bc389af01fd1b0213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728bf615f98743ad4695aabcfa8d544536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aef5f89fc25a252ab968af96b2ff1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760d6d8e204f87f46becf8b9e83ec9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256e0568b261ca8169ba410e29d87a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4fb2126afa222f6b7f13a506e75b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d5dde06b985770b0959b282e0b65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7765749b8769436de2ffeaf996fc61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6b8e0c0beb8309460150ea632a33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df365a91137c329c177368b7b323a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0175b096e47ec8dd41907b37d2a3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890b634efe2732c3441081ddf8c6f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451007cc3d06c71eea54c31bca448d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c774ffa5f426e3e726309aa96bf957a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34325c2e36b590735986cb616b05f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73133afeea412ffae9c96bc1f0d5b581550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06312e9ac7c3abc4936d9cd1e6230551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dab6797a7b2ffab002627169bb7ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969c01697e9911e8541e6d5224133f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4a70e5c6ca698bbd24379c01af66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58976fe4fad8ea9766fa6aab2b355d6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba297abbf70dff13b1aeb55c72bef73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5752ae9af54b3af28695bc297bf2842557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4d996a2d981b5fed5dc7231f92741558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8af48ccf35a1619a68d867b952a28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c31bcc29e21293b24e7dc69e5ddb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efcb7ad0f7827ecaca914e369a36e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebddf23bf8a2f8ece5311474109789e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48749cc33f3d25a22d8776e591793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fac6863ac3581811e6310ed64d434564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a3b37d8edfc55fc06a674660af0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d43b7aa480d68dc22d641a32c63c44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914acedce8d0fef10d3745d2796a220567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234a3d7d2fb895353a542dd41963d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac41eaeb1dc63a6b7701cf50293a02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c106e3961784f99974beae63806f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb8db5c4bf9fe5e03de8d83126ad7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c640246cfab8a4ce244f2a5c077fa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03e08e239a3c98b3487e567ff963b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c483b2462dcdc3fc6590a0464bcb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48a49f94b63f0faa76f2550f441ae3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e7246b51e3dc53ed707b67f4015f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110fa8db75116abe2042b8cfde9438c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a5a20261243a77dfd7c4f93e6d717578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e9a23cbe03414c972bbbc258f73f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a57510b56ce4f5a1dda136157d310580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db353ba206311fe72866e4ccd030d8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022487dc663d05ec5b3154db44646f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17926bd6225d1ebc524a36f8240be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92a26a3505e0b6d6c0933e3c63613d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163a3291c6eb93b6f08092e46e99eb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da1a245e96802029882d22d7788f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2c6c08cb6c28a4777c3214d83d31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e97454cd9c954a944cbe7d6129faf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea4caf37f9686c21f469171d1b8ea2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a54acecfa1c87c57f725cfdd5f1e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0384dd906b44e882e4b9cd6c69a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e595f564983f2ea07e39048b7caa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f23b9cfe92f48ef7c0593071d5f71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ebf5cb5acf5af963989873c607b29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcbc6c8d759e94a34d40171d9ee41e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76a78b1afb7c178473cf8cd100c114596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc8f40d2fee8847e9176dfee390c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7ac944f891f8bcb852cda07f466e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb577ef58333e4adaf21100a1fda5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839af9437ced7f71e43e6d2664d3ae0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db9b69b8c1300b026d548cca72613601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af313bc2bfe58775881e15bde2ecec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f2b11ed9965a89bf8b3defeba5a26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029bd9852f481a6e6fec8b26b64405a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb06c4fa2703a1cc1b987c445e0c0f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34156dd3a8c68e6f7739ab93292874606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eec07b350db43e87248a9eb88fa42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00cad15628116b6535b16b2b59430e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999791f884bfd7247567c8073adf987609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df8b292ca498197271886c68a48dbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803eee4e961b4aa5b618d0e4909e8bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b11d18c258516b3653b76ca594f47a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48fd17e0a8598d26cfc0ae34e879fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bd272fed1674c89fc4a8c5d86aa42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf555eaabcae43e6f1c41228b41a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ffa94203071a65e1cb2d4b8596a93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954dae2fcfc7e1cd02cebf0280a227b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78126c5f2b7f7cfb3b49400307383618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b87a3620dcb00f5d3d4a538045738619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea027ae465dbad8c8b0ccc34a510b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403619c27a2c42f612542b0ffddf8812621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b32c85af6d2cb940371e61476a4c3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa306efe2036a3de2fc22c8d097fe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1cde56abd448f8b1dc8b55c6b8385624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299b86079e0cb7707fd579b3393fab5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273907c42d0ceb57f4f81d0487b05bba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf95a9edc209ab0d42ff2e224ec72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5bee839e8df1bc0c45ed6129ce09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97509e875a1224720c5c682d0552455629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca9a997d71b18cbb3bfb6ec48aa3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a5b0e0053d2c3a324c6b1fe94335631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5402f65a67d271e88ad5afb096fd74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec31641e29ff7c79c500f9c8f93bc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce03816dafab949f0e2c56309b629634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f5a65e89b0c5750c71fa523ee916b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93761ca3b2a1b4914e260fdabbde53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7622365ba60f168a0615511852ffca8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d1f47cfee99c348c2d3985bd901bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f02a3f74ad8b684d164f10072d1d46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d20e56afd6ebe52bd5772e7f171de7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c499a0b48913188febc3094afa0017641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ca0b8b6d36af93aba82c00a434fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87375d75458711bb3ce65b5a4793cfc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65a6e3263080dea6f591e890bea59c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f29a7707b56d5de188d20433609a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad98402692032eb633c0a08212c4b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2ad570f32fb82a68af7cfd4f4fa08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad130b28d7f3a87188f61ba51e91d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153237d2727c5f005330b01609048817649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5663788d2ae788cf35e4d621769f7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57f9527a292522415798c5e7338090651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905e68923be8bc44de1afddefaac27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8ccac9b44c73770c70b108dd71b60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44694ca8d63b482f90c226c712df4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4688c9fdfbaf99a965049735593b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44453dfaad0e83dbfc1956c715b60847656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d24c0d3ed0b01c2b0f992ad6de1607657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81324d1fd1c2f3a2f9d4efca051928658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739bf7709617d38b221d9594ba33549659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4bf88b531d6b0a0cef03271d15e08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe1735baf4f526fc1cb3b64dfc78a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470f3ab0112a48cfaf586ba6532666662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d5863df4b20ee8a01edd22107227663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da149ccf1a3f8a020bc9c412629ec2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb985976f30c7e63641afb733c39159e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32017fd2421dbcf7b117bb45c61ddfd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af5604efe078b64c89961d0c82864667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d547748ecb8b52a15a1794a0509eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20063ca99694e3e4dd9cf21402d5d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe509a7a2f7b87d5d3975d49e2bb2a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cdf311c83d3d2ef4e4d96c75992ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f72fdfcb8d1be9e7fc1c38b18310a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322910ce138fb56735bb9e2acf54f1d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa3cb274d232ed954e98ef8a4df45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c48c50489cf92f1999c1949906e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329bcfe9ef40ee6745e89f0db260ed1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd2ae57ba742bc0b227e5b6481f68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389a732e3674c08adf572a2101de2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05aa19215afcc36b853dd338252aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c86faa90adbd1fae0d3c539b4ee94e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e584db6d2600c9d0b343dbb15f50a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f9c02823d78a55191c5ab64d501f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f3d354063691ffa05e792d7b93527683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d65420c33d5050022a2564561a636f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148818f13bc578ac0cb0f5fa24f5b71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2fb71d1feb632ad1fb6f84a9f2c7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed25a531baf0879e2db2000ae1f70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357198a4709b162ba44c44faca225722688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ff09e9c97320a0001cf02bcfc278689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b32ce66f211696e1c656b650853dc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75a029635093969e1d0c8c729f26b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b420940d1c726b8e0f571ab21b1c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58259f88ad7dd2cee6ced3e14254df1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e28a66fb3b7e2862d85c3dcdb6c27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e2091929fe00971e2e49de38358b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b097a9fef51101255938e91d0f8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e920d3ae3d4cbc2491a01e8db70d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a639fd3bea4bcda8b7a48616507c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c48616cef8f23b4b0c34c92383772699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034d970a9a39614e6e0584494a5981d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a99a0a85cc92aae2ad6d2aac57c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d83c031577d2f2d380d7e7867dcf82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c13531dacea17548ada2e6c443e3d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e78fe80782fafca0de820c15a5a9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c99e715c8d9b4300cf0d0eb05cf7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce274f78a97f00bd57761d630c09e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366767121d99953882e5e63bbffe17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345fc3366d9678a3abf6cdd650cc110708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc721474070e8ef68c0f4df03f11bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf94715baf3baa460a2dc9ba903750710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad175255fac8b21e1b45d10ba5d6b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff88b7e3d69b31cfbafb907c3e10e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e769ba5070d20070b6525e9869dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef38a91946a8b6c1c889976da1a8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232b9e005dff7930488e7168b67b1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259f6fd83b959f3e842552a37d9e9af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5118ae390adb780b20b06407337f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c93a45eb4df6665115874efdfbe0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ab5edae7f513b49f4de722b70668b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b59572ac3947f69ed0a432b25c867720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be17eb787af96e601ed2679ef301f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e924bc542a802f792ef7078d5cd0d61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b2e7d63034d110babe4dfcc7849bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293c77c807ccbfb2ac447eba7749ee1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f41a70852081f37c61b041c6110a63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222ede25f4ccedd2d6f5fd858a6f02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a7a37ef038c35898aff9456c4060727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7112367fe7ce55aaf76127a5788da45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593821ee669a34a01d1fd6c8aa6d717729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d03334444ce55983f59a47ff84ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34612ec939c143daf04df987c94f25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cbd5f12163ec394b27e817d116e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92db2bcb9e81111be5270ffde572e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3882ec66f1ea3b55e2b93e6ea9726734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03c6c8c0351b128272b5b5e706dc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f92209fe5965cfda54d6ec8773623736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f2ee05fc144bac5aa0f272a11fad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ed0c28d3099863d985950d1e1a3b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbce62a9c6a1bbb3392f20d8979056739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c0e5d753866aa7a0e9ecc6b36e92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c0364bb98e43cc4d272123c37a2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a03ea20d41873fae00421f52187d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62ac158c315607fda9df5f795e5391743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482db0ecc3ad6b340b55eba61ccdaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ca923b907ed4e8cd9f654b1ecd0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5e8dd814c8700d1b48ceeb770233e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574216f3ebb9e6cb3f3034588017c0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32d2adbc9fdfc4e83ee3e2c21f446748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68731f0bb3df4e527545a64742713749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e894df1c658c8c85364f774cfbea80f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789e52eb625998e47d5fb958ac7548751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c577d27b42de6abf56872739e04ce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd87a5f49bffc88ad9cac0d0bd3141753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27335784d0314e76d58b63e8c1e17f17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e88ec466a4d7798e41defd0dbbce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ede919cc2454112e8ab5d6eac7ee7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24256ea50a8d909a72e94f7e1e2e56e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc7d426b7bbc40b769da5e60625cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0164eb3c1db92fa35e8a6ebf5ed6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>