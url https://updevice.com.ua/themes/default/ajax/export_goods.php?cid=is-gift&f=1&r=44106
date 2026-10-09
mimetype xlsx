--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e3f6acf056ad11d02c7184a251151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f84895cec295498a83e80cec824d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824ccd97542f99714c7a5553c4676d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f1cb7d26fb5493ef591aebd645d254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3bfdba93cffd9e32df7a509b7fbaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ece1c23457d9cb72801b722b809556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792e06b8aab6c7bdf774c41a2513357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f5c05ee89fd334662efdfc7849b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e68427bda6a40a81f3ca4d0bea969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb83e850e5ae1bbdd886134678d089b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f76322e848927e69e40bfbc441cb0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697aad7c0a78614547ec838b5a0eba412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5423d5c67ef9730370446bd08b75613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418baa5df8dab45c3f73918baa4e6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b92b5807fe1ff69cb83b4e54f1f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3cdffba3c58c6f520381e9399df5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4feebc36f463ccee222af11fd39d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa9fec791e63097c49477b468edef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785759ba76f89638d5aac550f24862919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710419ccc40618db48d430f76fe24b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24ee2e1e7fd5561120f0b6c9c0e7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8d5bb7d43540933ef36f9aa9a99d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d0ed7cb7b6cbcd336f38095fde5ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb2d2b2531f38bddd5b3ef19b8ae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9d56fd69dca134b8a7b7ae3edc2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8103146aa331fe1c525535b2529c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6696dd10c1cc63826abbfd0a77cdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3208a406f9bd1fa040ed5ab8ed03428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0667332a0ad6a2a8dd3f814761c3a3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2131319fee85615ed984836716ffe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b74a6266fc4825a24aca1951a9bed031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b713f8bef321a7c5e0a5fd0fef264132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8300f75ff9dc73eb199b15c29ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8c3228da82dc049f2f080cd3946734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3271edb88f9ea379143bc763018c1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21d264429bc75f0d42835ee78aca536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e05b6671ffb78daba998269598ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cf8265cbd4c20253b4208670bceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c04700a330d9b64ff588aab5500639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798888029953da55f77965af76a22440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f32677172a88a23dd9ca3366ceb29641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49e0bd112206f97d3572f308bae77642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092699c1fb9a44a6cb71f6d8c74f74343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814255c90f2e38799f0270a444fae644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836481a8f072f751b7c9bedee2b01b0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db48f6c97c2728b9e2bb66032021846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e963c22352d8f2a12836140d7651fa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6a96fd072f2c07abc6bb41ba4b6e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c290237842367bf0d129a58eb13a44349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c67f9cfd00dc952963e36f766336650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba65dbac830aac0d3ed5b1cb6440a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3b80e9b5d272843aaf2f83c1acb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996af3f65a179ed8c36b53639c8270d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdf1bf33bfe66f9767fc9239b436ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b7220fdf61dae5f81f1a16ce3697155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ced2e7e0fafd3935f4015faabbf8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1245327c41e3c148d5e994053ec26e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bcd9ff9f7f4c8afc3d04815e89b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f40b6bd1b1d0cd3d18d2cc088a0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2417cb6aa72c9bc53abf7dfeb28f5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172807650dec16640c85ca64b16749d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b9f93b0eca76b11eee72b65dcdd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09cfd1cfc600acbc39e07bfc1330a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aecda28a75e47cccda37c3b43daab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f73cc5a37225d3f6e932005b896765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b94863ad3bbbc9f91f49abbc6ab6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0de7020ff2e3c033d7020d3097ff167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462fc4658a152eabed9c25ad4e6a2a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08694e84d403495e20629ab662ebb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975891aa9e8adf43a8a1101c0504cb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af815f0c932527878eeb4d3251f378da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a76ebc660cfe6684e85368460a1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6be29b5de90a5005aaf533b4996c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1a79dbfbe3f1755e0620f7736b1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13198f431d4186101b77da12b8c2bb1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b50bc4c357f02253067b1e28cb3fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793382b9083e83fef27dac48a4e8d68377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f99429cb876c0a72749428d783bf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54f98068b01f99139eab11c1f127879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef8afbfde640f0e27beede4fea13f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf4a733f511c018ec36a959045675281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609995a25162cc7b8869c54b6c9ab5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8384cd11866fd34e6afc91dfff0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e6a94be28174396a0a403da09f4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190b63f8fc0cd786bd69b82ffcf765c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad268dfc320c0a6526c8d9e02904dec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f653d84d7bf2560c13f01b24d1616987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d8fc9f1b869b05cb7afa5de3111988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bbd9c0c24e7041991f5c0f2c23b8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1858581bed30c91a64a41b6d2c97a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5613b3075a66450a1bf3ba935fd3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e483adb5c7db8925f5b98abcdfa7a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cab0157fadb096730b45ce87680b9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c0048c2b1a1bfc81bbdd46b9a3b5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5692cc1ebd967b0674d19eabe3b6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816a4e40a5b6a080dce4133317e09696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc1cc78981338ea39edc27e259a0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a66544e034d34ea1f82820400b67c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0180634219b62cd8a403a4be5545c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b071ac8e9c2515671fc4d2cc2e5296100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ea84aac52e06c20034d8c43342cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9705936a8b1f7cc77dce2a9dd406d60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b949808f757de5dec1c681df1e23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92a5068a9bd7671eafc41e4af0dcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0206d109972ec4a9452a657c54291a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a46bb01a47def8a81d762af7ac6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d33a654d5fc215faf95652305ffd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1b824676937702ee1d177340e0676108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e621a4943ea4b8aa133c71f3a112f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd633a40790594d1ccbc30e4ec4adf40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60b47e53d0c746af4773cf9a642da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebccfada6b4c6edae7e4e815ffc0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574c76c9dcdc5d9bca23bc2bc9f76e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac0562a4e1f23d754eac00378c184114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740a233fdda4f17c6a935d3664f2d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ae518c72921678082e6fb8e8fbc76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527db6f3f5b6d7e76f688c9329e5a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54cb9f4dcb897a3a564434d46c6784118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacbc19366e5e464a0bd18974414d28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7627cf5bccc56a82a77817a67ca12db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895792420a54fc93fd88caa5a7b19b02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931ae2c56ab866e8951547ab7a9ed8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da23d7a4691900b1114222500e61e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292b933b356a5534083905442359d5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591156bb1da388a90cc194056157626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f518f9a1009fe0451f22b6409666db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7e9b4ff6b21230f97cf9723e1fad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4640cec490d428108b72bf75cbbfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac323e9a3806c0fc9ebdd5525cda8c99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4e57a57ab02ba53309b9f447b9b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a78a2acdf127624f5c686962eb711d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ecdf3d591325579b418183e4ae83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9f6ed65ba6b3ee733e0ac7f1ef770133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b42128590469ea454e52e92bc80feb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f00e5ed7050705ab7e2c30998ed23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4abfb2d43e9b8cb69c40fce556bc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4486cdfdc04fd0cf55bf94be387711137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd662e8e7ac71a9b584d4824c46a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5e9cae8daec8c549d8d2d3d6f815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeafe8943ffc5e65b724abcf3cf17b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ab38877c893a77ec71113783d30e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a2cf6939b3d4a037ff7a1251ae5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9597ce2ea4231e28c29ff46b7e4434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c74b95d1b9a58d5e0fbb6cbb1c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2020f921e679a9bd6981847bb3298f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90976b46f07a6b57a33ae0d36594667146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fec8800ca72699a8303a9dd28f89f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5d20b823c9355b44cb5b54a7bc59d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ce022ca4dd255560360c3928b13d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764fc63b99e7ae67e2002feca164c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b31a0a9c226337babe2193611f1274151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0abc94a920e32d6d1174814e6ecdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666378e202cb5757ea26ed8dd13bf2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925f2e5b6e7ee248929189f486c2ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d582b21326784c043e93e888c926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dd856fa96d3fb6d6147529615f492156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae760d776a2f4203921a266e84432566157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3893bbc84e7a5e2a2c2bae6fa237158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d01ad75fab2e84cbb5b820c6b608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daae3d8ecd40ced68be8dbe2a09349160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93a7fbbe5a478bd1ad253bfaf92c90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473b24df08e551658ff486609c1d7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2518b264931cd84e2a904945fdf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f5e78545821e0bb165332f2857b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eff83eb63a316e23844c686f3bbb56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56306ac115d230ff241c1cddc8cb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc5135c2c82715078183c05628348167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a55de26a6b439e888e4b0dfeeb4a17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467697c5a019382c0a106fa0534f27d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404184c8ac2a71df956ce0fbe1cad6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e352c25a7473bfc877d1254c1255171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebafb7856847206fcbc3404f4d9cb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ebfbef150a03baf4970eb672afd51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29154b3439e50e948d000f313580eee6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c70357db45a161f7aacdb5b318fec4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e7dcd273483cf2aab06fe7dcd1998176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6df35e0d7260bbd82eab6415d9203177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010555b7cdb91685c7e0f363dc0eef7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ece87b478d994d965e9946f1a8d8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6adbf95ee00adc4cfb6c59dbb732cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d3dbff84ba6b4edf7e9227ac7825181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86249695ee703fd233a61a6f739b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bc0bd1257ddc06dfac6281fd2487183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09953020aa501a4b31620e944b5cdea5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef01790d31d4a7a9fb04d5f965f6dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63b1be1882ad86a8ba3ee8a14af1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20736b87401e184ff80a4eae9c3a93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac46d479c14445417aaea97e5a2322188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07fb98958279efd8fcd9cae070446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e00c5c014c8f4ebe30261336a6cea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d010df158e131a8673b3f818c85f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de893dd790afdc6def083c83322dd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8a91b36608fe1a73a06008726089e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946691d8a8707a9007251940ee5b0d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5a00f67d82e61e18ed60d718588b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1017c4e3d0a2779556ec93ce9434bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18fe8083108e158782cd22ab4d8740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd73d760f360a10af27c89bb183f1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121050351ab156952435def5a8d7e324199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b4052dffcad5f0f1a2e24c4993bf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc93a3be6e57c6a9d0d008ef5b65d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecddcc84a2ca1223142f02fe566064202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adf1c5e026a91edf7c63c2476b01af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ba6720ced841a8f5f6ecf40db0c34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365bdcd79d4b92c94cea7a6b900646205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b510800e6069b76da94177a55be8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40b73d11f831673f2597992021a53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2b3f8fe1ddd5a65fdbb9cf698c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a25242eb3bf025c864cf0dbeb2adc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca6e17ed9bab322f0461bf77bf2404210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16166e5b2f3f9d26dd9bbb2b0416f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76208290a9daa6cfd97abef333c457a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af2ce9ef1c152dd4ae3f3e97306f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a4754d9e028e11ab44f99940fc10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377c3f581cf1cea42852550c788a00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b762e809b37a9851b4aa38f8a239698216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741c2cdb28e5af3c15727c5be5d5016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2cf1a7fe10e71a592bae490f0503f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4435ccf1999d10f54176afc5eef78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01955488169c1c1ad0c35aed502b70f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1cfd0a646caa58b54abf703e4187f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a751d5259b4a17fe5f5bd8800521a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab03eef814d70ea6cb6810a3db1b5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31829530c5374ab847bdf9bc4ee1b4ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a293024ab3d995a39ddb3e0301f553d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64183881cabc4696fb27acf9d9b92c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa337dcc90a744b9f8fc6d22d6921a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ff200e8f50fe685fea709e7e0f1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4fa56ad7dd313f17a3d4aef31a66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b09c730c4252627c5c3f9f41329fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411e50489fef59262e9bc98d56a14b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc03b4d727de825250c503ebe43cce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f27e02e127cf9de04895676639a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4931f5672a7ef025fc5f847b59c35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04b9a2cd12c80bd87126df9cb22278235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fb365749aef6cdb537b70c7b69149236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b346d46e3f0adcd8f6fd6ab6b00f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff3339e60e99de6b36f7e87261ad41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42ca8707773a5d21b8949c7671f319239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c537c20929bff5d7ad581c57ec5dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5112225e3b8d80aac6a4cba81212e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b853d58dd846c1d79f409cf9bcab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc2a6568e8f05bde70b7c4bffedc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721251946d7b98c03f0b1e7afdc71d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edef73f6a51a8e4150ac24a4da3196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cfe5ec2ffd2f7568d75d0e80d177e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da640510c0788805170d0a49cc5f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075553d59432dc54b053edd933e8c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f033d86ca9a413910de0bbc477d7fa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245888d4bee8482dcf9788e2215a547c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd64d4dabfb781d38efa8dc5b531b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333f2c745c1cc14de59197432192d8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02376f3c844af75adac62540fcc897c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c57a2da14adc5f6262208b129e046f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfe58f66172bc94106e418c7cc5196255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c34e97ef7728d071880fa7cf1c52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a1bde3972dcbf4173de3a489ba4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b147d9f9be239351e556623718a9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b860eb848ff853dcea61817870b3119259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475befe1208f581cdb12762228231e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17585a64f14e9ba33a1293d46fc79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb00144b50124dc26f8a39a837942c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a91b1ef5a72df13e68894932cad6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e47142d13540534e9fc30df048443f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af6245127ccfbeb18bb073fd2eb8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f410bb199b099d40f484e0aab24151266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ae5217c91d721290813ee7391294267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164fd403b86044fffcb9c2ac294c5f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4654541a890d2fc15056b2b07234ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05e1dbf5ae0c83c4e9ce0350d572b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec1fa5059bfaf09662d7a7162104e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3648fdfe30677fdc490815a9a58745e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51208cb4a039cbf1cc5492a5b253ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f0fb3b245b4931728d4ac62f4754274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad90c54061fe46792a364b8d468296d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742ef35cff835961137a7786ea1563276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033eeb0aa191de86dd5f5186462e6e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae063ac00eda82d619665b1ac70907278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ad763f92399e1ea605c16b9af5f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64bf51fc756b88a2f1e500b6785106280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045b3c6e38cc28ecffadd41650320d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba48fc9e06c7fe6bb30b5cb409722282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446b9fc58918ec99167d9b3ede42989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a778002cfc7964f61736daf8adb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f3d37e8ebe0783444a554e5a03ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6dbdf54eeeb56a563d05cbead799b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc9aa8896dd12623d859557234fba2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea2a503cba3b450482f6eae97418e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a9122aca7e4147dc87cbc4338bfdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652f2f1889c0d7c37e6297e8284f20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aff834ff1423d6acdb6379b6a133d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c39a16c26469261de23da087da348292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56676e5d528ff940ba05c00c5563b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794238c9369ac81fabcbc36235ce1379294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fac4a7edd720b7c287e58886a4f7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2089bb32593947d55dc15e6c47f61df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265959fd76fc7088c3649a383371be1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483313e43c81e9e5fea6e57f94cc199298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1489e46f423f663b7c6d2835b674650299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b616d50221769b7101ccdfb14cced300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde3f19a99c47fefe1d9b6cfcfe7de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd3f89fefaa011e4b15e9d424cc62c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710ef87b8ecae12175085539094a8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f47871b332fa76dd710e7be7113e02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7d7b665daeaa1fac5c4ed9673b9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0063374d32309d0e2fa7f9c5c3d0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe55467414b211b68927258c1aedd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4363bcfef13f8a2e5f4880a0b3f23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced32cc9eb4feccd1e1492010c0a2a24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b94a22abc9bf0a7679653b39c16efd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a84b1d0599f66d81e90256806ee198311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906cb0a11f8d0a39a1dbbf8b69ba32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aee39274f4db6f0391f9b00a67fd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b45fc815b005ed10874921ff73a502314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000878e9f2fe5a38af4ce1f599cd23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b304e4c1aae043c2fb25fc71e29d5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa66a99b070c6cd439b94fb313cabad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cf6ecb3896a115b3e31c8d7bbfa14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e1baf65843fbf722b1f8a1f51bd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa90b91a38864abd209630f4dad766320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93213fcdfe113cc06cc6c25a28ed1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c48a66a2db929728d1502af1e8199322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628e5e1bc41d9e8154634f84cd3c43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466625b690082f80b41e511219ab48a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbd27f7860a7212d08c72656c0e446325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847bbc9f7fed70e3d111af280d6ad8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4c0dcd52496d2281787608b63b47f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897fa89f94ae0e068ed0e74ac7c5ba5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b57a826626f7b1fc9cb858229d265329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734adcdee42f872e208bb112e8791c1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d4fe0a7bb6783f4daf78945b7e10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da4bf403610c799eee5130dee7b8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71547e20ce900687b1335b11b06173333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42124385c8f8057b91bd5cfd4777c726334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791909caa5c1301eec0cf5f01d5bcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970aa0af81391092ee3eccfe1c5bfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f267f2a4cfc95f1c35c1b97ff1c13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a3da8fb508437ccc19f231290dd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0273c32021e1ba65127cf778b42ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c1e96770f5f99d4f4acce5ecb039340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c673c83f678703ab9831398164a4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4bc6c4e52112cb307414b377f745b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331528a7181c8431542c8a5a20f12a69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f83e366d07b8626f1977d53229dd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4885963b25ed67bc8642f87854a49e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93779f2a7636916e304ad793c40692dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eb593d79e0a884100bbbdc8880179347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6dc1f877866a354667f71f81c7599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac932d74a030d97f9341a5a91145a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3f2f71597272e8cc8b32d9d285d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c227acca34d28b38fb2a6326a89cd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52471adea653b53e3b610a0aa5f802352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e352c8aacbb78d628cafb2c909d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ebfc33fd5be8313a0c6b83de9724354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948ea027e8ee7a04bf228881c2e43f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75466bb0077da871a0579ce8edd9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac0ec51a27464ba749d4047048689357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa26b520c48d55c6c07af32c1ef3c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769610b51c4d1da74f80e6194497ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c87490c25278737aeb4faafc8f93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c999229ae9f02c7f373d0334ec9151361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198b82a93d375dbd6709c2e7aa836dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334d5087a157900c23c1c9fbd4e3ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dc6ef924730841b0fa02c1b9be09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a3118a4556b1202947c2693715615365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c365ba6606c58a9b1c61c7a14efe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1884e0944d01d571ed5be79fac162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392fe233208b7952009dbf7076b3f64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb97f8fa60c5a980137ba7296dfdd72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20812e00cd723dffccb73dc04fc500370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3193c0dc9dc10f50c5cb72fa8fbf08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae4ff219bacf0a1c183c7209daee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa37d957a73793b78226e2a41407314373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e139d243fb7786f3fe20f07437482a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7eabad4ba29df6935bce5b2afff5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911f7c1d3a5d89bd666d422932db906376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944fe63c6d20d138506961520525fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ea5deb3938ea2ab3802c30679d310378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a6c0a2c5df6f986bd639eeb41213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9d7351c0ddb72aef3520a28acc1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c14b7f6f62d642d1183111eb11230381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1973da072ad690f7b56f716b03a5ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57c640958b52d2bfb9cbe154dff83b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf069c6d48a030170b0a542824603384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd67354ee23f40fb03f0485dc0f6be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9776088c53d4c3c89799d903d282dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850032e90dca9a449cf732c94ed871cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e35ff9b6c771b80108f891340975388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885373e6f4af41f93b2f6e1056ad8e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b655358544449e9257e4397dbef24b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5f6d92a9c031acf9124b8dae9edf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad67804bcd0ff45d2026315e552a17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341d407ee87ab85acb113857455342393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3b2e15a66d14ac8fef25448f0ce7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c821b145dc907bebfc4747a30f5b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137184c5afab6288ec168d6014ea549a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736714562850d5af37d542ee97eb0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416497e20852707b305cf3658957a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2508766cf81124f0f7ac0c85e0482e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162127e74f9138dd52c6d7f21963c8b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f08fec6c97c6f59986be06fe6bf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e53c4d9e8c45f274ae9a35219032402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d25ccafa935061a47ed410c883210403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5477da7f369c933f21bacf96742db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5dcfea9adeed37a83b3c4cbfa9c07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f428c117c6f53cca0b672091af329e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70a362589b14d286c1607193c8bc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb192ff57cb800db352c247d7a0353408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c56768bcf95cbd42f8ebe68481e2c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fae1134d766d135a5df1de8a744712410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8eada23c95f7eef5452a97437512411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a57bcb0b8751b7575a993d8b226a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55881e9810b204854de3f34f3ee8144a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0da4e99df5462aaf317c3f4086b24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6befbcc3f046a3ab6cb7172628fbcb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb40d0c14e14da2768ad72bca6514416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb02a5af1badf66c8f570c85df6b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b402c3c386668ca05bff2f445dc34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d091082b087f58dc885c06fbf05ae5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d15bc6f89829286b1956da29a8cb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd17d65db98635e68362ba441a975e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b0cfadc8f77f36ec297092c09e3f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4a429e25d8b36014794865459d03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf1128e59aacacaa082b0753968707424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe651549ea99d9222b12ef97e2c8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fad765188d2be9c4867a91adcab79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aff57fc98407be2e9f915207cf7df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee3f3aecc67b0d58ef1bce6f44a3db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4de3f946f74225d33bab040d6bdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264854c7cd5f4e1cc2234719075f98c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3eba1f01b5462dbb9ba253cbb8d17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4442cf0cd725e23478e21a22ebb8215432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7254a9e591b0098a55cc76c59769dae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ccffff9fe83284a50f148b484053a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b24423e2686ab379938dced6d2d77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364042662d1c553716ab803fffd77c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee855f82c6c7d4d5e39715a075a1f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8224abcde2fc77da80af12d1dfb3b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c59ffedb2ae9d1c7a58f92ae9652439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58992aaa990a5e5c9a586b19dbe89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e021b6346d4a47437c6a6a8eeb92e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100764c545a1c40b61a67c7f8bb9e7c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b34eb7cf1ba8970c6ed1c1b4ba25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f565abd0de94257778fcfd7757c648444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d298eefa0e823c36ce1847a8674899e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28483d6c409efdd22382717d058fa02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0bf821334c9204edab0fb2b4ad87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd90f48f3df9598fd6bb405423c82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02fc2b5287eee962fad21bdb8df0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a3c84ac4b319001379ce63bcdc27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d505b020c576b31ac4fa6ce9b8b0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458d3444b16a8f12b97e462586bc92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3144a625dc12760d65edd99a892f8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ff47ec554774135ddf5d97859f16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ec08419a7a8ae6375235ee8ccc71d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da483ff9926ab32b9b163afe20086456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec5bdf169377d8601be8b6fe71fd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ee57c4e08e6ba223f4ca8371262a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7e4ed2a8f36b97019a8bdc351bd42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe1fd1a09e889f4ca361be038fe5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176fe2a6672e0b9e32e2722e11a9be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112829654ee27054c31a71cd52dcdb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab522f4000a36d00c2a0249382055463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb034af57bee5ce7322b37b6dd4778e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d60a80d0059c954b7c8cf4c0a671465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c43afea82db34410f0d7ab436e6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bb78f53d944dc95f498a804098c8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c904ed381a78c9b5e27827937d213468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778253d57f75c5756edafbcaa06a502f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72097457c5dc490a95a228ce2c70987c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1ae3de605092a82dc6468a1c1ff2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bb19a310efa0197381c3c9339c07e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df4953a307153bf5194ccf52b6ce23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799e20120766adb9f6c2985ceeeb840474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab198bb6ad33700429a2072d8f79a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9553c9aa29aa92efaa1a6dc6e6e37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b0f03c61d624714cf99812c6a5cea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b370a271a6c5d0740d30912047ef8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727a99a2088de40fa6e4288dfcf2ef3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d7921a10aafca7bf55e100545379480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cda635e0b39ac689418e6af732925481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a98bb520c3e0a434bbe59b2bda134482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c59885c4e448b4530b42990cc809483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d1c38526a314fdc89efb5b261c6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d544d5b1e383bd9eafcb8633d5f81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ab0559d33c6612a6ad5b611dff039486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b19b5c436cf7b84bf3bac6aa68561487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2c09fea5141556b115075eea97ba1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc988becd4f1707f8e961ff46f5e17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b0125366b80ae017e491bf8cc0401490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d09e6394de1484eda59aac80658916491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950391ca1aad30167bcfc96dca38f74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075dbc83134fce6395e659e3aef7c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaabe2ec0a1a8dbde38dddc6206e045494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8badef3f68e447260f9865ecb8cf3fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f9e4004ae7b0500bc15445245cb2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329482188c82584500cebe3c75013b40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd569164aa521ea2934ecefdeab35cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d14e05962851ff254f3d63e4dc63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd5c0cacba9e584570271fbd684e0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17e87dcc0b05d39491313e665c4b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5caad7a81b98733bb2af963459970502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083cd51f9b892b4f318a6d2027d549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03696cf23b4658e5245e612ec4b197e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbb4c830ddb303639e08dda80f765a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111dcee06509e4f09400c5c272f1cd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b243fb05720494b2ecbff02f463e1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04238a04853ac7e7cc7ef8b0035dabf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77b74ae5c87ca228dead5fa44cac4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d287433a0ba90ed9b21f9e4e7e3cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88cda81745c0c0666ba326974e7f4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d4cd6143d773837a148074920fba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a78ac82bbf7118601783eeddc396d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd126848b7af43f5397ea71803dd93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7442e17d15fc0529d0de35f0f2b4211515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f5183623f58b8c35bb1b74b3f1292516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4985fbe7bc28989abd0a3c0c3a8c43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb06c330853b28461283c1df0f647518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c4b2389f76894c8eac9b7fda97edc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e3b1a9f18a8ffbd5a6cd587d423e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01eec340f389abc0f44c9f99c4c17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340e939c48e6dd8749f691ef204559d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3e136aee7b8c036b589e7154cb829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0494827b4e973a9f0cc6a8ee225fa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77bac7fe503916d2d5c46e5396032f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce01c99d6a89d6e63ec32d82ac0528526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732049f48d418685df473b65136e1fe1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d5553c1892e511006e4c479a1262528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc2d7bca1dc58ed1f1b1820ce80cb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeabf0ba6050e7ca3b09d0c15b0beb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8571342d0ab18eb3132c008b3d6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539e5b3cf40951801658f137e51be77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108d7d5ee924e97799f9d56ff979d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297c2b4a408a32eb6ad713c67ddf8b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf4e6bb31b9be3af356b89c95566c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6186c7c0c2f6e044184018b0429632536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073202d62e1517cc59e80d58b2407dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd1abe0aa9be108f718b70f11fb6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519a75b55f85f5d5255bd56c4a7198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe00eddfc9b0262bd459f39f48471540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a1a272f65c596c6fdda6a7ad57d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8cada3d5117ef7aedb0f0f4b21f63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef704938a53d6e9e10fe74716d1b8a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377be34b06aeb3c622412488ded07b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d6e0dc3f47447327d74f59d063578545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722b2d2fb43fd12a333d8c31aad8e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d460112e42b99896b3e2165f2248e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb7ce7bb3bc513834fb134dc23f34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf1cf143528a7fe7faffa7270631d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23cdfcfdf2ccd0d7627ea48fce74d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d96c54f62a6d20238962335eda9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e9e0d5442e6f0145b54393ff08bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cf41fe3841db8dd57743aa516907f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471042cec9ab143a8e0ce6b32823fdfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a70469e12960b3f75ce1e16c7c5be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174bc14526519fd24f2e4b78c5140d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c24060f8561ad053bdff0abf8becb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4cecc2486532b9ec30c23fe71919558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92fb363ecd7f83ad9f2e01bee88d82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe3355eec009fa45551fd4411f776560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f5a7e6feeddf9b40f1f3877a257cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa027dda81d02fbe18ac242a7428b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927600717d9fd01277ade304cb8c457e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419dd6d9b52797991a60f71c2aec4b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b848cbeae8dd26c8298c1e5edaa82c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed20578356df5af99f385662c78d65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864043e9e6185a949d5b00cccc147a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef60580b9cd56b9514ce037cc0668568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364bb8e0f2d712f289bc36e262a2c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4333a39d20a39f71ba7f82fa657b5c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520fc7aefb8267e96bfe4212f044b1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692320cf4d8afdfb115a1c0a307378ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dfaac866a9b8ec9557ba57f550f40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdaea1965c531c3ca869835f5980d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7f272c69ff42493da61fbb26c7886575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f1d8b5c9067b3695f9fddf3fbfd03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac443cf9d8e2d3be07f25783cb4f558577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511fa7b028e7b76778d2dcf8c1f7e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80380d61a4cf65fb278d0e0805ab1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1aa93e7259e2c1e43422eaf95bea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e281ae207bc07c130659240b29ea159581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890583dccf44ad12358e72a8514fdde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40ac00a562926bdb8a101bea69cc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190f018be06d0b2da0ced946ca19e1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bdecbfddc276216ff7cad94f04ed5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86cfae9ad4cd83d59447bd34bdf683586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff900ee0d875569ca3ac41983d6ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e3fd91d661e47b946cd3ee16dfbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf2b268874a1c6596295b4e28082f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2bfb718ef553ba04f05a1d070a7fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb955e21e509b2de1e0773a55ac592b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f45a81c65ffdbd1210e7989b3dad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf1519dd370e19b78d7d6f404aa4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4dc88c33409ad4ef79f994672a28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32230ca91ab8551c2ed091d1b0c188d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896929f1a66277025424548f884b252596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b516c7e0564960bbdd8b0f066e89b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c2f9275d5de38c1fcaf741c83a8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6081b37c79cdf03825fba65db19c2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb1d07088b490c018508813e6aa7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35791cf26fb20e51618d6d89726dfe91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941e97b56288b6de30c246dc49945e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab177fd7432e47146b24f0a86dcb24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af990a459cf33fd3c68277cb264ad21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa003a18f14b5b83dbca83930e9115ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c48712ab4edea6f970a6e0f61a98f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94836fe6f5d3962be81b98c8df7440607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe729bca791dc69355bda9fb77dc896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e73ae30f728a51f36f9ddb23c0065b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe68831d8cefff48456885bbef3883610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9506a242f1956393c6e463939fb362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa004e5279ef6cd957501e1e0bd8710612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5bb10ba4f19bfab3b2222de49d4eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3129e6beae62dc0f6eeed7727621614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5013727a78c8b2d4366862db07a9b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf9afef05503647e251b9e5bcdb868616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197aea9a8a6e0f681cb68527d299994617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18713f7985713afa696244e791f50b74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7400536feba821260e48f16228a38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a720aba123e93dfc6a6738208ea3a14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fdd9acf1c4f6426651f097e947a04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260b8b75fb8a96e6becf40011d37003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa3ec08dd18b5b6248539afdf7b75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb69d93965e6d703eb0b31a84984e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0e2a3169fe322f3ab3284dcf0993625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c4b3165332a842a3f59771e9bbaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc2e743232e5fc9c8c0f05947bb5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41d02e0819f15b5421317116dc75a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff04a635a32b2e004f3a3efe901c5af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83c63f96fda203300dc07b0a39da1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ba301a2c28b426b116419c65360e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e942217233b6891670aa68e80a895d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445133ed5bb7a655edaafda4c682fba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c2a71f0f565b58e2bbc311714eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f64e33c3618a4b6b73c0d97a258931635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e170b3c35225180604df2743d2cfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f5b23e7f897d4b8cbd4df8a35404637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b8af968507bd7668fa0dca58289a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e48f63abe8b7eed10bc4b110e60f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520425309d1caec7b55b7873573d8b71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df037627c280eb46f059f75cd0b375c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deaee21e6c8e27f1f1f418c99b7f71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c857ad45791cdd65557fda5799f4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb095fa13a8c816c847a05eebe778a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74450ef65843cf8eb82797fcbec3f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c5bbc5ccc78a900e65e3ec884983646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faade4e4747d2317446ee68a4705b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9fa665b89a29628a67dfca5b1076648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977e9b43d147f824ac9fac4878ba72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba618c63980f62c0c639038f7c45022650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434b64615f17762ff203070aa40613651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f228c4b19a9f8cad0cbec6f144e6c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3942b94583c6184466204f0d9cf2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307114dbfcdae0f63abf8045e1ffd0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0396915fcd112fdaec5de3dcf7d2c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eab0042418e4893c6a76de7c51c0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2fac6b2f5bd177746ff7760bf15fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8379d9956b282ab5bc69b837e6c38a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4921decbdaef05eac9b749e455288b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c4c2c065d118cae49a22f18c103f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39a67f9f8051f188dacc897afd301661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ae579e3ef06f946cae9bb223be03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b6c0c912ecd6e066fb08671a3249663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8ec23357f7962dcca279fa911d26b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2dc611aa9dbdbb6d92d3d5085a73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f91b0f73abe6e84d65a4e1faade0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be94b5ef5dbb70c43bbd02b6249c9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9bb0f31c1478c39719cf6370367d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d51ea686de431ef8a88e86292e880d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3c5ac9bea1aa83f4323e350741104670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb68e1cb58d64d66ba5d287da6049f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41f76050443c6dd38fe1be2e5cd62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f75b865356fd9eaaa910af983b553673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831021699e8918c9adf2ddec88794b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc8db357bc2ca0948e9ad61b5073c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbc235115a432b3d80f84009abfbda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca1cabeb879119d38ac92bb5ad067f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde1c776965eedf737e2e01647265a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7800744ff17ec664a38d74a91023cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea53f5de83cd29fd0800c8c8acf5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf62bcbc558dd677cdd6bb4a27eca7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7beab66d2787999014b5420f2de810682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de0622ff94e1c6299b4ee3e44a2c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e52400ed7374cdcdb239cf5f812e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51350d6ed92cfbe6e962c243dcedd4bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2dabed462303eafaf50888e2ad37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c031352b23252a859bf4e1ccb6141687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597f22c551c41a4caabba4ad35fb90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1651cad7d1775b2f8c7ee8a73d42858689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac7fc68f0575d9776f85a2955011a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29fc4e8cc0df74704fb1abd59384d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c812ea2eae17cfceff5116f60f916692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf0b5040abd7b3f06f6524900203a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6319acc24aee9fcfa5aa8e245e5e11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcd7035b4b738b3b03a2a145403396695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639c4bb8b773288a7e2f5676f9c7a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0e0e315308620d6a16a06a4d9a34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2193e3c35069e320ff8b75078d0efd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c97312ca58406f3fd30391e858e93e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb565902076cf6052acb5c41841fc8a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a29f521be1a85b778ed494ec433f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39874a1d44c795e6b6a1039df826aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c9445174107a52176fb678f221461703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2441a847d36269a2f6d446d5e43a49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fbf887c657ddd7f2d38a272d18109705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab73def6f81f01c917d88a339391a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0a03eb74f5ffc468e3c30c7bf788707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fe17217394c4e0a6360ce2e74e77a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a60767ea2595d2f6be09e3de233b37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a77e7df520b618fb71101f81ecd59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1d0213641a6a744fff7c4d8f81ae5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa086b4d77419c5337a1d63617d22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0cff0414a5305ae6c85e6e11ba03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421421f3b0615e499cec997fe138c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddc3f4616747881d87f7436ecb95f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7c4709e3de673e096a5aa07c6c06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e5823dfd6add913e1f348d74e20d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b15d72c1f659b50fabb4853bf1613718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a856ed7eae0674a4385776ba53bc63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5b56a791e9f20ab11699d92d9fdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb93a611d5077526bb74ba931a88e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e494ceb5ccfaa6e2bd9b8af2dbb7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a1af7b780bd97205f418be383177723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b9e7d69dfc1220e40f20bdac7da17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bed335c7ce583a9eba4438f3f5f6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65961749db0bbac52a9668ab5f260726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724d6a3318cdd442504a97b867d6674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3168f527f22ed8a397464ede0645f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a967fb99bcb8776b330e5baac9444a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b04876e38427760f0c6e0778c0f69f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52241cf0ac2a731031a00156de3a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba51c1179893fdc3904d08b4d5357c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941690ca26d70fb42773132bc0a6b12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bce57310588c228e033fbfba42ab2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58f351cfa2b7db1a1edb9cf51a584735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7b20c154c33e883ec0ba853dca44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875642a0fee9c0324af9ea18b0b5b4ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa7763f05109608c5e820017a3609b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b56442a83a78a2bd3e7660a7591fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace40c486568f574c6833f3b3b70d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d07ee5075d18cab2aa1fe4d155871741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2377a257324feabb964c1ba928c42a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1337aab903e88a87f11d7aaaef9fbbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96428dfe245b41724d5aea61c28543744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7da90c221acb1d852d2de4b1ecf85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff73da4a36f21f31188ca4a8150ea8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93960269a2a2bc061ef17a1dc6bcb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2d812e1f8c003ec383cd6bb0a47f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eeaec116147c2d13c7cb05c2e389c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1555c5136655bd6541176f05dac7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc5390deaf8c94494fbd651ed83248751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae86eaf6cf28a70dc7976f5892a804752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522816cd88837d8b1519d27644285203753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541715afbf6c7f3a78fffd320de5e4d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eccd0327b68392624542160acb1108755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efaa73302292e4fab0d7c4971e51db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a018b6683f1220bbc3309ef26cad3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f13f732ce956bda33cfe2012a02c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f579e26edabe8ad205977d504c6879759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7857069db9e492701cdc1fcfae60f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3efc24ea839f110c0fbcb5e6559da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5989f308474df3858925032645065643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf2cddc90ff2ec2b56d2ee3aa993e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9087fc42dda246ba00379de437042e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15c2eb1842b6636cb2b36b45716bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa9403178625abfcb791d059c3ea237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797ec95f233f27336fa533d1d47b258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ebeb8d2f5a87a0aa13976f2e31af99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5a24ff92096eca06669f9f291e25c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07adc5a81ca27c1ea9652cc3ea658811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7fba6d902eb1112bb5cbccfe09d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d2514744496a0f48d240712385fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4565c90009dcc9b5c0bc60bc1f0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b34cfb12783953c98a78cddd7a3d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa5e1cfde3e74901a36cb6f15f36a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b26b90d35d6448708b6994c50ccc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323bb78dd4feaa1eca4024529b492d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1945aee88a96ead35246503a077f57519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a840c6d8842c32b8926d7fa80629520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20d4642fae88b99ab4943d005247ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a69c453d89728580f71ca436e761ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234eae9d8f88e296c05f7fb4137bc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6f7e2f1b26a38efe6eaf80cdda1fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a007056c6ba95c7977c487aca30fc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c6ec958fc0980a1ea6bfe2d364b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d7c22c2b00616fcfff5df5b4618ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74471c00a43dbe924f8a228ad1dadcda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347aef0308830957c72abfdb6784c5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199b43158c2ec9a93ee12a9cc77faf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5e4b2a28559df47d597d1792e35931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72c5c5f2adfaed7d322de8e6115ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efb1c44db592e6f1c0e5311abadbc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b8a5de264b584749334cd36436ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70d54a52833e87521f529c4ac6b34f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4589671171bdbe77c54eb0d823c3e1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b638b5d271313ff943b59e72020069e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1055d63d9c2e0f85058a5479d012d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47bde26b94f2445450e4eb4d437a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311f1b9274928a97693361d9d7d2e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05dac780835efa50e04a8349b73f4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0683dbbb8c256a1f504762c389cd1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845150095d6c3635b79b6494b3eaa9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81b926ee0bb54e9d07f5b3229142344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b5c9bc87e101215510b755bec996d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aba302d91c632cf94575c1f2abaf5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950cbb242683e5c0b3be827cbe2ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab705ed4330b9e57ac61b81b2e9dc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee0b7115f832970929b295a2cba5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1956e4dd4685af38decde01de1fcaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb6f9cbc37c44626b6a65ee701c40551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b5cdcff9d335579248575b4e36cb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d63b41a0b47f359e2ec98fa644b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890b848923da7365e35099392875f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c8f3c501f7d3930ab0d72ecc3e78a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3158a25ff1ccb57f07b98522f33ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9901f56717c03045bda3d3698a944a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49b664543d45e8b6b054c097cc45bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85a9f9c45418ba43a130fb834ee0ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c8a925d0d904bf45a2ba1f4cc62460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75c08b36581b79d0d3ae0888d26da561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dd8abb0358ed1f69f7a8e9af8472762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f460f1408c627518bddf07989ec7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02064181801c13ea343d57de2885c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75286f445a5491087690f1692ef1e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5035e4bac739e627018b614462c7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5775a6f8bfb6814e954b00ae40eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbc7ae576e5a15e43e01404d92f79068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9dd488da582249855aabb765a3a1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e36dd04978e98bc3b4dbac4f4ded2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaea9eb7506ecf636d4e62d87e54e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf074148f7e84b9834979c39bc0fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4c453a58a3bf7db1eb4af720637973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28785413737ab39b8d93f1ab9c1a0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745450f74c4da5261e0c06399ac03d7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab54b6108237be4e1e4f98b1f96f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68551d6cc86433c60515141fa68d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16b5a81f8a4e4c049acd927fe5275a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f14c10f5fc09514df4f3201d5e8e9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117a0bf26399353d2d0a54bdae203380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636843b791b37908c71df5a7f8927681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2650377502193a20decf07e3bd402982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810bd272d775ee8995d88a50ba384cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7732ab99ee13012ce190d4a987c9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5665884e8eb9c413565228ef2bb81185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56762a13bfddaf80c3acb87e8bb495de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21677d5e27db8593eeff790fb9bf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c899375582349a907405a98a8eca1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108bde4c03d107e9ec5ada2a03e09089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f830cacc94985ee6961486950436fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc96f634554a5a095b3c25ebad9b5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00800a76ce850e4de788b3321b8eb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f87add9000415bd51d5abcd56727f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234efce6c1f6c059bf6d235641030494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944d9b6620504cc8e300d656869eb1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832a94125354d264144513f3a94bac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffa1bf89856ef3aea37eff8f3b06d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503c7f3ce0a1ca1eacd1dbf09b52e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298833b4cfe8c96eb4da7b9b9c4a8cf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d3b2b90a338879c3b7c2f03450812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b14cd30c28493c055565b5150ebc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aafdf88c02bde41d773af78e48af5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602103bb8ef33ff4b8e7cd55ca37c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8015ae76bbeda55a85389e78d7500104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feadf30714a4a2f5791eceb11e7ee8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1129ca99a6cd2a58891bba5a201f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6553163d99e163d12aa6f5b232b4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ff3369ed8f748523d0fcbc5c8b4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e080af34cb084359a5850d668de5f6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e276c8697da6134094ad46f7f51e34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb54390c3a5d03b2777fbe53a9c15c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a207b16b71774e53f7efad50f2b280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601af036bffdc261d08995b6ae9e6c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713741e43a454af9151b0eb67af3d117114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2701fe391827ced07881f694c48f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e709b19a8d2724cb767c20abcef52a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000ca31a45ca0fc2a9b05b09e8d7e3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a755e56ef25dd6781d0d10f509f2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e87e191e4860e2f3b1b5ba1b36329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f72f50cd9ac6becdb889985c8fdfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddde8e4db2b4dad133c2ecacbe7d5f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a3fed564d6c7fae1f316c21a5aebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e5d762d1852694dc70ff45e8bdf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76204c251305eeeded7c80da09d85231124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a801e5ed68b444b5cb814ebbd2f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c3bac31d51c4a9b7b202f90bf7425126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac222ab1a8fda3df1d525b9d832f63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e69eff3bbeff08eafb6b8774e10b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede2f68d96b7c8f50cd24819c588c80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b161bc64c56c922b11a4d287898e0dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b99c6ba0a568655176ec6125a2774131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ece6569f010e87788a301888b31933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559070566fcd50c07a9aa48394147a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1feb3abb779dfd4d329ba8c60fe374134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb61ceb147a7d52ded37f4850f5854135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75db65afbea89dc7135ac49683dfd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3c692712c95fb8625904bd5fcb1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea91fece34409efeaeeb197edea079138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf9ddb3b6836a6dfb133883fb8dbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841cd7cf6ee72064e7144adea3b746140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de08b0ec89f782710b9a750c86c1b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e0ba1ba5555e011f66026c90cc7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a6a227981ae3c94f286012c69f748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e68f31ba1fea4de6fefef6bfcd868144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da42e82d441c764793150712550c7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e330c202d13c5185fdadd098c64120c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eabc583e0b84712a84acb90699f5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9cb210af1252633c93e80cb0c030148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c67cbfe2d28a09eda24df73a78579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545467651eab4cee66d93b2ec2feac2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8263c3f56be4ca8268b295aa6fa1247151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3805821d0c7c6198a28e3c460b736152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d391e1fdadf1d5e1c42c6161bd31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec7dd02c775e51e60ac8de57b3880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b185138f0993e846fe3940ac61696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e58742c2b3c054cbc930156495d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8fdde854ecf347a715fc6c6e99948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f76b6cf1ca19af13d5f262c60baf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6e94a51d95f988c3471b34d103dd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41007cc932f42e687921598471550a8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5a837bba2d2f4c588a0088d4406d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0225ffc6cfe4baee890371d03a036162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36e97ce2fc772fe3eb659b4c746b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6891b912e6516886afef5fa965c7aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd3b6d7f068d812fce36f52804938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909142bb401944a06920c63545c5a15b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b57c19b6b922cf15ad6e332eddd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb0623e572c19c40db4b0e6c91f24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1662e555de47133a3aeebe78d716169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c81c277192b7254ad211d1e796f0a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e648e2b47a5e3cde830a5a8bab4213171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21938b74df03a007902dd0b46e602a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1949b9a80e737de42f4f008f708c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4575a65c2c028c5aa24c754fb0214d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a1b6b1acef5479dd60eece7509f11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6494fe1e54053325984dea3f9d89f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85614af9bf98783c53060370d6c17a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf666b773ed90552e93841c4095e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785991cbb08a90a5ac9a06371dab8e34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1c77c458ff90bd2c58428a734f7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc7c9546fff4c32b2317d7d8d8612181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a5f5b2bdf240d342def60fbf8fa11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68853b64eb6969b7302306e731a7c85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece85ca154c0cf2c4fb9ee7d5236a2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d3f72f8bd1208580eabc1e47e9f9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2347259574d36df07c4007eb8e8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39967cd3e38e1eada4e72bcebcaaeeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1892c76e124f111efda9c09b0fe943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c1204473dd0d11c89608898ec127b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801323e2bd379e94a2be3bbd9e5a9523190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12543f855f81779a58b21aa72ba8306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63074422b97ef20b86af4a850aa130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d88ec96c2cf5e2dfc8ce30a925bcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1bf5188833babf00efdde2789c0ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b1df1bdeb743757988efd5f46348195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6f7e18f5f2436eba8e5b5751d2b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed07b6958057dfca4b95d2a4b5b4d35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af9672520c70b55501f2becb0f92d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793224ae741370098c36d580692ead199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be3198bd81ba0da9f4d82c7fe2a18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9db41821a836083f468acdb34458f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04edb4c403c726b40bb3d6297511c86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade7c5b6f655559d9f8b61e7b24c2eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff1e5e2432d33976aa1289595da90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c689da2492a8b32886aad63f3f15a88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054ee95dbe535385af58bae0d7c5ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf5781df8796b7e773e7c10b5a380d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ccd3f0881aa6abf28f42a9814d47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d7d7f71a8c375fc94849870bf4d5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393f7e0a57e14a01d01402c5cf92ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0ef732f9e34ce400f95b0b7c3456211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beca44e80beed66c39937aace28b57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439ba18170500300f7249218ce5bcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9f857cda99349c968e19773319423214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bec45e69308f6a2f181dcda2017d29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e96b4f21c2410f8d48a058175be3dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713a0175c085e1d3e7271f6cf8e8d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957593233c3fdc1f3fa8bd90ed07e160218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e610d0af92dda9ba4945e413fbba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019441be7e0dc73fdda6d841142358f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3361265c43575185a099b6506e37e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf4019497f40336ee1691c94aa42f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178cde003746520cec995756f21e31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b40e81cde3a2d192977dff7de4a22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155fe7dfc3d24ddce9606181e282dc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e756185f3e432d6efe400dc936f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249dcce901514aa06d6b9205e6c67ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec2ffd3660e09ab19e1f335f199e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6060ee0bda72593821af60b3ec399229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa845eed91ae04faad33a51dc251d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94bf29f8bf636c9fc3f118b25d879b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945f28fffd8de6917c01b39b1f8b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e18af083f3ec36564d6b2f843eea0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54313d6404f6885954d609559e0ea400234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d3d7f896befcaeeca82798cb3ffee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954064c01066e29fc22cf2c68147fb50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c9d582a998e8461393dbd50edef5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9dd875705397a6c0fbcc25bb48e5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff10fd3fd8da5c108783a8dc939348239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd2e27f69a84b610098b7c16c9d576240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd77eb65d27c307f3a98c9c274d2e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d705caec6bae2547a0fe99c46b17aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64b9a08e803b60f7a21b7c8fe78d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525dd3f396ba31b424cd6963867d8a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348d9792213cbcf6f3c173e3f78cf52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d0d236d8496f1217076dc48870f7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00085bf4571fb2984e56546f7e00d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebb0627c49c2df296d64e50ef8231b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc248222c19c4f122499d29c48eaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f330026873d86c515489a896e2f63a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12232150e892e8709da3509f6d6a10d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f57a819ef373d295d5142e2637bf7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293879d3ce4fc3fd0f860d0584f282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b199d2738cb24d8489b07b08f65f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a16091e2b1bdfe59c5b8f5cb075888255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadfe311d63743be7af53a2caf15e69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675318fef2541e97cdced85d6e29b2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a7b58e286d1544f78e70c652ea5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540909989240dbc0e16b657ed58a275259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a425a9b43d48dba7f36e9ad18c6f62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d35d525da6a4f9c6a5b4ad4f0fafe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc186d313bccb9b01a61a9cad7235061262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595ffd4459a784c8eaf00b2cb71163263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1758495df34bf9effb99c672a7641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11781f9c197b4ec3503379708bde1d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a08e6bdf49cb621068919466a562ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34262c1cc9555a44881e2f0d416445b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de62f45ecee4fd5cbe2e3c7a632c33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb041f059918700891a10c978309345269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101f9ad331a00ea5f98362d3f5261e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cfaee084e6cbbc1b75f5f3e3d2418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8769846c7f396e3ec611e9017dff3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943e287f771f5cdb81577b3e4280a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e1b4563d515fabbde5c1c69dbbd17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03158f6a32868d60493a352df80de33b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dddd9c80edf8400bd1ca11a36fb33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397819c5655c724683df258455bb58d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b448233f72d2215af9ca3fc495c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d839f5e270637a1a3afd512df8d21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766321aaa592c430c73e212d9ae7fd67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fe2b4e82083dd1213536c902696da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee2c76f86006b4a149ae3e360a9ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff62cb0519a17c779b3e93f4ba993d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885889cd85ace498e14e9cc14b46a08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a5ed90e9d67401f91937e9a06df60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72312582d8f3cd9c66cd2e4f5a2d191286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b4a66639d05ab859716d6c32c304c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73490f814373b78dacec14bf39c3f8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35a2b2ca6ec1b979b5ac7afbb407f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e0bc8fdebe26d7e3f531112fe04f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d256228a8efe08361b4d553e9e7c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049bd92a45532299adb0018709d01d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac86e2f8f831bc8124f99d38ebd2cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79effe30870cbe324c5b766d9e32f0e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c30b6fd1ae8935a8da86b121be44a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb522c55445c97fcf1797ce443206296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052c620835ffd9c77c299e35241d49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b37ff7bb8c1a3d3b61d63b7242edb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715b613260466f8e0defc0894fbd8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf70d1db957c9500f05b1a3a7bdcd8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7ceb252def607f9662ba85e76673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719a9ac6165bb83580fda2d7ed2b5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fec44d7e6fdc88d5e2f24a364dc4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907f2f8d4b5d8a72f82b031ad0c353b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99426f3ac4d07d4af4b46166b1ca74aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786cfac25c8136db16a67b76923768306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b454980814de0aa9d241314b31236307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed50d546d939da7dccc64cd59a2f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9d22eb420969d1e621e5de4237c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b660597102fd9a0c1fc661bc6f8bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b01a630ea86e81f566a29f5f48957311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b67aa2e04eb41f457ef03930a86c1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155cc91744ace4c48f30fe86aee8fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6701eea887167a6763d96ff6303d59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c249160b868eb55a8a9b1264a1bbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298a06894bbafdb44a4b27711726ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced15b5f00acef9c7940e228c2928747317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9019221a855c1357ba04c0fad26c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeaa121c70a02be07514ca71f9047a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b29908605d2eae26430750462864e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d0ec15548784a6335b23582f3f030321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa91e4976ac5be38eed5ebd2653ea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647c79a12505818cbf3925232c356e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddbc03361f2da8a08cd2f89009288a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292098de7ec6998345de9d490a6b04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7eb146000e92e044847167faacaca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ef6b889d78ed0cd50648c0ea4df0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c89073d806ad246cb9ef72d55dcea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624ddea6487e2c9cecbea20d5898a64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1744e0bc3268016812b4f684b3735e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732ce1952b2346de736cb2edd9d54e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1eeed8785147627e36b6b35119850332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f26d7ef9b47639647694003ffac82a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc3d8b8f48e0272bd919e802eb1a9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc447e535b90879d8bb3f5234cf36dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9181153c71ba81fe1c0be0f11640d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2694c23e1daa15314dad42dfe642a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb8afc5d2a277de01978f034ae5edb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b84766d03cdece8bf3273229f467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5b367c5ced17658cf602525f5c34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ddb25306f3584ebb86b0614f6046b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c108c32b4d4fa1c3b684e627c767e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6835eb6eb5aec971209b43f5e20cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ad21b2ee1b124736c0867aa79d3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21742971741df251e981c03d4c268345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bf105e3bea40447bdb51836b36133346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755267bc74c2c68af46d5b596c79502a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ae95c349569e78f15c8818090558d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5f0f16e6baae895c59b3daa063b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644070905556c53837113db00b5ba6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c709754696f1ae465f0f4e10384c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe19d4fca261d2ab58944661937792352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beae270cd51f74c22c20223bc1606d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b000e5a946ba77f80de5a8cf054f8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ef3915fabbb93f2f0f3fa04bb4271355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad3112ffe51d62e44e880ddb99273356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d97182d0b879d272e1211b2183e89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7e6181e3c9a6f960ee632e0f0398358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f922dd849bb2bc3ff3299c7ab8bd04a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c168b2544780b44ef1cd15dc2a41c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c3c3f6692149aebb1b7332b9e995361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ce3150f3a7ea886af5bb7f49fb51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021aff3c21885206fd52bf97b7cd42e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1820b5b1ee3f70e018e42b90cc2b4bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b7471d913709bd26ec711ccb26fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a5d9421c78af15e29dbb92c79f37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e81d9ead46f6eb62e92a3a325e6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa19879a5c8bc3e0498cdff23771fc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efad076c2f438172d291e7793e3c3b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e06bed4b2e3f2565d5ccd43038ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba94858ec179942bb312d38c32b85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf5c91188d0da7798f1ebbdbf69a61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0d39c0559e2b9a8a170a5819c5a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5387618c13fcaf27a26a8e7500fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929f6f75e3f7849db1d9b6f5f56ccc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6cad87e9cf6f130c92d4ff2170636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e663e5f78ab0e10d3854b3f7d63d555377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a043485e395ed25418e953575472378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567789500a0c48e9e15a806835bd61c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad4c7dd8e74eedc3cf6d92ecea30d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbfd236f59387e991fe466471fcee7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b653ddb5b0db61ecdbfd934aec7ce8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283da78a68cdf7e94013813c1f79e63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba91a34fcd9700bf05c5235bd4b578384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef706bfdcbdcf4d8bf5513be42492385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc4ad3e276c43b599ef1ac30f084c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7616fefede697d029e6191d1e8308d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740dad0dc3d3101bec4d5dd668f6064388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530695bb365fb2e08cc4a914607ef9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6a5795b18b7f7f5cac2d08c39365390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cdc90c24e8af7dc858ad7705f7e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba1b847718d84f0f71484a06cc13c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c66cbb3cca9bad7eeb82a5696e3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb0b2baaa9b917376cd39a9a3a246394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21de16c98a830b76a5cb9cc8bb0f1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76304bb6ec9e01bf2e9b3bbf483995ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f7f5decae21295f2bcd2591465827397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb87d407bf11aa77fa08f6837c01a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98209ec188a0ce2945aad0dba2e595ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891ea4e107791e40453f1a15937ad2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5de4304ed66815ec5c81ec11f0f7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06d0220afed0c977326dabecac776402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46f53d81c94f8558f5316356b0a8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debda9ba3f7f0ef438a3021f3a2412d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab7ab7e9c948d710c430617c1f325405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40101897ee4918edbb13bc4bfa98b8c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb136fa1f6a84cb3c22f479387b98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126665b802937dfe61e471ae3ea7ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3997d6757b3c5245aead45cd1fdf8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df247311d0ff5f84902af203e0423c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae58c171ce45dc71c851e77d935a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9392a8f1d97afe9a73c7e6bd181d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9516e9eeeb48765a8cdcd0e849c1b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddda5b234c37273c6f6301070a1771414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556efd856c1424ce856568268d34424415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff9369dcac204a12b89f9e6414cc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329047c10b170312302bf9cf6ea4cf83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadbe7f9572d91b56f79968d798d7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6056a767e28a7bae13bde3e48274eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288504889ffdbce1321b09df50c4ec31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed0a51120fb5199a0f666478b368d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d2336454ffd918e5db2a286c3b5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45a84b4202fdc122ef69d45d92917423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b92fef99ea09a804f5e22ff945c29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537ce4621882c2d50ace4a90455ed7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa4caf45a016218c8f396ef1faa375426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97743db45a5332f8c21836b8e250fd83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9adb66cdcbcd21ad1b79daf2d3b7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fadc7e6142c5a2f90ad8c6e3ce1522429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f253d5dd9f80e04e44eeedf12adf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4526defddd860785f0f6ab1e4f4b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8718006c0b2184ecfd339012e9544432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d72ecdaee27daccae50e98d6767e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13b02be75783304c7ae9c255fc7856434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631056329873f561a666cd5dfe5a71e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172107126d294fecb41430b72551c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89b8a7683e375e0e4dc16dbdb3278b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170809cbf0f10f2d3cb0f1371b5613438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbba04f2a68183d7da436a1fddfdf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a801759c2acec4c69036e51898026440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921d256ce123b6e640bacdc70fe987c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f31e4a8fed49ad3d5efa7a8122b26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741be63758b1ede071e534079ecbca53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7ba8e1efa8d4c76ef375f4da7fe4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40a080bb2f5197fa030e445326fb7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a495e9d3bde7980922e74248b65a0ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd4e6cda2734d0a1da1ab07fe2056d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcfee7070413fc9c4bb1796a2a1fcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489cf90bdd6cda9d737e835465437a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e5404c175ac784fbb85637547a27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd21699de1c6cbbec7d679e9113a25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6544a31c4347c73131fe6167b543e9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57566d6f1ec9cabd663134dd533541453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f535d05a148b04d62f063c287e90458454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b6599f483019743b6aaee1e40d7d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ef30d65845a8466ba2bb2051d1d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe87e2b9c5ab224a73b35f3ae7e84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394517d5c56302b6fa34cd32b7f8fd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5871f7926645065ce52fcf57bc1655459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5ee966c8ef0953793c163725148d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421817a48c82be0208a338948455ea84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee66c73f025d0bd13c3605e05daded2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b310f2742dcc2f75140b477111f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bfb477035faac7b1ca4397b420df9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb125da490ae94f53070becf23f147465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e707d460bd137d134baee69fa2d420466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b159a15c046732f011510a94458e7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a1643491faa3b138830dee9ac4bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dec10288c1e4f065ae26e6d231e18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a50a1e974980aa634eb953cd2c33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc72cb0bf2ba0d0fdf13e081922a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b24c8ff83a339f8e734ea32845cf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4e15fa1642010e9c89e03e45abc4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c8976a9fe6b6941ad258cdbb2119474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9087f3335234d7ac60617d56c4392475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5e596a37ea215921b2c357376d5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a1dac1bfbe34c89c4ef5e3dbc1686477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb973822ce1b2cfad01bad345d880b83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742474e879cedfb0f01279a96a923821479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce61e6bd51dc44b9422c8f203bb4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c7e5aaafaec6eae90c66506d58b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9276038bf8eae6f9cb2b0c780e9da0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b6e62e2a35a5fc39d6bf64ff6674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d39880e28654795e6d348c2c43b9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2e0f93e8c511c78bb3ea42deeed5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9f7b10f14cd91ace9477111a1b5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0cd4277eb4b0d4bb5d1c0b76c7e04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdd5ae0cf4f0ace875a6e7132cb0c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af02250b1a769f0879d1c1aaa095e7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae30a2cfd8814f18b860cad5ea59fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96e443be95146ee155c676ebc346ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bfebc0e888b026896ebfe2a48f86d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dcf4006df78ec955b6d92caa316b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72887e6f7811d68c2a97ff01e455dcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573cfff978bf0d792ec53e9b7e1f7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65552e15a19e1cca53c10d31e7720de2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72faf2e51764999a392acc2156ab9a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa94f6e31023fb9f3c88c0b63ecb4d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24afd0fc49b2ca8643998b7b2a3e402499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bb129efd8861e4c1bacd8aaeb9b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c327beee2c9c9caf561f5570f53170501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b69f43fd90b3fa9066f4b50942b8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9d3bc7df4f8d9764e7bbcef375313503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436794a2b3bd6ccfbed99d8e68dc5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca85e810c39be6f2b0fd49924020d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e8efa48a988aa1c288bb03dbcac4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d40810e05d436af75eeee4b8c39651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9b47ba4c4805d95d5cfe15c93b2fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a838f459d5d6c4c1058282a49b8324509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd6b82e8c250f4f779dbda4ed99a94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0684fcbe0f6f70578a53621d70212511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10420d9cfc5ffe95f08f0079ecc01c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc06fb5233f4245716e0ef4e679400513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341bd3df5058918f4337f9eb576a8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d534c13f03018f6ad1b00cf518a08b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef70d9c2b7284ac31c6e55a497c1f6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ace8c4252d13c200ea5f7320618eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd12656f2c0da324794214ce0d114518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79cd031c8d4cac22de7654ce24013519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e117c8abd5e071e924203464dd218520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455c1b6e22c0c977a3659cc4f8829b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205965d6b9d9bcb6c10df14baaee97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb8c397394084a25582fb4ff144b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4139c60377b2c60cebddaef4915d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66c99f0998ec6de7c14f7ddcd8a74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f55c3a3b3cd511a1a802e5ca82b26d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a197e848c95289779fc5af5d65dc1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d90b3db63130fbad358a575ceef6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12401971c31881fe33ca20b3f5ae9bc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd70c996090438491ad19c966cc9c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da0407401bace05fbfb7bbd83a593531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006151736059409c7c88a02a7003e39c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628920eaec9c6ce2fe5097b269132390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27813e1b44a9067ad9540163ba1c7344534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad8f32cff3e1cddd0b2d4dad0eccb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bce9c7f4e3b47bbfc0b82ce9a3948536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c9b6d026d56dabed760d14e94e8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e1a8e72e3170b0b4edaf0787681f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f53705a5ae489cf3dbec705eecf2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe9e99f9e93414c28a3342d5beac6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5fc71e7e0a1064826b6195bcee4b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a26b615d833b6d385393b81eca35f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116319e25c12f4b8fbd18d3c3251b4f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e6a6f7696b303d02a9a846306f5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ebcd74c0ffe577f7041bdc79a16de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849377536513fca5d387580d20f4f93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b71768926961a845078b16ded1733547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a831b4b7868e2e735957fc7e518f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75f9bd8c5555899a4e216ab5cc3a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b006891beab69c71537d1f56393a13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298014d084cf876d122ab8e049a1aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee67537c3ab18a4add59152ed78295552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ec8fec8d8cca63270db908a75f2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe55881e89397c5ec6ed401706c7d65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164df79f1f8ad42d2b6f834554ac50d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a241896ffb984c50179392f4dbc7d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e3095596fbf5456bf6834e3cfed8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3409ed84cf62489f4965f02cbd797558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcb281061af26c5f26b0233faa3807559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad95ec7f94bb9ccdc981d48117d5c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9516f33b687eba9e7fbc1306991cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fecc7c2531f8dd16d0c3ca581753b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3deb6a32e456f1c5e6af2b4bfbf59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dded4f10d1a33075c1b82e747127f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b03bad3e507b9fe6c94dcf2f5e77ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53ed4313909449d6bdd52c211e94e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a814934d201dc2ae7023899bb8e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621008173a13f318f9a02a44e4a97150568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f03ecddbb148a97a8078803da0db5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a26f77bb5a52113875c6612209d4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4ad316e3d23337bd1cab93f429d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8692b441c7f1dcd1a66abe3e1567572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b40f9327677033ab6557d60402ff2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d8194670ed84631ba8460f2581cca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a64bd17fea91395697c3038db744c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bbe22b92fc7640a40f4c0567eda6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578824e3a4ad7657b5d77c72a3f86a46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec875e461134f4887865e19dc559bc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a788da8e9a326035e6c3363660c1a82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d416a2e347edc1f878359e641df3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79127a1098a837df4b0898f6acfad30a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24664ddab63954026a9ad548dce9d5e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c102cb76f1cd1637754143644ad1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6080aa0c26bb31c9331a8ad8d895c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c23995a33f7fb42ee1053ca4c1f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c51317a5ef5309652160c8317abd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9e57b569028ace798cee549846b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacacb5cf55750b031629944f4f1eb14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36011ad69c1daafdef02ef688d9a53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722f8f08206ff3f04b56cc5c169fd6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aa4d0f8219d7245dad369351acd47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1aa1f04f3b155d0df3a9998272bb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ecaee18e122fea60258286552b85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48949c6b861b5846e3bdbffd242604e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef725392395a04961b788bd0a19af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba85238988475e3fd7b39b71e7b9a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a8459bf18097a159f4697709ad47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f470033cce91c5129dc1f10ba90c59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbd1edd810aee8524e79982a45f3b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32146df5abcd559d3341341508fb71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd7a083fbd1b47614838e9251eb34b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14dbf7639a3901d852dc060fc78053602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af669ca355cbc93952787f3ba6a6301603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b093f7c0818b4a9597c9922b7380e78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf164c812e815894e5c65d2996966c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed745b024b40ad5c9768e2899b8257606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633226ba3ea5fe5fff3abc08d6d5a0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f22e85d8621b813b8e791f7dba489608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b62361c131de50c3e96b70068a880609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdee680b31c9a61aae99e50bce0e05a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2597ddd974717c5795c42f07dbcf008611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fbe683244f41e964a9da7297ac767612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f06fc2ea4768ee9e71e9157e6420613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627edee3d5bfd562b8d9baa021bc8b86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea5222b7b1bc83af2fce87e5a0a91f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0f6b56174c46045ad5fd5e807c71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939c48043d500afa28155919f9dcf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b73a27f9cf238a31aba8b1684509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419abb19febcab992c4cab31a9e6c1aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668c8f6907610fc4b5056f990c87031620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e493d3f1be7de1d9a3a79308657f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3c8a109191bf7b6846a3c6c63a14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd7f01b3ea023c7775769280af16e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff5fc7974e4d6d16bfef2bc1ce629624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807f867cdf3bef0ebf1b7baaea786ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81193906704cc6f8a6b07518f3180577626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916df9700206e06ca4d4f306081c44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b705261b2362bd6434783cf8d09a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38577ab24f859ad28286f5073444d8de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd801a3665b835565c70923764184f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362bbac91bfa68aa9c9a9d2864727a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff39608e64df12f2114dd00524571da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c00d78aefe0aa555d95880ba02797633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd69dca3e2cac3ac475528223a3fd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbd053bfbec394870b48eb14536bd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ef040a6482cc4a48ea1283ea9c07b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da8c0ec26a673049ff34dac892d7d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740f91e5dd47e78f5691d9efd2a6e2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048351706991d13974fc4e28c6a906e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9375dffc5ae604bc6174b650fb2e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc817f07edfd6c2dab469e4c11b30c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f846aecc6de97ed939d9935075d7ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b4a2f2282b10d360539c2e543151643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa99dec8058214653eeb94cf5bb42fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb964aa9ef6008a8d49b584fc83ceb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da0a0d55e4bdde3a20c7d6d6fb147a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f4e5c5806f32fe1d59297566c38c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400bc9c35ff0dc403bc7a1f58f0271648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15de18e8cc67dd430697d82dac02a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd43e7562093ca9a6e56ca093643a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887551c0352203b9687f9ac2fca6a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897ee2c19117c44a36d4ce600540b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844a151bece47bc6d42f062383d38ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e468ae6dda589326df75c5aaab08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d56de9d1fa75d7b62f52331e78c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447086e8968cbaa3a0cbf081d31a00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0926d111a6450ae0bc646ff9dbdb31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6089dd48f4113429984b0c655eee3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e5e35409cf85fa83899df4c37cb48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9539e4ac0f0b02b0e38ac5cb2f2f50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b3ef3fa80e5df70fdcd8a61ec4963661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a4e540989fffdf7965ebe2941f395662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb10871cfccbd0e4cb7a44502fa51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501817b11517b9311e64eb7d7f7bc04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c74ee5a3436d96a52cb4080ecb90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0258f47153ed2988debf729578ee458666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31941a1c9d934e6dd5685ebe519292d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fe11c1a3e4f83210d047705537ad2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170619156da9b4224152f61a799eebb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57eaebd4eaa583f6d91d75d4ff533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6daaed423f48fb0171ccedbeead84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f914733f9554a673e75f23084d0076672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d85ca487cc8c34d4b5787cc4ab5e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415268efa16aeffbaf75bd786fb054f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95659906663f70947be3a5f5eba743b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418dd9564c05a3f437921a25797fc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0905f37b76c635ac51f2fad7486ae04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd280cfb90c54a6cdbd1c5c7585038678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c7ea2e933112273e1b19f77f9fd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09a0a3f255ffa80f9b58b636162d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e56daff1eb658aeaa867fb0aacd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcc26922024ef337e7bb6f1f49789682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987973335741818645e2242662e02fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e4690451196a7f9db47e1000910a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0af1be64bf34cac7d699339124926685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d759ad6a6147ee77ea5f44365bd846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5011a531fb9248d52e5146d884f72c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea87a41c0e5ce5dee0bd3263151909f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a0cea735cd3be9ca28a897a9aa61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44345ed530a53c3f74030b5690506887690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c804a8beeaf4ca79e5e450d4c07b22d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e402ae9dd27545e477b54a3e8305692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff71a3708822c7fcc09a1c14b6b9b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293355ac45cccd352bfb3a866d1f1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569d85088130a21031263e0a2013b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31019eca69310105616a81df434a030696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf82425dfea4add203a96986856de7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8f6e9676fbb1019352b3cd02c23da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408048ea742d1668078eec3d9d8c0268699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b8a029edf53a2026076f6cb09f8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38a0af1d2eea47cc78a63bb3b4b4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22adb541abfb77b869e96a4d160731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd227c373baee0260c64ee340cbdd581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41803151e9c3f90c49ff027c9bd903cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142d812046cdc4fdc9cc27879e2451705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b91b3672d48136b9abcd515477ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ad5e9cae283ba4f2deba12edadee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec01619679d8dfc4358f20a3e0635ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4baa9268176bf0414c2b69fb349e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841e99f6dd71d699b7a726cdf3b8a18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa206c61928565283283d7bacde152d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e3827e1e5c60f9cb1c8cb0e1f3c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c328615cd544feb16bfe1dc28b4cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29b47703d762ad2a3c938e8559a10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3712da1417a1aa106a2c6361d55ec40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ab871b07490111a9431f4eda38c89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962ec39e2e7a82de219850c568e605f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04334eac5c39f9702391f474b9b80a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b5c2d1f0fa747be5330c5abe6f6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47fc1ffcb2cfa010f26e842db40411720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8bfd719c228ea0fdf9e0b22242ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9d532684daaf3469ec59da93f2c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e6c837580c54784bc6072a47b50bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2cdf32114843ca0b2d7d276df3908724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500209100ddf2b9d1ad4bf52c187496725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77235aea9f03ec84489a789f3e0aa8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87a9ea3885d1753a01a8259ad58358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917147c4ce621544ddda909b1530752f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933f9ace7b4cd764108ba890653a9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd075e8b25c96e0594eeedb7e85008730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77136a028fe69f046ed8684b75d94f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d3ac35402fa6de231fc56449fea9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989736a103d335978eda1c81fd2128e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288cf9d0d629ded3cc2c757b7092230734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2562ed138f18def733db94d456b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4945cec396673c201866ac7553d2fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826759f03c50eed5dff2f90234b90a00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1919068a46036f59c69b8e8dc988a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d792d1f0eeeb1236f75a1bcb32044739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ddd61ed96d203d99e64c7d575828f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219721683feba042ab480c23d0ead10e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e386279777fa690b056208ab24a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90f4ae855e5fc2cb25e83cc06264b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2342f3595f82bf6c789a14f59414c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb92a1cd0e704389033b0034f8442745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc01306c0cc75be35adef77f012250746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca0761473cc34cfc1dc49261fa06ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731c78415de19272df1784af0d42c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f538848c5ae8c79a3e08cedeba601749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a44926080c845dee0ebc0c90c2d7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00f17ccbe8cff1a09c7df4f1433d0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275461174026d685d7761d01f4b5dc6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a87ab96a72f3a1737c323b4e932a3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee47c77f522e5854fd95868add357754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c3ccfa70b36c20bd07bad5490dec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b3fd07a1b8059fe18e1e0078ba03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fad14e4b06e629fb3ae622ab61e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9babc95545eb25a862b89927ee30b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cae8a004fc882295e050bd5642c0c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>