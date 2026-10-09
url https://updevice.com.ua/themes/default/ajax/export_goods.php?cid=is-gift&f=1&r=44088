--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0741cb2ee8a3d729f7c12724839511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07352e1d68c30de1d86732c8d03dc9fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6c29385079a5047cbd7bbc75916d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891481bbf39eafa99518528192cc8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b6d3b3c8a050f81a035b79971aaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a22eff62a47872479b12be7cca3816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2b9fd7038fca4d3e73f17689d48257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8006eb2382f4cfc018d982eacfef18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87070e72931a4c9937de359ab047f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cd0954e14370372fcfb095f411ccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c68a194e32f0ab65c0a0478f4690911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24a3c4a251b44f4699b1a8fdba20ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f40ce84d8548912e5ffb81162fde313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7429c484810b8cbcfd6deba72c56414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b7dfa1c0c2ca88651d3f527ef51bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5348f628dc07617e1bc7e812c493a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ccd94524fa7ed41dffd385b8edc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a6cf191065db1511e1dbd18e2ff018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd50eddee0176b53bcba680171a1e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ff7a15e94094ecdbadafeb398b6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf60a1ca91bd1a27dc5a137847e42a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87608271a1d68efcbb1df806c276e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4e2923cc746858dc22cdcd9f1a7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91adf9e9fc80f7e32c9f2ccd3dbe1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724c263ef79051e55d3594f6955f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57180fd010bb8c21b1a2b9f7038553626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd6056b6742ba104e91b21cabac6bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303c9e3e9c81aa1229855cfeacfd7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684652fb1ded0beb37e3e45bb625a36529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e848d919d1b19b11cd8a3330cd35d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb831ee5194d9a9508ab2610f62906e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69c783123f3a9ef63b4f29d932fae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda510317542dc778c37dddc8630c4d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f96329223186e06c39ca51188346134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe70610e16438ef2ad5e895fe737cab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012beed4ce2557f593d52035d2f86236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb48270963b2751dfd393ff81b55e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b2f41d8d7b5665eef861242f155638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d7c5e552248fd6cd89f6cf00d27339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d3c469d3816f46884bc55cb6632240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a74829c71994fabab2c801eca47c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c494f058a2f04be8813fbc3a64a9be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfcb159d0ef85f557cba0bd22b736043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427196ae1bc5783e99e366e85b0be0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b771876e718d0f0cf6d389687a836f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12d37bbf0b5839ed8be736bb459e3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89bc3f3b57bb05bf308bea2aa839c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca5bc2b333cc9c0be9be704c90f45c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be004800616fe80d61f3082c9ef0f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef717c1db58ef759c5f2df5fdf358850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ecdecc1ad0221026f6535d47ec3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c07486ee32df1a5b51851f7c8d5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ababdb509cbb47b41de23eba2c4a60153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb92cad97f6359c10117e54d17de8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadb4ac84e44dbb92a138863acf56f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56f1f734e7a36e993b9b7fab6e290156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f01fe962a40fa79622f93fbdfed6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684e8e2abb62d75a6118e642b1275c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20a889fa957627abf7969819090e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a743ab0574dd6ae5b8f0da588a0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3d0c303278b9831cf92635e9a0b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd049b37704c6de87f9e8f34d5bc239f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0caf0109a63a83428f7b5eeeff304063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb92d92d0b7f292adae496026924abe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a5834a8762d298114a7a1c1fa694e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c6e73931725c2f975dbd67e10e8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbea9174a47a16226df4d4746ef06567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74b5d800c94d8adc773c34290154c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca999543470f1a205070a803dc1c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b6f49a2688ce06092328a51d613470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9251707e319f46ef6c2e7450775f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8345af8f05a3513fe28dd4ad127672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca7edb2e4bb5b7955f7fbd2dbd069b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c0e263584d444c58c59f836d4ded574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a661793cded6b00db6a7a68a351a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb957206fb55b7f12a06108543d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac34ee1668b13e92d99ba230dd50477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b37eb63a6aa2506f19390f1eadcd0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f2482110fc47aa5bc93a61ebc3f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c46f6f8e35eaec13e8d456da8b05180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f75bf39c49f020d500c1aee6f1dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16280126562b0d0c65f0d3bc9726c94382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0693854f5564224a4339999154001583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0ebe8f60568eb5ab639b1364123784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc07952384324230e88934e45239c8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0192af3fa0d8c5ccbcc45b16ff10b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bb57bcf8eea1290c78be4bdd46fdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca598513cb9916100e56c237f66e87488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bbff08ed99dca17c8f720c0fb4c2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb20b2332baa0fe33ffd7f1d3e208290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29a4674a197f3e8aa5c80b0339a9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c7383ca59bb8d78929f0721983c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c7a4a9c90515d8636689685ad6db793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041dd48044a6ce4db505f9c09fb4c0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff525325b284bb8b1113ba63d4398b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6d1debc3c9d593152b9ea0630e5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7e7feb1bc09eb4b386caa80c956597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897f1f15ef9fb69cd3dc19d99b1e8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c1c7f0bc73a2eab4d02e73d805e3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997a967de1036e1472fd9aac76da2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77c0561f08146d0b2101769c325d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf6a009d7cca23c828efadd6373875102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafdc100c712a20abb3941fa97cd31e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd745fa0a0b2b2ab4175cf34246927104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b5fcc1c02c96d4d468b201c2a21f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a892a87c25ca2972aab7c2db805df22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5226dcf8155c0ed0741bd57b8168d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806b5fe48a1a42a251836bb72d75c62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b1e4807de565479ff8cf70df40f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371df513ef9a366496b6665a3528a33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabea1819c0c28acba5fd22d9a6ef1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc66d445b6d90c6b92d912ddf92c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee144c9838ebe1d6fe837a552b84025113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f962c3911ef9500a8f8a7affbb313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb8cad12adde8fee0fe841aa30736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af6e8338c420925f66ccb838e7fda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd49443cac4dceca9d7e5b1e573f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073c3222e38929f9ef05bbd130675d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea2bfdd830810f2e3e5e8523b2622c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07003a63c65b719c2bc4aab1c8de2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d59f9c575bff9cb4568e40ffc4ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ab507bf706f3dc6e5cda40c44794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d4a59ef42088c287a1af0f6d81db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d5578651c1d67dbe12d077405dbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a5b4ba55fe3d2dcc8a0392fe788d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fae9dedab7df240ff24cd84c776869126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc587652fe84a49658b72b2298d9a26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062e635151049e4f4c9c8bcb3b64d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5040d87f72a8099a85de0a6c581ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660591256dba6f56b6bdbedffdf810e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929efdac216d39517386dd14e46b81c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5f56700533cb8b313cc0ba1782eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27cdaa3713948eda2681b701050cb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0563da4a443cc7fa5e607e78cdb3e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad87141a8dbffd79e66469cf0127b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52708c52b7efaa913d7b1b77fbe8c2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d40bb0329726da04e559d9fdfaab7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd725f77d6dad81c73846a905d73b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1639db7bc4df01a7ad94ad944389d80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea86303b36ea09edce5e3d816e839140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b9f9a89c65aaefbf04e8c88acb63d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594db8e8f2ad6576d2aec09c831c80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105a84be51b949efa246435aa53809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd3320bd7652351fa9cbcfceaf075144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7977e219fa6b4bbd41fa5e923f96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb751c3057c0415e0f5964615a773b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca9b6c59811c985932ab8c98fcf955147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31960c71f3cf5dfd14a03746be29a504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136bd37b5ad25c4306b781eaddf603149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f21f631502e1c7c30910e2f522a3c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8668b804f30d453746ce8f43709f6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f09394f01974f215208d274fa838152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df90eaf62e1b6f563c8647325c5cc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80577d6879911890db3410bcbc8a5c96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c6602b376436dad0f1072ccbfd6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542e5a045da1a4abdcdf53f7e25c681156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c80906311679fbfc52dff8b2404d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f1a91f13a3fba5825d31a64616512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee20c8935a29d6bc89c94e65149520159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7028bc75dda60f0168eb7001d5c0c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae200e2af78380a8a40e27f69214b969161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ad8f584615517a79c4508f06eb95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5eb9abf5be46284787ff5ea36ed8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49a3a4f771fe1fde892a19be1d8ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925d3762f9e0cf5f976e387826f490165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f299ca32559768ca8e11eab9e596e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cb5342b1e8e6e42b4b320d1921b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c25dab27fd3ad2dd2e89e3d5f8021168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510853512228878445bf4b121772a2f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796873a98096d8658fefec9c83b444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753f6e4e7b4f9beee10371d4eee7ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1a7222f81fbd3d537bcb1ace73df9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3ec139ae46165464c8befb091e19d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6529b9b47e8ff6112b30c070315d8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b36876342a2fcfc7fd8dc244c8bdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf7dc9b700a28623d63deed32cd65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f157e9599dfb2cdfc3f81801121c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d39597e4738988deb08f6c167c5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de573d908d539f0fe45239516b6de89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c8994b3708927df33d1b979da489180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf013a3ad55c335b2363c85440149fa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c09f8fa7279f9bbc6416234c4f5b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c641357d9553837127b13f13503631183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3f63665cbfda941874b21dadcd804184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb98dbfc69ec0834770c1d45881546185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0061da52cc5a4f9a974fb5c745ac3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1e19597ec2164c7ca42747405db4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b5ee11cd4bca0a17b0a465fde4ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48081aa53c2f58cfed8819209b176e42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35276c591744f773d188b92f2941ef88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037328cf0ad016bb4c7ead629273a0ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f5c9cd3f9c3c11e703a4dec7cfb75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0460af6d8c1c137a7b86205d008a13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af090a4a64a87783f424e49102b41b1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c23de26402a01740223c80904e94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b5238418ae227d4e476e88a84dca8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ddbabc09f37a015f6ee144e0a6795197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fa6a421feeda48aef8f8ebfdd48bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee4e4fc7b8068c04ab2947bb61c996199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6fd6ab9512e794cf933567ae2fbbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3cc8194338ec4cceb5d91e58b6ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99af1035a1862085d4f29999faafd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d62fe5f99bf82562d4bd75ab41502203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51f2cf382a7067822691be6da0cdeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c3a26d5d38b7a93e795dc6c84a83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9c9e5428a0b18949a28d35e276573206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c945997bdb6206e832d2da946285be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f6bc0bc812c52094790bf774c812208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7b7201a05dc03f804741188a6e0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a34ef4554aa75b05e160d28a50b27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583994d720b99c06ca93c79ad46f9c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38cbd047001469e6a558a795e7080212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c1d5b290dffed01700d158b2e2ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8bb3551a217e62cefc7bed7c3a92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7916ae03b7055c0d588a2dab89c4d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fdc53496da13be8c8d8421599abd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e6a8e809efeef3a3513565612af9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e92b307a8ce8dac0930d21faea50d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d201413aedda00b95263c7acc8c97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb12427fcc1d15a486580c3877e621220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605770d949cfa3cf8885e5c4c4995214221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e20366fc40768ccfa059efe91de2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7c6e8394c01fe340d2dbeb578cffe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9b528bd20023cf9d6fb987d3b233224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83503bffc68c8d5ac62f98a720396d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b97c86532c0526295499e7c3c8774a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad3133ea1a8cf3f04bba7a4c4763b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69c3b368b588278e9ac3b5076f3ec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a29c8425bf76f1ca356fe9e187a33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb76314f93ee0e5278f87af6321a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0bea275e11bf4b4736736746f6bff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a82f7a4e01fedc8df31dcc18dacbf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ad241a40e381c523c54d94b12c420233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7155254f6c56cfccdecb78e125efe8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c7a6d931cb32a75277ad30e72f5db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744a2a7ea77411d90246399c5aadf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e3db91d3e774e28f306094e2442e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17af17b913572c3d53070798e0b8f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7def85a9689394eb8be726c3120c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42988ebfcfedaf533a42aa0dd3e4ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff05bd62a78fec17b6b5289ef3219241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b4c2da2f9d925029f84d071a36fac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355388c9993faccd35c829825e1090c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0ccdc6ef4d14c6f6dd38ed3938ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72632493ac6897d67055e07fa017093c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a47403bdca7d235a81545591530e21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354e12780c6c9dc2fb27b4e6082a6b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b99e25c20dff354f091751c93fecb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a64941d47b9daf8646d4158f5ed18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b8ec67de096530c25a4b8c24c514250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dcd1357453711e1cc48fdad5f15eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba58616c5d355cbacec5d91eba5f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588efb5ec3a99e42c028f012fff0f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee4cc512b93e464d92447f40ea5be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606e6fc1ca9b0b74961d19cbbedd1fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236675e67ccef2c7966ac7860219950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5838b0263b3b3524af7c3f903fe789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba3fd5a1fabf5be998d8336241d8e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541177a08e066267e79ede6e3aaf2e1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b097230cc6a8b0d12c6153d8a9766a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148798f51ac0b483b0c9f498d226cf10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856768c3d4e2142c7a690e4e503aafa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbea6db019f3847b9ded4824efd749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4697630c752cc900c359d8bab9951b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d7ad15fe1ee7a37527b441cb9e905265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259c9887cd4c0cd17b150609ab64cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9b5228303a7cbfe57f9f23073a314267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848563576f7da87bdcd1091297e6e74d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef09d55cb92681a9900720058f0174d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80e9af95bb2fde16ce6609b077fd6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75fd3ce8fc097c850f943b830b0255271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ec695078f79cc6a32d3ddf392994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a192cb02ed1e64d3ee5f75134abcb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c23d9ef99919399d64e3ce6f662b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ef6d484c2140a2c1cfdfbd9c7f01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7218e1aca4b069722fd9930959e213276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ba5c8656345a8bb621cae3bf6084d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a2c4e56dbc70152171c180ce88158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe1d0afbb8699c5b79cd2855fe48b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ab9756060c3ba1c09b7f821a5406280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8454d13a8a4765eec879a3fbf0fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27dfdf3082db1dbb16e2485b9a4bde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eac96922e2ef2f0edee2dc6574c45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f71b0c76f15a8dd269bf7792c78f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ecf263b096017a26f2fa6ab9517f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad428e5e3a71de23718c43d941e375286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23e6ca3d45ef08bbf0d545f712b20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307948a8b618234461249b80630130288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529be8f1cd26b671068bb0dfa32cb990289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c17b1856e316e1bb2c2107c50b28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88275528076dff2ffbf345b60152aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e7a3b1cc6ed9e56a41cf9863104b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e7b55ede1b882eaf0d63672b1202293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4f09dc040f6f9bcf0011480df408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09d06a984671f94a11e902af6ab67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434247a242e7900b2e572676917496296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd15fa2ffb9c6330a9e87a01481d6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccf365987fee920736bd1ef8c0165f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd454df09c7f13d7582c6c5302d2f1bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e9cbc0ea246bf93d59061f0b2961e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e7b0d71c7d8580972b3efe6b928e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e9ebb48e55fc5fc638de3e9bbc8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bcc37a05f1bed057aa0fd4f1316be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4128cbda71a127ba566aaea97f001304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b07f59a57ab40655c251a13cd45a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915211e27d411f04a9e708c82e353b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e494ed929c47999dee5e22b1a54f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e9b63fee235edba136f55de1d196308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b358438a994737a56dcb905e13bb78b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a08d22e71008fd88139b9e2ff612310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191fec740eec47e0aabff0eb22560f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3465c1db82cebdead1a27c030ab7f91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e8f22c31315d18d7335b2b9660f2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94d9783a38975386e8407b32c7ac0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579761012fd30169adcfccb5579c01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20a0ca16331b06361d75ad9d57933316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e3dc483c2b1ae392937d1285c356317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78a2ffbe7f9ef2829e73e7e7adef1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401339e4b7bc9f10c429cf9552fcfedf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aea411ad7ba2f19637e283d90f380320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563c50d5ebd15e77b82cd7d7109b2fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b1c13065a031337ad781845dcb71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666af2c8681ecf184e5e8d56c35ffd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca066eb66f4305da7c57e1c0d97dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f637130daae6cf678f6dfae017196e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc2c59524b148cd9c4dfc752915630326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ba13efa83a04c2c90a8153f5d44f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519f4d6b7d580d818dba88db5c0cee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb39d48d8820d2a0afa6631d0fa09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c76e93d7f2eb1b444463a04266afb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb5f5e965fd5d3fafc6d2660694a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd41f2ead0a09deb9e476b819543f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a8effa55a625a5a30b6242418b56f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf7ffd1d18eaa27969a993ae66fbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a77b361ee7029ebd3230baa7f9bd9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc5c5259c11310309ca0a4756afc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a592f0e02e8de28134c2e81e98d80b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25e58689a332f8922e5b0276f81eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b81e5d228b3347c0fda0d52927d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc72aa6954251c724c827c3033daff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373620959f32a5986663d24b2647409341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ab35ab680e7ed13370b239089792342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044741704c051480f33054414d4ce4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24462c790f7494f508b43a4bd8ea4236344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb76113043a271fcf2629ef7b61427345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad659511141339d4cb4b99dc9fce20f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa064e5b8537fda44069548eae8935347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df996c6d293326b4d1380e1f53629a78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15306b872ca3dde4bbdaf7de0e261ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10867b11a51280948b2e82c98988dfa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793bcfe2df9d9561f5f9ce10dec3bf2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361ea3e8163515654a6b68260e1d2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b855d7a95e5bd0535bd0e7606732773353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd079e43ca0fdb398c17feefcc0d2101354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea8f4f40c06ab2c5ddb75011a4060355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398f8514560af22ac33f7e704108a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f05416272e89ea9e06b7e42e15d9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797fbba7edeab9013718d8b4b91cec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d419fa8dcf8e7eed5a9ce4933c886cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113acb1f5b8d56ccf117ee2daf0c11a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c4cf73bbc289b10ce65d960037eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea437f7067d37a0b90efa4da0eb7af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d9d86f4eaa67509e06cac4f26f813363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450674e64102a146a7bc531ce0957f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735fe166c90f202626c17b44128a2c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81a19623221e5434245d6a9c2080c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857597a25208b76b6c38c2675d57fb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccb0d98c770048c8b48c4b50badc9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c435c7d54ad44b9a49160ada76b0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ee7ab9fb179d772ffcb451f98ddc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9aee50fb24af1a1cedde52a84574371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ad37030795a6a99e8f6ad2786a74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae2b899a8ce5dd32fc84f7987eb86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee909fe418755a711cda5a8dca7798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8797ffa5270067e595a55cead9680375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b62b55b2cdd1b409e5aa8031dfc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447131fada2c57f888981f0d523965377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f5a59b3fbcf2a056eecd5fd8e347378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510ab6c6a319e770f67a46935d723f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10b50d996cac50f214a61084e6d83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaac901a459d5e1de1d0bfedb0c9d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7f0c9f50f045e032f93fa3f1b953382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467131b7828d2e753b3c8dd152e2bbd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01691f09ccb9390378fc74d4ebb4b10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030fa264be8e9c88e3f3e003f2c08d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c104c762df99f47dfa97915ed163e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04bd66461a9916f8aad7b4bb54015c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31b278dd9b25366c0e3278d8fe3cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b31e987fff833bacb894a2b4473a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc73769211c8b7b3de9bf4a1872ada390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17f58833241b3588ca2816927cdf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b994bb8052ce67cac34b84efaa2959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd885ace5f0fe4b43f1d19b85467c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c5fd2c6a57accf067ec2c604fb3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ada6fdb6e255541666ba27d1c6842395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd01800cfe8e75c2950b1048af40c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d2f409b9c35161b6cca2500a5274397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9af2d40c56b60a1d79c5f72aa31a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46e807f3fe5df26838d9eadbc0223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8faa8b6c106c3066c0214258d0a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0632809d3faad327841d1b89e09d4c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff252fbc519ac30ac650c7271d9b68c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f648b4710cae1da6aa1693ef444ef8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113da273fa9f47dd742cd89630f1af3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d1ae73bf5b5e8fbfab6e1466c8e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6670cbf2c8aa6d0a8e200671572fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47210af2cdce93b94bda0ca445fa2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a329b3766439a1ca6fe966efc78f75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce3db215e4c805838bba4a7f0740a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3400e617dc3e62bbe5e8aa11f67c75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b130ed10b1e7eaaaa619639a5cac2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d3b8ad394525eb1207436a5eb5abb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0f6be1e50664a71585bd553757ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571c55317ebf687160b7c8db8b8ae46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314bfa89269181f4d9b36dca244dacd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06965c79c02d57bb0e628e36489615416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d871faf5ad33988a7f012eb03917d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddda2f43f3792f16d039484c62f04d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c183d795c3ebc61bd2cb7eb8c81c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6ca8bcdcbf50f20ecbbb8a92a2814420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4829dce0ee3aed9a2cb750e276375421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b7530eb0c8c89cfad3483160aa4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ba33467c092d2b7c3d3085ba101d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b483ab216d661cdee1752ad24565e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dfb675ec5f7cfec012d8c23636454425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0a36b199327e2f42546a9185cf562426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0efe40d0d0c75279c69912d32255d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f17b5ed374c42a1851e613b981430428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1db04735a3307f2a2c8a87ab6c323e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7118575ad76acf842e451944229eda3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1dbd7766add3f0ce6c6fc06e5399f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5c5791acc3be49ae1bbd7c4aeab8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa64fca9216e254a63a07587031858433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c28bd4ac4ecf4e24a48028bf62c99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa29ea8dd859a93016a2749f7d7d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad87863857b2497debe69eec66303436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b1dba191e61823b87e7f3b0d0e7f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d671cc27f05639905bc4446acc7dbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad396fcbe82b8a332da005d05131f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730d997e95093ae289a198cb6f411a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9950bb8a2a972a8f9a19911642098441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b92553cc634df1bd8b2e3eb87d9bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6254219680a2f56e5d717343de25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100906949b04d895b12345e17a762d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3c7c1746a98bcb8ab31019a12d7aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca78fb84e46163ef6bdb10947d9f97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e6926d51dc363c98f202ddabd6ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be499fec019eb00a56435f3edc6cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0946d4ff4d5a2d8afcd323f6d6f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327160487424ad22bbe362c576fbd18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9519147a607e87c9f21aa9cabee99e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3cd742cc174ab2e6cd03b1b4994c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba000b5240cfc6b5c36e28cdd8cdf6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a6a2190781533dc6e0e72413f3e86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db760401d805269c837d7a78fc1757455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668606cfa480c9f46f31865c43f290f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd4da01a25a24f72ecebc88d04b588457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291cdd8840a1624ba72bbec83d2870b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0558fe076f9a385e1c2a34105de2d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc1fe4d4b44a767dee56ac5897046460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1143a9dda348f52ad4478643845e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793b6047e8117c5c8f2fe8232a1f076462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446a71a6e6a6ec08343e6257c5f6e94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7fc5d1e2c52e82c6d3f893c92f30c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1aa2f4bc2f0fa96e859eb9ab8cbac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f53d9123e46d1fbf4ceaf283ceea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6e72b0d9cb230f61bb34313d55ecf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb282738e5c1ba628363f60bf7db27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e0f260867236141d4ba7720a23e33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c127880ceb8d7f14a68a70e6d2981470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f9e4cfa62371046068e5bbac9f454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93d5bcfb8a63a962d6bb48d282911472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a7a9ad66176006b901ecc7bf6313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931860e8c4075e21213ae3dff44e35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509254ff951f3589521a96a37b030a07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb06d3db7a398ef0765fa3b4ad72553476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba955f86b87850dcefa8471c738c748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e1438e42890b0b1af15fcdafaae5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b143d1ba6e792fd2fd9d8acf66e8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1e5e5558dd59d60188f2aa2a1ee4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75663406d17e7c1ae98165bf37326a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682d2533300021f9f1cb970bf23a67e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c2847a7699cc16be07870b6a1337a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df9096b9f27d1e27e7267f8fd4d8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504c948dbd74745e7f433d259daa90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76221cc112396baca99c85a9532fc80d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860a88340e59a58a9db6121fe6da75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01905627f13e7892e5f75955eb840864488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe782f1bb61d8352d3ddc839b0f568489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf0688f857abfcfe397da3614e9b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658b58c1db686d68241ea26684ed83b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076913b7a47f18280b8911e1bd49387e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a929260524ae7f925c166341cb4e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d640c613616f1e7dcadc4d1cd9b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de766ccb28b80a0f37885b65bbd7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f9b22f85e7a701f735614826a3ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c755199d018f78a888fd9e7c20397f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd11268cb27abe625486c5d6e8d7953498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2e7c8336d076ed982f3fbcbe2a89b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b3ce5ff308f2b8640bd45fc0f486500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfcae532b3bd155a0742b7bd12dedc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9bace397e93ee693d7a1908cf1316502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ac69e77c10263a834919646e9a1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b0e8aeea58de4998578da37442c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2af86bacf707866f4644ca4159292a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ab1e0b6e18c7919a36fa035d2e68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385fd7d8c4e0da2d6bf986532e74b74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a094ce165f49956616cded6cbd6a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e74aa2c76e3cb54f589fcb999eee7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58324353f8949cdfb5f56a7abad4169510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa113ba73f45035b28eec25e99024511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2add4e9deb3cd44ebd7987ba74c85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7f7e80bda167ab8262c3d2ce18d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae20e6ad40dcd79c1626af69fd20bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df64a3cd8c3b77b4efa6676348c670a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0660d37aad4b8bf4181d1608876c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44129f25dbf844c83d2d8061e7e288f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df868b710103cf89a92cf19e61fbf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b024623589e90d883e9774250c29bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d87d3e8d47a4d385cde7c8836f09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1623f9493ec7ae0f234f71f94bbfa7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd63b6acf22dc7c0871d2e2405154522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612363e9ddb368f565e5d300521f0eef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee132744d61e1b1e13f5a7a493c122f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456dc0e130950bca3a9bd981370d74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442d29f748728d3a4b4e6a0446fdf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d1e68f2145bf8fd7f60ca8f30957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae98cfeaaa309673013983716bbb563528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d35f0848ae4781c9fa96bb6ec8416c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8400a2d560242aadc0ca61e67304c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45404d60a72b7cd77b28e4328c7ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a87e8009a5f60effa76c056ec575cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b41fba470eec46927806d4bbfd7c28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78e003fde52eab82da95901d0f70b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368034519da1c7a25900bca7c14b23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e0a04e313d38eea4d51206f5925e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c578c94388d6abf04b4a16764db315e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990187ef7a59b1bd90433bb3deec6e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa711de00a5ac0c061579ff37e779929539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dd46694f1dc730a1d38ad3d43e8b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d743bb9427d67166c2f812097536a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029a1cdc63ea2804a56a49fab836c08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98135a0460c4b46580893ad1b74881a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1c3d332a7c5173e137eb47a80990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7093e1f6dc8562fc25090b134cb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c44540ee2c1dbc4fc2a967a49ea7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e21419caf6c2ab9fb7937c38dbe2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1da6159f0fb5dba5b33af3bd004689548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17680ce5113bb2c4825d8dc66750fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497b465ebd5d7e4e05521e85c68980550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234dd6d38cef471a2f6b10153dcab5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde59b225aac0ec2e9fad14b6e9751b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6efc2309749416929195e2172448d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006875911cf4d813fd32001299463027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d696d9becf3bfb5f9950f0eaf0f25dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202070007e03c8b8ba8ad3874698e32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538466e7a24ab6686fc40e8c1b84b9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa57ef1e74c5e101f9bf45f8a4cfc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b947503f424c3bd223992df4d3d8844559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2fa23b00b3c09cd1fd33d42805d3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c216b1967d532de315352024aa6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21af7e6a241dd425c03c3a71ed859562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868672c50a9d4b19d1c48a481b5cd23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51d6cb1c3ab1fdc516a512cea4589564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515a1d23fda7745d29b4fff7378dd49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9e4d63f3077efc3d9a8cb18b2725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff907082d97a35c7ff592aa2642fc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac5962b4b0121f1edf482652ce19a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443f855b75a220a8bb62065277eb0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b956ae32e2e3bb11fbd54f77b18aba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14544ac3bafa30318e0febf8af2f51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406a554ffd7dd6912118f0e8158e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c17ed51e7d9e25ae412bfdd59ae2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dfb486e282d71810e5d473b064874574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05116d211b3213e6a046c5320c937c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692a1340c12bb46ae540e1bb792b2ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6442e6651db9acd9a03ffa341d88a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031d7fe8f062e0033aa1e5a026cdd1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb604b7e9a343202214d234e90b5097f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb8eb717b9ca461f7b12d6bc07f8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb984da418bec232205df94f36a05ce6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817891c82d2a8750d8fec558b038b44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d868343e19f6c23fc8b091a5a0b51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc1f2aeed96d6205dda8b3e2c207f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a1d53ffd4fab9b4d1be224d83b15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863bba0f1ed7e2ea1df425ef3859ba0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010a4f8974232e0df77a6345f5c603a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc40bbf9595afa5596e716e1a6f6cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16fc778214e33f4426f25b78b173d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee181ea00acbf8408369c67f5a8374590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e215792f524e6e53f289602ae0ebc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1ddfe20750cb98ce70bce9d2244d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c9e9a9e8e759dbb244c1ea9626caf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee8c5dfaecfe3b47f6a72867bfea8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85804cd8ceffddd637a272428a584c71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29127b7286328d61c0a007396abc8c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b1c5638a3295995cc99dc08c6952597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33ad644f018deff03d0f82ed7424d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f10f426879f6ac5ea531d5ac3f36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b225eebf1cfa5b6da94fc9c3239d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a665ef001abfa0aa82569ab1699006601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc28a4dbb45b68e6c0964e54cee58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9848a8099eee426a1c312683e6be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41105ca4d5e109cdcdefd24abed28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1829c805d6fcb203ebb861d0cb28a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea413473327d47a1e30ca89224eba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1104834edeaf87f585e45dd691d76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1f3fce8cb0ea6da733622f705404608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770874e1d203fcee950e60df354adaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6478000ed3eb7f752b06d8fba570610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e2eb39fc5abb488bfbfbaa274f71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964033483d1784ccf620464630bc918612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcd271487abe9dec408de6c8cee9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7738f29c21b7658b5cefd3a431a13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f224c789d270496a105723d646ceb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626acab3a1aa0c7fa22e25a76fffc3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905b906a0da42f7fdba70cfc561ce36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f51a50a738daf405965a7fe9e2403618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f55ab0010a002bf36de41520a079e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea2503ca40a1e1c2f311ac5c69ee8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff24f4674de4b4e99a8946d139304621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc4c1b197b5619e5529257fdce9b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e3190a7c897d9bed146ad009e4f26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ad60518392b40795603bb087c6b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d77ab6980c7c17a7fdc935ad6e1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45097e4d9ceed8b09f2a02ffec1d072626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aa0ce68e781b2088dfcd8ccadf0bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993cb43764ef93ddfd1f01a89859227628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47992e8bf32e05260a78c4e9dff49d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809623bab453d68c66ac59934c1426c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b1b8771eed7c31fcbd981ce55adf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b5067381d3e351883ca3376bb080632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc787e84a2e3f36e0d24cac3a248fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76112861a2c98dbe34439e96dad86945634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47f483b616a8b90e80a96b8834c7ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b27617e59ea7577364b979590ac2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2242a6e1255703f1f7030c71e00d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba430086873e346b65e92f16941d61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10667790f40f9e0a6299cacfb134c984639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12ccaa55fdd26d246e87bd8d67317a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f58d40579517a805b6a4ac1e1e61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab54a02aa3b5a329df8ad9565904e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13c88ab3db60076a28dce476b2977643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce69546df5eca5738e246a47ed8184644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daae09d9db48d47950511fb6ba0ec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5dc565b00fcb7bd783aaf3bfa8bc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b79cdf22cf1f8eab10699fad169d2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05b1f1c0566e0b9debca3ed35da9f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0d56ca01d04713a22abb6b845e2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7259b61362f2d88a52a161650589650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d0f4175690fccc79b06f6a8b6119651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56dc2d3d5ba80a2fed1312dfe0a94a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08b7b1be29b8233ce4580d8cd8e933653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0a1dedc5f2596e0bb85409a88824654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386cfef928667c2d27015fe83b25851655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb4e8c384a8e94672fc2d9e0331719656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1067490c95df055ca70c7d40965b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c737b4bec7500602a4a5a1c56f38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c84a7e64f11b238dd187dde6339e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e099c8bd66c9bd28e0c2bdc9175ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e366cf01d38969fbcf325f740440bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2df50ba50716eb2ad5c6538555c9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6344e20e9a928c9d16b9ce24931b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16ccc542bf277e339a7079f5de7f1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f871d53b617383dc1cde3bd4e5c0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c037e5c2047c36de6f9d2a842aa4dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535f34d5d2eef52b5716c9401603786667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9731da0ade7586f169006e80b31a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7efe3c704ec36a3a42003172bb549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af1ad0f9055ad1f0d5eb88ec7931a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41e04f048c9df0de002bf30767503671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b2c21193a08525a1182bb14e2804672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b198d22b6c7bfac652d1ff9ca818ddb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1e182926a8383c93a2729fb230d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5161cf76d1e56a8b8825efa81cdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae72009f0a248116d11b87fdd45a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59aca1bdebda1fc42f042ebcb3b98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b613ab7c1ded5418a3651c97fb11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59bbfba056cdca4dd0a0d2dfdacaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842671d75ed6f89ee6baf68e2ebe9de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39e875c60853e9719c949a21fbc8d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b306b37c50cb5a8ee552db995859261682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0cdcdbd1126d8319985b71c73bb81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95592485f3e02c624ad21a1f4969c54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa0bf43dfd0417ed656e07f074915b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b33beb2b823f3d7bbf560b6d3acff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107316e66533915dcf54d01118483b53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba026481f94baef024c7a178b2046c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f3067b62233ab07388c4005481d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc841b64aab2472723dd78177e9026c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffeba425e04690517f4f4502931e64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda921bea8b7c8559358f2c686aac7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624c175eba8e0f2b88fa68299df4d03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91bb6e6a5d22a2be04467780d6906694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b54dbfd134b0222334a3589c3ebc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c21f9b73e73f73f21ffc48b8cf93a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68f35d4aa76ae9cd652524e3429a9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e4d585b4905efeb07ebae7bed65bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f623d13cfc4b0ea0734a3b03b4a20e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846012dca423c9651a177885873ead9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843fb49ae1475aa11c278a1c664e6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8ed251d7155160f2d66da219d34b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5913da3b6e84b04cb3e80e913bd315703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddcda121376e555cde5fe67b5b009c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766ba08d91437b827870a6e261e2f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead6180f745d0cee4c8cea11fa7d3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900009eb1bbf18b27f0dd65550aab9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f924b32aecbdd777c454a4a0d7d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55479c5c0735e6159bed90de87d5b536709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978417441be67a7cc7cdd5dd1a0493710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18f51e5a0e7708c4d8db42bfa182d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f2b73fd1ed281898d720797642437712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201778cd853bed51ea0cc896d233ad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795beb4ab6f0362311675a1294f1d7d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4a417521293f4ae3cf7d8a3c4f93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec16bc2c3b5bb4a0af74d023ade78a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965ca6a50058e69822d04585ba810e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64382146619f8894d4a1457c06f18f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946a6e90bea63b36aeacbec7437ff9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959d252550cfde52af195d9a98e171720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb315cf40f422a7a508e31050355376721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29988bd2ff540c3054b88be9d41ea4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48660aa76014829aeb89e3a0d875826723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929303f445d1486f4f1f92224a02d1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c3327e3f0c1dd15aa60157e9560ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897838e102d73287e36bcfac4b698b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404ad924ae325e7c1dc38a9165b12a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24384fbb83f5705c9c2f0633a43f1e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e4ab2ff7922c0c20881fa0330909729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7342740e08c6d473d405ab2c41a8eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ee8ec5315f78ae26dc4eb378967b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58df5fb4686158c1c70bf2dceb61f4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cb9406419d6772afc43e0cb8f8b77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750f5be96c2ed973b7d1bd47c9e578734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ec37d579737c9849d0a33f89264c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972465d6792cde47892b1ab9a7e3c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83618ee1ff7dce674d7be5be18a3281737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916fab690718d986646b9d65d1fc4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab8dced7d6d5b1268ee5a04520e4ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982e4c4efe1e518c3f171c4017d99f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ccc2f260e3952d36f0546c3c63b50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1e509d14fcc1cf70e43c4920d598742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e6a82d21314d30ad056f3642bfe3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6277e8a05c40a4ccfbd9223dc31ed2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6434b90181f94a49d31d6a0023d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537479cd0bb981bc1afdc022b564b5bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21027a50a7ecf3a0ba3ccf81752f1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c19b3f4973a5dbd1161cc8be605fc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdc684f438825d33b0936666e4016d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be85e933667196b537912b6ea069ded750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de1e3f813c1b9bfd7473bfcbd1b6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6706cf05cfe10ac78e1d46280eddf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d8ca0bfc492fa856ad4290c50ca5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcafcf232cd88bc198e16c459dfb859754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d2d266f5ef9d4386734790646c1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28075b98951d48d63e40f2900444f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4d998bbc3cfb6817866c43a55f6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac7533712b1d2b618ac2ddd108515758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975853a4deb25e54841482b4b1682dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fef1cea9dbf833bdab8f687cab7af51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12d9e312811ac3b92804b9affb3de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c69d176632a427310a1568b7557313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682cfede94e7c15923dd1798b3b561a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e1767c0a9cf58925a33c362c55fa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49272ec98992fe423fc4da1535c736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba20c3c1062ae76ba9934cc40ee157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc063b802c10c38118589bd9eb41d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb588e8c368d773e946c3f2a26e822c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488058fd78fa8344fd5e17f2d22df2b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083741ee75c2fd06df9242bb8bbc0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339cdd14c7298ba40a7e93051bea83212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058fa7d88d276c4863a7444ccd9f2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc926ab3b65324479f196f3cc438514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0d5d778a705c4071f6e03e4e5ada15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c1651f86658353a448799c83cebac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad6681c061481d8d1bf81fbef82dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5457ffc59b9dcb8a4610f83b1404f2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a601025c9f80712fa35d25dec63f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eccaed59ede410479b86e74f14b2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3be385142bcf7ba7af5cb3bf7539321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afdc8faab94ebfc4c491cf7a59987422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412232ffc91417e8ee241358913589df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793a240a214440f9782e76b03fc3f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5336411c01cadfc4043779adc1f0d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def6bd2f2af1b29b6f8a5949b53bf1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce6c1cc81501212f50f00c6fd906a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe532f34319dc4e411f9d4b3163cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335dba83f37384802cd86dd7bf044c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d609ed8990eab1f4ca241a52503a9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df984a0c9256be22a354f8794d9ba00031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94498ee6225aad11dd9baf0cd94314432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d196e2abae07078420db84c1af638333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e37328047d1753596a17b8f923fe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a085791aec0ec3d01dd57c35aa1b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708f39cfde3529074242216ce401c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa81b783d6e0ce508781511238ec6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882ee4025e02c242c3a3942f345ab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af75d1d347f1b433a4eea347afab739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c949b75c8311422cbb847d7b08a38440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a82e41ef24a79673cbe882d9e06c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76e986604d9baae8765ed9d0775ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862dceae575ad291cb4e91753d693d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee7e07ccc2d1ef8bc5832a15bd39144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd42e0a83d7ad33805a229301fcef445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e59ec8911bb391089057d3b7d96c9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df3f870b3db83844ce482a22d431747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc1f65047abbe452e5c62c687c0f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae94f53199e83265c17ef29f8e77849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7fe7ff52bcf922af8bcfb04a35e4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2236bb3378925ec7653658537b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951f38a6a6ef89c297e0952f9e4df752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92eef0461d1772856a3209ec4f86953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e667445557e7fd3b38176f6a044154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ee686b5409d04d7b40b05285b895755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe318e4dfcc3d35693ddf6bcda1e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac162833f9edf46374008499ba3f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f0369cddb7c733f4f35bdd2a1cf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02856bbbd27338827928ff42811bc5e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8d8cd088a7149707543014a1fd9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27b05753fda53f8e58785ed0d20fe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674116c2037bca69769ac3fffb0a921062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d4b9da636ec44e2d1299c847a17463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b925af4b97a79e8c3b3de41c811cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0287019430b0553a47f2604080c48665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31273a82273857f9d6fc24a036f705f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634e95daec74714509136ff03dabc5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bc5532f35475d6a05c94d6ae610068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ebff49ac71ccfb16ef413e73a46ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb670f54541f2b554dec193091acf5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068301a5f39ed164b4d6642473e70b2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798aae8153001128c77c9fa0eee4a1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbf4496efb1c2842e350c685dac3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32fe2de747807475aa6af0cb7244574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc09ffc4554eef2d67d10dd2874d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b2a293c677c9e7480466529d5eb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502f4d5b3fa8c167a84009b34b8edf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b9ca658b38384e540b664605cd9f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4b2efe4980a558404d88b861667c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816cf8a9641bf5fb96478f56fd9e1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ecc39a025fc098cd83c1df670e4bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3da684a31edfc347d9792588f52ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4416abe34301c1dcb09cc582bbf42583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd8018fc21adb0f1270ca21ed253b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df990f04eba60f1f819b30316848c3e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe112c1a79316d6a0848fe1c15ab1f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9717649bfdfe938ad9b22ffc70ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc35d2d0d974b71ce21b74f5f4c4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825a8de676202b2cc2e65a9d099218389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429710ff87bd7315e87e4691e887fd0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d47591d91880b84cb5f709cedadb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307997de25ade8b07a4fe2e1397b82ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e44708677959784e259afd3857abe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3febe4716ff82f69136282178e5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15600c3d017885cf47e4f148565f785095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6146534a1ec584c56419ff049baa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440ba7f4d580d17753909e8121b5ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f76d10030fd401ec897a3a82c83be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef1a29c98812aa85b4655290f9e46299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505c98790cb7bf77980689003da673100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d51963ceb5b50d200659006bea97b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849aba2f8c429824e3f9ce0df0e0bba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5973723ac632e6cc38100d2e6fa84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090308df395d7e9e16c8108e95bc6cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e971e2b875d1671097461bfef5b57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743b55ec6e95207c2a74792f19fa05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec4c9e7b84b41274e50049ea05679107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db5756f1d86609a52931d733eb17d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb57ea9fc67ee52b079b3fcf662b267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f977129a17dd52a3442a1157139c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bac8cd411ba309d282446f2e85512111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e614ded412471a7a455759312e3028112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ceae801b53ec4bf9c73bc500d76a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09653de464f2247b1427866c11f48b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d188d28abef70e647cb76362479c14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3891535b677d377107b0528420661116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7af6f8fdd75441ed2f2d8c3083084117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f22a8132d9f2c5a95c169997e0e024118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431c111e054cd6a45bc7c617a1d4ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d9ac1d0bcf46224562320000d155120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92650cffe5c8ab6d0010b937380cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d61b0a0f0120e2a5ffbf6bd3b43b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87294da5ab2eff567420d61d3c7648123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4502257ee6a441977ffbf6d03fdfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4908a8d462eb2fabdef77bcf627735125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793fc6eb441f4051bc0ba47ef0122f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999bbf8f763065d26d10c143d2a1f8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6acb8322409ac02254bfffb713b627128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d603002a2a782caede6c0dba2dc254129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b9531ce46bc1fbe700fde1795cc81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45505a4f8a87b3f81105362ba9786d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1e9854efe724be4acd785ed42f4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00663026621abcbd8ec5113086542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba140e68a23920ec25eb8f17c98c60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43b0e5b56da16d57f51ca3f8796e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492035288fa040f52fdfd827e68b6f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567a8d054bed10302bf43b1d19046f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e5a1b5ad2d4eb4d820221a0e4de5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b499b8965994ae8fd43c906c9c94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41259d09b6a2c63186d69910971662140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd240e8326e84dfee607987801e6a58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c54a0a5e4b5af4827edad9e22f751142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf0a15882e3bad06918490aabd43a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246640af49109a4c6eff9d9747c2f5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d7bcf32d17f1a1e9c14193de13f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2726100d622f2e9746cfb598fe71314146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f0eb4448d1e3fb3d223b523a0beb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b413e2325e4d1bbc4b4cad65d81a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b55df2025da992ccfc83f9fea26f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279400a38c477411b6811521fa008f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172140983e76d56900572b78633de391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d778c142edee237fc24a1828dcec368152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a068e7f5ebc143a107916f0d4eea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b9589f62751e184c6cac7e86706b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d00eb486cf5a5f4efef945de11281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da377daf8025dbe0ff61657f02832c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e441611d3f7b69446d485c9d0e03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8491b40ed79d607bf60aa38018b5ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564adac990ac085f8428321c410b141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419682ef4512d8477f0e8846c1fb2a07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488888c08491ef133de6c12d5296f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1d925560c518d879ff8f2bb0cff97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e84ad717d4621b9d521ef911ff19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804b1c4fa880da864fe08d87d0b309164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd0bba04eb790ebf0e195967a371d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d464c0fda4d649098ae9297574de891166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303309bb643208972f5543cb07eb85a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f4f25ff0951aef528794c6cc7d65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6982d4b0776297b70ec8c80705c73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9acc6f7569ad97a2b091a5e142b3a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631613a775246c8fb3df6881b36301171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e367e5f237e41ee63fea825f8764661172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbfd317be46ba8b5e943258fae38e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0c5961fe237a63a6a7704c26b02eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5163796e8a2616cada9cd8d35003175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce568443ac323f69efd9ee201cf29d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062d2f271534a6c0fd0933c35538c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204d6e2ec241b63907cb5f94fecb55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a25b3bcd1c2901e9854f8b4b13a54b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2fed04cfc349d06d81ef3a3bed0d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b99363a0cbeb2a589ccae8646fcd34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd9ba2609149e9ec09528d8e9eb80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f10ee97f2d73810abd483f0d23401183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53fd616694ec13b70809d39757d66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7752b047bf4e5cae8e43479433a3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706027d3519ece31ad9c97fe25ac4c0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7464d714f8b9c696dd10e9482b17f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40723dca0b4aeb3a1837807111c18666188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e19cb9e77d0bd457cda8d783a501189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb575e6ddb9235586fc22e390c4de95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3616d7aade272c2d49ecbd111ffd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574523488bbc45229df1ac7d0d92d6f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931efd93b1293864545a8e1cfffee3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123a1770993476506a6a6ca9869357194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0a3a95cdf2125c62b53801512a077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aefb7cfebd98c1fcc4fbcc7467c8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479a6d4140debc09a471cda9f72ac7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df71dca4feb2089bb5a529c348afe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aba4131e68296fecad1b8f6cbb832d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8784f971c3c5f2be5d5f567f0671c3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf77cb1a87a8838a12aaa1d631c5f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d30a84b65c224790654d258060b98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f592b1d0466a85c8e7762246f239e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9033f59ea9e18d033fbd50cdaef18c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca46bb3ff25b8730e8830c2182dae6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d773a04f4ca1405cc6a4c43105c98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136988672010be9e84ac971c82c2aba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df114d9594789ef8cee17313fc14aec2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a426fc9de7cd0e7e9256ec541441242209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0cd077359f299b7f4c23bf86517f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc95e7d8696a7c10800655525f15c4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468d3fd98b08db8df30ce2aac473ee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e1b9bfa5eeaef6d95d193d328339e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b8e786bee44d208f1f2af9fbc825214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095274e4b210632b62e93467fcc6e264215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b161843477b6678bb6580dfb9ac135216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a24e0a335b1d4569f7803513a6ae1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c852e78d2b7fa9450ed09ad6c68aad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb4727aa965f0df3375a8b4980e65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cfa31c1690e33d53af70ab5455921220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b77f28ff09860c0c52dbebfdd9106221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f495716917cb36d15b3c4e60bb653222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f123a6181d0d663ed7819759d92122223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f061de7b9df05490eebb9b1adfea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0eb80bb9a05bca8c6ebda358ce371225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd07f92a5cfcaa408b1eaf84713f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36828eedb2e90b1bc9ebcdfcc1f491227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186afde9acb9c7c88e0a71ae3bdc93e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76f5677c13f692630d35bcfcff33a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813be99cf9058ca1b1f7b6516ed388f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c9a1ed13695f8e6df71344d53028231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f862916d798a616b53410e0cf4c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41158f7cb76d1c6a500474f5c6f599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe3c345d547b06862b6fb9dc1d13aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df23244fe2091fa0e5981f372d290d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972511e4ea2e3391754321a8d59edc41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c8d36187234ee286d363f22b8bc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a202eb38a377c0da0b02a52871851238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637af42cfaa384cd7dbabf979600950239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3370980435ddfad04e159e8767f52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c20663d2425ff623776b5e5c3dec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7d4ea5647c0855b2dd9e5f7824a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c524d0ce5444a16b9902c6e763f57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad56a6ec677841236def9df233f76d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc15bde8b6ed572b09ef69e366cbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b80fbe2a0bed763f36c7cc7b5ba2d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353130b781cb5ba646505cd81ab59a05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52ec8b6c41fcbea4f106db1d46cfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf08b495d328f6c23e0a2607a20784249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f63370051fe33b72833dbb1ecc02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ff6d4024f92ac44e4bfcd21a691d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6ad0bccc8f4693aeb13a85acfd391252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c227abf2126bae0af6e7d27baf1ca8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc46b7f758dc62ba7710d635d19c04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a76b32ac6a9ec751b2f6751cefd57d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac0c2f20c7e474a5be8b78d1de73cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a12f968f71ac386f782ed9be7ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77ca75bff4c31c090291c0900759d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac75a57e7fe8acefb839b3da034c414259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907881df32eb8130c005164a60fe3b37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ba92f5d15707f71fa93a4129b065b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faca61da6cd90c317e874978a444e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01114bcc5c4df4aea338f82210e8456263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a051ab03924ad4ec0a6f07cc735fc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd97c7a1b88c524f2f9c087213afd61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e775c91700a3ad8974ea4b067364266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da861965263f8c01f668a251844f77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d135a9bc6e8aef4602ff03125a184268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9d00818257b1f80fc9b1d2e4a8075269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac15b1933162e4c947d6a23444de6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff0250920a6bee53fd305a9ae1c6fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d15f0f388f5125b9a1ef3f1ad35f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeef3bb20c62f2bc5d58e06f3c48a20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239bfb04e259db05a84a1a90392d0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84258e5ead972191cb78ab0aa940340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2720e2c833e2ca26e388f42a039db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02799ee15e3db481610e191d06986c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfca23b2807c8225409b7c41dfb61f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8da90974d58b00129cfa59181897279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1338de53d591846ddeda691b84f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccf45e936ceb08bc14a90b78c06df4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303b65747529135f0e4faa4696d86d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ef430b09186eda0ba8e32d1f928e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298132485ecb48f15a600d22893feeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26af5452ff10d4616ddd64af2ff59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69057e41f4899997d3739eb95c578ffa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0683dd53ec051b0253adf1bf552f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61eaefcca0c08c630cb6a3a3672b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b916c79545f7ac8fffa329c1c32cd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405cf1a1c09403b1d73322bb2b5319290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d21ac264afb915c7833d64d95acb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e2269b57bb1eb29defa0bc33cbfff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc222047f458ed91bb3a3f29350b7d4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b1f6f2def2cbaea9e0bbea4abda0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca817318b3d4d3b970a84a1ae92bbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6951f2a11e267ac1d4fd143de7b1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a4c7829b1fb39a244a9dfd0f5df2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2873b9fa834ab99488c9350eb1a7ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04c5ad7d9619f1e8cf96f87a12a81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0695ae6d3443f0afac9cc76a10c59c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b54c08793b928ecc8a57940093d777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762a5d3c0c328b040f9ac911d1f0526302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aa1b55e7e722e97bc36563a865027303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9f9e21d41a0b8b9d027f6994cd62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b33c57b6472966f5ada1b560344ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d090bb05222c3cdb1258096c1c6a33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4358f190ea60eb0b7822d13a0ad880307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be8be711b63f718c1289f83a4d6a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d103dc3bb8dfcb81fdeb21122ecad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb40920ab0b617d0268ee5012a82c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab11d4569c159cbbe6ca78ffd944ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f413ecd6c1560a18b08019c7eef7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265573239c9e9e855b769ca936edb82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f2775f02663d18e9629b8869bb20c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a571b46bfbdc9484929e3435b0218315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0792e0c835d5966b8b9c7bcde83b882316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41eb64f3c3ab0d819e1518f60efbb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06ed211d112a3b188a10ab22c903d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3186d1ca3782224abaf47bdbfdc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a794158f1685662c6ecdce7face00fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66aa2a71ca7348981bf8854aca9c05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9936a7f7d6784154fe30a317eb986322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79e0d6a8d772916d0b2be11b47b4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ad18c91111abdb0608fdd584389d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81164be56d8e9fe5df482ae88d0d08e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb445cb2715dd0eece8a0f69541ff2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd86af3a0d08fa2b23931ae1883ec2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f26479e19a7894b90ab03860baea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce3a6c809291580427a047c1b0307f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bcaa83a8ac88f707773b1bb3fe155330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7132438a4b08a47e5e87b4bd1fe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a241e8f03cca9c33e51cac071afadcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be6b7d799247ab497d67ae24242b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486902920ce32f59335fe1e2c55591334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92776c6864b551e58e8cc957323ffcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c546d1974f2c070dd5e3e3297b6aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef35a9130bd01ebc374d252a88b0d28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a00f6aadda52847f02b38b3b7d37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315aa5ac64c56f57a0573f083f4f688339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1eff76865772f0994d0e691bfdd80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db02322132cf09c73b4766938e6c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f3e83e7f84dcb048374dc652e197342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af93890c1f41a9dd203e5e552ea785c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c0b695b37f1a257e5dfc3f948e8a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7db6e6bb04b416d5b694c696e3de7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685d78d6262f26f8e06cb4e4dac8cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f719299d82aee19335984bf537b7ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132b09175c544a41e89554714f9b75a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585305fc5f6300f876930c2aff0fd31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f69f404f08366ac4b304ba2cfea389350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724179ed9636f5c17bcd330e7053d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a6de90e9f95d8460a26711e81513352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998c30d45ad2928ee3cb10f2aae03f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e98907739fc3acd57798456b320e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9afe083afe243405de434e3c1da6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b3fb4036d47fa34cad4fd84d4ef53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57705495e740fdc64c137b06faee667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d956ef22ea00bdd3f8b62a97a76e50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3be88e32c7c86daea941844dd422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf71986e6ac10cb3e37b237703f9db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2a59c8d8ec8e6e42397177bf9c8b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69541d541ad7b9e6e93386c4813ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd6f47307124f7010d9a9ee2d40bb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3affa55f70c8257eeb305db3537d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959c665e9ce613a1566bc342ada68db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de75c2ca3d54ae5bb55bacd2150a6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2dfc33a973dfacc4a883aa1b53c49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89abf418db442748f822658d5af88d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f3b2dac47f205cb20e79d4c46716d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fec6119cbe913833410e6d951d10c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af462d4238345fe108fb571ab1e31a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810ef69640d1373bd89cb688420784372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ff8f4c4fc1b78dc757bfd87f0063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73d457344296e3740664dfa9ef75f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d9025d7132fc29693bfab17167c5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d7e5690dc5d28c88db6ebb5b45fd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777c2c73277d62096230a4d149ae8e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888198f49292db9834f2c67848c7bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506d4c0463d3895743d27b4352e7ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c4b1b930d40881626fcd5e1a165ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326caf66aae7cc6facdcd83ba3d414b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee420d45cfac85ef373de86dfe8dfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d491c83eb977cab9764a272dd4053383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819aa6232a9d4831d9ded709334cf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e493da5a048fa983b98aa8ebb5a3245385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e0e097c88121c261e2f25f284012c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164743bbadbf19529a0d6b2a6971974387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ae9b77cfe3e8843ecab5e75dfd51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8636e5c0a5fb9ec0d050108027ab679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1f5057ddbd400e99f6774c56952d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1d73774d22e32acdd57947a46da2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5b4f1ab2eb332793e1ae49f6963d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad1ef956eca2b935ca9ad0fc73777393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f08745648cdfd6bf5e3aa8fe7e816394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8dd1b3e87203779c2ac53de8d20ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba31c996225fdd6149bcd315f15dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4f57e0e25449f87f48b864520899397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d582c106573ca071dcd0c6bb2c69d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd104e1681360e0153c6c57b85a030399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc64502224fe78c8fba5e10972af3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36abc9d27da2e69cca997f0ceebed3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fe7b5b883833c72444e39b56749c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319157f2f84dab1823bbbf46abfa46a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30691593f796e3e43314481857bbee2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c0cc89fe45fd77956a69cbc1f22f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc6f3cd40e84d55ee09a3634347c2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ff543df1fb4a6a6640e1d5815f3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6dd21f9d2630cbabd84f43a0a7ae6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd703bcb3b89d6f4c8cdfce77a6c15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc9651b75546a999cb357533e0581410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbcb9ee794fdd3785246e57c08ad92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01df9200ccdc0512a25b461b851f1d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35a074fee5a876e41097a55dbe227413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b024922cf70fb6270ccfdb6f488f654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17589627a55e9ac765bde881b0255129415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb305335d446834a6e83ce340c9305416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf7c3d2e731b076f51aec2aa2f8f4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ffd91e2b485856b2b9f0f7005bb85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c1c8f2acaf0d739aac699d9039b85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3880deb3ba30d8cbca6a2ed961127420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd36affb0bbdf670b70632f95c2d9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d612679e26bd7716c018fb9acc767a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d2222020105f90acb1080189209f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3a4834c0d5d85e2ac75184f38f32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d6a27b75dc42f33193e6f0bcdba4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a3a7ce69497a67911da6602fccb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b741a3d62d8bfe62a203a3afc38d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7e21856246e5715447f26f521b3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09d1131d4a03e7e52ccc635e2ef5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4716951f73fe0229e9d25bd87a7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfedf0db06d58965ea6b0a11e7cc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9817a5a1ebc8d20d967ea5052302ce6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899b3258bb848897360c0e92a334c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b73cd0d07d0b6a39ed60b1a3980f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b9b8bf59ceb1d439941c111f8854f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d92960cc13ce713bfc82bfd59b008a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e86421525f627c621eb0e08047cf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14b44adf5962b6d80e644f3a59055438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea8122ccbdf529b6a237efb476ec83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d7f013e65d2631b5f87c4bdfd0318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b7fc908cde46848531a4790a03ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c762af7049dd2b16874236f1a7ccc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642b0d144d2d04a03c22f0687a10c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d006d91b264939cbc08974eb26327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903118c84681e283f284a2c8c2efaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b13570975c9ddb7990b4c50c9eb597446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400394fa5fa34c49a938ffa0e2cbab9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe1b75c6e2ad8ab999c5e428a85da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06765bd65f590d441ba2611f237e485e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816acda7284a62670c625f620931c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466656fcc9ae99d788ea2be564e160451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e97243c984b3e758385e0a23201e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f754ea9cd44a094898ff4ae33c8844f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f04269e546092eaa0aa49aeb4007454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeb6272bd28cfe68130937f510b7fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63925b7c99a076e852ea3856585f14b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc932dfa4af99ed83faeda2e7d9b13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832fe60be15c28d4ce3946cd94b0326458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c31de7a5b964d424ddd36e2a65a2cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a084999aff00816b11a516d3448c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96f7db38a2ac28e83ce1447c9b1d02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a37483cfd2627f8000dd1b1ea511462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28e1306d8ba648a516115920505b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca946df3df169739930a1a6767cfef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab830948fd32ec945c6fbc529464405465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b6dfcf9dd8e8fee965605064eac7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268aa3368a6e92575b75238deb32e5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75beb8e1fc4e53ceaf0612305fbd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b40998f35fe09f34f6766ef07d7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e14b021e1f9a6f318393f854769c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216790cf67c66396be3b0ca6b36450471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27306a1e1618b2d203538004a32c3794472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700193bd0d168fdd6288cd0aae83a99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b185d729a43a6732b9a0646bf8cda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715226cd2112c46b855a9a1e3558644475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb02742a77939c5d67222de6d77f33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ce5cbe35938d7555273deaeb0536477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cbe6745a9b270eac1124a9212e87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b3c333eba35d893ecba249bdfc78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e98018b3d5c5222e1efc100beade480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf846d017226ce5ed813a182f39c85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285724a086cfd6380bb89e111bab3675482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227dc0a1a1d3c5f57ab5101dca1669483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be12cdff19e7f94fff70200908aa00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7681558193f95e2ef08d18c4b2c892485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a92716ed028243b6826f1bd8fece486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417c17e0186f3e93fe255d011eeeed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a7b6489e609f2ca6f985aa9c49ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f8c13851dc11f8952924947bb99e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f6bedea3898443e33c3c243a4442e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc114f366fa3d66083c0929dd61c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cc2e44ee1502ca7f0fbbfc75c21c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271719659c4068342721d4f5000ca4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52161dfbaca8b7c01a660c4157357c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb564648b139df44efd2540c57aefa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb35e395ee2e5f8d23d47864b599719496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36888644c4ae12c63be1f31c8a58a9f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a6daaafa84ffe8c80fc2c16a57791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f7a5a74652605ceccbcffcdbe873499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac83fd369d3711cc770645b89a3de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b7f7775d154fb636d9436f0f4be1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27effb277dd6bfdb318ef90fcaaf8199502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9ad3d7278d772a357e70437d70493503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4166c2c6e250ec522715db2ef38834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09923b27c9f77deea5d9bdb0f8ddb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eee69ff99bbd5b52a78bdec8bb68f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74f1123349f59cd4ff60a51d1b4a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccb43fa43baa1fa2e62ac716a2c66f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6126f0131b533eb647e0f4a9b2df5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9fd9a9cbd177d8f5170aebbe7f6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08740a02ef7a20823c42d51d320da26b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0233ceab2d8b2b296bf25ab0932c77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4cbb177e6be6d974aa1e5cf2f0d58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ecf76e6f9294391ab69a50e6a8642514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e2706e34b637851ee0dbc004d18ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ce2abc6f53dce37aa673f51b60228516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc310a22319aaa1f9ce066deddf0cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91632f8f5148f7722bcb2368c23a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524abe86f17f697bcf2237ffea2514d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31d80d9dbc1344f83cbfdd3370956520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3f95e0c4aeddc5b955dc89ce0f4aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9828ad967ea60b21e138a581b0ada6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899aa6381adb5e8d24dbad208a55703523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333216db96b0ca3c6594309534af7e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b28583566f2465c8121fa266b032525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d66e9494855fa8568aaac35f13ec6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9522238045c5ca4854c99d3d20da1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98703aafba02fa4ca7107f2d91acd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38b888f1d21ffd338158ed8cb72ee6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376be4404e8e3110295dda78f36ffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd112b38249081561956c6e171d44a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14089480a78000475da352deae16dba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9171a0a00b2906fd0a0b4945b74e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd1448cb83c1178745498a7a7af12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60070de1d88f9dbcc0b54fe2c29c888535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca18cbca8fd65f55b25aa800714ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc2868ce932a13f505c5a54271f43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce15e1c53b01d9fa80ad947ba35d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ee49c34ed656ca3ea9429644dbd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7429ba246767e907bde3ac57019d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68813d832e150b24a554da730375813541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbea37098d0354d4673b22b648110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7a065bf5dd56cd63378b94ee4176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825cf05e54c6da62908411c370585de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55be14261ef674fb10aac4cc033ffc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b144debf71420ba53b0e39b2869c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ec29a87b222c5eff4287ba339db60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df087d6754e29d61c5cf10add20c6ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c579c1088cb2b4b3e42c39edcae99d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eadcf01975806b6c1d51793aba189b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385658d3ed0e7d9e5d04c04d8e05dc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce014960386c0aa1aae726da6be711552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731d9de24970af78b609615a48c4d48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8a7022eb62f8d22409b550189b682554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a172a290392b8b4a56a5befb76965a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012da91b8dc21d46a5080b7747dc71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a2c7611c4352257ec76b1689d49b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6a8d992dc5fbf846dc250ca753b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566aac5ff72460c511c4d36ceb1f32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa05308b460ac4ac6d8bb710883508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a958679d33b3d3b9ecf7d2af621656561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c19d1cdc69b7a0e0b2043c1770508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c295daa35c6b8e874f0deca0f7ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56f16072c8cf6be736c9c49dd7e23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321313f3ca3ec8e37d7e2d318fb98160565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1703ca2b1d5bd7b945f3ca6fa62b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e5073706219b67b6d0d205d1df50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afbc95f25a58f9a4e12e23c3f81c8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d850712e53e3ff5e083b30e655d2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545382bd4e065c38ba6d7da33ad21a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6a6df0ded0498e99f86e086f6eb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e57469cf7de3639e01a3586fa7047572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e477e256e226b6c009c719403301573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669075bdc538d091c00b32b7d192a81d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352978e0ffe51567ae38cf864ce5100a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ee9de70fb8d839c6e64da57493150576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a36034b8c261f4aefe581631c4bbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f401e6e0a70986cfe4bf26426bdff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610e944cabce19433017d42a6edaedc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d529b2fa7c7c2312e1c36b9e852c82f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79504b5df67e66a68c3829a8d8c066581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea2cc2764382090bb2e9d3e1d916f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81623e40972d96b49a5b34a9d8c002e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0d2cfc7985721bfa8b20d9a96800584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba6baf1873f5ee1641b1c9be3c9b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7aae3ba6c79888793cf37d81143ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec054b8c4d155a6d3c6a6e8dbc0b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd2c0cf7352e6142d37b0729f193b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec310f372393f9473fc07341407622589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccebca83c010668ba59f5896c91d43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc33d0d2deeee48a61755e2bf835d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a8b9cb3ac7960d1422917eacdba0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b2a81af45ed15ba9816fffeae5ace593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a6770fb5ea3ac895259291cc2603594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc8c5dcdf7a5181e52c166ed24062595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a41665487c87293390ae8f8e8416a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b139c7d3e4a6629a03b9d9a40a288b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82052b0033abe585c18555109e21bc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8da88dab79b0475d4a1734e223e6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e6642b7903860721ab4f6e16b4cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3422ebe2a23d6ffe082de1338e927601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc4d1aeddf4dc7531351fd2801fbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cea7802134a6012a346ce4a025a5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89534cea390f2126c6b0741d18614c06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c10072beb8326202730bf82a75bc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548619bf6dad79b280f8e2eb5c715b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff5ffc710aebb6a8bb33d57da3ef37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2f962932a46af85b8adaefb7cd60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641280a27dff1e1808cfc23442a0bd65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db16056202927ce2abd14246d92bdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0c3a9ed235e1ba016d6c4daaf610611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df859688e5168a983284cefcc3da4290612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c86e92838b74bcb70e1677ec0f391613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a85b284ec4312b3c17cb467fe9576f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3266379ffdc723243a5b941033c765615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc497be1c0864ae995475fd5c1535616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc764da8b9d274a09166161a2095130c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73e81e2a7f0409f6b06b7369f6f31a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6617928a4004bc12dde9555393b9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf69018f3b0eed0b89aacafdaec03c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c34ea18cc57e03ca0f3507610311621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693deae0deaeebb25c5b6448d2e309f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc773649ae01876c29202a159486cff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce7b6e72f7248457ca5753da074c59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721189a972faf8ead180b6dd975d65bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a428e9ad74b7b21f1931bf6ff811b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9347cd89784ecdc73413e5b45a239f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b8b97e5f961e958bc31a5d887d0b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefbd90b547abdbbd693dc17fb7b38e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f853d9e1b06a25c2419fe7434c45e33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6910e217b20ca205c2ae3bac7b414b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1fe5f5a0114e809a6be320a0135f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a10eb6724814018098965cb9b7d52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ccccb944170312c25dc17bee73999634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49d705722bf0ef7190909db9c2580e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f78ff9c3a1df8e09191f017bede99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723934a43ecbc98526f4d6df31d0a9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788712bfc80bb9914b85a3fa55127a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652458ca43799f03a41eaa893f72ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273508068a0559a94e0f431d4b77752640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50202fcc603f20bff63ce72d3e68fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe914ddeffec72bfc03606f293684fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39d6775a2b1a24e8397338db16d511643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f50c513d894bf257273660b4fe398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a44ed47d090475aa837dd7c4a2e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ff5118680e070f32595c8b887b6e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32df9228b8d9529dbd6e25552e6997647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410909aceee1b59d070cda7e216a39c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a2a2856e9f0686d50695bba8ded65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdafaf54318f6095d092ec871f69204650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b3200f81c158a24dc10260b4b10f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a697af24aa25473be3f67429eb8b75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403875d6e2c950fc42bd5f569e7f88d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4d7a9aebb9e0e054a6ccd2690788e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470461868a890bd77ad1ff8005fcb08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b23927efeade91cedf6ac70a84de73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78740123fece722483378fc8011ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b8be9d42cd1ee06be17ce22cd089b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292409cb357a17ea292e2fd6b2bca71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44a280f5850a10ab22f124fdf2f25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd649afa1feae1a4dd80fd6cb9f832661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f854c78326435623952d52926441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1d208a4269f6296d27f326ab79722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8043cab979d9c2f8e3e3b10dcce8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ade18e1842da7752ae2c6c332339f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8d8b28b47f3c9c0601300b52c745d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8abd39634ddaef072f8cf0620b2eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a293de28ba4dd7254b84a13f44a782668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587fbcb37d9538b73ec94ca85281ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b59817e85a65d7e76e074fc5ccb81f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03598a6a47e284db67bd0d0596802671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c11ba5075f70fb81349cbca4b3a2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c584544009810e7539c1fa0dd403673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdb14459c26be3607c5b762fac0d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ca0dc356fafd965e8b5b5a372fc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04067cab09b17d48319fb28d9beb36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55805e7a0be4ea18d1041585eca165677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4f80e546aeedd13090e9d7afc1864678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7e198a25dfdf237407ee1cb44aa18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e3bc241c4f9d036f165ec97fc270680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6a106cc50cd5aba6251793066e52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458584a13536f133fefecb4c1e3bdeed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df72b6d1b4b0a3733d716d4798776683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1afce545267c213bf92c4bd1754be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf4f66be23ddba7180de293519dfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaca146539be297d59465639e2a216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040baa12ff8277fd34dfa17e9b55d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d3fa78e45212ed9694345184aa00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f75e9b635302c79ce07e422effa17c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01537551a646d92276b604b49f21dea8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692940fee8341b61e4933e8355aca89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a115ef0330095019bb45688080a922692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d1bfb10b84cbec33cc12971d8a421693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4110a9774f172062ced0535ad21d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f21e2effb9abf26811b71c713d7d8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018e2279c157b4248d6bdb6eae42cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc84cfa9113afad29cb19c2e1cfc081697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0c6760fe5437093801ce81302913698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57cb401cd9931903031c628e27713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f4b1183a36b941c4eb0e95bd262a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef4d19b207b7336cc68f0c8013a00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda33a61bf5e9c8fcb9d67773b2a5643702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a014b960f55b3255b7d7b05c180866703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf419d819f4da718ffd82a9ac3975704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c277e5f86aa7d494e15e88e964fa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6f09cafc82a12a0a4e8c66bd3c02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60995d2d47cb21a975fd65cb75354c50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d275a2b17375d35ef5a3708f0fe853708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96326b5a155d2fb612d177f76f2ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09b0b3d40460bc4946ae72a306d6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd9e27549f98cdbb2bcb6776526095711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6cd5762ceee782ceb2f9b5852348712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149c4dd82ff402b287fde42f049082713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5dde8d80213ff65ef19aea6dcccae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82d6e8e2f721b7b4acec1fe8d89fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c58acdeafde62a1c8261026629c234716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cce562be4a1f6419a20525a7cd4fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad192ae68fd1e5035cee23374da64054718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba3788919f1071bd9ae689ffee347719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f4230cc6f02c2c538f9bb507575b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580fe4e2ea48c6934f4ca84da2e05c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba2adb1e1fb1964e6664c1d0822810722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863118fbc323a3c3a1edf6197414c7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb25f406848866dc264f1b789d0b0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e50c28d2e42e695fe666c6f6eb309725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516fba6ec772bde0f962487341e36d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a801da8de379063031d068ce5747e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080ec20b1cdbdd3198276e522099cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9edc9aadc0495664288a2b8ec4a3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24d639b3fee7a5c7bc34100cf1a6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044b017a3ee2d1467fe076ee7aba78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ede2fd379527a4cb070846d6a6b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375cffe29cd7b1d212b4eb7f11b821c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364220d28d78fe5c7505aeb0a1b5660734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e6ed030e0b7abdc7fc63128fff780735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a37f0ef318d98f92c72668e06f34d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba2c5ad3a705a0951660db895e2ebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798196a658228839d22f839fc3c0e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a648a3520ea941550cc162c8afe0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c43fa5dbc8f1498ce0217a6b4fdff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9814332d669df03732f0e79b371d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53931a96f4d5ad050f6bdd7d746b808742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de0fd91b35fd6e7d6a4877a6a8ab1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71d4dc79a800aa020bf62a4469d42d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f0ebe50f5dc31da5e35f063b8b79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c6861c6ad66dcb5deb3e3db6b848746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6334f9040e40527eb9a140a47a4e938747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02296413bef209a72eed361a5a376748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a2ca33cc862840d40ebfad39353a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a331389d277dac253b1c136b85fd1c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8e8f6c53507d03118698c5132e66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c971cd8d124e178be135c7a825b3d8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e4b182289fb4d21a5fe4015dc25e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66412789065820076312da17a36f809b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823808f0ee2a82fb7e2dbfb976c5d4ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ef6fc740bbd62b55af8bec5791c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff021ca47125715c024f961bf8f309f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5eabdf4cd741253506cd239faf317758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5735bf25bdd14c4f5ef58cbf32fa8fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>