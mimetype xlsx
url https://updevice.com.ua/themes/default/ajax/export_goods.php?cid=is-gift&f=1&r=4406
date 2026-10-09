--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a9189a3c1f4f77c1b2a865e1e2551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e6e3b0ac3d9d8dd43165edbb309b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8414c1aaedc775f7afcb516646623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e898cb7f39a31703bbe0c508676c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ada009361b059c0bf5fe99edcb4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0c056814ae76391f550ee5de90926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36092ebeb6afdf2f895fcad899f847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e322a8daa765629ba77c1510f9dadb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b55aa95fc085f7fcb72a3ca8f37759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3c820921d9073f7ed3ef78a49cd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f2f3e43d885aa6389911beddc50611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7cc772860248bd9367fb1970c65d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87fd227f560eb9eafb348e9a73501713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26d1e3517e7977bbd0f860f794f36d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbebecdc345c07ce1d8410c8354a0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dce728783c6cb30fdfdc0d576dc8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4744986f5a6a8757b4ff750ed9403c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1e0ed0fe58edf6cb25e2b02c2a2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06250fba9696f09ec729319317fef2d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099351ff0712f75379dc71be0d4f13420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7f8e543101b664794b324696f97221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bcc3f62e9e748e3c74d18a111e1e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b7bb0e2b5bf0a0f9e4f311508618623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773fe1c581f370cd23dd782027b612a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd91caa6974ee328164ad1932ed75125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf7a0433d2eed7f48575be7a57e7c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1525efee5908b835c3d9e2c8785d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f85642f331da6f877d0d883aa7453628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61704160a44cfab4f05e547bdd708ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6e70f69ca37c958e02e9779df325230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9012868b1f509f3dda4279e6c633231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad5187fb2f142282282f6eec333a2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926edb1525f793d75e48c830e34cb4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26af776aaee464df339d90996d64e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1aa8e923ab4a1b1e9e7bc86ed751335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20533db024f087759a064062b7e699336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288121b7ead45cf78d804e8d8c74f5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786c6741af3181c4b7e1c5085e3e66438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adac116110eaa92f72b163f414056f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafe541eaac1563b7ef7eeb4b180b6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488073ba81c94ef57a6b657282d746541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2d4f5e5cd92c34e8668951aab12e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fdddc0f48dfa61daf754feb1aad4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038bcecdf82fbe9a87fd251f89d93f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e19fd6c9eb335604045b6390726cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f441307f60b5a0d6a4dc6fbdaddf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93014812ce7b0577b97a45283902b7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792b8ccc218a3e5f97b221824c8f7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8da64c785cf6aace7aaa71a34fdd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f110aff43e1387bbd5d1be317185550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472811850809f63b17a54b81475ead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361bd0a434c6b5f0b2652c0811f88852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7628f456c755989902bafcd263b29453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920c34c4f1f61564a7505dd61b4df0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ae083abbab410da9c5c47774751555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff0e83f768b39c0e4fe4ce6bcd86056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10255968997db343bc96570a8ee23ecc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60fd0a82bd6c3b0453dee8c112585658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610ed94afa815e13b0f7da843ca39e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520b096618056fe47f30a70d2cee97060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d386063be4b15b1d0316ed4bbc3e9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7662e4c7ad37b0ea0b349b8663c66062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe14b64f913fec2bac9cac5b8a08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a371acc401d6d78ff48884f76be1a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337fb764ffea61d5a3d15a3aaf6aaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa8ca132b54b3fcc16720449b7bb2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b2c8f9f570dfbd7a2175fd329ea567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889f2ec285c1d7b88bbb6246098b33e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3dbd9c146559e38cfa53f94e5d8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d743dab2bdbfd5a26c907a85ba03870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3b8430e2a8b2c8bbb26c6fcb456871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa76365336654215a0ccecd945c6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f01ed0014318f5a088a304ad7deaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8108358bfb5fcd614a979ba4cb4c0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f6dbfa1aaeaec8388692cc8afc0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aace0c4aa782beb04623ff1212668376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6309533cf3b5a3cb542951fc49a10c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118cfe192eed26534d3e0d83ebca88578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa010b9e8707a9013f63730c4918f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f6aa6cf5d05d2022fc330e82b904780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452615aa7327e43689f4e906d4fc35f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934fbb3beaee7987636bcd4332daf7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee25c99602b6c223fc1582a7f1ab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1fd80b9658bdb5b06ba5e808f675384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f75bb63bef1ebe67f330f617cd9cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db24f988ebcf0a639fc8d7c7e21d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ae6c2f55b9c733c5a2cc4e5a5e4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f369c2a9d87e34a79b5f937f638588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a34e32dfa8aaeaac94484ad8cbdaad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a16ae2b01cdca5d7829ea40e8b0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48c00b4337a54999665170176801991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1a391cb2feab27655d7b2f0845ddf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d6b48f1b08ead7eab5615f1d64f9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a800a9d31e02d4f5449d01f5f50a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ad7546dac4ddf240677a2b71870395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f3937fec78b14d7165edc808ccbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a49bb5b1a79ae4c013053187747c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e7c87290b4817846631c2a7d7a7c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f53d8913a4303bebdb521072b2ddb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417261ea24745b4d5cca4bfbcb031a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb09625e943b7b03871f0bf0120bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5fd5cc9e9bf077fb9c3f809a8b8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ad7b54cd9bb2b3d483fe3a56f3864103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebdd62669e14bfce1479bce1e3b385104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe5893d46b2a54491b33c105d60161105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3948bf25a4c84df2c7a670b8c7f33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bb13cf8293866c2e2c0a9f780873a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec458c08b052e7e1db359788d4b5f4a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4928827789075093fd083a7b4da746109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4945fe652d0f823c27e81816cb63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05ed0419a4bb4502f37827cf8978a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f793181ba5afd4a8de885fc13b926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33191b41126792f36709768c304b83bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb5000377fdc62fff74635b57ff99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad20922d01412660fc1560a68f128e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40d9edd7f37b64bb6cf310c1200d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6b63c6d8a9f25f8651e7a4f46efb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00cfce8cbb355c999889af464a8df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ea90362f048595efebbdaff1be69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20667f6fa524c988944605a5cbbd81e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311f6c6ce7ffa2626dd648ee6f9d289121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ee5011d5bfcbd72aeb168a36e6c40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207ab35f73b4dfdcdf75220915b6bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bafab002c489e15ce006c502290e47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da2c8e5b0dc50a7b25820b208cf703125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a5e4b33883e3302e8db65e4ae36d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d3c0509f337eeed6c74f9c3f9a60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671440379483e994d8acffc983dc783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1d2a27c1bd856a326c8765685471129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395310b0b01f6562312c5a836e0419a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c73c2fd15d253123e77baabb98700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927f02a9ae4f8ccf629422c2b170917132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a61584e2f068b7b6992c5f5b6b8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9219dab1ddc4358ae3a037a3dcbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969cdbcd3c3331ca0f7721e5d8ffb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc3008d3ab17a561889e9c0cacff5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a73d797de5ede5426b032c7a5007f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be90e4fb65b040ed2cb1793d2b10196138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6b53580d63ca0b69b2ba3cd37c9b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671da8cb62d6be94f80bdfa9a4d23da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302f501893083d5bd4a11c7c2af4313141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657970f7e9970113c016404e89af878a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38122638d6b61c9cb26c62b6a4216b37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508519663875c2a6b2d15240e1d741b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d37bb9803e93a16960363e4dd6f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef89a3d69f4656493d91942f99fc327146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19d4382ba4f65cbb06735ea132fa42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49042d34d9598cf92b0b3e0a1d0ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9aae9012df8f41526c8bdec9ea19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2aa0d6a483aae718dc0abd4a7373150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c676d38c90cedd7b99ace6dbd33c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f032b8ddf502b863c31ae824a9d96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4600ad07a05d7aadb3946cdf7cab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05748698152241fa3d6292b30e525618154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d559893444e46ff60b83a8b16ca1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504f6ca0abe8cc886f0caf84ee6024156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f5bf01fe2a67f690fe0d4fc326abb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f364670cd7a85e7fc6600383c97562158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109f477780c46c8b23e73fc478ce04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec5b113d7fc2bfc5792bb21149f50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2642bf7450f1c26327b529c5e87597161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45985e1abe5071d00b77eb826f22207162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b18d6b0e1cd1e820d7e262890fd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd429682d420db04922d9feb6363a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2018b670263adfcd13c386f9ff2d60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf887bf8023908a3bde269d2d6b71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd10dd7b57e89bda34d21d0bccbf2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ad23393a65dd26298252c88f469f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d32b62b1902177d7be42fc2dd358169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225a456746c28a687b3c559c76b5e05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe317502bc86e1c6a5bc13c6315a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b7dae1fdce01473e76f9cefa9bbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a65f5b0670e9c6a8a53f2a96b440173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dce36a27bf19ea7f27d2f168ce5a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891320c4e5b7b45717f687b8bdb0bd7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ceca69d2468d2a299361ba4d1eb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50cf65846827d7909e5c447bd388b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce02043c98799f5683e77687650826178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701e9ba5b89d0c12ed8d42754a75fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647a02b8e9302001d1b3903802d0a50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb033ce0b0cb1d6247f6a14e6b3cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082e83f4aac3c3d0c963bf03ac229e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d6a175f403579c337b54610785bb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee81d532e49a4c9123ff5e24f9db41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d921bfbf32cc5ecae11ac2b9a48f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61aaa1eab2e180f31ad38b31ca443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2faca1cf37ea9f7a8c6788788863d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497423c9b1dbb08cecd6ff53d9e7f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2619af172d0bb189a6881465ab031189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7738862b5b519abae758ce8c64e16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcb5211d0bdad4b05fb3feeb933720191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61bd2823d49fe8c0ca2faf27ce71c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4ec73fb2c706d088be0a8f9ce59e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b56ea318a8834894130b76b829b45c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7413dead7623c69bb2352e89183633195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7496cf77a2b83640f753aa844141c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b61a3c0d92dca54ce463568f541c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38851910fed964d25b461d87dc10e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bec85dbcbc881568426140ae16a3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323498dac8f6e41a33b7ca0357810b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8a5acc16867c6c8c42a6f43e6a6cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a92b96c3891e16ffea1819dd15c82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783bb6ebd09dd6406bd688496ddfa82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6688146d3b3491158ca0f728f226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284042495b3a3d901ab32ad65271409a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136816b127709a729d42fe3908b2b918206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802562cfbd3adfecba4b77db809d09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94c123dfeb3ce2cb85e8ab6dd3480208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e9c82cbbed777f5dc4142025b3e7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf69695959ea5c5a2d8a0bcaa92b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d8e4e67e9191f1d28e78cc0bfb6b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe6137c123c559f9ef06b075fe34a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e6e6af997b8245fcf3820cff6ffd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835465cd44643a3090e2978539071b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dec064fb9edde20ec3946e8dc0122215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49c214b875a9fbe9ffbc94c3cf193d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597619c3b190df73205768fb7d00fa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741121727351f3a924e901ca75afa21c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f2bb103eec192c0b5aa824b2344f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3955a58466b67adcdfe1db3e05dac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52e8e600edb6ba77bde4b75791de8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b652c2893bee37bc61832eda311b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274d4450dd58dcf9b578f012711d44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63c1dda94df66b225dff075276a56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda472078502a4a25f49b03b3093fc22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c085f3e44ad85e5a4f1c54df23dcc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfe83303533d84a91c11f01abe8fb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac800fcd09677dd1746543b323eaa7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7c21b764a445adfc6bfce65cfe41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff747103499a9b294ac570ff49c6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd34d91f40dabb19b9ece823aafd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10055a0e23d4ecdaa9cf234900ad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2eee144cffe8f28e5903d4a2c8e77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58024fe831d7404d3dd2befa3189d26c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef304cae3026dd099bdf6e32384ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d9aeb08bf404f0a14dd95f7f7bb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386cf82dcd375c45dfa29b4c48055fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6bfcb4d5be2914296c3bdbdb0abd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94498f2027de8735981d31fd82eb778e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68e0ceb4f8338947ffd1f7fe60fdeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab7a52379725de9b189b73d0c32db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41f39e35bc770fe46543a6ce797e78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d400cf756b6e079baa2fe5ce16e4cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e70df830629b4ebd05b2e23d81d57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad4bf844131082749469822c45d77d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85b25f249a581fb529fd8bac5a1ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb076d4dbd9358ad69038aea2aad9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8b7656ef1adb6e1037fd0c8cce448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93f01387f6eab280c55344645427cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab525f5838970084a6b1eb6ec6f892250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ece61dbb4e09a157e400383871a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709853fc9649cd3a1c240b3641913b62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57bac76d5fefc489963ae6dc4b71e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2921b59dedce688a4c553260edad6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74321d1180285c164182081efbf361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9ffa81655e474c4ceef91a5bd619256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f55a7eaed57231632136a03db6431f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ae2603397ceed6a4d0a9339a08cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c380474a07f6f488ee082993b53d27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0a92f8df6201efe538a2d9cc6e27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c5e085bffd6e357afc1974b29af15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88170499af5d89ef48de2cd164a01f95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6bfd2b04160263326c67ce193270a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b8ff535966bb9f332bf607429524264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0334e26605d8e5680819eb0f4797265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd56b2c1da38419a4f349dfeda3be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ada2a9c27fcf6afa6d93946b119f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8599c96708512c855a6ae8a1ba8eaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d505de285c6744ee2d7622e1f6fb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364bd8b0a9cbe15fd0acea0772fef4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a92ee0a317a9637a08bd7c889f95b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad4aaacc5989a76012545076de329272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f784cd545392a404dcf74ff20d94ac5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf563b61e0c99def3b4852019e4fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f719996ccfec73ebec43bf8208e9a9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c2210e78c688d8971d770350bb178276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75aed2cc0e6f7ea253d8b65b125d79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104127e54acfd429fefb548143c2a1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7932515318bad7bf0f3782e2d20a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3673648205a5b2d3dae91b226cfd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c518038647b2bf3f50ed00655cd27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387ccf718e754857fccb16430b9784282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e4d4442954c1d663359ec95e2a35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebe16da0deeee5115a74e5a04e1436284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a821e62c458646af503ad67ec26911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d6300879aa4fbe6b952dbd3ee85ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b9f7d73d40f7ce6540e058d0812ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84962ac631fea9817110c7576318b3a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a613bfff6bd5c4a97c8afe478efc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54286130c68b73d969fedb32c343f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28473f7d9c81c6b2010288e748ddc0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00c59f22b64112b1c292f83754308292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8144896ecdf39bc173964a98961fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bba9e575972244142c036a7c6cbd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482820a4dc9629e10756b12fd0e6e40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9da9ea1dcc95ec1cd01132604acb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f1613b66e13d94208868fc8fc5ba4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4efdc76f57f122e563fbff0d3bf4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8865af1ad05ca59fc8e60fe0b0dcfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a026dd505147457b2b33190f47a95e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71962960083a86ce658bd3de71fc5c32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c26963be77c270c1257a6b2b2fab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5ff3279f646f7f5027df83bdcfb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad588382cae0a06b87842ec65ed7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e0606efc21859bd7ccdbaa8e22c12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc447396273ae02141264da579602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20428b5c51c411975b7460020909ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34901ce64fa8fd5063485d3592443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4457ab15b671ccec31f905e8e3bae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cfb0011bb718cf69dbb45b965c41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56eec367e7a4aa90eb89a367409184311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689fa02ca57f12159303e187024e582312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84ab6e80a81b0ffea749c110678fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37806ca7d5bb1c201ee29e08615cc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb2321a9cf17c83e2587f5de2d2f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd971f16bfffe024d868611b93dd6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b6c5508cdb70d96f6035e77df021317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b21274504fd06c24d46909b8fddf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af6a9ec90a92e760a4ae21cb7c05a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc86bde34c3d37956de9fc9e50e0fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2785d770e26a075452cb4a3c5bd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9cfc154355314aa74ba4d695d67e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab66beeaac12d267eeeb6025a0a78d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebf107ee4b66170f606949c1ff1076324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d10cf528ee221a7d9618c89ccde0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92414ecc417634d29f15cadbfb37707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290773a2eac4d4fc37404b915a53e0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00394797e8403c31a703314e1a445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04c916fb17ccb1b02c1593ca67726329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f7bb8b4388c07de44b60431ec7886330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe31c961a8700c39d5e67c1244d32f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a5e23ab638022a99f4ca29f50dfe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b130ff02e3a75d246320ca137fbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b1c5a930d0d56f3a67ce959c339ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7fe72650b5647c7f49c8b524b8ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadd86a832736a746d6c5cff4d908fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e17737b8d7a5ada453cb2b844ca4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9845c72bb83352aa00db01d768fcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0016a717fb1c7d11d13f9ab100a43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a497e9c21420f589657a6d5928a2af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1e181efaf7e9abad8d114f133f3dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737509a8418e2628a19b5f5f97858b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e8b1682703b71fa31f10bef36630343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6baf4f0633acc78b9fca1dd7ad15e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710eb05d644e11ce15df00acab55c68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd7760a33bc1d16b77523c8c90587346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d83252192c71391e0c9db93608ec1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124a9f26c3de82bad5f5b872513bda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb1cfb5b6018d251f578f5206df945349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a880b8de2c8d10e5b33db8306a03f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271532f21edac6b70b3d199c957b5c52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dfc5e26860c5822d8acdb59ca1804352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89463021ffe8fb4bd0acec041691385353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558da668635a72e0aff5151d03db004354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c3009925ab7603c142e73348c242355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c831671d6a85eb3f433cb93b021b02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142913ecf66694f625eca606004d94e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae2dfdad6d61dcf7f83db75017c02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e953296c99ede8f8289e232295688359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163af835289eea25f3b819a85bb0f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106e904bd75d699dd62fa6e8e10042361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5286ac338605473abb5c085c6706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029668c8ece0815abc8294de8196ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2e9d5034ad318c47c0c95adf7627364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644fe86e47ec22f5e69c031d77cd0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa6fc23095add9443b254ca6fb19f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16659e00b9a46dd38099f1601fa3763367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef8c31a645af9edbb1cf1dace0667368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74333dc3c530f03e2f3bac90483a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ee99830417450aca2dd0f8b24e8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941ee3130a605c98b4e0b83163d65cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ead695657a8cd0de2a8580a79ac9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951045d8cd1a8b4a68a3f706d598f17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bd285650cc47d901af92b51f3b3f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ceda2e233a45f82b6a13e9b70b54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaea1294bd871253f5a874cc2b3aac7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd51a5c6875366446050efe6ea71e4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250605a2d5ae725eab0c799c68db870378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f622ded62ee56e417afb78f1dc206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f8a5d2728cfcdf8b29e1460aa47f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224e371fd4b34599157fd0e7ac193b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736c5942bdc92a53c5b6fa1410014f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64b9386b941aac2469df0c9c3dfab2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1958a884ed8137df637bc958efe25df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab433125ee76be751a14fa53a09c6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d07d2968ce9c68fc43a847cb479d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517058142ecc0994b8865a34b3afc865387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a77caf073de8298b7d429e2e7d1ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900798dec1f67aeca67f28174f84fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c66f17bb34a50d0536beed2d7fdf31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb27b1073975dae1a378999ed9b39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38de0d0a73ccf91fb19d3b328e7b98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac91aac87f6d8dcd72c8fade6454766393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365557f87a97ad5e9de8232d8d42f1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5719f62e4b472d9ffa7bde14ff9014395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7cc652d73a96ad97ee957edff2248396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a311b405ecad3bcde9b5656cecbaace397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87855275128e0951fe6091a31286b49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8918919831066bacc2a104412fa2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f80adb4d0737b9055268d927f34e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d5fc21a0d0f386d545a60d4833415401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376004c0ff82b6af1f1722a928560c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591204a72205ad915662de6ba858b84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c8e7ba0c897c3bd84882a1207e39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc593b1295c8799c280992f8f032a3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb893bb52fbc5a6d21970d761544bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707b392ceec4f37ddcd1721b24ebf41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63d1462f85fad4dab48771e894503408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf2797b1b04193ec3522af02b226c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86398f01a65db08bc88f8cea4e6402410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71b1d97343e45760cf1cb7b81986ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef915feca84e7cab446f89bddf4d87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af38e03e61f0f79f83fe5b69ebc62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa99d0e99aefd302ee97f7efb49afaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd2cef27c5712f2e4f4764cf8a6008415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32f8a2a664f7678108eed265d8f40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0641de3a9c3bcefd82920c579f3ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249754ed0efc7cd681bedccf760c3ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee61fcad5be92228dc77f0e8f61c02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5753f58b6be8d4ceba25a340f8793420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d0ce7a1c3b37dd47b30ee2ec21067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b799f60967a73a78741cc5846c1703422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2161af1eb47b4210ed4ad1bd3e80b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d87793d3943a684f9e5b445f7349c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ae9f9d9bcb68267c40b48f24a5ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f6aa2e42b4831ceaaa57a587f59ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe204b51b88030cc44fb0f507f69b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd592b889598ff908849f6e5a07fcc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d530b14be13fef5aae310a03913d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df211e620009479261ec09b7aa669e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43cc992b3ca98dba1215cb5359aee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73ac66c8474043e61857ea7c397d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb395ba988b483ede601677f4809320433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a28637d6208500cf89206ef475555e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddb4f43093bca383c57500b161fce6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7fd8f04a984aa513acd2caaf57c57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166efcfc1ee8b3e572f50cd784a29121437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e8dbe2622a3e41f5c9ac4182c190438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ddbd85db146d4cf8500c0706f36a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf801f0d2c9f92bfb64bc3d2a30fc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949ac7f13ad7d934d98f081f344e32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9b892e46976bef1e488433de7370442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd1d1fb86aac2d293167c90ba4b9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04cda8ac9f481ac22ec9cf6e2b9b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461d2c9bd0a12e7549ac71500c72284445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879460ef72bf3cb0c69c3ff5cd97d84b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed85ea18af61eb0da4cd7db6a912c18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e996361ee88d5330fb4dc75f94fd4b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395a56c4cbeb6a40a355c8603dbe3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa163115ab1152c85d88dca965044b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0a5d1a60c05dfeca372f21f8f030451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b55b436d456bc167dcd4931bd28f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb0ee0e3354392a754e85653048c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a1e8c5027e1fc5b12570b604e760454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae6b17ead113c7b067505c062b160d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c88cc73ea530e8a10b9e74120d39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512cf3970d15ce2f4d3a990821198c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e208b2f0c8ebb3c86809852110b4b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8d50ba46763512ede047929b26cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40c267963644ed2710a165f42f72e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241a989f939bf9a26e33d0f86e9dda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5170a4145fc612da1887bb78c56813e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c82db5bcbc3c6614e0b0eaa598cbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ce90121e1a2585dfeddd05dd36ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714656471a961c762641c323627d661465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7f5a9f4f5e1262a9ae3e84a68652b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010bd6e35ee6376d30276415a02d2d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5f1713e0b6722ef7a0b9da419af5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600611ac27b9c7087a7f6f7486c0209469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f65cd6beaac05741abdd3e63f244470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028405a21e916070e02a36c0e5bdf773471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a204c5bd072aeb6ad8043ff769336472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d42da3be8595854050b91412f0d0bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894f27f5ebae7d1e5ecab30e71d96d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc97d945b951d08a7fd0a6b193d97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27edb995afe0b9b09c9fb9a91e73fa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b7f4a660cc9d4dc56fe5fe616db9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26873bea90821929decfd65ad2841f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbc6bbc62ad005ce2e52b942ce10c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f61edd2199b4f49f00438a29efa33c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512e1eefeb2da829677f97646f8d958481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e186f1a2768142b6568ebcea69841f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9709ef4ba669a0afe82d15d854bf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b291ba60a941fc154df773d778ffd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66977d12fc01fd741219ad05820f66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb697525f6c4e215fceee0413de759d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c5e41ea30c373bdcd4e3e66104b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9a028e2e2775dfdf8efaf37f8da9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb091f623d24166036d6552406ccc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcab61cdbfd73e8d67e3d6737879ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780d0aa262690807e73f0fc523aa663491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0eb4f28d8e5d4dd7666f9c181a261492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f99b59daf85c88ddada423a5765e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e54c0803ef38d585b607c44a3c5ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f85964d06dfdaef5285161dc5ae8ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131b7adb9a187d113695cf5d08a06c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559b750971a900e054e9cfe85be1d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6e358ea06c2f98149bfb4506e23df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e7bb60c3c4ab22cfe70427de2adf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff03ee70fc0fb68ac4547f62d13eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02052f1244739fbef519bffbaca5a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2acf13ec6a2f9284e2f57618b2af6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92000fed5ac3615b78602f7b8986305503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa146fa69d6a6aec8dd7b1e480ae9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532fbc23c114dc2fbaf1355c8971cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fe1f021a3b1df4e2be9e2c075638506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31be58f1595d7d4495f5bac584ab7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a91bfe2280c5fe3915c7ae411d83d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed91af00c70f50d263f01840ea5d48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda3571c0ac95fa5d822ee9c1aecfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbdc336769caf14301da0193fcce7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c3e190b64f6d06ca435f37326e0cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd0421390b6ffae76be390946699e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095f491dda029d3d55aa6c93dd99ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c60cd3683ee81152f493ef60b9bc3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df99ccd542114b631ed05cbd0c4ace516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcad40e6e423a7bd8275e118eecea2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e5b3f62217b9029ba3c586100b55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74eb7d8186f5e35838601bef34416519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bfd5ea1dadcc576678e7231579afc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f79f9f018c6b13d7e09bcb1f2bbc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23dbad2dad51b97b0800bc2028d8de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feaf5b1992f62693d41a686a0e9c28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4307a8684c0c9fc7a1216adb7a4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b2ece9f5cebf72453009235df827525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb53c46507cfc68bdb43c720fbe95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c864b8d450326e808836524b13812527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162eebfaab4f8deb1dc7c1f7bd47a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1981405d22f1e59acb0adb690276529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c130c1b2b7a99f09e778189ab2c536530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d40bca72053e5b983fdf888da63bbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384baf5f2272270c5966196669db376b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07347adad980b901c0399a6d7e2fc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f48cc93bd8e83d837c0039a3557304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ed89ad0041e404dc3e0fa3ebb258535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8e6c670fd81ab1333a6e5fdd729f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c8a59574d30840a2077d8224e784537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e6c6d3050f16748f67e905b189d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380a747fd38a90918316d26e1bfbb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6e841a1c1a7559a2039c5c6edb35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1fc5afa16358e06ded15340c1ce48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be83a3af2ab96fea5e70da55c548e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ccfe23f0f06ddb89b1d56a9d9728543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076925622b2383f6be29f1cbdef5ed4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa2415d57867b991d1a56e8cf19643545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff51265bd61e39400d85e51959c5336546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495d9ee89ed70bf1b89177ab77113a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580ef0191882cc2d2aa7c6b7e2e33e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216bb74ffa04ed5829424049c54d803549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a12867bff3c2656e986b7cce2c1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d05b255553bf43b819668afd9cd74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558e7fdbfddf6de2667ec78f17c8a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b7156e6e81d8225504eeca13d9d5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2723bf9126a6588b5ff5806b89367c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf20429bd958f19ae02c5f2f6c4175555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed1938e90c67ec9983b03e94fc06e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb209d5b445ac728cec0d66b8d61483557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db4304956e8f5c770edd10572499aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee04ea3163074d03b9b243d385903559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97abd19a5dcc66d4d7f95cab7ddb10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd0bb4aec92438b13232a74a5be66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a95538b947eb9030b5aa926e7ab35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e3068a397c1be5bc6b01a72f6c8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eef006e6edf54fbb9f486c7ad5d2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741cbcc4dc2bde3312fed32e0324dc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be05ab76ec1423fc2ab22561a02814566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d3d339b43dc5c515f367c6eaa66af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d554d816f06ca6a0cd3d8d3866221b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596940ff19ab576c0f28bbe3e83762e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9fe0511bb65e4967cac1ce7e37019570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb481bbc21513ee607673611917c40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042d7aab10ae0aabf9204ec3a34763572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba614b4d0dd93cdde0c932ba51618573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079eac351a56512c78bfed888931f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f7c8978b67f7eb2890ec4fc91d9be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed79c3c6ed519e6580ee4fe64307d58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e48cb92c066582e772fb346fe5cc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443b41794a4eeb590ed7b178326fb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7b9cdc93a90de3a5fc8948699f77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d03540b114d246d8fe47a163fcfa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5852acea4558bc0928bf2991cb177581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955b84633b857a8e6828122f327383b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d7a937936aa263c5c235bb532105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c74c956d4420196bf790ddd727d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737038f3b3012417cdb2af7058a0406585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118babd3cc596a483a4f8bd35661ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb2de7b47f0302ba91da73dabf12a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599658a29e84af2683ff608b399f79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad5db7ae85a13713ff962100adedb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e467d79dd4f30beda9a5692dd96bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0dba7def51b1a8afadce04b1fbf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b92f204298e88ed943995afb30c69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177c673e5e7ff5341bbc987b81f927593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b564534a1a44aa09081fd748ff9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a52f2c238d73bc084e9d293875f86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce20b4cf8186e4bde48beff7417ac3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e07c56cdcff4cdb852384663e8bd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afefcfb6f18634e1f9177668fa29e67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821920644f2838aa208b1cbd7e7590599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f993f7d06f12d2c7ee0248a5de7dc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c35a62dfbf6ade5b4b1f4a84b7c547601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774145ff9c32fb33d2834dceef47191602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941efb61c8c2617c7e7b787bf9918990603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800201761be8d0512803556282f346c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e484339f5bd87afcb87090a1584a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712ce22245c9b1f98b025a058f395c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d3da158601c701427bd9de994e8ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9228929d66a544567b76ec584b91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aeeb781c7ae21c2f38ad459c316fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60649507d573f3b29ee675dd6d4fcd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f934582cbed5eeb04300087371f3580611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93eca4ff967c4eb3fdf961dd2cb66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7f2ea05040890d9344f609141db1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3672be5ac30ae423a10b6f475c73ef5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b488a599030afe4dff6dfe7184a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05eef3c3e3a3bd7086014c28e34c0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb014c6c72d65156dc1d362268f1a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a53216a75ca0d800cce4a7c9310de0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4237acd17757c6a71f011a8f82922619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f022e74d1b1da86f7491d2acd5acb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d3781e3a8ebfe17511a86a05c383621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ddac110650c826ba3770e00df21f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c67bee23dda3b2938826a78fd508a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cae8c2d95d523e2e6c17fb5be1cad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f34bad386d6f6669a6daa38f9ef6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8d01c456f5f55976a4c7121ee33f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd4f552b70583731e1b41e1ab3d2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327fae750a6a5b9faff03702837116628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf732f1cb591d4109b667104ccc54de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e028086055c92a5fe2afd625f4e266e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdc8da1daaad5bfb09b2442068b78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff7bd2dc0eada45450dbd4e02eb261632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812970df157b0f42ffb69fcafb6a3f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818cb9172bbed5873e92d5d3f18c46b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e3569fc708cf0cb92ddf84484eab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b667a5ed4d514035b021df2d793c975636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe43e0134c9d05cdc8e35a0a0ae5d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2877d7c4a4a18bd27cb11b090d5e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072c22381308511eea990d71946406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90faeb75c280f38260039889f7ea25b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761c9262a753e1d64bcec7164dc7e0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042ca9f27e45abd3c58273371ef3c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c41d884397c91c70424eeb44ac96f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5b576ba2ae8472d5567754101df0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da3e7bc016a70acffb9cedb2d89429645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a814cc370f4178083c5014e0e32a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538903d26723f42e73213b438e12108a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51bb6927e19fbb16b1d692d1bd3897648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e75a1c14b0c1dc16bbd2a25d5930649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc35bc56d1157a9aa05328e195a21d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141918fc93860e6d630c363b03ec53d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1c50f2058a5740173b8e5671aaaf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185beb4d9a8e73f7c7cd24771cde49b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec081fb532ad3a5ea24199d27e855ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b1b308fc19ee10f5dae4e1c76e661655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b3bdcaf8528b4d40a5e0025893b6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af4afb615a0838e7291ade280c7f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c583aadd97db2c934762765fe0aeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee628d83a703912a162141bf8c429659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211566fb17a13cd59999a6a6038a3a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c817c8c546b85bcf80c5c379c2de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081338362fa16987fcae0557d74a9f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1c4815325fe07645767dfefb81fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21b5828557bd4dd30954f9155f096664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481cc55f6d22e482876046bcaa7918f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5574f49e29482d1502b373c5e31f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77627c60b397ca4a1a4ab878a0f326f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671897bb47a8bbf54f5a5e2df28b7a3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26c98b7fec312f1b652a926f07f8c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446bac0f820ef3d8835f233192a8e4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b15885f4af75a59cf8c8ef2ebe3007671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9488d199ae22c91d6b7d9f0835e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9308b428e277174cfe2cd6b298e7f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136525f9c0808accc6b612dbfadaed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94c5caff4c1adbc3fcdd78a02cb706675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a29d530517e3049d619e16f9963f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04290a9d31c0dc8bba2cf145ed19abfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2762fff26af7315715158552d70c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da65c271f8b6e3932384f26beb3c8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f277f89b3f5a3b3a91f9161a780722680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f94baf256cd3bb237864388495d02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce18d3b0943f750078daf50ff25e7e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33988e6dc6161250d6e853cb14516b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4180728e200a67dcf9983e227e68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918a5407193091e369661b9730c74e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756dc28fc4c55d86874ff4ed5810ea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf79a142a629e338ededfc40b6f7a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa50375b3d9a1709e91bc6b8f2dc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068196f1c95c3e8b321419d942467e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9f363fec2e32e9999d2c1942d8987690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33082d922b5f5978c0a05f4e3327faf6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a88cad38da016aa7bc01a0f3543d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd8352cf662a85b4b3427b56e164c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d32477deeec8190acb2ca465f4d68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88c325cacb0ee10d1d0d8d723fe1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e21c1662c6764710b32d2c5b2357d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23dc481281bd1c2edaf25f9516ee9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d8e8d397d7c14bcf62d12774fb15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450391a82cec4ffa6acaa26a87fb0af2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481affd717df0439dead9799dc0c7cd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e06428e835e25e1471657b0176493701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac392433d062db3229ddb72310af44e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d763c5c040e336ac1f847ef8323bd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e23d895a6c240e5ba18992d8c3d6d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ad0d79c011270473bda13ee7341a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f2a7785db896e6072942eb921bfb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d24f77a71641b790143c960b8b8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9ea7754d4c36872dde48e37268fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755dc47867dcc2b4491dc89783104b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad39b4c9131bdd1deefa7cd39a05dea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ad4033e7d85d8bd46cc36269fb74b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878949d3ec2628a1b8468e027b865a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6ffd9dd16c4e043bef88e8a2797c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24b41a3566a7748cbae9688b16be1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0567080bc691ec9cacaec740d5f8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745c5a610b564c45aaaa4b0de5309f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7360225502667f46b94661bf3f124717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09144257c91441407f24bcbe8376879718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14577dc85284a21a02fc7be5259a792719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932bff46e9ce7cb97c8ff52017cecb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836a4d0651f806448d9f234a41c868721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933a5cbc475ddfd1a316006610294f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a53044c48fc400418aee612248ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e3690409e628b839639ccdd41f13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748d2b3473be72a89fe47b39f04449725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601dc6474d64d4444fd74b0e3a936c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097da071df4e6fd7f2197cd1e7f6cd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d61f74340c4f73363b90cb2e5c9d9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d363350c3cb877fa2d1fb3091cd36b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781264549a7db0730f0c3765265abdd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b9a9b9a53e2717f28906abb7f68e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38cf7362aa02779c450380a633c84b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1713bf87b484df7f2b3909c9e3af904733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae91c69f08ae7d01d11c6c1b90b36d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ce00d4d929d76720c6c8b58cc2dae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e20b1d65447d6040f84d5b8bff384736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e3794b8b6c7d713aaafd1bf76e95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c4f8c2f238d4fdbfded7b014d733d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02715fd2f164f29e28ac093e6ad376d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6eee98362aa7c4aa9d0d62695a0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e100455b198f2f93b3a42f2ca1a2e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b7433b2d67d67c3b0bc44f1a443f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbac64de348786bc128eb79dbc82ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d57e714d04b748f271ffdb1ebc2a7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720d36dd078f0a9bf9cf756d910522a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924c1cd2aa8fcb78c93c1de59ce6bc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711944221160449b54236d5f938ef77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a6ffc7aed7a44c8be93c88b95b42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1fa248ab4008820be211d4792fdd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2f46614aa92084c15d084783ed0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afafd3fb4166ce5cd683addb4b38de4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0408d566aaacb8431e4ffb3d72c380752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db316ece2562f244e04a02e1fe417b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9c00e90e991fedc143ddc32175e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff868d8a986207addd84972229fdd9dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3d04a6772dd61ae73600722ded4aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90cb6e658366d272da44d243f3689757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ba9fab299bfb557f82c170ef268c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b9cdb5ccd905dc6c42676a7f20d21759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a67f2efed42b18703a9b595d2f5ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a4a7c7a3611ff0c37ce3fda880f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d5030a45b0bff79013ed323939a033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b846663a974efcbce67657f373ee8884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df21a31f8e5fb92ed638de2695b9335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3916055e80f8ddd79c0aa187e0e256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59aaf612af6ee39ad1d715a27c70937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef266c70b54331ef8ca64379a89a5008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca626bd65884ac3754eb66b4a212b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9375247a8454d8f6af35d1a9aac32d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a304a7d59147de81b06d47a4f53e58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a62f435977c3564275f2fdd44a9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59183587f6e605a9540662d6017084713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a38969f46ccd7c3d135edc65ff9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01c9ffeec6857427c385c15886d76615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5618137d2cd4aea24d484f69386b83816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f13a3c08911eb83bf7a5b9362a2c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f11ae10198dc481313831ecefff0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8da7668a9fe287cc5a9672af13fd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff71b210c31e1bd43f00c307d5280520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b08ecef77872896448884dec7e8a1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607840f81d60da544ecc4b34f245c19d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b51801377081b76ac4832393b932e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9aaa98a988ff0e2993e233c198f0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ef2ebcb9a059544eb166c88964b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b5cbe5310a3041905f449cdac82526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3bfa34d91321ba987d8c42ea0c1a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e7d7fb05e12b1a4120f6a77149c7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c9e583f81c2bb0899f705da4a706729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f4655e1c0256657fee49e16fc6bc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d40dee25a068e75cf47b210244a3f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047954fca516422913594e5a06ecd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a44f53f0c34e2ff7a7cb65915f5fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692d1e3ac9e63de5cf2af80306514234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2bde14c6fadfdd49583c15e7908835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a067bb13d4e80ebdd90ea832ee0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46179fe3114e38ce2576a7fefb4eaf6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8b79d9defa426380ae87d12053fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e245619b3ecc325483c31c555c28d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9251422949817cf29f952a6bf5d9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d5042f456c1f3f77be985df0e6e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cfaebaf75d1db47e754bed817c6b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072efa9aebc869a550b9bcee842302e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc433ba9193e54a2763149d2a8ea85944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacc39be179a34864355967f2d24aca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91187d47c8f4ad0e2a95b8efb045ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f883d9215a48b3e2c8d7b2408ff6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4453217098221d1e489323805f86348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9c3ee5cf113b5211d2cbf4e185eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb1f6712a586482dd30d48aaaaf5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccfa9aebf126487c5a93c97ffba60d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776346892f7e9193f7d18d9c3150a3dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d48bc3b612c92174a35a25f58ca9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb80cb2b121c28d5e1b83ee20e63b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ed38da5f1f968cd62ed88fab1cbf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c54fa4f6380db675eb6ccef726af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a92cc57bfca1e8b3384b35740263f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40516ceb981b276aab9a0ebabc5a4e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2dc9f415d9264cde93a82d90495559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4861c187282f9dca1b95f340d63e08160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db317c963e7d8ac32fff91fa989fc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acde13f0ecf0b1981f2c4a56f146a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a83b058a5f4d9c1432bfb9b3684ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84aba35e342772c49d0b6dca00516164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a7b8b2f8022e55f64d79342c6ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db30a3d04688617a325b591b3945966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510941b29b44c65c11a2242bb440c9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dd74898377fc2840f4be8780eda6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead22a0312b01fc0222158543a36f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142a0a658d468d3c3de358a94727c9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99486809ef20184cc24f91e2cf080e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd8127647bfb07c9357dc466ad82772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeac264fd5b11da3f9a98134668905b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a62a0621b75e002fedd913707268d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7800686d61223648e33e8fa2256bee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42e1962ed63481c1480f8169b56c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39021c7ee3864bff211e2f84ce6177df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316691851d1daf3d842b2f4ccddfabc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f664543780df33408ae0952117f4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315c48b51cdac46ed0385e55d548ba580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562df329d110f274b7561d64b91cb3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619406c16e7e6c875ef51758faed7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf154948c62b9d22011a9a6b3193a1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2195604c5d9a01fa0d56c098fb9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee795585359b6ee54ef4f60c6a521f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02555dc652ba1dc18d428e6e79e11f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaeef18fb9ef2a20030fcda112501887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5632a95afd77b4d46b403d3786a5a0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9e064af2884f5f9bb95765a3da8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985b4a2a4f000b095364ef7d4b4abb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2dd1789cdc2965ea9cfe133e39a7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc85c7de5efc7ff6a3c1dd572f50fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3d5140d971a4f4ebd6cd865287bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf098b4f5fb427eb219746fc16d5d20b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5671e36e1a3ac9e6a091e8ac165c75a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a3f80a6d35c471b68584d74bf43996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf55c83ad49c4d349ced6ef090562bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6f37930c7a8a0485f08fc7a783cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482a8b66c20a49482a1edd15663a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03606254297894020fc76c3717be2c85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befabc66602126651567b1e85ce9ea89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd3910217f715f64d1051e2d0f625d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8e9da3da25e126d1e1e07c512ca8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cd3cbb03c2cab34507322735f65b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d426b5be064cd3844a03b72e8579c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230fd1d873c25c8cbf69eb7ce9ec76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af58567e4de29918c14b4b79bf4cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e5f275dccef36e9fb87982b813106108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772292bb5a406b4e82bfb7b981559d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed081b46279dba010a4250ec2454f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465c69a8fbe1d636e31eb69bf9c1a93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ddd719bf9d9f062193fb0a422eac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a2d52db9373a69eebedcb25419828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb21908dbc19fd7750c0f1a61c1dac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f551a4e669ad4912c2fce3f5648f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ca5fe95cd3910e1ae46be45700a87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57458640ad60420832d93d6aeead52b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c1c774040f3dcb06e9ebb1f1a54e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0727c1d6f46662b3789e14982023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fcccb05c20e0db4aaf0d7b958f8e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd325d201195bfa5509346f02acd3eb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92522a910c35b8539364c0952230682122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4ebef32606f9c567217aace8b1d78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c24014631d82242faee2abd7604e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304e1a98014ded84b395ede0962002125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0f4e305677b749fc3fedabe01c116126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bec3afdf7eebe006214fc2913a66e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef60b2bcfe4689ba6f379e6a56b6b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62b71385122e636206a5b2ce272d76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c4817e3dd6abe1c69baefcc8499d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc01417c37d43dda695b8634d40f74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a915cde43fa486b59c9cae9702af8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb12054504aacb9db614655f948a98c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930873e555eb2cd1c99642aa8419920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c59845113dd91a8c0f0a7702193b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4c78775b963c9ea8d649b0c344bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb37d18cefdcf8e2df8346af698080c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9355a71fe804b22eb34691e7bb82f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb531e44a8448590c4165e5be4c5d3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e2c6f0b9e212521055648ba8946a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d027b75db5d21e3a9b7436dcfc0788141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa639875364f8d327bf7e059b5646142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8111ca90159223bd98cfd131b35067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808088086baa952c5a7e920934dad2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c05945a044096ed08af97eeb05f71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f1cb83731e90faf7f5e5412e58fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f25e950ce7c5b538966bd93d9200f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa1de43b3500464948628afb6abc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ea4797cf3f5255d62cddde5472a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07696663cf45e94b3b5c972794571150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104bd1bd907dc8fb86ff83276d7c320151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8342baa8d74a75bfff327bad35229a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10454b4a9ec1a7cfe7d4cdc7a494545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868ff17cc5f0c0ceab7278353f57e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb137439c3d2ceebdf2b0c103a0f02c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41ed78e8d68aada09126d1baabbd03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c263477fad1f53c66a0908cb714a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33c29b51943257b4fcebdca45e75f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6e7f41c4f19f68bd0007db53e698159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87577503cda23251da7c40118ffc1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e24587ce49ba253cb7892240d3391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5173e85c353ab87601107f1227daab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15170aeda2a38209c82ea8d45b1e36b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871d1c777786dcb348038f842e37db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aa47689896264c574849194e8139a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca29ce2ffea791694ff710c128644166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25903f4c8fb4a355997ad42c2fe165f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a1e605d9359d50bd54ddcc4dc332168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675bd63fb81d764e3678308d35265e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d45e2bed4cac811eda7d7b8ebaa48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88726b99bbd19516b1420a39305cba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1ec3cb89410dce7057e5d7f7fc5f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af6bfe007a1c6c608c6f38ca3098f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eec184cd4840110ce9811274f1051174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fb572eab76be6a30a76683993c3cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5160ed2485f0dc0f18dd05eaa3d53d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62972e918b1bda3f87d37c835402a97a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c9e7e5df1ba38d8cd940f5e0cb18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042062717124bd4fc8ca0d37e68a749f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a74b48a5c345a7f4819e61e5344161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee183ddd0933d374bf481a5020e64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963d3b1ddf41aac4e37ab71d18f615182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab371bf241688fb7fa152beb0d3711183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c22e8d928b6fb353a5fe1da0256d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0c9e9a21aa88de705b31990290867185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449814b38ce45208efaf334c46f1f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd022559fd54a724577b9fc101e88d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e251b1c30838d4919fe2f4b5617e2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32b3bc369c0cbd1e898941434f6ee5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808af4d4c8eb314e7ad124a708710a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3189bd3ae5a508f4c9c4f0c0cbb82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93c549af1f0e952ecdc7562d0e94f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45503977ddac64c965ebac3ccf4fc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd6ad6cfd53a5abb03488c39bb39a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5515e32086a85d3650019c6e4357ee0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd728239043dc2df6d05beb0da0721196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6baca2abb148dd125ba773b11db6e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445180748b7cf23ac458706c08363e8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac095ddf79fa57795f3c072e450c0f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf870f429a95f56dc6c01ccbae9a59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de6f9aff599faac94f6ce76ce8b7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a908a18db4e9b860be1cbfc006be3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362db3ac9ae5c9a02c46aa48f56c7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ba3934559a95f899057b5e67617b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced640e7a05e4e76f5bf19ad31b81eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0bd3eb9931088f1749ee051327ec1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f43e4234a2457d4c7267753d530c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c631ed72f7c559e9318557ee0183208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09182fd0158d2b2a990cd46cf0a7f5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82187668f2eb1ed29dc5bee2ab00a80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407411fcfc3434711a671a9bea7fe5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7454f999b137a1e881422ca76c3b26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c1a2ca49318c391faf65deb3aa60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a02e419dae8e1f46e08552025f5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e4866f1b144363cba5e0842b310b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6b753352fd579b6ac9de0686e53a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e980d1de49e0eef24ad8ac2cf2cb71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7cc43516602e66e459e2b721dcb01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ad2d3d1f3bcd806965b800a1f515219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c568d1528e8e272cee955014a3d475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53ded7c61a28aba0ad6fa312c7d10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f79e3c8c452eee74dc20268d48dcec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71906f2fd743740fd092ca63691180d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf81b0b2f3eaf741b8321f19fc4a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985822400ff4e66373ada7e684d9d3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f131615ce9d615f66342658906c1d24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4713c2d2ad7d0c606e4d2ae00d297227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c63a6c567988e98254c5006f408cf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8196f5a52dd2c86a8c149dd067ff2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515a60df4563232858f54ebf82ab71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccd2c2b5166d23b918872584f0a1c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6bf620f9acdb4d9332f1d0b6f173c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6c7b20f8a5cf85303601009cfc72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8970f8bf47601fe05474dfd5fcb6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666f8dc6422357ea218afa0383c563b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1524dd889be1f1677ea601b697bf70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4e818118126362afcb8457613d1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb9b2b40dd199920f76e18438ae60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d11aa85a1eacf497da8651efb03e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a0b9accc052275a350ff59f8044c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbc109d9da3bc6c490c49161c4af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9f956edf93f30eda87fa2fc205ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155bf1fc09df5aa09cd94bc158aa55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85339d6d639cdb9aabba119e8c90f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2436ba5de2c0844749780c66170f21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc878f2824fda91eb855e86d01258b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e374c55e7275dad5caa94960ae8bc14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de4304d240a1db719e00683ebb5615248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f18a9b782ea77d22914cd0edd0132249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d446d09a923e31b8ad68e61755a996250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78dcb9d6680801c698a8d9bcd80590251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52125200ca9718b475844a20132e4c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c623e0e00029e5a4718e6cffe117d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab099abf81eb8fdca4d0d0b363f6207254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47063f9b5c351e99c66e3bbe58136f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f104dafdd204ae0e5e0bc34e83d7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ef1ad7b0fce56d929dae2074622c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fece5bdbb976999c2023428dc9cde0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02463864e69abfc81bf6a7dbf2ccf433259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd1415dca689da2e380fe443fe13f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e0c68632243d9a15b649025a3787261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5328865315df65388676ca01212f19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121343913e681a3363602cbf271c4c1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6ef02f290f561170d6faa3778ef0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c9bed67d504de03f451b55858f50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec51f443bf8746939ad072c31d925f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf9252700ff975a6e05b9c2b9476c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e839fba4556d1696d220753949695268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0db95ed1039d92de2076e64d1e97a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb35bc62e448b9e9b2fdfb363f6b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946cd856222cd53d4673affee16107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc67b21001d64c44db698a50aa2ddc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab653bbca8304090edc3efd0b16d597273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef86ba6200c32a981c5d4c6155e8c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039236445cfab78d42c2fee5974fab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093bbf4f29e46c238095cfd53195a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ccb8e6e5a2bb1e94716a7cc730bab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710193e4a53d18ccc26fd3a31adceb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c9f53a45be6715d425dd7319e7494279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e6d7a6981c151cea5bf49b816d4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d0bebbd4a21230d85c6531dc3360281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9e2d9fc80ad8738c09e9b80e23ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce81059b6e2a55e4997e964283015ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a98ec37911863127c5529ed6c666284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261b19a906abd53c886acc99d323d84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f04d1d5077d2348ef9f30cc10bb70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff0e0000caca0c68cde15b2bacaaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1946f1c267520e0d60cd429d15b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac3c4913c05e2d461e210dba80692289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726832b39ba0da2d02b6bd3da672dd80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb52f1a72ffa1ddce6b169e628fd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f92c51ab370b5deff09697ef71f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7f54e209232e532c9e1627ce5a3cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc3d81c47d9ad2decc9ade80531c8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb8ff2dbd7107e9d6936d30312458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099329d9eda2a9cbafe0430fa348493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae26be6d8bb5866949de0dbe5a788b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c675e8c6cf5f8dc78758dd013eb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a68847026a46d47c9888fc99e436d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b76a6724b4d6abfc9498b60f65614300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546bf794f580a82be125baa21d5194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682663077bee15c9ee10ca6910120fa7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd90d7b2b8903b5d20041854ec72d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012e450c9978c6fa0d9f1f5f81be83a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e23eaf9cfc7d03270fef4aa59e6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55194af9d4641aed6634793c7321e594306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ddc58ff1bdc337440040b562bb392307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b75244d19e27a5ee71ec9cb049c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa02d2eec5189b3eeabb63cab2716b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2fb3468229a59632d97429120bd6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176eebf59213bbc0c1fd1ec1937fa46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ad610fc98093fd76e73d6f31830ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b63793a20aac8d2a7aa0b8b8ca946e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c23d585312210904c078b7cbbad765314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304077cbadcd8215b2bf4a3f71768f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8415436aa4631a4210b2061f77b2d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37929d02d578684ec1de3aea22341d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45defa3cbab9ab875de9acbb5471fa6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd1bddb1613eba61c879409551f64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1513e1d6c8584fedd3596577b3bb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f732aac48f30a8392c8b5613e4c10f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34148027d1146a7dfb649aad6842b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a169032a56e42bb64e13ae1e44165323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c88f8083609e7f7521113fefef20a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093c5d38ff09351c5d693b7db5a5f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33371a11cbff3f2842fa3cfbc8216326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa285951209fb99e43d41ea2b813da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720e3de78dde570f42261bc392b493328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f811bd96a3a2606b8b0738e40c804329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050f0cd96054d8b6d147490f2593b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2728da0d1754459c06b00a17b67d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1372e71774ef4ec34db07b80d1f9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34256260a21a935ac6fe1bff04f5e8a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530548a2244549771f87b2c439414fab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eca654d46a63ccff5f9ed3a4122ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37781caa11a9992d4a18595ae4b240bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b765ddd10686d6bbe16ad557c221337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243151fe6132acd58a785710bf727e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33970b905b9f66bdb8092c1d4c1b9d02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f54b389d2e706a6e79451e658f2de3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c4c7d64779f739f9226985c98872341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40394152684f34cbf82f7f5641162a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7676689e8f7deab68bff50637ed3c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a90af0e03c5a834318b1756017a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724e5456d841bd6744554dce230333345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df91c4f3f9362e0841424ec2ae92de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9433897d11d47898e631f5db9116c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9f9c3d7f9e953fdc46c3ce8be9ea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f013eed9c58907b181f872721e4d1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e686b8721da46c846e200cf3e206f0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901448deeaf1d23c915c70e7bc8921f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0129395ebeddd5d4eb043085c68b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c135ce7fb8d9e6a496c8a1bf7f667353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146ed45db1e42eac129503493e1f98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6e39c720b2640ef83a162dfebfd80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d928eabbeb8d7e0be486c2eec2302356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ca7f60c8a607a715c8949db5688ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ced669baa9f33b024a62a979e939358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c561c9ed28647b368116cb9a9f0061359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a0c4d9bbec074a80f1c6850b31cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72e6505a10bc87aa80764b38c6d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da6144cec3c9ec29fe156af27a67f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813794da9e26890789fd7e1b47c1519363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c09370e10ca356c5f0e6847477d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8425da63d47d71b71a5d83fca847146365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3b41293c426a872efe60ca876a1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c43a92050f34118811e94e5493a9a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b77949f2bc84310566a06b4f3ee1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c8128bfb622aeb9a05cc5ce657bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c86bc24919faa55dc2c01978caa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab152dbb21d7d34a0dc45167a1bd50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58e3d44c5f7f6921f27566da76732372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa86ee95c6f4d0cc2fcf57e990a5e55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b42388a72b10d7417c153128a3d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad039fe14ba38377d95c1a2e7cf6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1fba5c9770395af2f114932f1f1e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707dadc2564475e58521fe30c804933377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9051ac4ea1934f6871175b45f06c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999e86bb12d922211b921cf1f4448e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f2a961418645a306eab5d508f47b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c948642abf12323d1deb71bd55be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77181e903eb8848da1e9a89822497cd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cdcb43a1c2b7a5341d5d27b0d35a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53248ae79a74da501b89bf02de5f065b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17708f48af69ff941ab344d1969b6fde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332da8a3ff17def8a4192332a7b549386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588dbf380bb808e8622f4396088ce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65abf2e1b6e5ab660a53791055e5ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3347583be547d4eda6709fffe0300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cbae069802b0035a64d0624779a06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78147a4dd7fd5c7a667aac6503b6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acaa5c5f3175bcfff806fbd8681372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f774697a358e134d9ca723377abe11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea3c66385d52aa5903270877defe8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8aa78b23e32062373ffc1f763d368395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703755a78c5907d10c94855a6e46350396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c7de5ed98b4fbc616d19e6d3aa3dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9556ebe32dcb291b3120313cd69c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a5e1079030c042057e30cbeb0d5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3765d0d7337d12e826d446283f7858400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc08ad484708d9a7481bd7b45fac6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee08b1b5acd91dcd6ce963f6c5a12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56811000fa5f0d4cb392b0abf55cf7e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ed1c4eaa7747f7dbb855191492f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20ba9458bbbc741abc42990e45b24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a6535edbae6efe54fe68ab7daac9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134c8a1dce8cc157d9c9b1ec82e5e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c44c845233436320c5992c46a140408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4831a01cf48d2a7a39c1d75d0a1a90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf494e1f02eedb303ecbec8053c12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69196ff96fb538f4486ca26000857a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893d3df1db8dd58207b592239fd12e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d731c017a4aa685bde2bc46582f19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86daa6211334e7592e3db6aa8db0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ff06840a86670c2fe9419e1651f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984159fcd85eecae79fe30b73a4b0be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826431c4097c302ab554c74f2d4b252417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a622df54972caae09e29ea580dc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18bcb207f02be49458d376afd9f580419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31512fdd829199b230605eaa1cff6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5100ca463ab2b570ef93fbbf7c95c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ae0e07c42dbd387d7e78b6f325d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f3c4a497c988e8fece15e1dc825d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44b4d216edcb6875faee55b1e1da6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a98bbcd94ff993d3c044389e719de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc67cecdb27538977410496a65915e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd329cc8a7aa7908461df342dd9d77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e698778ce366d1ae5df2b6186f29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e835416e108e37000a5f40e34bc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a107e00748ba08e93c253100bf7068430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663438db7a5e8e9116af00ac4f0fa4a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e646e2c8d58748f676877c1cf85cdd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca9d810e63fbeec0cbd6df6d0fef65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad592214cabdb68e9c574682a3bf76a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6991bbfe5bc5cf23a3678919de0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5a3101dc00ac1ecf087695de808a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbd12ebfade6a15bc6f44d40a8e7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b5aaf7402deb37a052afeeb27299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4147b86a6074affc98e672814d515439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5e8a1380d43931979287a4e14bc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f9730fd71523fea38d38743cdb4dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f696411d1cc6f9f20e308e0e2ef0d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cfd60c20729b828598fc902c56dfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b403940d5d61aaf47b2f6599d66fad8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50016664fdc2039aacc4920f7e4a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3081e35b5153d3d3eaa435464525446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8418873a315199741abee5b9feec06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf551edaa31c8d142ba141f5636234c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d27a157c1d52cf945c5859d7004606449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1c4f1422e42bcfb2fdc7a744fd97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cfdc8bb354beee36c15234d301d0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aa6af917c2b38061a8f1420349b06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807efded986c5f10fd7461fedb5b901453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a9d9ffe70c40afa3009b33f3351b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e211220de2decc253d93a206b48406c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc407b4a59cdd25cdea82e5bc387d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed8aa9a1655addc2865907c6fae0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d4156077face2f0646052734e306458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf760c85e8c60d61323c43b46a80429459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab10b17fae6bbfdc03caf7f2aa5359460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7ad81beaefce22050826210be9fc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce5b1af0c37c5274d7b0e1a4cd068462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a1d5c7561cf873a977639674a776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847d7d3c22e3c61df58598042ac6c08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e961b9db7a23c17bab503e4c40d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144deb779559ec4ba37370a6ca3d9acb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1b50b83cd4003447784fd62bf270f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda5f3c284c6cee61a428955d417f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e942626a9df58f6820898be7b25fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a63fb8cfb33a6058660ed2a918759470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34a6122b07dd979bc8c2cb553f6e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e01e969ad01c7a614c1d11182616e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4fcdc5212b93fc9b8da6757c9a96b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d812bcf27c80e13ca4c846fafc2dfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2603b0df03c1708625a0857184753475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e3bca5dafa9ed52662b99714b36e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342e73d6705b262a0bf9af2acc9dbb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2536a2ff915936d2e3c08275b2e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ce85bdfd15e784e534040c71f4bdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baed9e428a5045d07712c0764ea8c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9356c9437455cff16ec85cc8b4d01a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c3f5cbfb0b30cd5dd7a6a4777ab2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8fe6f8973f3b04e8bd9ab58606220483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c14060b90fac57643184be8083e13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c87f3a99328d13a4ddd9526237290485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1693d327b547dd0a0f6dc206532569486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585115b1fff27e85865d801a9c3fabb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046322209095bcaf119c1366e98296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ab6843efe4bf0bd07ddfc7a60f4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43360b0304e7a4ed9145066246dc762f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a135d4a0b33d7cc1072c3e95f04f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3dad52c288bb8568b95c04f35281c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b187b98c87d0658a8fc6b20aba18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eb173f450415ee97ff8d073d6aab2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31529489068b99d900864bcccae1e362495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca129c3406cb2418c9de84bad6b38e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ec94b61ecbcce3ec413009b65d06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6481b1cec709808f0ad535b4c31eaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3282a6b6b7e251332285c4a5554b4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4217ae1768978e2e0e95ab3103cd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfba2de66aecc122a0e39f42f62ed1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7755c3e45d216f8baa44b7ab6e8865502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51c42dc9976c8b9061bc03b6e4950503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad609a4d7f4a4d3cc737c1e06942ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50131dd0e093263923229c2f3cce78fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292d7a6e0a3aace454a9108d88a4609506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26288e44941e6b87852be1a1dc54c52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a713c197074b05bcef190d9b7a443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1d2257bb9b35ffb2360825873540509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c002a501ccd3bc756f61c266c3f136510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3e30499328d6bed704390907c8e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ab8c2ba7a6bcda4d3f227fc95ce44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6101b74fc1c59faebb6067c644197513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7deac303c0c8144f5f13f8691b8402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138d6e6d8ce1e5b3862fd5af1838644515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8176b132694c18912459fe0b21c59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc26cd10474dd9dc5042ee02ef50d73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd20515d05c5e2038c370836aaa8062518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1b9d1407e8ecead3661e6611428d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066cf92836caa7c089851e7c380fae9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53beeee77e47756c02c939ed6e12a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660411e444ab40efab91105523138325522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac480c0440774d5713ba1382ff1d9418523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963fb1e27f5d70dcb7569f2a90dc1e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad662db8610d2254829a36be156293525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590d9f4c3eff7c47485d5ee42b8e14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394893038de0641f18af227d4030457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf85b2c067ed147d916caab8e39353b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f9cd5e5ba760373ffbecfcf1da840529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814779500ad85b3884a821cec7df8df9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd639384d8121fe97749675df33fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed74e08cb759c55087ed9d87828e899532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46ccc0cdb7c80dcce019b8ee0b17a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b22c77c1a301d4458631c575d951a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786add96cb19e60a29d288415cb0b880535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6721f425d2d38ba3de82e3c5bcb7e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78100e732abd1665159cb5212cac97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f0a5d41aeb2460b16e3ceb81cb2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e25c8fed8118b29de2098ccc62226f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fc6b5c130c2689519f1f4bfa2a7b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e821e004701a16bb2c512cdf25ce41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfe3591fb72a31de7d1cd9ce587448542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5e2742dd49c2bab6e0e8222f8584d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469143294e0cb4431c8a64a2ab25ec6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5c77afda4a3ed2110903cbc1e1f4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49cb3d80bbc770a5f3174c8be4e95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c80e64fb38b5dd30acb065d033a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27b9d3a0783e39c83c94d88453c58b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa101000346779d7463f63e7daa2c6a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817c8c51a4e8f68ac1330d53a26b0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b79fd0de9afbb6cb125a712d6ded551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482b9657d21ff32b4f3432444421cd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3554d90f129cd32494de804f5c09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1729f002cae8cb726b223f9105477a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a3c61ad5e49ae03b22355f528ab1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175c572bbe4586ddc2d5f6de95e250f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a01b1b89aaa2f6ba3c0a57a4f93313557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df59c768afd119ef792439b3cf366558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88ec06379ac735da972c9847fd9ed7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb848cddc1a650d15f0fc250551a84f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d3ecbeb26e5e97f2ad2a1451a0cc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391037592d344d497df9873f95cd1945562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14391045b92ff0df018cd00173f9261563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303986d8d059d0ad57419bfcdc16210564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eadc21bd30c13aebc576b67a6411d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec0c69db2eb9b7b9a9f809197ba9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723e6f3b9fc5073ca9dbc144fd3205567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13bac92d2a57b1b60540b73dd2207568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23edd58049aa6ed8d167167b7f87d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb2880ad0ce4254186e4fb412c3787570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612181e40ab10d8c1b8d756ad5023b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac44c27480c42f6f8016e2fa14e2a4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418110ceab6a85a43045a32614ef466573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd304333f9e448d4d2f409df72b58b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822026cce4023cf8a990b3a1b8a30f47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195aace270fe25d48ec37fff2c06afc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849523f3b7718992bcd34d7f3cec7d3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f529bbfb9148db10f595725556010578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bef9e0731526a01fc35f835d7d987a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d78414195684a57d389382e4e7fda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0ca4a004f10b2a8827ccdd14f753581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c438eb5af80a55745bc502d33c5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8946eff2d549a9f44e6c5de925ad731583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f9054d844ff5dccadee337aad711584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304f47260d815de6d916bd674d9cc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429060ad773339258f3007df1bee25cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e77ae91e08c6d2379cabe097ef704587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15641ea9f2a41a2ee9869f73a5507ff2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bc7a850f7f9b91a52be8292a369d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af508e98246735da0987a2620dba87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85916b7e77a6ccea8acf4aace1daacf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874e9c93f8df02b7cc6eb66a05e655592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae546bd42dd44308ed8eba3c0294449593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362129adea3745e8e1450a4f921be7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1255107bd777ceccf7bec71d344c54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5283611d4a8504765ab07f749c67a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b28fa4d61d1ff08483279a6142d10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf268b6ece4baa3e9b2bb3354461879598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d6ecb6b7caa04e500530953e66f5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7f07ec10d5fd960d220d91ff4798600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aabef02237b55c61c23cf42401470601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e3ac71cc0783e9126ec54221536c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97745e0f8e2e623b59da96a00aac08e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b804a90a15a6135237ef583e8ec82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a6657fb903b850d0442bd0e3e36b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d959a387ef4a71d8f2cb7c95280528606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbeb5ded802bbcd35a942859246b97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cdf8978d7788fe2a5ac05b93271d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583929ca63551a9f32fffbbe63e4df84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b5a52016f133e9726beb78ff54d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c8cb44412534617b99dd108ac0ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c553bf694449be8da5cb08d97de5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440ff2da0da82f51b52d7bbf640e61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274a80b5c245282e4a3864ac4d83ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c948a53103db9465fd66acd35e938b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f3a01c21224df0cc89c4c65f10579616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395f7953a10117173885a19d3cb20a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60c5f71a01a29000f321aff7c34e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b1e56dfafa0c183a83c3c3f9510a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d08067382c51883692e7571b3200e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dc62e2937e9ea617189afcc7e3845621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f187df7f0f770f5bcb8f3ba6ef8af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703337489beb93753d7d16bdc6fe7a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbadce4733317b4b02045bdb6c62760624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6308cafc4286dae14202297c43c59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24767a9ae1f6b41920ba3413ac473069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61c196502f0c56e129f3c711eea1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708768cda7fe7ebec05fe4d1ae068b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391af6ff20319f901df922371eada4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca13f76da95c89192495f8e37a802f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe0b361520c71312a826ba92c4f53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253707b01cc339633349cbb6b0f22eda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e50c454f43175ce337d28e73fd82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa50524923dae04282cf2454ef55ffb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a61b1076161a3b870daae6784e639635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1528bd0e5fd0e7d2ef3edbd03a60b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f24f9857b08dd58d962cb247e0acc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811523df9efeddfe7af7f85b1e962d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9ea9b0aa50d4905e667bbd79b6773639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657237868dd429c86914a855f1aef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623e74f48d739c742b7f8359d8725bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53482100efd0a40bd5274defcc5b40df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d3b9d19abbde72eff15699aac596c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a3e9329949b01ae83dc2529a32675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb3fdcef7cc5627e38532d6144ee60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6edb54a8bd953e435ab1e2b42f190646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e76bf5c928069fb961165beb9371647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b887f758a241a5ca259d674596870648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8366790392c6e5b6d32a39ed88463e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec514444c5f5dc6a9446efe54ada05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5541d6ca2c10192629d93337c8725651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefe64643dbe5186388476adecb04d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f540d4a842615893b8893413ea87ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14910ab776ff88343d7ad5ca8e8fed84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734eb2bfe0663443371a66251f180ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea9e1a431dcc0d16eb833f3ac484b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7063f74e97664ffd47c08fcee0bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882fd7b8e4c21400c41f27ed3044147658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5f3398c5b1e011d50e34bf46ccd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22736128e954a41e86bf67cae717529660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3cc942c97f549ac3c3469330385cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4565f8f478115885163a2ae6f8ff318662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3510fec3542cb3bed1798ef48a9016663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec370ae103865d59fb6f0913ab7399664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e30ca728c6c6dbfbcc5c9b35d5013665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30791b8b127377dcd8ded97ba68ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251f2f6b77c45409a1a5eaaf9ea14a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc183b70f2255c5798ee63ad6cf0de1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bbe3590c63da913c7d7a36a3e0474669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dcbd58e6e70e2c170bbd8cbb6f142670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448abc5c7c6bcef99e2fcf924938f0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da746d8bc8869e84f25ed848f5ca2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84e4eeedffc6c8084d7581327927a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b02b684115d6f5451cba361a3c78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdbe29f690270a412760b47a8141ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473362f76f900e26c021963e779034b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3efa7804069cbd1c4e274b987540b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05fa24c75033217e95879801769823678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767bec2ae0cb823841933439e07fcdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb859880cea85e44c8e4bc390fb47fd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd064668735b65b6bcf24937aaf8f2d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d132a5bc20a2a11541a151e24295e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aad82dde94f484ae6718ebcc6eb361683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fb304c76ad874b52ef9fe68e9b9dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f15acf6daa9cbffbe0bf233b23e1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72468821b516f420db532e08ce0fc36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120dbcf09c8db0bb8ee3539ff315069687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc5324b09f7a6d94780d00dfcfa97f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f48b7dff3704bd9a9d6668a424e15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe7d56e034c05306dda83474d701e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab5042ec3bfc466447bbf23756b04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb368a3ac4d1db7309238efa5da8c13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07815f72ba2bf317bdd336841871181f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcbd62b4bd9d137531d7ff4da09cab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581439aa57cc33d327045049535b6ab3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf453b2d2d1881694dbf09541a3101696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67cfc56e0aaecdb5bd674b62627c5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30d162ae913a75b3ac4ec9cee1a9e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb9bdbee63cbb311d440b13ab61532699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977325423025cdb44f381c2ad2ca2a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338de69ca2c35509c2d66446f41541701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d0b1a9763787433cdd37b61231c70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cb1349f60a8090fefeb1f0d21f5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f537068350d197bbb99a1ff99fb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614db0c539133a4b1fb9bf000fc44386705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c57c777e518cb92e53cf05d2aefda2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036e6e0b0f8d14d4974ecd69895e188707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ffa5c8d7e18a1ad7884028af28a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee7e3651dfbee8f9c5fb58201201ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3cbacc29519ec8a4d5799c138a0c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d82c07733496a2810b2bf2ebfab9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed2a8ca77ce03fb5dbbb12e806cb88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7e8caa9f667e09c6284a079b1ef0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647eb6e0c9bf3b87de912419f36c42a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a573c433a72b76a07eedfe5f7d33e37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c5a3e55dd13979a85562d37c71f20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a36b7e7dd42f25e351c1256b5794717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d268d43ac34e7eca9cde9f46a0e78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881004ae9293964e3faf5175df7c01b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8025c32a93da5c88442d395508c4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ea288db9145010b5f2ed7bfffa00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa91a0d5ba13e1eb650e968622e82dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d1cf9b6ac165e59121d99943763a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f173d727b8bc95d736f6f67a7ad71a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582d08287ed2770142324d7670dd150725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e313a71c7549dec58bbb2849ad10fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000201159ee9141ebb356b9c4bb2f7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91f7f7ee85104c65e9483ca668f8fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4231cf39a0511143bff0c38cb0937b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2e7e7c5b061c3639d0b38ff276e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618663f39246ae769cc7f397ba9bc1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbab2041b47785433c2ed9b45c157732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b6a67ddf5534afea861c53811260b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea129e45604102d3b27738003326f256734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23ab6ad48abf0cc8477c0ecb2585c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253fd8ddb664caef146ffcdd9f041d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef76989a6fccb7696b687f2b9a3c73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7515481daaa32212884893fb7809a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abec14447872e2943e31c6d3203d393739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b75b3c180a5dc92cc4a64f1fb5a954740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af3c5c2e668801a650811af9e4591741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49addee1d80037de53820f2843c96dd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a671f60ae677974ff05f24bc3b15e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d41792f30259705fe0f2e624ee0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3903943563dd643d3945b39ae49c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52493edd36079b8513ab3f8c99e45c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71bc67b15a42f6e1119bddf693bb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a873c996a36bafcbc2c82d0a3af1cc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3139ac317bb6e8a7de96850fef812d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f14f11de1a5e1237b445adb6ef6502750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dd3c352fb1c5f65936d5ddb33d6c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19522ac237be4fd3ae2739da41ef9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea852edf7d1cc0701c49117b6a13f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e452a2aad1b8f72af3428215a51c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab4a64a46fe2916a34fa0989a9188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079277ba248f429605e1dfd42c6d019756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943082b5261f1c5e19fd874788d3e2f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff5e430da5c810b6f4f5ac21ef6ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4828968d8e12bc4cafac182774fe4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>