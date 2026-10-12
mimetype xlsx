--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe451ba6d189e52987e7c15d98ee611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bf9ed0f92abace00d8c8d621767702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee60d31a6f822a52492a166ff4d3853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb4377ab2313adf3bf1b152c660a094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d513f417bcd52785d22150cd44a34a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97069028df2ab9c1638ab38feae59a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ae118ac4e54dde62d4319572af8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51758d0df13854375d339a176790458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5d2852fdf6caf1950da0ec7bd22829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada3748a1b81f650f9ede2f9822cd4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4944dc96ba8a18d8d133cbb951c16a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca16ee7dd9edfded47735f67776b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816663f7b6277bbaa690f4995cddd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c6148db710f115dcebbb86dfc76614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56856b03e34fcce11a407723b822cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946058d34ab83338917d9fb75676305516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebab936faa04c9f9a48449042350cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da160b0b92f3a558469a06c5e4e4cd5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf2f77e3206d1b6efcdc2fcfb3a2e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d05e9cddc9398bc09addbd60ba77f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2188da221a257b279b6b5a9deb264f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a157683989ab49aabaf6dae274d72d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66938b0373008d1954f8e504ce5f56b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fee8a120cd4e7df643606ddd3a7cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ced715fad13831d1c9e5b03bc867425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da23227f3fe77e4272d3853fa1948626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed888bd833d3eed960f82ab9c646e5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ee341800331bc0b7aecd99cc55fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be56054fc87aa3deaa987ed5ce490f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3ce3512f5968b4f155f68f9009f3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e27081bd8513ff4f671a8c34506e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea53cd9fd28336cd04e13d7ef1833a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d401f752e9c2d9877129e51affe5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edab601f41961245441e2140de866a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5be5a5c06c7ca579749b32c8032ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1611a4db26ba2e9502edecac31d5dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922217329be405d51d50982cef3c4d6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc659cb631572162379c9a98b143a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30810488335e72e4ad55eb1cff625439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61fb3033c609b406cf30e4b42987d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b756867414e2983a5fc78098fd9d3b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82091daacd37e99c0b4657870f99f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7573b66c57400f89efb6e7cd893ef643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18d24fd0b26da531f6a9396be703444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bcc700216f1a9d054aaf3be79896945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f2e41623674d7a199fe36df4db0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58f8a2af15a4174fc40a78d460f6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ac383089a67919e2afd94a507f7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce700cda515d77d5825c835ffec202da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbeef0c8527c5c88307908caed914f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3731e6304c7b8d3e626b2586f907751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d3f97e9f85e528f3c6024a5124da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984359dcc8d252baa5267d23f63f70553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14979cb39575870c48ae49428402e2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e012fe8c4e1440bbc84aa32830ce855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b29c2207b55233bb367ca255ea4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1df7698f5641901bc90bdcada60cdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68201c24c89dabfdf73a68a4c5f0b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c370bcb6719dc60c3728c24fbc65c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046282c07b6b292b2880938ecddbffc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ba3434e865fba1bb3b80fcbbbeec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98601219068d228ec968c1b6113f01d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460bbe12190fcc2148ffb60e510437263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502861b868c360c2ad438d8ef5c03764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb119e5ca0f4d34da21696d81ee88ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065319947467fa206535044e536d2d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dff7a0f3881c734801b6a8019244767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673ff9331f5da61ae7532352d8cd30368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5382d97010c4e5aa48e4828d7e6a67b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c44c0ddb1fec60d616fea276390570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca2e91481dd943dfac9f6a640734c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803522d08c7c5bcefac246f7404713a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89979e74fd0e266d91457e1df242173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9649252d62caed2fef75fb51562d1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24892bee45c82568d8379792f683ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373bc78e4ae3167cd0cbbbcd10984476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a96629662d215ab0431f66a946fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b681ae21880f93615f0877b457ce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479dc26183154b45fdd5414380e751779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d0715379fdbd418a6db6c424ae87280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab805aeae11d2ae233abca1f787c78881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974813148dbca83331656b83e90eeb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8fd1a51710d0ac3fd4756764706f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a3fed1b418976f03e718ef611c6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1960388b296af8b3a1b39321189cc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47493be35bf9c5ec13df3abf2c5f6fd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfb33d1f304a6821f20eb6d25adb6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5015bfd058ff037244a6ae549313e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae76810fcc69ff0d0588aad239f862189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f87adca9ac90a3dcb1b4b4a7fbe2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb3f7c0f7046b5e930805238d0c59f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e36ab998ddd8cf1a5d75443b9c4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac380b8561885ef6d7cba9235678b5ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2609f5875fc29dd3574fbe27b914794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759ba26ef2587372ae9cca15fa545695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a36693a32d1a9aa492a4e50aeed996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7b19de3400f5d256d6f519e4b25e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605728724e59e0865391cd4705139898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49276c0208d21cbe03d869b20a4f93b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f9535da77e26703c22f05bf4e1ea4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00208662bebe67ec427782ab80f821b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4284e5cdf9af4af6ebdb39c0c7fb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35fa657ea8fa0e98dcfbe9a4b7aa41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2aa6f75b6d9633cd834ae965501b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fcc3d237c3096647658816132765d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41facafff7dc4ed43892a48c674c990f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff95cb1ed45886ad68c379c64b12f57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225890dfef386196f9fa19382ca279fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3e47a4c52f70b8b6e8df6d2493c2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335716b8853c7a9d976eef8b6aff3887110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace7dde657f3949d3d80b12a1a0cf59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44248b8f5ea16e187ebe0d15bb5766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041b9e2da904d923a4961c25eb26be1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d008c6d6234d9fa3f27ee8f9aa848f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc6240c1dc438f67d5e75583226b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355515b2c2cbb27a90592525120512e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af686386ce1ea3648226deca1f260065117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba1b4ab8efce2bd72df9cae4ad0b99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290eefdecf6f1ad3f8f141132fe028119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80349fa9d11460d8b1980b8f1a2c0416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7acff715a70a521eb16c37717c11f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d7c8be0eb31a66d0ed38b0658f471122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e7834a8c2eaa0666e1ecebe59c36a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3cb8e246367d6cf16098942c49a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9a2e58899f6627ba06420a929e063125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7796c545b58fcd4078486f2fa588ac7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132555119fa0bd7e606fa90503d0cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d3f1a3fa6c59cfd16edd029c4531128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375383e2b2f85846dc5cab0012f626c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9aa55850fe5f15af35632a6aaf4a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825bc69497902ff877faf2dedba6204131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172de127070209ba5a02d398d2c21a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27481e2345aa1fe7479bcacafec1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af6b5baa53a65e715c34a9678b5060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8eec985bc4c65a78fb9e4c97d0e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32a6c9407f332d0d6b084613abbfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536caece8796925ddc49098bcba6d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde324acbe4cfd685f777284e319cc6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d62e90057c98afd49a182a69a5c5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7415f090a69f8e1df9fea8807cc6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bcd70206274483a5db9a3815d97f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0aac0ab9e3729b2d5ff2cb8fe9185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9cf9ddafece15f4cf4da5c5c39f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d73dd68f913b29a130d828e9ec6f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba8fafcc3d92db20b7f6c4e87016fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023edadf5af62e98333cb7120b8bdcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269f6c46c5219c598c97d7487233df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235f21b9ab2f637c10aece1ea637c5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38345dca0caaf9849e2c35eb51ff6ead149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1abbde5554b67e64dba51729267c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ceda45eb1ffe0f5299807c164a891151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35860a3fd91d80be88983baacc4a89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5772749372c76a7c951c28e715c46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733c44a2b6ac596b990fd594fcc84f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b51c54b3be47ebecbf6d6c4af38f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534d5c09231e9c6c3bdfda88d410f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c26aebe71f0ca752b20a77fecce5a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920711c32c5f4afb4df68162ac79970f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a415a0b44e8606b03a6b19592e679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0b50f51a9bdd541f6babc7ed3217160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fff4364457bf3d4566e5d10c51424f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c146556ffc76e1d61124290889ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4be635c5f742615b7de62f9e22866163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9263256fc4e09d13b2d3689abfcb41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092652c2db5ae22d0c685a51c946e12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394ce4ea6021247c8a3f61567e61cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5776b6d8b7d371e07f48ce022e3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9192ce26866147a6876f933ecea6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8208d593f0f98beaae88c7d12d1e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e147c0f93ed3157e0445dceef709b8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc24aa32908402b6a0705bbf89c48f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e3260e8d6aeecf131f45183ffc18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38507480e1fdd1f0a88dc3a38961252173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70c870e778e33d92b3dafc14b6b93e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c1d0df11a8477c6d6196922f7f5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ce2cc96d1bd3018e4c722e764907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f644202a980df85563f62839eedc0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63f561bb7414bc8c6c09a44f91fe5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a16ebe74a0887de10332b3e9bcfd02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ec18e133ccd2be5e9c124113faac3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ecf252c0a7c083eb999fa247acbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60cf4e62ffa3fde8be326e053d6fb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554f743a9cc44c2f4b1424605b51b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076adcfa9bd2bd89d2ea98e8fd53e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18688764ebda7de14fae672215a5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77721229892e97f4833a14a0ccf5f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f0a34a0a9b48f3bb6b1254ffb9fcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad34cf3ec0418722b4fea361554dd04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f08e89d035598cf37c8c184e291bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6fa859545b2f329ad1bc460e50ec0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808c365a7b775c814e325fb7603155191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122cbed0dbbfb74162ace73f45c91ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55d870e5424ff9ebb1e6b5dd83fcfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f575bb92acb6969e7b037d4878a21f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e83c3ae02871f9b02bd02cd57dcff1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1141b19c995d8f44ade3757776cc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fa921fc268091c4f17276f2ee2783197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52593949c6dc88f43612ba84070c8b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff2972e9f4ba92dd9bcdf28b3e63f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d0bc05aa1024d677cb2c29145a2c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ebb5334d62985e65c9e2cec2bb46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a069ef2d9f4f85a9e8e8c3df4b609202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b1a38cf653ac36ab01abc2618927203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d9ffe6f776a7f15f6b03614ea7b9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a7dec87efc089c87c02532361a3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a94aab0771b7ba2c51710889cd950206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e94c0119ab5ba88875387161feeebd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be921899745f6ff88350e26f709ce832208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923807545068133ec11e68e79805bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5910622c82ec805e0b1addea38054210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4f356d14a297b05e0ce372c1754a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e9e0b8139903aeb9144460e48619212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84537f384fb248c85246e304c16f18b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee73b6399e587c00d045e6c3b7c2f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bc691f22a2f4ee8d0a98d38bee72e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c133427932b12c987197a2a6d5ec37e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f3cd58dd058090a4e554f28cffb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d3f670655a979168e26f5a86ae36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dce813cd9c78af5107f86232f70c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c5e206ba1c5bb51e8f2a9bdd7b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd0505410dd44d49e900657f2a212221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169206512ba4973a55011307de71fff3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b5d1d20531875f38fb48140fead1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232493125b2ba5059f2a10a7acc5db91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb57c5ab588bb4d24a6323b822314e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ed2c0c7d0e3df270466d52fd3c01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e73aa32909c74727ea27f486ecb63c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1604b97d71939bf8c8e16f55d304228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fbef2b8884cad9854b558aeb5fa3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f280fa00aeeadfeafe668beafa80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c19968c2bb89ef4bfcf14719ba910231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce2d820ee3fac2c27515cf181ccc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964e6f99ae314fc58dfcd4ea6f8444d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04a6ed258b91a397a7994d51860e30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187eb56c4ed11e18b8a01f785e4e1cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b81a8888cd2199371b62823b29c9d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe169b427cbedef90728eb1c8d13fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e175b3e321a44cdd960f0978b22e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e94c05212552420b4780cea9650ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c7582f842dd3b1017ce273a82199240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e76af1900af029aa2a513d3629ae18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68240386daf0a0f334965aab5da124242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565339d1ab3daf4747722bdf2b0284243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5a67a37c8e3a6b949ef141b5b8aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2805bee93fbcde748a5b8853d947bea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9a7fa287a94c8d30ffa306e9c779246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094aab4cc955c4b5a4d65ea7d416cac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4492b41d7a202449b79722b83cde17c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e400cbaa2b8b74e348583f4c8e700249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424f4a4289ff71c9945b0b19156f7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de31ef4bd9b1d01b75ad468b9052795251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680d360f9dc3cf6cec7ca6a6f48f1ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e44900405d352e080cf13e21920ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f213005c9a06e6a4e8075746ed5fa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6082082dda5596cf528bc23cbd92a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a6b0666435809702f3f371a3e3c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fb2ee3917c713f5bb71f1140606e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc80efb0e18d4292b9fceffffcfbd44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074989bd665c937cc0d175a93b67d68c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345b062b93526d9c2df28edc646a327260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f0a23bc85877afefe63013e5e009261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460e3cb1ce88987a5f1e368dc51fd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f930f3d22b22eb3e1014ccd1b5300e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e3022b70a82f49e1ace842b51aed2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b494b89395e5ade0a1e3944b9f615e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b141504b7c4adb9bb27388bdd71705266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e02e819eb9f133320147acc994542267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b30eee870a137620a60d9d8702c6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec01def773aa375052ddd6549794bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061049ac2de9baa493b9d878159e35fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ab0ce80f0b175cca554b2a973e2a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033049e92fa097e03153574c1ce0bdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb80a4fba0f2df08dc8b03affb8403273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2eb53e6f7f85991538e9ed9aa28ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116d7abaab67c8795d0ff7002c1824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2218d42acefe0a80099a7c568b087276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2333a288e6980b2b3d6fedf9ba32bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb66d5f32e178ec5b1d729abd6c74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10051df2ac6377732f6e008de091840279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f738072d6928a3e8bcac188d3cb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b02e948c35738883d82ab4f927830281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62603f78c1b5abeee1351bead2d668e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba0b5f1b7f053090fb1e1790de98e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287dcfd49ecdca03b110a8c849ceb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca28f57616ddd2aecfdf59be871696285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ab4983a379909584440c417652a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd88439210f3d8e21432e2902f9699287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c164934682c618a868094d55077f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762cf20c63152184126c81ad49ce954289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a3d7cda0d859f84d2824898061334290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342bf0a3f6abd6a3877310ae1f8de0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bafc6bfafe49a7bfc1ba29dfa6144292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80906cef72d8c0efaceb615d3fed1dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c0a2f56ad022cf0ae48e08d6e6aa9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6277724731bf5edd29f8071fd82972295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c8ab95bd16474941a3f99c4c7965c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb4a46ee81bc241a6ed52b59a71aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844aca144ea6e0cb89065bb13899f8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22de8c3e43c2dcef623857acbae220299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f03627a159e6dca750004e1f368d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c57ef161eb377fc123134d99f321301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e7760f501298de7ac546188a06f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424e8108687d97b02cafa38d9a88b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb47abbe9eb2d898988ea411b1df83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964585cb93613cf4889362c4340e4319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e3815bc31a7ef500264003b70dc84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236cedbacaa923995bdacf066043b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4603e75734dac18b89924e950967d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba86a077fb3034169189a66ba679ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab7bbc992be2cc9c9c9fd8dad716a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a1792b028f957f5be371b9b42560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae35d16aa81b35ae0c341cac87129312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a473abe22e49d0cf6904697037b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5d26cd671d0e87fa2019c4bd0ec2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb63e050747df905237b27b2ce64d4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b2057d916c746c48ba7ed5768df9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beff890bb42c828cb5a27065ed0cfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff03b15b321771b2c9726622225675a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb52b63b0f39a21a43fb7c88da5db11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c308dfd82c645e1428ac0450578c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb605b1716d7297f4bc2bbb316e000e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d9c30c3a2c5554cb5c28e9feef07f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb645b33910f02f047758129004c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb875190adc25ba8035418c6bb9ef82a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487d32ec4a2146be0c172943a6acb92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd403c20638accbd52ccbf6be34778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70d5d749da311d723d5810409d36b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8ca3b50b74f3e66a2d5c4643ff186328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32ad7f41bfcdcae66f8137e7844a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a06fcb633d12c515fcce45b06e4c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eee9d8f89ddf5f615c695e2629904331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb182306c971c2499c4df4e793b8d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4b41e12f094ecbaa10dcfbc2bdb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26e47a24956225e733b44aec343f01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebba0b93e1703b30fe79aede39cdded335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd37459f6d2bb171927ac6fb65445336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38787ae85ea4711dbbbd29e6680b46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75f7191bb07588f0d9f9bd8f81172338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926670f40fecb8cc1c5a755160823b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163e27a4deafa4cd5c3eb465d7125c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc9f881efc1e84c0c07bc77a0d999e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd367bf5fff830228db7056f628649342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7531cc5d76c9eb3dbe70299a940088343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4f19a5d9283f9968c1d4a54aef51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146b384f1077959a49829972c5e0f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc90dbcdfaa790b906719940fe788a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5e68ddab6c2fe93990e72ba0ff88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841eb12f9a88c72ba34d9fd672065c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f5b17510ef48820dbc5908c25277f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441786912bfa46992b486784ee398b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e0e85619a0a538875ba2c975d869351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8012b1964bf190a82095a8e95d7809352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413d5ce4f26da93671f680ca1ae5f49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d637a8e4a890262ba5f495ec79eeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7c0a1544ad8a4c76dabf719e9c3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355b9aec5ed5304778ffdc0a07f6275356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da115a16c8caa4bda7d6d0af92dfd32f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba815963f843fc1eb92c54cb2a7978b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b57058fb6d524b65904c8723bee4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60de805510b1e61800ce404de25d5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b2f63ffa2fc791f3ad90ec4041fd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0cb5c03cd68d41dfe8be5d2a91d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c483e4dc0e38af42f2086a225d85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932602357da3e65d94cf1f2969f0cb54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be690a0b32a66d67bca70ad5147dd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16b72f9f9bed9b3c166529e4e91a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a339fc09c353917d3b4a900ecb580367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238601707730349dec9e82472747a908368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7216bb4c9764291e05f4e9559a158d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcdf56ede89b0cc780a9914e2df611370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181f2d133538f3f299ce8eb79c77f47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee6df1859208a01c13c8c510895d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e976c3bdaf3806a60bf89bc34b78f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d632172db5946e26b2429117a4ff8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a3a06c267d39b7cb5ba9f56831578375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917983604f05ce0b631f53dbfb4d91b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751762d55375996b67a1a9147a8dcb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092f2d58d25dec53d32b28cbc57835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494aeb0a823bde49437236d7ac4a4f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b71fe2623dd6f4e0f5249f9cc0d7aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6408c07af8febe892f4a4d051384c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e2bc6436d777dd0c0971a5bc3806c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b48be36d6336ed147893cb92d4244383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa662b8e5a58ab305615ee8a46906430384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88917c531707766e84c087b856dd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b0ef4bba3d087f82db293034174c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004481c8e516b1ef494e9982b42631a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47235d58ee5d495285a87662788bec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c707f5a6d4fd94fd669716e590d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519365f7c0f75e9827235822c5a7e16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85058ed0a7b5f0a129d31105c6b0f6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa843d5b2ed5ff80df2af23ff1d73b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb0637f393e5eccd9a5048b4476a5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f788a8f5716a108eaa7495d4b15edf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd9eb07b25a261f51a3b7e3e2a1b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb910ad72cb4384bc7220bffde8da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610987b95d8dddc03100b239359cfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e92b35f31e89b4f81fa1f8597545c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689836f0259adcb54a847ca8a57fbe8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e382d46abb4243191b47bb3d2358f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463b1811a527ae2fa63c36a5eb2c78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976298c8d3b346d964b05fb48483485f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d969b0852b730f6435ce77561eee0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a847a6e56c539b89b0bc8b6f2f82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6569080ed89356b3cb9d52c232fdd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b2be95a77787c4b37a37ce629e94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ce2d7ec1f33f974cacf115718954a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c04ca958bf23656c6dbddb3f6fb9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa355e92e66482df16824e292f2cfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3d67ffbae9087c87d08fb0fdd43a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec22923c0dacbaee92fb62a60b013c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a5aec2a25a003a3007356f3f54d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569cc89d91228625e2859aabb18233413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe84136e53ffd61c59b12186fae592414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba365b5cde6bf7c9cb2cc7bdf3201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ffe9d0969b8c4d7f84f9b8d03b3ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0598cef784bbeec0ce0bff60932bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc20fbf295c9c5e78256a6be645b9e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f888adea9f44eabc08d035435db5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ddba340624450ff88cc4930768187420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3be0e3b65df624cc20c0586c739c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fba1d485733efd1592b8e712448c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de53e6a8c46305ac37abf6f0f5edef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383c795701da161bb9b605a2c4dfd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8952767d37ccfc4483738dfdb28e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e6bfd2aba5aab7ca7f9681630c30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc7c4c385306340379512756f024c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b676dc917a906ae53518b359c299428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61440948afbbc2559f2e6e13fed3a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0c64d71873c6c4ecaa84e2106241a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf589ce0fb3afac6993e5fe913fd3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9e4a529d6cc33679663aaa7d1fc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f323180c2c7b4924dd89e58ab61384433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e013e2abd2aa336f88b684f3fb0937434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d7d4532c63696f8ed11ec3035afb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac423f3b70f0a93cf3f196def0ac2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558f0ee347b8532973a630a8226512437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6c82bee943f1ed6b4d4e332c02cf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a9cc2d4dbda8f8c40b6c08e29f260439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e360e5abf935cb7a15fbbbb059029440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14b40a845c7928c82e7ae9f811ce05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed95a7e3d0b42ceb4eaf5f12961f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500745ab0c9ef331f087f0bd623c3a29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513f477d8848dcad4ac4dbd0d9f7e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1235f2f36da192b618e747ed94520cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0993310a9b9f56312b411dd904b43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e8536787fed39e95d710a556ec77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859bb77e2e8c0da8b04b0e2133c7bab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6df3ba1acdbdd5edf3e743258b16de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184a8171ac9e402dcb584969b8be07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addcc34b803ecbf38f982da4900e570451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282d4e05fe290f6872f21d9e6c47780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5d9c3904644940365f7195aa66ebd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd57358fa117567a92f34ca7b824cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e460ad34f73e8256105e38cb332d01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f919f623dc46d1173b3d74f56c87d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35519d2ffdbaabc371ce35312632badd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d926e1985185139d36281e637bc8ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e73d3f98d4c49d6765f2457f77a43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c546ef6aad551e6770ec7401669db8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673b676016bf235b553eb7721e56e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0041d5599a67d2d60624f6ac7c28d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2095b7a2cc147a111dfe5767f7483463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda65546512c860db27198d20afd80e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173b00a4d0aa4d2b5493a0c979a6517465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a813709b78fccb4999ed5479cbff69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b697475aeaa0f13b8ab2d6cfe9d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037edf7a87bb508ccd7092e50d4c2e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b7d7a2e1772f1a46ebdd814f350c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2978ac4371a36bf779fac1793498fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead910b9fc9c7d9e1826a827ee471423471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be29d748c5049c0bb343ff70eb9268472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e9db906b8fbeefa34cad7659f74c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f5c20674da18038a46f801a111fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582bab7b61c014567d90659a1662c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef9e671e3a1fbef73c3008fec173e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a693eef808b6d2cf1e838323fef05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a47b5dd864271e636baf3c2f66e0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11d002c005f68116a8630a4c50edcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af14d901350e0d80e4bd579df4b518e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118df51d5d39d13ec1ef9be8feccad6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c724721533421df53cd1b00a0f6c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9e9acc15a87fa728e6edb91f98b5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0fd08611363fd4aa49db1b443e317484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da05fb54bb58b69982dfa4ae8548a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0232c331122bc7375d87e0af9102e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abce2880d11a25119b22b4c5d6df4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78f81c7944c39516bcfe5b605e385c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad046c275f3fc9844035e4d9d90946489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef864082feeb4189078755610af78237490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0154c95d821c1082835d1ec284d4a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2cd955536dde71e743614fcd2de60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e38ff6bc7f806b28709456497159c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b86fe6b3e4e46f4d4db6b6b652ce59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d0bf99eff8ea2b7add08ecaa4ec2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f718827224da2477894eef1d803ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d451676e52c4d7b8fcfadf32148b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d4b358c402b66e02d862e083001ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a1731427f1dda59acc08a8f796a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a66276d1f5a0bad3e82e833da3ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f11d18125fd4759b8217cb46e20ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c63d24fc3fa94d44c4be8d72c74602502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48aafb6ec6de31c94dd942c8c67061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b1c9db7623a6a392a60395b2a1e6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4c178aa042e336f8ac31f56e0246505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953d2db1e7046d0f6363faa60b735d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f7459aab09f4f2aa78f471bf972e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d43f9da701e5f603ccab789fda462508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eddf52e1f1921d8feb4fc3ee2721a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132cceb9d521d3829003780f666a28b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd6c31319044bd44c8a5d70f0b453511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8925459223f75c0ffa2db374138d170512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20850bcddc158b5fec006aa75e6ce9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b9b1c41183871f890d13ed8e9e183514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73322ac62ae5471604ec4cb99ae577e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a5c523935efaf6c0dfd947c4547c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a58fd22dc9bdfff0b53786a8c1744517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a0cfa66126200c4c6b60fb31c667d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b906fee2f94829294506d1dceaf8d24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c276678612751a6878ba141348c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159e75ef942bb8e00322a416aa150af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aebe7fa10ba6b5d117874268ef5fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b0c00f57386548783cf938fb7d886523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2f5d924fa274f204acd70eda0645524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762db8b35d57dab7b89d6d802bdeab9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219272a7d5bef3fb287cacea165857526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3083d970f1a0107c5cee68d2d419ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae2f990a4a0b487cb2b9da2d990be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012eee3d3543b672cdef44287014c04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f7526cfb936ff439d8847b60c7d72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d11bfcc105978438bf72110ebc73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848101dc832fd84d316e30ea45bd63c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531df374e02c73af9935f1b73a71a35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb40a6f1ebdff0542a46a5733efd9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ac3e148a630d4b9428b07c0350c15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac125cdca4a2301db3ff138d1ecf557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba519f74540f2b58795826933e8c0d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d31eae1e713bc107544c5aa32512e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2b8de240c7f6ab6c4f1d3ae8c6aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f695e86e5500854a28c2a35cf920ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc57e7b2acc026b97545791a15e92b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d71e8026550d899ece9d864c852fb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1040c99296525796e9dd89765f4a670543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707bc4e466d7df705c46f278404db11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea909beeb6038f6eb26d445944c7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf20f1ccd743a31776de16b78184e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ca0a0b72608a32f8062204e4c2b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcd1153cdd38fe178cc4552cee9e02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc729d530a95161aba8bdec104d6ab2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac224a9e009b2521fab90a268333a3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494012b9ec1ffbae54a6248eb4a57664551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc183bc41e96b86122b78b5e32714552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900f6f7ba4cfd310f7bf9f9ac8a3c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7718ef41cef5733108cc36675ad78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3045fb87dc39e2d36d70142c10de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c499414980805ac009408c17ca75959556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c595a0f254527691c17b71c08239d88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e68ad3ab52b6917837c074d0736c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38316be229da7e26249ab78b65dd275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e16dba6da51bbd8519153a352829b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b12d9cadd30cdce96034d4228595561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece1794a83a28bb3f4cb573e2d551d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4954f7231b3047dd9b9b504d0159fe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0dc1fcd546c2920ed26d4d9a55ba9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff561e604ede9f48c43e615b12f66de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb516818e2f74b15e102d623536cfe0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f71c007648a659f57f893d3e38ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdd195323a8a6229d4fd007e91859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9841016a869c0f2982d1d083ef477b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498165a1f14938f4b0e50cd2e2582f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513464aa9e0b15e26ebb4c24a09709a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb956e2d6cd732263d207788a2d791572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25f94b36f46550bc7ad01b8e120ab9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df689f5010db2aa54da04bb1dfd9a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f155db976162eb48870d88b53807575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5d7e235aaf6fefa68823562a696f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b71a4d90ca369d8051497e30e387e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26e9f9fb1681694d72c17bb10a1873578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7080640b72bfd9f27301e2f1bcdf5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43499431d517ab49acf1d9ef62d36c35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2742052b6485338cc0b657269084581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aced52b16e0a914604ba819117f829582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca68b9c24a3c2ee99cd39a15ffbe5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c17a53915bcd17e5d0a7a242d977f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0100cdfeacd1e27ccdd5e09359859585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f18898bdceb90c476ec00268dc87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ea5c09b21b3bb4a1e5e132d1963f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d416fe7913e89a9d95393eb152fab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd0662c099ce5a7f755522dcb3947589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c99b7de6694e9a44fdf7e828ac4db9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83164e32e5089eb03696df7b8268e67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd527a0176510d63f40b3fbe36150ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd3db1ecb274bbce04fff7cd4cb40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7695df6299e9b590e16a901b9b4b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2ac654fb602b38dffa85c49c21a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e3fd4c493b57253a4a106fe262e9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f5a0055b169ff900cdab308fc7d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82aa9ec55f4460730678dd8fc2f797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb1fcdc350a6e0aee46f8ebd079e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f55db02f32b6b966efc0607398725600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7c54fb4fe51b4190a406fcf90b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9cbeb23c91d679353c516784ef1eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e19032134292b7171941bc603e3899603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7afcc82c912f8871b0f4076d96aa8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744327e5682d49c065a526eb3d1556c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8482dbb2d18c318c2bf5fcf74d8f77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9c17a63a268798d33ff66253e7348607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860516437ca114ea1389b1d8930bbcb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaf618c7e92b8e7b1040a909f01205609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29fe969158d4eed87930beb2639928610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a3c409de26a29368c9fc4eb9a451611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9130face60e2ce0fb35c35d13566f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620109020391a84f512f9cae15647a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05625d446d67d0e890d7d4c331c33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d352a6c2f705ef52d93d30bebd2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8070e21183790d4b7de6d22f80daf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33861b4b3cdad6d5e6373b8971ee35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4ad65715d2df63c5960ffb44f88a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa530ea4789ba63f73bb563c284ecd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69581773b1b180f949ef316b06c5f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819dc7932a1fef90d9571ed930f6ce6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b9575e95d3cfe4555dad9f8389e97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944077ab152fce9515fe08dd3c9420fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067d4972770df1bf07329ed704e94d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12447ea25e6a0f5529f482ab93c7f6a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279d3c17662b9e443c86d15c93eedb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0641e0cf68794e06e3fec4ab3b84d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84ac8c275cac47fc46ab06a8f549f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20141e3e19bca4ea66307e4b5286864c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eb0fa9516d5f21821e24b22a4d4c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009420d8ae204081d5eb314a16d5f3a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff5602d5e034d6b6ef654030a60b00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39cc3e0dcb99a639615341b6bf59c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f799abb3b2c9b103d4b96bc699676634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220941e8761fef25cb485597b3016e64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526833d1a16d1048c376536fa87978636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363561981bd79e8217f99e8cc50d09c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592984761a49b74024c64251959c3f51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c50347201c3baecb29d439d68ab2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933728c850b09ff318d9b20375890a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269882f409971b30607338762c29a272641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d7f3d8300d45a49b1c849e73fa7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9ddb88fb7fb2f89f983fb29cd785f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a1332089b137a7c616ae5b65da51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b6ee5bc4b50105ea69c555c7d47ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aab0938633df7cd3d1b10e8e0d35c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad045fea4ccf43fd55988614fd1700647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982f7729778fddec7eed54d5958f4c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fcd9d8227e118f32e1ff1830cd810649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a33b2a97538fe30ed3083c73cc7e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29c98b22c7fb2cfb4723bb6b752235651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bbef1ee5b055d0aa68ccf52db963b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427de90558c275b149d848b63f2cc81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d077bd76a1f4384028e595d4e129b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258d9585f6962590189745de0db1a00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549b55a817a9a80f4ea78bc6ee9dfbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfdbc9fd8b95007eb263f51285d5d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e8acfbaa9c00cbb7d27af5c56a7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9951fbf1cea7ae439abdbdffd584b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ace92cb9144ff565acfffe73ddf1c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9330abffdf5bdb4441a79209b622e18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ee745f5b5f58ad6b39b780db9c99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2bdbb0199ecffc1df9690603ffd36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8e497741e05997c8b6333b0de9142664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c09797e5147d8360eb570629e6c8eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143eded86911cc7919009f6b0361818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef52faf008191bffb481c377739ee4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f7b519a71040b66360072c3765a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673e6764e06c77f62250b776156e7f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9f12a358e56210f05ba700fec3a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888529d56cf71e7853ae895e54a49dc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c274cd88d8a409002c3aab15d0e1dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0fb0b4bb49498dc95bf1f8eee8d6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2682967ffb720adc3025e24e71d8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfe57c8ee994296a1792a9cbb325f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4dab5305610bd64f18e5fecdb596a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c17c11c994a97863a461762e052e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b90dce47190ef6c140ded26d0b6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808025b7f0fe6b7d3c73461a3ab81122679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f98f7c839e2cc0c0f464957640f14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79aa4db997b995f37f77b35201285681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5201e8ede8dfe539135ec6fd04839f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e7137404feda158386fe877c3035683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c860f589445d35bb01f4c7492e912b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aff06af0ca477647aecdfc70ccdb0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78bc0724a1a4d45c9bd63130d1da99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e7ab433848ffbf373a9427b9b8eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc67153039ca68415eb83acacc84205688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c82a87b3275ee0fd09b3430c3fb95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e2285352eecfaa4b0b3966f2ed12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc71bd526819545a0fc9eab6360cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c8ec3e87ed797f704510748379ebe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478b75d722a88040a1ff27365dbbc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead6689cef82a18c5ec4b0a382c1bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094abf94a17be592bdd9c2e498c8d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97d2b193eb4e1623c8bb1a0a36a5d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090290ffedcb4aabe9446976db0ecbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a97766a5bed6cd4d561b9aad9c2fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882d61111cf1a6ac51d5e2f69ee77c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8a9f35c3b1467076e328b9b1ef21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d23f0c1358b15a187c05a8c53f74a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be76416aacfa6a6247044dce639a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf8ea49ff0c4039f9b27f9e82bace2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b643a60ab1feb20a9f2ebe04e1b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4fd7ecf8630ee3d90e81e84a98643705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c826519cf716fb37cdeb45b0ffeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ad5831ae5fbee4f9f49ecdf787a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5f7917bf2ce35ac9973eba03da64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05de9969cd59e3783a81ffd8037117709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed402843e8476ec815bc9c71c0fb5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59302f04e78be5cb06f473c895616711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de9e3378f5a736092d3cecf7769b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9f4160e13cae2c53ef2042f1d78d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad87f2f67fca502328161054bfee4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a694c92c9ede274e88b2df652aa7a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9107c94e325efe94b7f42607b86323716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be0a28da3785800b12b96ff564cb20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca6f1a2962595bcaec8903908914f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229f4a2282ad1ebf92bb193dc03d771719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd099eb66917f29b3381311d72d4e71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68babb758e710826269eb0eac256d474721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad60dcb25668d4c56669c77c2d751722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324c355e455423a80c0e88deac75de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2b962d4948ac65c1d0576c3f26ed6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c81c091f38dd95b49ec4464a9369725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b31c64541a94a9e4380d88fc1e23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0ff599aea0ad9131d50e7d7adccc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59eddb1e0ebf751e017d8b78a1b938728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bef3bc6d5ef501e4523f302102556729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724067f8c2490355b4b75c02fb647d82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4260ab44dc452b7fdde73debedcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14d6f0f3a30cd092a8e42d73a9544732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347f22df61c593f5ed14de9604b647a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f6577e1f8be57acacd0f63989ae8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace2231c7866c19928dd41e6f05854735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa919cca3fff08087ac7364247af72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e78206672fdeb75e46da06206a2c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecb09c8a0965ebe293c19eb0ed5b28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ee5da9b8b1abb3a42fc346de61031739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09d995bead11152333c8bb41e6061740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ff8ddae59c15b16ea5bafb60275f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644dbadecb650e06c4723cca2134ac0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1920c0889637104328371a0b4b996c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ec48c67acdc34a3841bbd17e0d4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61369695ab8446b64e851f1df173fb7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d000cae2de0bfa64e31cfe4fb126746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8fc6a07c626bf13f122359d39fa13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71dd3636d8cb5b59fda52a203f20a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dae01782e62b2cac059a1a4a237c76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1130b810f23636b6d95973c3b08094750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d4596a0ea60179670a3610605f7be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a5af85b7b445392bacf95098fe0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae09a2e33c1c0c50c2ea488e357f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a649a7da434d83618c2e6e675407754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66483ca089b4c4222a1c71d7abaf5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc612a84b55823505e39ff9612fd92d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7570020191f7610e54ecb36529e931757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd070b5eeaa7ad024462ad9199d5eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba98d17bd11ce984f97ab7b37f906759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21c99671f01009b763e8e0727cc311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf19af3d11c4290ca13a58bfce2a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9e3bd3d5ab98a14296db322f7d0e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aad2925456e807bc1ee180617903c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb80ad1a26bffb5a9d19ae79e75eb8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004dcd0897a70b7aa503517e48f27246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab0c0f697eb73e2455cf07c1561857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88965f0f36cb4e83f7948c1dd06c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18b8d33710c19b2ab53f70c0f73339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be654f13364ed01b884e59a6e5408110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded495a8debf6cb5d546a933d7649111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d4a932ae48a219ecf119b93630b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456241686245a489af9cddb523816ce913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07bcd9d82e43af59b70a95641d7b3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dfa26e9cd069aa66d0d7502bb87c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf3a97ae62d7fb4df590f9b93f86816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0517e8ea4dd560daf32a53403a0f6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa37fbd409fd689dcfd8054f2146318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1d23ae26449835ad6c5455577509219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ed0c757c410a1bda6173e235d8f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717abee1019470e34a4bf5698e702021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f76f2ecc150a5c3b75fd6a2934e4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e12a219217422604f9a5b1f4226af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609950c9d3c913d0c229646e67f1421a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e548a90599b07496b607ab14ae8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7917ef9417485afe4bfb3ff13fdb8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e833a60f5298a7d009a196818acac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae208c6eb2bd3b36a7c4f2fe55be628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e240f2e3f78265b29459e0bfe7d2f5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a76aa45ca922651aa444a2b5054bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63771868faa1cb29a4e7b2a7a06f8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c9442813e94451efa6f8d6e086ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387891d4c53ab026aa8020cee01543833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aea9f56cfc6c17946cef00dbeab2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3ebdb3a2127497583494b4a9ecda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0e275c16ba3c8e12c623ba11573536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa755c35afde42148fc36dbbdd4b0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30ed216ad515ad94fb8bb9bc6f844938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e79791d00bb84afc5551c668401939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c8ad7fd6c6f66fd64f1156c3d53e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854600b3f5255375883c43207e4bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412d9181909ac97dfa82a04778adf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c6bf812494d087c4a19cc8a0543e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93d767215ad326333b9275ff9b6b6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52fb4d0e1af73eb5bccbed790f0ea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfd3b0a7ad6b4b3b4f17c0fb9d6c3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b9158108363d4e514a822119573047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ef93140c00f04e2f71ab8740453f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2574e1e44d33d8a1ba36bdf3880a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea28aa5e31d80cc6347d2392f00df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4f3a635c06265fadbceb3520de1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ac960717aad9d0e01a61b16e7d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204ac6505c84920a031c8ba2ba26d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18414d205830ff03a226cb00938bebd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddd37e25aac483eef9c7d4433062355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86ed76170d8f48fbcf20e2d6655cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f700af3ffe91d04b12d9a9813a11757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e42615eee83f4462151a03c86f81658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bffd7a78389f9afacd92b3856acb5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611865d65c54f4bab3bb37ff14d9a1e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d1a34714ac8bba56208271f0b10e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9ef9e48577df6ca055efb914495b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f786b50e9c047c8c8c63ede6af3e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d97da527765506461d6802d0a5a5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e27891a31effd1ab2d78c35b684b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e181120adfceaf1229023dca3c91166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c44df989d3cff1778315b8f554fa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a3c5c00ba17354c71c82a6457eb8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594063fbb3518e8fa36d8ffd37619fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864888b952e7a919a604f8471d47368770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d0d700d66b235d9f4a07378daf9ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dafecef44c66ce9af835d86042de8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc88930e573c0e36f9c0c4fe06b22b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aabf9e1bb24afad33518cf466f15e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec154ecf2842d7a460fbb16d3bed68775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6b939809a293691583cc9d35a27e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa60ae7bd9388ca12f886f63b7a8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482e56b73f8bdf7581817dc5f4522d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b67cc2986064ec650ad0f41fdfa5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae29f2e65195fa93869b952a24f7cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0c32e92287edf480071c2cad13ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df015f5b80455a348ce94e8d8933236a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa3f13eda8c417108fa2edabf123b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c4152af136a369c2e7f88241933784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c0a38a3d1680db4e2406765bb7e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0845230d0aa364247ff91e45d5c3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b9b1de72660d80770fd5408c3c0b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470653c14cbed8dab5516f79aad77b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e377193f6d97eb0f2f85dfa75d23bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1f988ca8860dc0ffcfb1ad00b40c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6f1d7dba1effd2e1b4c212a99e3b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81635b00d064e765d6b7da9fa9936f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601425e5770198048a4cb2c13957aa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463512b779bd354d9bddf15f5acd92d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1a997618b5ddf03c87dc5abcd086695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c75d0239d121fb2c1cc48a041b9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355500827652860b457d763b75a18597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad997e1ccba9a654a1a34683cb0a4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad39587da86e53945021fb3b38ad2f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f467fdb4b97d401d635d6d602d6bf39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044775d3718201aa026717e9ffad4e1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad819708024dfee7144fe3d0923974fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3089198020b3e4e2aeca39a4ddc3146103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39051f8b81a6570064d24dd17f2757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd293aab92ae56f0de0564d57886a6c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0999c0ed643d9c6933fd81e5a5a618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6400ec3d79f1baf643926e074227a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889be795d7719ff3cd79d8b72f66b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d901086a9eb35f7cb83d14b8cfdee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2882b322a4a9c628aed30aba20c7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccd865822d5f8d16c828a33fc50323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a21ba4e0e9bf2933c4fec05232bf20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0f8e2a202e9980bc9ba11fb71030113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089e0c86013e297f5ea1edc47a6020114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0727267e5a14054283bc5826d7dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41d2629f232549a0194471299f040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d36a3bc686983768b3c97cc42efc5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed534048179b9930caa63dda4b9f4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258ce47686dcf22476205fdfc5ecb67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1cbacf5eca533fbf28715febf562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2218799ef23ed3503326141aaac5b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7069bff182bd0ede979febf4b68651f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aed92768eb663ff2857b21f2be1272123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950aa333ae073f259fe406815bac1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12f8024ab8020c14df34bfc72353d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33353e967672ec4a0f6909acfb2486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af6ef4bc453aa70ff164a76145c7a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9513b12ae683fe847659741c3176128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1990bdcb13d1c2efec46914ccc9685129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daf38158b65542239f9b84bd8d6c7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17fe7f638e4e04e00892b8da853a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d39aacb37766509bc95cb2a8ef5a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f90447a4b83624849cbf5075e9bbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860ab5f90f02ddff0913ad38809786134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a08753cd1b784542598430aabe1c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b8ca31313d62cadbdbd174460eb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0e2d00c43402494521290ec7b6d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a759eb3a59cc849e0e0f17b3f4e89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c5c7ed1f8acfa3d0cd77beeabffc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090bacf31bf34e984c951296837cfd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070c92e39aa8d54f63d3bbdfd5465fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8eb68fb47e7e77bca8d0c279c8049142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f91fd2295afe29ef05300e5e2a6b92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de28a71c7957065b94051736b33245144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bc79ce4580ebf539fc0df3de18793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe6f92385360c0fc61a557aa09449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb174041168c0474312453d0bb70b62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf56f4f6a7b0ce6c6615898b0929ce7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c3689875da6785668f11c229bb5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030661e4c27a9abe94daf5e59cf6b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cd7bc260ea6637b0ec707b43379e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c779b941a050a8660bd76d15a7b336e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3968640c433f417c3867efa385840153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249facd68026de93ecdfc83574ff353e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739753d9d5fe59be5f8788854e636a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51261306f57979d944306fe750ced7aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab843e4aebb457e030b5df64f3b4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84affb10927a4223a794fd6b7c28aeaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc20e5ee9dcc5e2f14822d2d3981a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dd2bbd95c015746c934c676ef8d41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea708125d2c3d9f469f85bd143a49ef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b5cc40b685a7004c11d779c8b15e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06c8c7dfda75a5cfe1b58ec0f53f75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5673643dabc9e9206a1e14bccff2b50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a371f05206fddfff45507ef119517b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb96f1fdd3a910b0e464ccbdfe960ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5357b45dc48551abe31ee5e73b02c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39428b9264809e91ab7f5146d3955fdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeaf47ed268961c851d262890b4726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0014c6c10ff417bab377c8e6c12ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454dbfdf594cc7e82ffd499becb8549171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d08f9259edca90774b4149b9cb42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8576daa547349896deca287e8b50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597993ca82df40a9bd620a69b5d5f03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75361ecc3dccd1898fe4565e629cb88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdc4f7e35da382cb311b9ec1b5b67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd41677fe7eba8c3dbd70a89d6e3f66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb28401671586806a382c300aaafd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae576665ca7eaf3b99856cb1b4fc08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243b6451c8f1b028d6cc58e93e3e3b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4595243ca8b04f966d4b6367474129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855284f42b8be6c7ddc29c15af3937d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63d7cae71a88e474069a01d873b26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484906488e7a75b7ea464a602458dbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c6c3c627654a3afbf5eaf9ee88e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773f617e90c5dcb62e1dbb3dda17b31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a2c720319f89787087fff749e152187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb07c76783c76bf9c5752834124a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacdfd6e209e7457c2046e43f463d28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f264991e7c2ce24172c77d2da939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8feccf434c38b0ef516fec9c7a2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43820b2cd017a80a9d081c1cc3829f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4cb08d73847e1d70b6be6d14338d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a8514e53b919339a3cd49c379cfa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8470c598de1b22d06a0d0ce882fba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37c7d0889a8a2efe2963a4c1ecad3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505a3a1716ae05049d866eea7d27e19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d6f71b102bee1db17a5825e86f35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e163205bec54f9aad5735201c24e916199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658f89d1cf5cc212f2a409e8d95e37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf43fc91c52072fbd339ec6c8d1e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e303d8f98e6939c09635bfcf99668202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840ef4bc42231eb75fa14efc874da2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a25afe9b0251cbbaa0df2e4886af0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215fdc50600094a2a62b4363002dfb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7ceb6a5ddaea66fbcac0b445404f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d066353bbe77a1f8962fc76626c028207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a899df3c3a8fda958d8bd5820a17b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf712b2507d1bdcb9459d6203ce89c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae826e122c7945ee4e6b064624cd8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ee4d49800cf44d560c165c20c9971211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac267cb41ced84d2042e90c73aeb3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fe0b090c535a6ea89cbdb3673c27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254c4b6785827be59331d1693f3bc26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b988cffeb6b038574671d3605f18a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153096df0ca5d440e19caccc7a665e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6406dc2588807c8095286c430eae894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e68ee48448d3dea08449ee46532c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f3314bba423fd62b6eabfcc29a701219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b30dc5249f1f8d0d42ad7bf62a0c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a10ee454a59a8a91bd2a164c507a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742bd77ff6b84342a8c4150841693c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29addffdd22bcde1b83720d67f1546223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e067d8f83b106098c4f057d29afea42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998441fb6fa58004d3aca249557253b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6aa6f235b9bed088bfae504abf5d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a6d01937f42de0ef1c20c2a48db2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095d0c8dd7c5dc97d2cf554ebb01661228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a06811bb9ae82816803e5d9e2a652229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736dca143933b8edc59ebbf1cb3b97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100792b7061018377e1c4e2aedd4e7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324450ff19d08b0703fe8bfcb7991b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59d7a0e580db9360299337b06d5054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907b10d0c80acf09d630c59baa0de94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68dc9205eca962ff47a423515f785b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44351bb4be3b31feb9ad8ccad52a8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7730dfbdc731aea749ac74bc2f686237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bee939fa6caae000f06abbc394373238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9b436e24c26ac223c6bf76c105c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea2bdc5bdc5974d76657d526379b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ee71c8e29ccbe9023652c89c3fee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662921460c18eca618b544f3f62c0640242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fcbcfdb95fe4e79b05cd4a0c3b052243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356125857b95a98ab5fc2dc392861057244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889abc633c956b43e917434fd1d676d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be94baee9561653f0a5bcb3a679f8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2d807ea2abcf47d439eb29578f8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb858d739ad82bfcb75c220067bc8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ca20bc9e3cd9b6e66ad9fef0f6d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c73b09e8e913e0051091db4d0e4684250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b99f6498db739d78304714aefeae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf1f3dff53a951e18c9a009f41d31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf97960dd947329111a688b671519cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d669f886de603e1e56ce69f41f2dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546207296cea56c7d24da71ee7dc927255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897fbb1d22dcbe65585b2054adf5dc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824057d2d3067220876401a4a10fcb26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ebe283f4b34bb0e390b9024b001a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb6dde412eb40b7234cf131a925b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a61f78b1077673201e1a4a71540f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a112ad3dd4b3cd55898bf2ee2658261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5f2145c461516b09c2667ac8cba3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f665f807f50d1498ca91520b215fd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710afcdded6ae75c401d43ab2a485369264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271b141167508bd72d4e0e5d02cdbe4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893f071c8128f2dde7235ca207dc83f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9ef94048fc07a76ccf3ac09becbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57441d10070ce120a902e29764ad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225adea0813175709bf8b62b97f6654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420f400ba622f689c103bbdc265387a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610c2712ab3936254b0531dba9637d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd797cc83a60c8a3407d84c1e7b1716272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b15dba80541cdee8f687bde25a0c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5aa685d5c0fa2dc91d1366c0d8bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbee72a863502399babd9645558d45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175201f2d6d67f626a5c25e8c593ce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb5bba233565de80911e3b1be34d2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a14537d03376803418928787b234b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61b241889bbe6ae99548ee0d5886e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec851a7f35617e0648e9450f95e7b5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d68d71459584bcf96ec507cbbe0e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd863790c1475f6225c2d66cb618b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865a3a7f83c8f327aff086a2ddcfbcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5f79725cbf069cf1e9df4653fa61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992733d38ff6e2af1fc3ce372cbc6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a73cef1e54f89a954b5782aac32d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9645f41780b0c984e39974d82288287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa004c1d4ffcaff2b96df6af4d23f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee43511ad34f2b8b5570e65b4a63b04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efff49fa6e55eb464fdd458d8cc36f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb047a1044a840931243eaaa29f19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f707c2634fcf73483657fa04fa4062292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de54bba80fb2fc79484fb9fc746227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828b2f34aff978a34b306a44bf11772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336c0adeed9d9be34be048f5c2603a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b067fd40028856925dc1861153f27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2da1c92984e882050b832ac76c7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f1b19598f8106acca08362e27f218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703d604217d7afac25df19d0c02647c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15259abe1e3e0925f40edc7f1342cf09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7a96dcc9ef2371e68aa2a20ea50c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b643204c2d904e7223fc2139fc96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc2919e0f496885d53c719a1d26c9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a1b18b1fb4d5fdcf386ec1c8e5ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e11197657081eb44f836924280732305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85c769195a3ad0fc07a8c034a6ee9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14da41fe098a6a8a923411b3806a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd31a8fab50ae8a3b8f02ac8eab5ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a55e68f69bec860921a9e9e7f24d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c04788da890ba56d9dea46881955310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a86b478953c06f61d0dce7fd5b66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8528a4a1297dc11b543f1c8164d581312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32f9b35e931c865567821f62c1599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d81b9feba7a28fc632302bff30e06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca01aa67eb3f055b050889db14d1ba0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc60f2b9193b32a0f8f65176b8015316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d5f2cfc430f7e6df58cfcb843dd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9fc4c451c2df4a9a3b5ad6c3119e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9e825ca377fa80560fb6bd2994f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49d1a033c8ee85eaa6d35852eba441320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307071342e1e0a22dd621ac66a76ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f530a620f3f88395f2e3768ccb4f3f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2363b9a40d80f1320d8c0d454b3570323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d47587bef10d32323cfadcf37dc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215f3f4f442958930563fb3246daee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a52c169b8c412ef1936d5c2ba2c2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9fb8e93937fa184ce796fe696d3d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc26196c3846e8259d31be2b45165af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb8bf1eef4221aad7ca1d9ec63c231329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d73679488e33b909e03c2649c5662d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec968bdc945e5d4347a5446ce273612331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fcbd560e0457abceb592ebd75539e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd5eefeee17491bbbed3de0756216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1422f26ac762015e6a7e15485bcc26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a8e3a4cfbf8c5b3e94acab563dd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32aee6d064c40ed64d507301fc2fff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022a5c63a9c889c58735bf42767933337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae35ea0210edf665bee37d87dcc6fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27918ae5d1ba0fd058072892babd6b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31738e7007be69f3ec3d4221a5f44f4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f43507e564d6aafd725ed38d381c0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539854c43623447f59a238b32b2d6af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284e7a94dcc427578adad931ed2ad9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c58a1808cb735fbc1c1a09056519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98bdb4d76eb63d55f7a317554e876a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e631b09d744f8c9beb3eb4cdf9f49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5e8ada7b06b570ba47c2211d7940347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4cdf38da8ad3e8284154bf8787fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf88802e3daa37cbb49fcc7d321f62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284e1623db9e58b4498788dbc0854e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6063a58579d5db846e7ad84e2c29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26919ca18136f57d82a6a8911a9852352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78b8b21580bcef5ef3b1f971dcd7bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363a06e35c875e150e728e1bfd64420354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ff6b8eeb45a06a3a8a6e43c7258e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a877009c0c6779585e76546b85da917356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3091b3729ef16e7d3331249ef7745357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110cee5536120c6f4c76c568a7411a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b7e98ec91762e3a43be24c65a033359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e682a1e81b8cff915e86a0972397360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acd73e598899dc688e2b127096681b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0751c5631aef097410402db35758362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687779dda0b1e5498f5bbed05c8e850363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1052216300fc53beee2fd4f38ef1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a32558d5ac7f5488493ff19d61408365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929fe7f847379e48a12da77d0a8fe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a1d294ae83a2a48ae2c97d86f3ca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366d430239d53f851e4a9a987bd902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9481768e94418a02b8cf116573870e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5bfc0d4df6cf90150334ce794de18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62778ce565a154fb36b3b414dfde848371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9d281c800854a116d0fe6533cff86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b9da1c0b93e08fb68b453a29b02a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b222b7b2aba4d625e0868dd472d64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e75843975c4528b4a47f6ec7c2ebb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4511ef8c1a54da861959615fc6f60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635c327e1609af8429b1e01ba42dc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4fd8e4c4cb099ad5428e9dc37a37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e4bd217ed27dfed57ce40fa03406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4098492ddf73f3659d9e791732401b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e22d017661888ec78d79052bc76b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa9bf2c83297a6a194ecee5775bca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c535a50f022898016b92c0f688c34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ba99982201c5bddad16f4218e53cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcceadb41f587b932580371b89be693385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f3a5c104c57eb004cf7ba9e4092cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24627f4a485bb9e9638e8a5c77e4ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a7af53a3fab09b43863f54cc8b5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5d5a2628edd23eb7ba5043c74851e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313451b60034e5c0cf81d9f1a97f5865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176bf8fb0225f816cc39a871405d2ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7874308ea3ed70e314b03fa25f3fda8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cafa34fb40abb4f0220f21a102011a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fbf39819835d0d1d106675ebfa98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1cf190d0359e1f0f3d5cd9a414ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6b9844a22d2e80f121e8719db05a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d3fd9cda4df531f3edf1c20741819397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6343cbf022fda203440cbe1f6e1dca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0b060857baffc08544d7222b246e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826f8adc5cf0428ee6667b95a88cfd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0586db0be5a19fe42c693e5a74d7d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafffdb4a6a14bf87995ae0369e6005402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8269db9f0e1b5734ad3b1975590849a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb363870fa1f449812b2e4d47f4e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c482749fbc205e8bce38187a96a73d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e27d2d0cbe9e3c85c85a7e8eea15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d21162afd4e6fe6e6e7f39dc414752407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20fb5f7c5afe57ccddf05d73e84cf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa412718f861b7df18ca0529ca364409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132393df348a9bd4ced44ff698f59e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8984bd07e76bf8ec02a3527b8b298411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4d4f698b66f5be3dc448d29ca79aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b84be0daa188cfa6b7da948ee8d437413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8894f9d400372e6c4ce620e9322f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111828b4a49becbfcf566ce8fb39c7c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9bef9870f6dced08ced5f89763ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba46f0ef19225c8a58a103af486ee3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb056d172a477726c5a5213fdd7821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c8e8e9774bf41c3cf49569ff305e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541620fc8dc9b9563b70e1ffd6bf8cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19315f6a15a0927cfedd1adecbf6af60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f4f25717326df21ee98da3b17a7d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f67d2da1fb2cb511f3cada4996f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd3aabac73d8b2c711f54f82807b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121771049dc86acab18aad3c5478a683425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03822d5ba4c2a8a72635706113586e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019efc98575f80a072ea0d78b0e744427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859142deb8bb6b90c84cd4d0b88b87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756badb12423caedaeac0ecf39d1446429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b94596dea89cd8e89bb1554398fd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb67ce4a591bd84ca37103b6f49e7ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671f116f540ce5909267933bac4a632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a7f229bd6c2d3add01a0d952267c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4688f25f2913b936552fa6b0cd2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676170bf4df227a096962221fb6ea4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f3f6d509c6786dcb8b8c5c1dfaf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6297f7e0121cf25ae6d3dfe9457c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dbb213d3981db407c34c4cde92e52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f22894400b67df9734845d527539f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392686961e43ade47b4f91e856e0b262440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e467031bcbf67d86ef690b5c489a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a03cbf75ae3cf14728a1d2bb28fb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82953152250f448a9d0e6f04c0fa0f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ae5a1ef9cffc86a967b095a3f8997444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7a76b7e83efc0b6eca9af1c41a003445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a299cdb2c960f46f0d77ace1f776e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cb82dc4cfde2bfee74115e62b8ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c592019cf603652f0e989ba122aa11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ae6bdce21c6b19a4d8ba5e74db2f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413590936a4402d8a1e7ada64a6a5a6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95630b7c37d97c98f310d98346f5eb56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f428c27971fe7ebe08443b102d20d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b631e5400cf88efe49614f0e564aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6fac5ac0796317dcf3d0e16921dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0582210259ceae992da8727a05d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf287f80ff8c90c21d5365f222b6bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dddcfabb0b1b762ff244ea5576c89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6906ab6aaf522e72550af25cda10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35bd534ace459612355f1e1396b9b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f99b5fb903cbdea1e811a22fc43f1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57df51587894669a1e693424103650461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff93e2ebf2c6e448f0bf9b3bb6681462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2935cf93211e71a616c85399f17e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aa96fd1cbe5725d54c2544e792e00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2d4a2be037715c5c17aabe6ce836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa43fcaad312580bb0f2cb3553c775466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ceb2a3f76ada67cfeb8f77fa6e7ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c24646503301093793eaf6769879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c446643ab90091cdb2b3132a895a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f1e98b7dc282ae1e6734a6bc8219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d191dae52237a92f7111d3a9147c4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21fd440cf6ee36e96d63fae55667ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a98ff9dc06ded4864f73e820a785473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc91c04288a4c0b37af6dab418464474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1201050c298b9d017361aea953a6f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a51f697a1c98cf8f24e1f5661a2792476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde052e60271b0b935a8465abb5d60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b022dcdeeebca67ae37fbd3fd005478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b24d4c2bdbd1ee68005f1ec7dbcab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979f36c5de9420790cca212b35bd85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19b487e954252fc57d7c06ef08807481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d44983cbf463380dd14a6fefa7aff4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e197cbdb0e1e6eafe17cfaf5e78e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e1fb349094fa69db4737bd82517e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee1152a92b9c4753d6ab5f7c11df09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22971c023a1bcf5be7a3ccfb1ffe6c7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c341d5f5fdf9a9fa36c5ce760d56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccdfc318a283bf479ae658930d2a23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d5db18825029d9b2fd896475198f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e707dc76030f078f371b1fe4898fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59553e6667477d424a0f1227e0dc78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888192d9fa46a0bc610c650057ada07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc0046ae5bfb3ca5439aa3c496150d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7cc1d22275aca976ecc75ea80e115494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e07df2359176fe24b391106377ecb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ff520ae3c3863514ac8d69479bd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47413cdbcdbec8319f5c955db1b27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a15d63632bf325becd3d48506d55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3718701b282e52aa906a3a4bf712f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d2e76dde236f2a979ee9198ff41c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6cba5dc88cc5eaabbd16403aa4b98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dacdf90d9c65470d51a30a649330e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669124a087c95dcbd9c300cf39aca05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea987bbd7d7f1d84819c58f7255785504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b30e767c6ecad4c1b858d02f421ce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28912a9ee4180af4c3304d7d4a5c83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138716b99227c85f6e18dfd4ccd83f05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a17f89ab0a261583c52cdc70e5940508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4188155ca4574086647a9af06af0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049166e331f89d901b07be95a472385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffc5c3b51d399802aee307f3e546b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab0799cd9b2e781cf9f908188963d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a388a32f82902d6aca09171e6b56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9691c85b136c347a6f7ea1b2e99a60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a74b26375da203758b0ba9117bf57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5b099eced4b0d497a30fcdbc380d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400e1d68f3edc70be6127277bea51b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd890cfe1522616cea8160f9ab4a7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd6b2e5360fe98092d673c66a7c122519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c182c974b3edb57c9bc3d69ff4f5b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc12d65da7171cf048985a6c92a8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881d013cf57780d9e1afa758e1271fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68144e731016eda0a7042830fcf96d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab996c62c8a833dc523ec43a2744d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d6e8856961ca8dc961a23db65a241525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8879d528e85f6e42131056fe560a47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9553aadf20a3978d7ddfc8fa764f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1be9a59e968c8e38f06050fa17393528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c40dc7050cbfeaec008a3ed01d40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d426e3868734880a093538d5d8e08a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1242cd5bbe997f6f9a635804f620192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07683172ec89817c2b142d348fc0c078532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e314b867b69872a9f47f02dee09158533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030c1489664996342307a6a5855b58d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4766c5d136f01d37a016976039240535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5e13de411abb4e9bc6f553fe74c7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f940e02f4333ada6db5c904192275537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6234bc08975a566ba58fa0017134b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a035ad9aace18ad386ff11a79d08b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1a9b4f072ef588d4bd05f203a2be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb482f2f5a754313d6c63668705d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ef0c35828250ac564b9a3e42a9f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d3d06d8ca41db6af6797f35a8c00c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89190f4a6de72188ed9521d1969deed0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3acada2045c41824faf6c03a357d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830719b527ed54454801c55e6010fe7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49457e442018ad397f51fe5c437cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477eee47d7738a4bd0e8c8a64404711548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa9aba2c6669b33aa48411200b0612549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d3e17b86076d410a4277dd6b1b23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e743b123a6aced2c7d4dc6b482f41d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922e9f33a68f85b4de119b2c70faab3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec5b938dcf411fb22cc3539f2d1c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31332e75fce9ba73f13576a633957554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f0b469f01b12032cfd7ee9c2b5a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514639eda49421b84d5271ed198e17c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb28283971294fcbbb3776a063482557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba5b4fe35de668ef64a21f6434f0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4919f82071963d5a3812636aded184559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff7d1d09649c13e0d5c4fabf2ae4f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73759dc9ac04cfe31adfff59fcd4c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d0d02d01c6ad4aec458d33f44e14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3ca3657bb5bfbcb391ae4130481b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8a53117be36e75279d6c515e65b57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182fcc205c4d0f2b859d6cc1a58d277565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a530e03090ed3700911bfef75fb034566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449bac9814d342eb6e2f24a49679fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e8e02dac6c4229fd5440a21c70ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e29ff47e00bf3facf82710f47e20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e13653ec6e3b511456ea0e9bd9b2b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6daa78a0597eee7420baafefc02b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846db364a2e1d4da714d00aa79db296572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e29e02171b3c4187b943dcd50142d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f90d2718e263252f7598f1e808714574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9a425221f14dbe3ee709776392084575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a692faf428ae2365ad2179b2a96ef59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02cf2dab7c2632adb88c06d560deb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d0d829c51f5113b62b092603254ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881dee60a66f2cac4d9c34e40d9d613579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba8433f4b6581b5d23a32d734968d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457ac97d059393bb661ad8a05b35e86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d79dd0ed653c8cae1560e0d82fc8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e7a2c2c57ad2c02ea3e290f968f24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7685f3d4829290712be18a738938584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ec776f842804a303e3df2e620d04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71612948c56558847c4a9caf684a6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bbdd0c5dee9a7ff984ae73fd285c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddcfa7d02a401dc37a8bbed0ab23c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a036b904cb3d86fb91652410d83cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81740989fa8613adbc300606055344f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97292b37f3635511ee2a458a26b394ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868a53a98d9415bd55b8686da29a09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80bcfa0aaa6b8a3d36fa86e74255c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442d57538ae8ef4cadaf6a11edf904e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72be715ad9672032866a7011baadce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f16fd4490f5bac98b9e1ee85d4e257596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a70a6ac1a858a3e5ef974d7c1700a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58d0bf6ea4c19d93a278be8bd2eb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6b231564f2b639629484b6d6070c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c9870e4fd4b1e2a6c913f96c864ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe760a2d2d164b0c6347f22ee8498aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39294d0f670638f7a6dd9b1f03e7929602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96969802321a1340e8a3d4b01cfbe762603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7b8c7af6cd8d203ec908ecf93b4e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff25957f283e6296be2866efb2cacc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000055f9d5464604ea721781d380d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518181ae23910959ecb1a74b1d7a9fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635ec5a43dcd25a61aa037622fbaf0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f76a88a02d0e5458d79247d1f9789609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed148b817358bc643bf26e4a4e572610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6019cb17e877a98c1e04d4d9dea7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ecdb75b78720d81e536db1073835612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1b3e2c29e22ede352479621344767613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b406bce0c499845ba5c52fd60713a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27201e4a1a21c6138c23a9d0e0f7d4c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73879c077a4b3e1840410dd85c1338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee996db70635c2b6fe2f63d3a178feee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f0403a5d99968a2e93ef2fd0b4bea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd403501e1191889021c0c0f9dcfafc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c2f60316fd7e1f90869bf617940ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f1fc98d2b1d2f46a153fc2e2df4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b727938d38ac5be09d61e44a5e46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031aad5ee545558f638f9c7b59a744b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60577b6e79495d2fe99eb5bcdeacd774624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2b9a456769a9c3904986be8d9da6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39145ed6e08df97ce20fc4673e0b008626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48015c1de83f91bcec4a71f4af8143627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa898e54445683a94b279dccf939505628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e3ccde40dbbbcb9c6828adb53025629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14107e77f4bd2f82b742e62701d5ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90128ae469ee134a3955f028d04aa7f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1701b129fd94e6c11c71a8bb9cf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5270adfda5e8e2c9b77b109faa80b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e527a050f2ddce6f6d9e33343010b5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9df34f80b747ac848217afecfa4454635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b286c7192362eac0fb411ef6d173636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a797e2df47b1db27e99866c5e3e45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc20698a34e599dc6b0f14df97f07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d516866f162f9b97d84d0f8e205722639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0b38886d8e61714000b24613c71de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc05fa398de79f512dad652c4c7f560641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7e6933b3ea6a573778cf5af4714b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e223529714cacb93176a0b809f17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96a8ceabfb15867c5466b279f8d1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9e11e5b42e03dd8a40b0370c70dab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b8eb4c5d3d11bb2f8a501bcf8df87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba3c891d4f1548cf0b4254bfbf0af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de28855822b2922643194da8b39ff5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2c6ab135365988e8fc7218358b61c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56806b9ef7521777b40c83a12d88df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d198316509e83e8bf0b636506bda804651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffb33853181b715e967df2f06aa628652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734fef083dec7f1dac3f438e10f2b74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ead3dd85b59643ea4d080a747c1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1995140debd5dab04c5408bdec825655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14b63dbe5748ea471d59d63a739d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb871c6631b2117b095d02fca3faa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c0c363db602ebeaf10a164a94e1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd81d0ae5fce25b2860cd8e094669659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d104fbd3c24e038a8d8ae8fef88050660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52442359b87175ea5b2de4732c3c4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcba689c924a51706a7660a2b36d71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823c9f2ef543e2efa49a3b52b42ec3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c883b8248e5495be2f32fd8c9d748d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf6e21652769b77f94d507b5ace64f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132735eebd26b20e99d0fd5eb3104c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2c4508634f7b8aff709f22b2853b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad9af9566247ebbc3c2327b99a8e27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a3f3341b95065bc78d6496ede062669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85e54a8baea5c48081c3c20bcb5efa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bca259af73d35bde30f155ae11add671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd19b6324f85973acd58711462a45a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be42a79edb6d51a3565a01a4bb8e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393824177efd9e10b102b7f463f314f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aef0747bc803de7b076ad75a2677d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab7189a20fe202c25ee1be067f644d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd5ec0adbf4fc2c6163ebfa6f2bd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c3cc478660b7ce41b9f11391b27e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917017ab5f343e305ea02763fa1f3f72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed0d22381cb95cf22c721d3b67dd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0071572f54a67aedbebabed02b174c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735d28bf41ec44f2d5158d09285d60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3226210d6499de20d0fb84a5437d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f678d0207de86332fdf5fc6ac61ed9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214595482b640a7f6cf85038db398ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132c9d3963d9210b5f965efb512e8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14862089eb2fc7a6d0e0975d6d6ba50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d60bff3b38437a18ffbb8087d9b5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4935e06f3ea944bb47f54bbb09bf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31671b26a2677a663e13ce5ece2c31c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c87ae8d279ad037f73b027432b95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18692ebcfecc9b9caa65fa53f482c99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4854d2d74f8ef1614e5adad8068b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4a9e3ab0652996ca2adc193a67e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333f51da032488649f433023f2d5070695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05043a77fe4541455adfdd696e129aea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d78b56682cb0cf8aea73a003686a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2e45c1cfe3bee9fc3f4d638e016e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a991bc43f11a578d4807ce095c11360699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb304aa8bebaebf9ef83ef245d406b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873606363ed29d8d8728a85c0024a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352b3ba54332e85e223963d10dcd0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a0ce124359890a6c194dc278295bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177842a7636d4f48a496cacbc955750704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca21958d1740f38a705e3d308e873e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe1844850a5c0affba8a64bc246a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07ae03adfe0d44ff7515aeb92af137707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7597b4325b2b3ad4c2802eb02b4ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e272d9787a7c5ef6835e70a2db41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eaa24c5a9781a8341940e267c03a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d075ea5b0183a7a031805db8b960d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f125485135cff9d0ea6dc3f2f94789712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6d35251568325709b047b551e393c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8005a26dfa37aa87b58d52d16c3ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f741e0e8b5da3f898f60a2472a3efe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bb5b0740afd2e18ec977b6bb0df08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12bd19c935fa44dfac0313d215c11d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59f26b2a3135b0341da80a1133c133718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110782d73461b60a4e0e9c8318a740dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba6c57a61a774c63eb4fb391917ff3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206fed8a4ac90dd8d1452a3431d04c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316424399390232ded6c796da8a1c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc1d220e539f22419fb69404f37a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7b57bc1393f1386ebff66582e24e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f223b435af9c64f4c4c3ba9ce588533725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fb9f2b35021a32e3c125a26d626bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ce3f9356ad006e2a585b0b1f5d9e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655cd084f5a12036272c0480da56e27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8271563096a403b346ab8ab9b3fed4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a489b8e044e49eabfd3cf4fe661a52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873adece937405f2b05d35b9e60481731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c41556661b99a240a1c556475103ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e8309f815a5918fb96183e3006e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b02e6093f9894cc755cebfc389f777734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4fbd28b935c789e5aca070c779e8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437eff21afc65afca1b9a71df87956a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc06af338854218d2ab965c57bc4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7493ae2291d5f0aecd167e5fe4af751738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51f988ac2ef143f3fc893aa8bf550739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c66149b0e1c8072a3c46664f122c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a081bafe0fab3e7af9a599970ac9642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b3aa0bc856a9a49670288dcbea13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb7ce23cb951463aa3971894faa197743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed149f2db23662f9ef89ceee6d64365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d203c29ccac33ed2b03681a0fd5e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0952179dca3f32fc1ff4e72a0cf8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6946e14e2b07ed34d04845d7645f084747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc68e6cee4f90ef4d55d4ec4415b8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc6024d736dbd743e5b493e45a1c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e9e2af17660efccab0a19280d44b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e62878e9b72ac4498735d9d238de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85951a9263b6f26deae5ad1e4f9303ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee934f299726f45537c2846f4f1c2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e423c8e1e9f1f17d5ad132b2653f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734244dbf8bf681018b76faf014f4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16d33718e10e3a4801a689d43a4de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4997e0717068ff2b5e6354d76f3020757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>