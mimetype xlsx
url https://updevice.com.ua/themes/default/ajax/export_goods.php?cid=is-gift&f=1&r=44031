--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e01ecbd9c74e5e88aaf1a7a98569fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf36beb0fb25d9bea500e28d10dd3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d01c11f75a60bb6c88885363ea5043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0350bd53c4b62b9467dfd72d4e131a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291e28a7e9eba32eb297833c36b6ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a08f98adb91f6affede42c7a8e6cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ff41ec9e9513412b9f6d62c52ceae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b59a5e974493ed0025812443e06ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2c3744aae07f900931c822e273579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79d55b62d1b0f37eab65076a0e68f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879674b9eedc24c3d3797c825b2b1ce111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975032565dba49b55ed0ca64da1fa5c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a97e529029a21a040ba37aed6b3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761276b226dc81ecf5ac0194867cf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468c9f6fc98161e7a77bb79c80927d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415669323cf948c7f21ca3b5c861f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a745c32cf87b318af3b8195338808e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c987effacb02775e950889c6fbe6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b45d5ffd0a9953bb23f1e3c652aea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f05462da84c26749cbcc4d2e97150620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2430110422d9d5d89fba5c31070ffd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db31a2c5cfbc2370471fc6569e348f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34a07b6fdc6072a0f22be95892e5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff199b3b465b7298cd414da55bf13c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacd645ddd8b710d5e9017834f528725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15938732498678f754790f6bf47e7e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ca7f044ed1f3138d4e4bfd14969fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff3061eb9a471683a8b5d080cdbb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aae9baa840542579308cd507141ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61697e1ce1593138d538988d590af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb5926286f2fbc32a5150add3a0d4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa398effe31237300355467a5060a4f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a85b0516dceea90901fdd226b7b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59593359aef79b03465b7c57daeb9d0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf801a1be55154f78bccca71751ed1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a521ca1a3c4c0d9d32417c5e04da6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e98bebbefbb41fc29f9f3c20cfe7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e7589d4abb1486bf3f9afdaceff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0abfefe262f2a49d8ebe14c597fadc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991567d5480e7ebb14facfdedccfcbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768f9a8ef0514d73d7e8a96d1caf5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ddb7509b301ecef92361867907bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f9f14c195d2f841d17554512fb1d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63792162a39d22cf0fee86ff4afe944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3470007e35da45b03c88ce87ac36d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240b4615744cab190830afbb066d8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85db1af9d6504412c39aed30c765f1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17c1e319e940c60ff7e180282757948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96055fa9df30ceff45b316270092a71d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2470bff8bb91b698edacd0d8ceef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d72160b07d4cdbe821392358e3629a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ebedbd65b4a7b4b304bdb43d2fb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ad522d0ca00b6cc9ca7a3f98620753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c618f1872204eda49b57d5f21ba8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03447b9714225d1a306823790893f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967371aca66851cea1f3881a7c26b57756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47927db47f1faf964fd4b793b66b17457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2ad1fee77882c7f259d86fc33fbbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58c523e4f1b45a36f81f73b771b77d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee36ba9377312e8aceb78e4bf1efd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52e1c94916c14dc18c9ec451c80af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdbef390e8cdfb795af8dabe2b03b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ea39043db824c0a28cc9bc2ba007663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121493dadb732649dd12cdd4588af064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39df21e69212f77854e5f7aed4028365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a9db4c58fcc38f3b054b9059ab00f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca18d27d59c54231b19ac6987084d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605891420cc9692511e62a344f54d73f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8af643214765c4c1f4cfb05c86f9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba43c702145d9cb77bd110eac180870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be796772cd5e8b90c3213db0a09dc51a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e249dbbf895b41f7d20bdd516e66972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5afa57840f81d9ee81a53bb53321c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398756ef179eb92a1bec79be90e71874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70cc2943ef47f3559da0087fbf2d8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eea40e217b461773e8cedcda82fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce519c94a434b5a0f7b28894fc803077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf47139aba569f9fbddfecb1916a8a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e9e55b8742505dfe88829507949979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8d07d0582f41c01b4f2650da4367a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702d6a3e3057568e5cb9017f86771d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254fb8a654f919b298b85354548ab9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33272473437cca4e8d85145540fc7d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d607c772aa008723e42be05e3b1753384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b12447aa10005b2b5cb925ba015685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2fcfabb8ff1a9679fe5193c5b1e7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44559a320698fdfaa0e6d1f08fa7cc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8dfe627f0ed073a509307e4ad1d8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96083c62df97f0129f415213d8873cb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309cda62442e95ce5ae5c949bf7fb8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b628ba1564519596d2ddcc16e31e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092f921e52dc117bf847f1be173f7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0ac04fa2636a2342ed89b92b8e06593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5792c67f4ee8191ec712b27d434e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b788f177c16c5f731a90cc4c439795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e96f52b0c73c2873186d0d98894cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b59ebc256d0e711f923a0fcdc2277897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec620632ccc6aeabf2fd59f45136298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aff2b12fac5be918e3d2067baad95499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a544235b5b3b7dd6ee07fa11c260c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46489a6f61dd1d92d76ed8b33a387d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd40e934adc0fd1a04efc83f3e682102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c23e86d0100e4cafdebc1b391377f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418df277871b9bc6a74525791a0737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a72cc4606417b28dbcba0ff6866f76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfa72f0b159dc2362173472d13e63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050d97bbe2be6b4c200598b5116c77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ff6514e6e5f33992ed45cbb389af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b507362bd47558a73bdb3355f05a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799a697687077fea65638462298100110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeabac14d65aa4aedd63832dda7a6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b1836b44619200146b1db17926469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea3f55185cf9a29391ea01a471a45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd46b79d1e6896b7829c4167852ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9debdcfab388226df1baf3abb21c916115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a1f3711860e22e21ba22dc689dcb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b24df292fa4390bb4670444b75d56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcce5c0865188b76740b105c3af5dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c182a71e64bedcdd161f8abb06150119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1fa8c5b8cc268086665815aea2c71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378843f99cb32e4cb99ff628312093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcf80ffe21e5058495abad790d521d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07330386977f5a9315a9b5a604139c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0855db6104e32b43e77b853bd9257fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3116450b7cf52b80c0437a352b913125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4539d81db67d95be69d5beb3dba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0650bcf3dd67172d59fdeb6b27689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe293daeb03eeacc67a13f8e718d8e3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b2cea13c38c3d8ee74e71939a412129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e52e8c120ff90525c7dc9fba587b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28abc2bc7393846c5adb7885796103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569f633f6d0b6a983a1322729980207132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c32305deefbdd48e6e09efa72c6614133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5986b6ab4426a22bb86eb64634cf101134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd6adee7cdcabffc127962799bb30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730effff8a2d5efbe0c6b0f48cba9d6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb323e870028d73c3bd09af5af84774137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f7144d3aea3bc7556a081667b05bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685711ad6d090f8a5b099ede4cd4bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3867d8202c3a742918643c3efb3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e584a61904430ceca24bfc553e0ea07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873bb9351dfc21433b7803e85f8db64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af91a20248508d8b0e28c91f63f33b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcbbf995f4dedd094b8ad25d835e23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66679a509057a92309e85c4c5dc0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733f1abc8729f4f062617c563a22ea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68198b14c8647ee6bb7fed2cf9018d81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c5f05684c9f7a71e86dfc8a9af14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa301d76c447e75f414f11dc144138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e959833cc4180c67e8fb68cae963150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153601b03541863a7d609d9e5b85f86c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331b1dce94178c8f90eb5b1c6024a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f1b8914f059f5d7e428f341d64bc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31c2568ddc06d41afe3e960aaf509b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79ce1b09acaa660f1726c71e3139e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7fdfbc5adc02f11d7963b8d5b8ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa5f2fc5e31ee17d69b69eac12afb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9351d016ab9434f02f3909fb23cc239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512e92f044aa02a0d37f238eb7f54c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf9509a68a749e555a10f69aaf010d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1801ed2db15c65f4821942a2e219161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22620f7a7fee268d19894c8a85a2c79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614604f66e66529a83620496c7c526a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d5e37e3872e8366f14852115ad75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14f92a88acc0e1ee0c900482fbb50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c17886e8332fb753f4e2fa57883b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bced81d46deb67e165119816e5388167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d125298310eacf4afaf17dbc64059168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011c9cb91e95e0ec7820011be9ff27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581f8e9845a48310153029ef06aeca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6f8026e30e557e432bf1eb8b43140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd2611a65b81bc2e09bca5846622d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2006ffa9ded5ff14c9f623ddfb8be16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec3a4981121a8857629a358f988a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b133a98609f78823da4528cfe8f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f323ae7b6a3828b90d4b7546d6bd19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623c2cd7073811edb52d1ac09163008177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb3e0b615002037f2da80652cad070178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752aa5560f9b64d638c60871b26fea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3aaf9fa488b735e31ce123e915be6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d216b193fb2daf80e76074168240a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b30257b610cb7b338399ce970285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5652e47c324b7c207a4a7406340a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b82b56cc328c2065a1d451abd76f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539ba15cb6741e2f1a16bfb6ddf4ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a69e68e8c29591c7495e51c20d4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53d0e4b996694557880c20e080e13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd01ebfd096e7391c4e9eafd2a38a56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea4de8eccba8db1e1104a9347600b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1850807fabf5bb4cb70b529f321f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fd856f9a856e94e6604674a2810ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c33ea0969d4efc1db371d51104cf43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bbc73a1b07ccbb13e12da695d42a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084cc5a490547d678de35c2d7b7911194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49121ec99cc49455ad294a95b70b02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9841b92853d0e2ae0fc53171478d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde8e0b8b7941c0eca5210f2e68a887197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13980a3485e78e5d70e47750dc27af3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e39e2d940ece2ff0a10045a49d42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d57aea18693ddfbe7e1c1d1a8c53f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff9c3fbd56d2d967a4800fb660bfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5042e805c8301fafc4f8af58142d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285239ec1497da81e07a5feda7d599f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa211abf87327f1c2b51fe3337dfffef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98af4ef61d598b79444e2904871a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f38830c4ba51d4eafcc860674437f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f07654445d2617921002b11e16e53a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d623c3eb07f9e4bbc6594f0c12f06d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a70270796309b438db012f67c9f55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb21ded2fe7288d0d7696000972c2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101209662d8e2fa91648dc3034296c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a6257e3f0d5afd9b3ccfde630764212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29708b8cdae5722ba19a2d19df05110213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c7acabbbf1e9d0e0faa55d0aad32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d322b04e0d1090d585ed111530bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b9358bbede2a507203206e1c56fe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd505ebd55148cdd864ee4a4780b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3554fcd2c6cbf7a89a5a15d7e281eff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ed2bb0f0475c704fda6d057ea0b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652c2f422f077d5c15ae3c1d595284220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc09d9cde0e74248bca1a63a5bbee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458acd24454b77e326071c326a361f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53f9823c245f4bfd4d99aeb3825b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19592e8d9e11bc34feb73c09d66e33b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53dfd783256b5acf0863eb440b5030225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d889941140e40c41d805c130403c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126deae0855f6098085a0abe9dc13b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca54f1ffdcd174e6a5d73ae1f0565e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d3835a1028f29aa18e7e19bf5825229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6723c711e8e21aa974fd0f12e7d2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a540b865a5f34ef9e3e2549dad90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b5e4c63e4e1054f934c0435fd966232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d4dfce825c4959cae57915b83f2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ba7f83fe2292a4c099163402e1a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c940d1c66a970dd70c30d680f79f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e23b02588e97cc217cbc49f6a78035236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf606752e7a226c3c24ee029913eed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465a68a12aabc8af817ff9d35f1a918238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721545f61defc99a218679cf02e05b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccadb75999749c92aaa1d2268b84619240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ef3333b5e3100e8999ba25ea5d5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f56fcd5406a955a79b4959a3e1806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8ecb072199430503dd0025a39a5da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb4559531c90737b6ab2d7c0d714b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c339a884cdaba8a7def48a98ebdc34a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5423ca5a88b823870a912383adf489246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82130f1996c18d1ca44c6d3180ee2953247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011fa8085070f6940a18f22968d7cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc322b28d56a85294f01aef32f6651b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd9187ff5baea824c6654d5b491316250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaff291595a4e8164a94c77d61180b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3cc7b3c7518438880362c47011d8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30dc0d2e88c3012cb19af0b2e6c5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98ae573f2b05485f8f94b6bb013de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a07c3c06f2fd5816c0a945b9911d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243d5e6d1c0e94d44165939edaf4fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e882e79703d6faedaa405070d8c20f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504cb84fdbf08bcd46481f1b3127b19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2be6b0357dc3c7dd39159cdb625c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4eeba80bf7894f80d15d8e8fabcad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52a91ef9eaf884045ef56174f0731261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4429c75bc27537f2c5640b0c1e3800d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd04705e829d7edfe3dc7229c544d58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d76f44227fa305cde29d8e160bc7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f3d280f972dcdc4c8e0dc1d2f9e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d22cb2690d25a7d7510b3dc905ec8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b3cd62eee9f220a52a9ad466a2e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f69c155df02b3fd4bd7034c63e110268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17f5c5eac14fe609b0b5a07c2143b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deae572280d435c8b93228a440b4d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a2ce8ed20b28610c6423058ce244a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee34da631be7545be8ad3cdbac6138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10ed5dd1c2f9718305de20926f415273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1c34c8226fafe85e3a213bb5b41e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115982c0fe6a6d31f5844b3bbd26733275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500d453fc148a494091c92164dfb611276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2539c2e7a7a055d77921e30abf485277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749f74d1aec3e8c7e2a5c07c5a7a19b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd50a50a9259b6dba3fb38b6d39bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea3b6eb648d212e1f826e4b1f66671280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755878af0fa8ec6cfc991b56ab7d1df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30e0fdc67f1b35e2d6ca64e64e149282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f7f707e61d22e02ed918bd36815ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d208979e3c265434fef9ba81f4d5ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a6836993c35222931b9e7d2a1acb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bec3034ca67608431936bb43ad2b93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bcf5b61e64e45e07427c6db013151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba356cdcc153a4ed52b883e810375b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95338b1f6f0474ae0de50a9c57f195289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1119c23f3f55c3282c8513d69959c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7119bd08bc94c8b5fc867e41bb7e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702ebecf742315a0344f7a44f1afad9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c39ccea5d9ff7b9884ff4d4d30e7b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b6511563a71502d112bd37704be31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad5408db98f6cb836a47c3efae561295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b05559ec3d7836ee151a6b718aa9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82545b249cbd1734974245385a3e16a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b2de2058890a2af80ee7c50f169aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bf2f8709e23121c77ef0fe931b65f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635f611601d05f7fc1d92ba4ee4eca3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e9df887363254899c4f324d847b55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae721f4c3126bffda60bbeb218b83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea154917dcc3c9f484d88681af236303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d4159a4f4b55507398c8f7850f69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02784aae7e1065200d2c0e90389ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebd45019f6c8d6261a7ef7420475b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6c7d94918a74bd4fae6a91b79dd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4267934c48b8af93fda2fd4a9151c6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38899d048123ac01f2c7a09f3c8044309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d55b0efcea336c26d99b95c1fb38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0475169329b294ccf83fdd6ebe27d93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981817225fc0ba52b20f8d67a9fce371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a46e61f63ad0c5beafb8ef4231477b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1ed2734b7b6e88b3a51d72ec55e95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456727c5682ce1c5c7b1f08d2a7cb81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a81612c2ff76f0919f658631c752316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89d55fa95e24a0fb324c8457e98300317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a188600bfb467b7123d441d2998b6d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8c73e42c2386cc2abeadba85aad5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d76409118d6be172c2ae5b86ad5d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e038fae19829e562752d3108bd484321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc07a85fe27729e281876cbe1772867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18d49904acf3745e1dfacf63ac7e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999944413249542a76b2131205a671ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c16c2c98c02119c0be2824ced47ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ebc4229d0afd92f45f85a10a1e7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcb0fff36bdc6b9cbcdb0b6dbcb454327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b1e9bbcedf5e03ea1228b94f931b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423c06a7eac4d6cf8f13d391e23308329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166df1efcd483c600cc99e5d58266e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554901f87d7bd8d4dc6db0bbbb9e16f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e58ae7149da17ef961bf87868e3f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f22cf2d0d2a1db25461841f19b702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef02e6d2268e9eef90396618af8e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309582ddc6f5c59e76e7ff2d3a2f3069335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee711d96dbbae440a3f2186b86873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c67ec18b1bc15314580bc4d55a8750337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65dda13db8fdc873493d9739ec0691338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29b83e46327e7bfdc18f4e874c00e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0ad1361dda79eaa882f0932075641340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ecb29dae2081d54047de66bca99b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c657d0d9a1bb56b601e857f88897e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3b1d3c6ab4a534017a1d6e693668343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984295cb708f743a990f9071431907b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a9fd49365e2f3b02f274e9b5052b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561b6f1c2d1f9518dd4932a637ac673346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c04b67d4598d257e9568e649dae2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4fa670c9e9da1051ebf7759d11569348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d21e58a29d05d736946ac1dfc678349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229ba05f5b49865f1c0a1b55d52f3e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274c91b47be42556920e9c03ca1dbc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc8dfb7f3f9735406af92107b5d9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd298469367f2ad280a21f4758d2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764103491df11369dbb8e9407a549a09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a0498434637445404581f862c2b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890cdd5ab00193622d5d02c64440df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08da0c38667e7737d66d2d856797dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb168a6258301adff4aa402a72631b67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92009c0fd4215ac357d37d05c3b6aa93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f6ac2818b21cf688cb9186be6af74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44e75c1b1f844cf090bdcae5f6fc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd72ecd8d18fe2c4b0ff3df1a48c43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ba200ae78d644d2012a931d25d313363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc89689463230afed0e9e330a78c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38386e0b4fba94876bf6afd3ea5417a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2dafc0e41ad32e34c7405c579c278366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752485a40fd7d75bfce15824490efc4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbf674506548cb313166ca11ee70d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d2105b826978cb51d54088ecb5cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9d0c5828606098a8e827aaf852f80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde7cee24cfe49971f97badb741f979371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500303b5d56f9d9c112cfd74a5a546a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca1988925cc774d16656ec76af9b99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd471821eba5faef8f08c2472b82ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6c5f692f6d40ea820cf7399ef72d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dac14ca2da5610650754de75a95f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7fd71807faabf1a22d40d93179074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a7ce76674fa3c946b702d835c8966378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276f791357c49e8dda9d702fe461faa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9cbaa37f367774ee0d02401ed755a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa61aca9855d0c06c43cde145a3c48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f833696fcd039f4f21234bc8fda1b3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b233e370d5a4fef164fcceb1d9ebd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0ecc86773bee73e4be68a7caac27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f406c2f00aa711aaaa027a1b3c63f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03451b657d61caf953bcc4f3f0b88f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d7fd26e9ed0af1e24b176f0d2305387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc09078170f7d6bed0d1f815177d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6448e75f89737c757910c992f8356a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557354dd3480a5b8ed070188893ba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb50adc561e2ddaeb22372c5c21a31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ebc60e1010a6c849fb41bafcdddc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567e4f9c76b338c19dd9d712a95dd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243565a44db3e8ae88d31359e457a0b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a66db0265e8740ff795ca41282faed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec99c31000da0b6457ff2e9a0390e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3c9f00606d119bad968abc65ca9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469715b2e3a3933f417103d8de004cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3089dc82e5c93be61f86196fcea33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f249ba3ccda0e7e731e43444ee543400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db92d79f11f2ee3afce7a6a573275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e788b4437133463b9be159104cacf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649501c4d1229f7002fbe7ea60c5cc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39260e2970b86de49b149748d84fb349404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea56f8c7faccf9afd9bf9cac079e2a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b618c2a14a430bc326f5bfe689046a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a3621642853200d8477ae06e6d81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc411e3920d24bf9fb774586f1ab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3fe7dee9bdaec88d8a975e1101ff1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3779ee2d3fe353493e469da60af6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ed238e646c54e515d5360778d266411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854edf16ed440b42fd514da5ec8fc6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049e15e670c6a4bdddea4c7b666c41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1471082cbb57ccac002f5003ede4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffbcc377c9f7e128ec0f8634301da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93dde9f130b64be7921522a2714a89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ea47dfba3b3e4868172ca90426b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ace0fdc249df5382a5be691321ff7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507a4d7a979d57050a48e2e72e253d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cfaa47002e69e59252f9e50ee1e3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1fa1fc0a9f79ea7dc71c274fbe228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b13b0b26df531c85acf29124ba5124422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939ada2f3a6435f78fa3d1e165b77bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07da27c5ab98720bb42224aea4d25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c1562ba7933d73b6dddabf40ae057425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44b7d48963b6e92af63ae32f9bf398426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b3556a8b5d1b46771d74da7493265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c83a9ec2064a22e34d6bf819e09009428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b770ebb05817bce369250a5dab9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee1f8fa05cf33116f054b0c9b2aa48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ba6372ccdd2803ee9d9b671494aef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc8d7bb82e6bbad428e4023ff217d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e4458e68b6b838d0754861c45f012433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa74ba82e65792ddb269eea31fa7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e260ad6188ecf01402c0b9b54feaa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878c7163ef3c6bb262be6c98e0cf7b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c5daa12ecee1f8bb69c10f319a35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0d44b1b65988c4df491056cef61bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a468bac32b701b924bc2c463d4b53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d4a64c7c480a9cb3e7b5652881264440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e61dbfa23eb9b859ffa08ffebbe2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf9efb751e523a6d0f69bfbd2e28f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eca44fe1f9776a6e291bb0af573245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a358522ca4c06f5769deb44fbb32349444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853a8603cd96eb7a1bd3ecbe9880e4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e92716f99fc45be890e3d95fe8ee8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c649c785796a5433c09060d6ed41e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f53ddfcd4179c1657e5e4dafc4d5da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d7f5ec189d9ac8e0f46ae0786d508449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53ec08a677bc68be699976fa1b8d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516d8d88b7faa42ed02469262413728451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161ef6de430c8636db35fae7381df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf39a4bbdac66da50ead7d5061cc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dae53ec200a91c0a7d41c9b6e0e33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60119684c03a59b610d8fbab5967a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c201190d96a6b2ff48383fdd746f699456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75caa28be40d74083809aa63eb38907457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d0d28c62d3b3550ac59bf899e023458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a1c7a091185266c531a85be406c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b0e12747ef62d212f38a330411e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46da2b470ee80ad32bcc9e29b0a7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52687f4c28242c4bcbe25057af70e79a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a63d92934f0cbc5b05436aad6decd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a6aeddcf2394b27927fb229e7933464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29319338c96f12dadce7ab881cc60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6ab3b5c343386b2907b8aec1805db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c14b67d005ae201c77271ef8c59b94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822fde9444c5f2d68bc1a49a5251f5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b51078f9d617b75a7a5cf33468af2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616d2d5e460e74566b96006c7ad649470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c540b5f434a26b2daa00bf686af1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd788fe2734c27fdf1ef8ac891ae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea151441a8679a2fb673f7f7455b03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74bebf069389996298e84830c4d2a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dad8d8b616cbce7b4a129d33458772475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce389d76ea7faf4a0369eeae316e50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908709606dd7405dcfae6ea909e3be64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0591f10ebec4e401d083554c7f7841478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d68e4bd1a44c12cb107ef05bf1570479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a5dce81a5904f15e783dd340502d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c86c09efcb14902d1848d71f0298e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8432d0fa1018f671cf902e5c00cb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf3037d1961d092d48c7d7a0638b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b0a0cd344dc5716e1c460e4736b2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e057dc54b7dbf5a756b9ce0f2f1085a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab511791a75ed3b93120efa3ac9d61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4456457582bf58f2389da3a4d630d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c852c6c636d00f07d25aae6c0edce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83910410f25bf1741df30bf1593f439489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2abbfbeaa7f44a6e436f736fba17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74293a39defc1e5c44325ae9ebd6cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566776d30fe4897cf869f59296abcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787d4591de4711f1b02d871006f158a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de9c93ec20676d8f01b7daadaae0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bef7dbfc1ae03697cef0e7d649084495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e89360423ea63c326a9edcc51dfba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56458d1069368b3fe59e517633fe7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991646fb5f9a4e251411df9e7cdf35aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12e72382900b2d165446fef755bf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4769b22a95524bf9ffa71b1c926162500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437dd980d1517b3336b1ffa68eaf2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710573aa39e5c18d190856e3d36d9a97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc9130687aab513672fd4592c12d9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8743e9ff30c6f3f698ea79743ed57a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b521679fbc285132c93f1f22b2629e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abacabaf95e974b2c7bd728ef58fd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ef7ea1c28a3713fe4033be6bcec3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab97cd42733c37bf9306020a85b3c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80c53f7bdf51256db0753d7fc03e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f15148b32d308d98a4196f3895fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa056c34ca4dd5afb7d935b053d621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07149c1edbd8a99c174a02e9c09a8e09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f99e2636dd24c05b3b22441ab97b95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c722cfd26c0ed215e11cd21dcc1cea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b060f5535666d3429727ee2f184f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fca3368bd3fce4335bdfd71dfb6ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd93ca4ec3d2ea9f849dab7c985212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb410a2110f1096866390d1f2edf2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149167cc9c3f3e31f01858b5dac5a944519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c44f97b80852629b0039e12d5cca11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3d8f59819f4a7ab43d3a79ce5c3de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8881e04c08cda6398cf4fecf11a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8397a657b030dc8f8bafbeba82a4f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe35612566e58757d6efe8d618c61cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab7bcd76369cf5e8cf110d74d4611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1823eb2494db67ee26eb77b66cf96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e721544c0ce6672fea1531948ad42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a06e7f6e83911f7a4f3a46adea4ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0275e0339a5d318649ad9277b4ae8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4708047c2d9fcc1e668233037f319a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c009cf93ac5182e8d6d57f2c9cc85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4324ffceb3a0d60d99da979ab9140532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bddae2b337560eadb8fc6e82b0f232533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d18290d00fe0bf64cd63bcc3b52f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a1085d9ffd80900df932501753220535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13af5dae11b5a08c736b6e313c5dbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7f2b8727d59590cf4aa296410aac5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbcb53c1753f343006000bd7c28d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d37cde6cf468931303a2d5ac477f96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6afa838977427abecb8b581d4bc9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45430c5c5c90f53a72925e5c2eaedfe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647bf341c582a0898a64ae0fe3ecfde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a50542d9bdc437f8738fc1103cc66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65805e749c2bc576cf68d7773a9422544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200bf67cd24fcdc0068519af495ebbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1151bcb4e7c6eb98158b3a4f37018ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585934977fcbd8bcb18c78eca690fbfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d2ee142525a98246f722641b9f86c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfcfdc173bc71c7c61a141944c40b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4764b4ac67b00a0a4109db07c60e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d9fd3a4ce2504c55fde49905ac82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb012afaf80ea11c097f0be627f9f7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c418970f75fa94a786866336552b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ebcf6cc4dbaa58d9237f32929f518554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210a7f21c5b8179fcc45833d37637fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795330224ab26dfbb354c52e05543e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b9c6924d8fcc0fe532b56f3eb1e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76e722dd45e6f56aabe0a93aaf2c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed0274fff2106c1428ae10d55c3b89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259540d80f82cc080a5cb2c68c5244a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39416651eefc9d4996f92c639fd76b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5459421a9538dae9824d6d6120f542562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a81f05b55d2e14417d575acb00661563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f946dac60827e7f2c5dfbef35afdf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d756f52c45b32b955355ceaa7e35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599f58bff9c860022ea1fc6a0ba92bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f69f1ab9c3ff9ad5163cb065017e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a6928f1305fe432b5ae5f3b9bc4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae44f6e8d4e23b7509423ea3cf6e8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc85160381fb03e18e1e505bdee19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92097ff0fcd63c3291d3aa36dbe980571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b04773bc801532f17723638bcda4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231e9e5c2c29c2313c972614b57a21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1e9da03cfe9a418da6f196d904de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0fe021ac7186937a95950cc055642575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bff863d9ce1870e2277c45b4dd6fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d10f69730d7ebdf1e24eaa9d2227577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f7af51e297b6f91bff2164eeda65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693bee2baefb206d6c60ebde6614f7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810cc734a1b43281b02084f9a314935580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e96f8ca98d52ed8145f016f4038c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fbca5dae4dda2ff1f05b99e3fa4a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db696d608bc17ea82b1bd99a2bb8d50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf21d00d0c9f625ce3e8df543c175a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34beff36182003b90c6832ecc26682f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d6641e8109fff24e9468ac31de13b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c2ff22830d59d431b1695284ef4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa607afd33cadd3e0dd995fed02d9a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28b9c6de998a18d74f99d6aedd09f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca31b2e0ecec5d4af3da81285024d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd25cd0d2e59ecfb9cde1052e0aeb42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cb8e02fd909faf4101a8c3a1a3552592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1691451cfc5a40b2321f77e045131a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456293784f0912501cf14d24d7e45de3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c16913fa7408f0a67fdb38a6d1a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a01c42e8c5d928248a2fd2be6feb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534886687dd1655e4f3f185ef8d976e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f4c7034181a1ee8a0aef9021f0e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba06beb0c77b485dc9183339a857da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d48aabd783fd74c440345cf2e0fef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4136abab9e3020ec4118d008c3d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2cc4912b360c6b8e9a02759c8e7c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ae3e9a83122cadfe38ea816672cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a3872b162dc462ffd5bfbbd8a1241604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115a1a03f1040d62441fcf18d14203605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c675cd2878b37e170bab70db69d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf0f243e9bee2948025bb5b32aca3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc40c09c81ee84379923f4ed3ca9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39cb4693c8e7431ad9ed966bb0a626609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b5b9d48a08a7805f478f3762c20d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd17126776a998b2114e63d9fb9ac9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88abe3a651b8b20811d6b4015ccb66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654743acd82bc3227b2003ff76982980613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a65553ee3eba584cfdd5afa9bccad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3362ac46ddbf7cb1828b54a021a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a37bfba216dbb8661986656102922c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe69207a6d17cd0718c6279654eb90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de2d737fa191dde74d7f3b134b12a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dde9668bb3e010cfe98d772b643c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e762202c22c40d0c2b863ce082dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4636b9b90d15b8bca4ad4ce9d1623621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5a47983e448eec9f7067c285642f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c383c38a618f92571e4ea2d3bce8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa8cc0a23bb16c874fd7bca8fb6e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d027ddc7ad5d75f7de59c3a6ce9f5b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf52ba12e33fe22c0cd959c4ed7f15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286821434160ee51371ae7992b61e85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b939b12cd769a0a0d307db76137b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a5c534a964cf815306e968aefebb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979da0b77c8cfa88e6c062a370f9fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c04bdbb6f7b63c63ec74cedcc395e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102811a47b031d57bea4baa76c6f378632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9fac3d2fdffed52af47b8aefde546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d0f244080290ed836433e8047b64d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f1e5297aa3b9449450507021f4bfc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f30a2dbd8531b6346c64deb93fd439636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2b60bd5e3062a051370bc810f613637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa72ac7b7f01e2ce4c93116fe44065638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba717dfcf040f1c28c85288d70ac4773639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae8dadac8b32f658fc0bae050a6d03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5b150d08b5ab31237322ee64c480641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb2c12764daa5baef9641fd530951642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10372f7a0bc769a69692f92d1a606067643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053241a6e2e933822fadb008196c835644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a6d8c25d722d7d4076cb8eb2ed10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa0e10a2b8b973ebf1ae2c6193bab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64849d9d42b8931b0da7de10a88f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82247f3b5c899bc3395c687a3fc1ab2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e19245d53232169f6f293c3789df8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2e155825c1d05b47b0382db9d468650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4de548062ae1f1761ee0e2d92a344651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e77e9ac4d9b22297056c3383135e9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956af678d196a62d61844abdf369838653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92362d05d6050438f9b9b57223a20d2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a87ecd50b283dc193dd26c576ccf1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c6b46c25148b3585af5c352885422656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8044b508f3b8f9740b4f11dc49ebd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d89770130b976e54dc9b51545dcee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4777086a9576c4729056c5149192d7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac86ff58a07bee8e4f076bee3528e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6bbe212835574e7c879b889362bd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d5417235f51797b7baaef68617658662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ec1c9c0ac0fd535a91cf97fbefea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041144e0aaa370f04e133787f96974d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999857c39fcfe0982820e062c12f4e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e40075c7afe6e3ce3a9748a674a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1490a1328d0bdb28f654901f9e78be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c262030c89d83ad0e46fb77a5521a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdedc6f5ba4d6fc7b03eb521c3c0b00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d5341589c6763103c3c5703bb4461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9cf5ff4cd345ad5f05c31c786a2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2096acd031c69dce785532f03252672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b93ff48f5daa470f799c0f147a9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3cef72c2ef7b57ca66c62381c128674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5ba9b1891bb9473939834d64ad57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071540302260d4368a06260a8dc0ab8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c90f8fdbfcccd1bb803523be6af6b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5478c8934a76e95796d69866db8aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcba6d88934411bcfe17e55c8cc5bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427939182862596e5b0eb7d16575147b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1d7d43e81d5e1e68cdc1e8ff6ab1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df00dc47d6460ea148c8b6ce12c83c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de024fd3180d55bb9c43ab0b6e8bf54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c22701e8d17eadf8d0905cf1a84c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25901a4383c6786257acb7a9ce8c8c14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd0448ee865c882b00e95a147d565686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a379b4036468aeb055573a6e5207687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d0a96df96373db7d950fadb17a924688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2e6f9c9bb6cf7cf92ec6cc031ef3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51cb18608f548b88155836cb59ff2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea2b8e2487bb494f32dc86e1b752be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f21222d027c7a65390ec3c575ddc6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578514139d14608af833e99dacb9c6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5b15a1448c27ee6804b75c040200694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519ffefc63cdd5d45cb78081fad1013695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819f051e830c60e6f60c0375c004bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e33e231bd823d26d4becc1b2544631697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc64d0e1deb0f1e095191dffba2376698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e5c0fab46445bd5c7dd455053a42f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20257d1ab6608ea84a752feee358f1d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd73d08fc7828365a13f09c41feb713701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da9df3c4ee130db14bc71c8fa74e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033b7e44c7c79e0c0200ded14e583c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc41cde526254c4af2055a1913b04e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e8c0184bc291b3a91780d4bc64e09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530df695c595aee02d8efc032d30664706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b15ee5ded991db08c4a37c8123bfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26b31258128ecaf1b8abd66e6cd01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614486645c7c24a52a862754e6038fb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183109976cdf4ddb40fb47891131cb41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48627704ee785d80b5e335e7f9fe4142711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544653ce990ac3355b3b09c0d34c85e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793550a02c13231a938b512fb46210ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a2c16119e7ba827afee3b5e0deec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccbd3a4524a236cff5b084e78a341e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc180f300f99139825c4d014af649e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f260f8e6eb89d3fdda52787f325cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9390eed3d19460edc21f47d02879b1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be276f1b60d3228ec80b1a016a7855719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ece6a0a60815d38b7d1bdcd25e1f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b409fea40090650264795a8c352b02a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220b9d656ea0b2b0b72f3de0dc2532722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed35b1ae2ed245189204bbe4ffd6c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d55db37991a1d578adb8e8ed959e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab00e1cae7ba4dbf20ed0e720272ccd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d336cd3d50ee12d7cf11c8e16cb5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea930036883433273f248f7eb79f22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f85b96fa4451405a8e8c9bb711d76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c686fc7f13018bc5459fe7212d6632729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511017bae3b82fd9a7e8612b2992231730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90156deb70105a8e65112f919d75f7d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d48e18c5d76400569dacda7d1568732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e094f752e6ceaf67593fdb2fdaba4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35f87ed2d97a6c3f4c868b974317f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f450ce8c8b0ba94cbb6bd57dbffd175735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a2a3deb62d1a6a2b2c4589c421d4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1156c67e9b8bcca8cc55808397f8d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae46996c7fccfb3d132ce99cf37d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee45494968d4587fb1c7f5f07591e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f399738b1f26778f7deeab6daa4f5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be350b59fef1fee6f7987faee206c24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d171c7ab988c6c1d747375ba67383742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef062b02ea0b8679f028e5dd49580cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c258eab052b8cf4e529bc64c0b9553744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f94fa82a69acf9134c3e93ac49276745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641395fe5aeea0be69dfab7059e9a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7575c29e599fa3c726980d1c7f323a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fbbb8ee7e25be6b8f0638c950361a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794dd19b14b3c2f30d93e9fd4f22c1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45569a29141241f4834447fd71c4c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b208c17e5891ce80213e9e145e949751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288717e6d9943c1d0d76618fda3510752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630392327f1aa406ffb897eda2cf57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6b44da6e5bee3d3e062335a17c64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2612859cb78a2e17be9d2a3960bbde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d31ff6b723e34b9e5b743338de9ea9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e85d553a0cf83ba0f70ed7a1d3380757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768383601f5b489e5bd4327902ed25a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6557f21d0d795a7ac2d9b913fc0a24759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b1a5af71815f45d3c403547a4424a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e4dad278093e59ca30f9444e455a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2010fe1f7ad17d27261efb497bf0fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b927afe65a9c9b6af42290ca198bff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabaaa7f76ccabd8a9cd0c77f17cbaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4b3f8cb4adf02cde9daa1b3857376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99913c977644cb2883aee538b6dc307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b07cf2c3ed464b78ae72103eff17238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938d80c336af1171f93daa69c336de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3161d2cf162af3118102e59cc3d9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedab58eacd71f341e9c8e7732e987711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e42e0fad11774b4178474f16b94612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09017b11dd7db2d74f5a405c9c24ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53710553fb35a0b6898ebbda8760514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f186a0448141cd7526ea8997b3c930015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ec678bab174321619f30d8a86143516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67465485b1b8c959062627d5df9059717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4391ad15e7c7a1c81662b9cbb0bac818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21389d1dcd2f6386fb2e63431d1a7ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe1459ae99e904ef69ebc9df31bebf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc68aa5933bf3add433116ebfd6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a6e1aa28cebb17d907db203d1d2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c1fbe1b51a1f6f8de4f63e2e16db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbdfcb30895c0103382f06c64d453324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f1918224b66879af1876f34657bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a269a1798394c4b7e5a27da780ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595d22f0288233b21a8b4eadbebbe7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8469d4608874b14c5f165df489015bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49401645defcb0053e2f55faa73c413b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546d92c2bdd9d5c2e1fa694192a1e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099619067a5a49c9304f1c3eaf8eb98c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba584c9c6c274f98d4b666fdf99d9e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf537a4b7181c31b9b0ee2f5cc1f9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbdebb4f831fdf2f7a4ecb5962b91934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e853e60f462b43d22deaf9a4c38e3d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702df09e3d37c52f48fc582638813ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25528d40fb0e934749166c9284dd9e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d03f552fe05b9e6de3cdb4c87e9ab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d93a466989e8a953a64c9f293bc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add8704ef8a40c7d5c31e931882b30640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126663346b3737dc8a7c22576e7f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f43f4786976089c7d972b17e2fe0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bc5bea65ddb4b8d93e2873e9d452643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bceaa72872a45b94a8b6838cf8628e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add12a29d9f1a1f2e549f14a6f33d16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecddbdbabc997d2acb2e50296e64e7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25185e03fd21b8703682ba0224e5dc6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4541c8141a76af41415b51a5a445748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4fce37b29bb10452c1931091eebe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b1592affe493c18708be54e95676250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7ace0ad94a43a8fa16101e476ab851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9604f9ac48daf8d651ade1d03669f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3975c01fac19211158bb3459ed26553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc422f88a9367cea15a1af11c30bfda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8ef1540026431d6d256c5b5a6237b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe1594b176a8f281a051ed596a535b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77c677b26a22aa112a6b25ff58cee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16deb6aa29dc14657579319a9ffac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63cd17ca0343ae98278850a77a548059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3cca512d84796fb804fa5caa4fe6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac004f9da61036d658646545bd438fa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51dd13e9a359d077b16a705eaf414f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acaa2b5e22c00126ad1ac50bf53a2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426644e0c73e9c4dc235d80a049d957164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff639be10fc7b1f34ff960f95edba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c53812b9ff55f9bc6f56d7f622f62266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af05b545f199d9169fd50321a89f8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00faeda06b0329632594b4d1bf342a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbeddd34ced8c1e98b7a29a0e53d4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4e41d508fc24a6e57dd4043d11cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9dfad3ad967c04bc5ca50a34bb9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ade1ecb9f79d814d1ad36126ca9f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4271ad2f1900ef12d11dd390f9bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b958168b9915ceb9d6b6696476d7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9036cee3f81682a7d5661fec805e1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac0a8b71bddde25e99eebcfbcec9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb829f70e2b4640d03c16e03e2e6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c469646209c236ebcd9354b6042f2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5eddc0ca5a56fb9a98a5dc311b4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bac6a90291cb7d5df2d30411309e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bebdd9576c77c0057fc4858aab1a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac135129b9527b40d4ec64f6446fdd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909e03181a0caa0cb14d5ef99a13b8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d319a3c4d322fd9ded4e1e6a2adb79f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ed116980fa2b10dd75fe86980d12685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c23380934a3b5b7b122aa3ca79e1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a3faf6ecdbffb71c933bd988f84887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dccc18c59a1d548bf553821a38739288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c69e15e379bf0a983d06fdf9f4ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4568d3813822d72ec2871d12a64a1ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e47ac5e56d79757c374652135537e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fec151fb19f0313e29dca4718c9b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a1e6fff31682dfe5cf38fc7b0e5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2eee51950b15a445e854a757ebe4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8e4182b81df2bb8c2e51bbe720c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f344fdcdaf2786b82ecd63b866cdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6497d4933d5ab0a6b4dc9f0c684ee1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d7f7b7fe081e1cafc25e14b23a58698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f345728b43808f2fc085f50affa66799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e4575c6e727952af8fd6512eff443100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b4b68dd82cf7e5968d24e566ffcec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e436369eb70cb2459fc781f3734d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa4745ac8382314798ea59c760c5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f0ba7c2324fb89cbba9efa1cb9145104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f99d71304e0a94c017018f855efd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc3ca173a1fc5c739ca09474eb6eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b25ca78f645cc07af8fe376fccdf79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b1a1d1610de5284a42b9e2c7bfdc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6699d6a4bbb88960e54c155d5a358109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a5d6c10ae489c7a5969655be3e761110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f65422d48813ae503c0d6af24f84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e27e50701f97135508fcdf9e512ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f18446c1fc10472c5ae97f0cc2f7ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7fb2303cec550dac754ba6f20bd20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a4140b182816f2d6ef5049643bf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d1c4f470350c016695cd7fdbb7d24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495e28fcb62aa3d776df0ce5112d87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff367df727ee470303e3a8f5913652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d8586c6134856c6582afca72e43b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53b49511b98700299524e51e74dc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5ddf79cdf04ea0e815b155cbf76a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f5b8dcb03ffad8d921dbe59bef3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f6751384b176ba3cf51d03288a0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f94e26f8362864ef75766ebbf029f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd85f767f1459e7f5ed629e33d901125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cc3656deddc8ca1a86197ebca9d97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c2fa94e1f9faa22ad9a4dc381152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fd039799e8816d51d0e90ebb86e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b9a1bf70a9e713cd7760270a618e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79cfae3b8cc758a555a3878f96750b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810365f2a6424e29e99cde342302091131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bcccfd9bd943aade315d586060e72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed99816ae475a2d160e48621391fd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4ee1aa25114353a0fe69f7f2be91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0944fe11398c0266c8e54f1ec105663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b020b7341f28292fead136f15246e5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d876a0dcc012d5b0814541124b7e907137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c595ec5f8bf1764f92b41e917ff3ad2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ecd60aa69f902a730ba5a75c9c37b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81992f052e29333f8a6af6bd86117cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec71cc9ce98512f0d0ab7c523fd558141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be20f23d0005d6f7c3790d91967bdfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02b8f94c0fc7e2e15eaaa65a5f42cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127351f7adbf0d5394aa0b80d64c1317144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b173a6eeffdcb60a6eb666cfec3055145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd54b04cb5d8925f21be8ab593e59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db59f9abc79edc7f1478d865f2099147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd5c184eec3f32255e6cdb08c4d94a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e198146f16f33adf854f89b95d94e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d093058c5f1acc7c0cdba491785c081150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff76c711b8d7aa9d4236923f501d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c944afb81d9300b5068f9b365809152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ca18fd04439951afdbd197dc4840153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd19644b690673fa6bbad735ad91f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524576fe38464b00f00c19424bec18e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0613ce8722325c84594c586fd63085156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eba23bc005686b83393b1dca5c061157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c145ba5ab945820db548ad8aa7925158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2332da2193f9886100e45029bb0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81835e387b9c8374dde77bd1f99f9b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86503b5080947b0db375d9d9c27a9e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb542bf308d1d867215c137fc95841f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bcfe04f91a2facfc70fb2dbb3b8e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c0677a7e2d7353e4b478491b3f2a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174fa6f326b30068c7331be85a217a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef69bf1630189061ad9247886531a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060d4f66d74706a9afacecd844f8b5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74671f4fcec78f4095da202b231fc23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc51609311055de7108913ae7865333169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a51156ade71d88877d365fac8f53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0dad3efd8c1491e40e1bb3de94ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe415cc688e00319d0e2abbe44bd0e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674661e6b4929b49a0660e39e31c5bc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa7bf6b7c0eda16312cbb8d67e409174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf7652ae7a316411cbe1519b4d56a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1b8f6ed1b951785552618b6b9361176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0babefed1c1b952f231d6ca2369acb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca5c3a1a1a13784f2679696f028edd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331f03768c133f242474bfbb282c0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4410a08c31203f2a87f4828d1c2719180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae4398100c7e3f8427d309bd545337181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf17205c5d24e7256ad683a046f33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd8e09aa53861a8cacbb9669ff7857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e4f529dd4780c7d57fba7f4a593bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830cbe8b403dc491d127e58dbd05629185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c24e10d1fc44d3d4fe110411e11af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16970006365504d10aad84a2e4a206b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782a2fb7c4632d7826c7c491afff0f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72cf935896489c49a85cca4325b991189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62dfb5afe617111d38cd670903018190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761f5fa6872d9942979947659f1847191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2a85ef38b6129fad0bba0b1fa74a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c54f92bfe5b6c061f7ea27130180b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2c8dc07afde06682a72e7d2c8721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad4cd0d89b2f8c4266e59532b2e6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed8b7769e84a8ec0cb2b83838f14f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dbbbfc20ceb64f9420b4e4c3d3ff4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da777602e9dd59a653fcf84999e4e35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a63f1d8c6508e95b5d6ff99672486199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352300ffe5c02f47c5046177d6855b35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcccabcf48a1c6aa2592a825aa1a6e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455bb891d3eca41972612046773c135202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8289d5f648f122a7e1ad186550ff46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d0a71ab9f19b043f7008663e2579204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f4a347fdac9fa091bb02fd6869237205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a146442f1514d7536887d1f04924000206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c7931f217651485dd0bc6d9ef2a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afecdbb729ac4d4afaaee447d3ef6a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b434a7da7ff34019724829342861209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09e8f299fc7e74ff1980a9d417ceb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74514aaa35068985b53a6f8bb18e19f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288ba08cba028cdf8a34e88d93c8df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6c22b75043b4fcd015ab644d56395213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b65b1ed1da64b29c0a2236e10178d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae498aae727cbd5825e5034c55542215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625953586588c608e07fcdd82a2348216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc015654e498cf966ef27bb0c21f2939217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a991715f94620f276dacb8d51703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c0ff8149cc748939011212d267c56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733003ed627559eef0fa785fb74e30a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492567b87203b6e37879888d0dd6dcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc108814ccc986643ff28ac47511d1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60e609b6324181f254c7dd177b648223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b85d81480418e8f21580efc4bb2c85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f07fa10ba41903c3ef04ab804c1f0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc61f88739f3e863a812acd4b067cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c076312b46eb2a9ae012b703ecbd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed62754baff07751fe2d578e6ba314228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065e669aad06e93f7e93312207a777229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994389383fe7750c8f894802717f27f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4d90b68825e12b8c054a11d23c0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e58696fca62b59f6a62506c0b5ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397a15814b817764c833bf5a20b9ea5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce0033941191ce3ebe80f62991df13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784853f81fd537d3d5d837e9560b2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160633cb33dc5bb4dccb9830249fc935236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784acef524ebfe267883eb71a38bf390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae895d3592a00a1cd9f001b5f322ff7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da560c77fb9de038b4fc315db5c76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c21dff6c721d177a1f658fe1d34187240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648edd92485c3698818d198ee46183b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2440d4272f10b3632d976019e8bd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f207e35108bc014c9a852b55baf3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1a78e5ccfd93ef15d0056f8abe9c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4fa3f018fc0c4ab8ae1d99b535a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc1b433a3ed7b02747c521a5ef7ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db1aeaf2c292408eab36cf9a6d8d61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faaba37af0a8ed0b3c6a41920b82f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d42f9f8becde110c5e7464f54648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7784fadb6419a2b223ed88dd569b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dde97dd56d9becb2e43e7fcb0aeca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c6c0d56d2d4fc2d9f1224b635860d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904139fe7505905b06d89e0cf829214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265634e5bfbee16e5e847162be76027254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae6ace547baeea357cbbb34ddacd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f61745cde753abd69617a55a2e82d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f41d5f201e0c5442881e0069c6ae2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011addf973ec3877a1504e119ea31826258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a5558d5cdb1713d3918125314bc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385fee0820a2e822b9b72ef99225c90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376845bdfd9946088a4c7f78e83939b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a4e0935f0d5f166e6b06a0668489262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37529fb464ca995578fb2bc003c159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e22e47fc4cce1b04c908ed86132e93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a93651cccfac8d54902e168ec3bb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b661f2bd1b3dc3993853fcdf52171c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bc0e437a1ad3eb014baa616c695e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808d7bd0c7e982b008b8797f7efda47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66144abbe509ead189a50775a1a396f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327814ee9106d776df9b7ac55c7355c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbccc76ec8cb965207b65cae65de87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad0b9e1ab6570ee5b99e9f83947f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d0b6e97b7c22c83cf22bff2e19f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d67aab7b452e87561ba2dcff44f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1befa7a732293fab27749d69cd97c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9b2b914584d27e0cf20a150d19fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108faa21e4fbeae7a02fd5a51711060b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492454ea0e0731fa6f841dea49b8c5ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b110e2aaff4933db2293573a2d63d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20eb0c16c457fafd1650e5aa897990280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc648e9abe3debb89ac35019c0cc3b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f73c7e189042f5f0397fd5103bba3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a65e7d755f2611cf46bc39bafa74e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec77c8d4545a6036f23a7cd32e4560284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90507ae1e2d15446c8071c25329890285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3991bf26cdda64f5be41a4578cdb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f01198a703be6bd47d0a19a4011c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40712e1b82bc9cc5e0a6ee6020225ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5375b236ed00e89e72c726f55e3076289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742d8efcddf921bb9894dc1083a18c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffadfc94905aaa94e1835335721d1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327726356be29aae5dbd7d8d0dc672e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e18dd7cdd0e4db4930ecb828a2d33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87d98eee270ee5a5bbc6bc6223650294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e95c62e4ca084b92d4818b8a7ee0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d56ec60fba25b9b2e7c9a292251c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420533d9bfaa7231b480207090a97fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656387d5e4a5ec59e12f7a2cd80c86ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2bbede3ddc1385c85d9b84d54b28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b138228a48941269071f3e4a45e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aac052caa99178b6f64d34f2c815f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af95c27b6940ac6ba2c7133f01a24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba8786ae357d88a3189c9004f49258303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426cba7bca473902af650567dd28c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736634cee8dde518bc3a99d4ca739a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21491dc090ea2c1f4200f003e304f280306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68724e68cf3cbb1457d261b9afd55e82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f248aa0d8746846ddb909252675f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327e81f3d2f042f6262028f02f2809309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c2947af2a77184f544b768d9dd04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20803e5f27aabf1468a2eebca8b43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ef21558176c0390ae0bcd3053d939312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd65ab69f3beffef7c4d58d2e1a8339313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3260735114e5408b354d26f02b771314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397ba97388f54b25a95f87622d4053315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385302c04ce4bb55a1727bc5090072e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea6069c8506546630e123805a9b4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111df4eaacda66b3b67f6a350151b0a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c20353180ef4fdced49edf2a4ff916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcdda4039be4aa3162d49be8906aa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5f78daa9f6ee37fb6624209717f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb841a565c82da1daa8637b12590283b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0406c1ff5bf30920b8c80d4789252323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc82ca27a45b467226938ef27e595b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54870e8e7da4155fe1bd7620ae4d1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79e01af494892f30d9212aacd96e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2e25ceb9eb45227209a95f8e9abc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db999e3f4924b48253c2bcbbaa082c57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe4b39bce5bc16d529eb450736a9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f402f56b14bdf2ca5fea307db6b6b96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36495c34107f148b3425a6c6065b25c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b3d85ddbc3930b3d1fcdc558ccd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c62afb3eeae0f689208df85869b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb7a5584fe1d3af1ee32fb93cd556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479064733944ce9d03c6f8bfcfcac5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936915f4dc33b332bcd2933ead828f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fab18cb3068446b6100d5247d3ac6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730db9c0934d44b2848b0a2ef664c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ed5bd0c7ad4af1bc3684c56950b25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99ef908cbd554dd65dcf493bb36bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75705943ec2e8963121a1ee986d3c4b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda28361de7a75c43248692180eee6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c9b85b6554ddcd95a2adb831b19f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45fb799d032f9729120aa0a359c76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2632ea3e658b461c21e513eb49723e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ae3cbabd0a3f774b7253acc7c49ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c76a00b4bc873764da742fb35add37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ec021c45796c78bbcf334760ec67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d290b4e8f3cdb8be48a1e6666b19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73e8e5b5af49f7755a74fcb32c4bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c36934669ab54ef1f7a30d3e0c4237351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7edaf6b5fb1f3efce9529a3b1032dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8136d9d7a5f7e7bf6b50faf29e49c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64902c5ad9ec325e4b5f37aea765e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad77f778496e2bec1ea8d4fa5dae26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a61b95e653ef4379e4c8acf646cdb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfe803b8397386b4e3f3d5bbefee3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc36c766b95fa1c8c614959df61d2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248e1e042b2fa569e02dbfbef5635c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f648b20c795c952a79e3f27f13b3b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796b99f491a34f8afafb1fae3a1bc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914768538a2054ebbbd8189abc80ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85e84a78cc0fb4c8541f85862e5a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011afd9d602209f2ae50887a610c2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cecb22b76d9fded1efc5381006a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5c943c640378dfb6a178a5d423b8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22605ae4500cd4601c800fdad9650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5cb322fe65ec80be78cbfae394cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9285f954d34edacdce9bdcb702c18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7705271624240633711add8a15388c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff25f8c77b7a97a2abb734b9a5310371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788737ca6bd75411159e20515b481e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f63eebc47e8d95fa9b9eabf65afc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a25eef0e9366b0722eb530b761030374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ee8eeec1e6422b078a7a7b9c4879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd568f01235461e06e09dff87ca7393376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a3448d34e7289373dcfab740b9d38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc99a24d4efc062017415704f4a071c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc94668b4d59745b05e6032e0cebb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b56c6106b8ccdcc6769867629caf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a4e950253399680eaf4c7aee1e21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3af58308e574f47c12fc226d389a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe0fbfd181116bd27888decd673aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5bd98d548ac8900c81001611f3503384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894df6054d4bd990eb050540d6d08d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da8cec73ce40be01e9520e1b33f79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a4b3658174ac9594bdbdb2e7ac1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9990c58c0a505475e70e7d592bd57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f13d9b34648b53acdf7c25e38785ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600d3cd87ce806add428d4e08259e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028c2a2b8e2b858cd0cdb6eeb9d53aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183650c2df08fc278d6741ac8f70a09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe4a8fc4dd171bb94536653bf6b7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567299ad91d8bac3141fd72f7189428394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caef229cf69c9755e61f85e33ec366395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d00d1a2ca5f5c44f24a6ad9f08f14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a640e4ec942fec1e1ee578d2debba9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e89ce49ac82c6e0e44f3ec5dbbc1a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6d96c8a917cd1bb93d065623dca97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d167aa0837214f2f21a37e1e01b842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543961b2f816af06dd8c6c0b9fe1502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7257f6aae6afac88b1c36fedb704402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d0260ca3b991e09477102990b3a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed2a7ffa4cbb222db65b2ca777d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af7b5d11ccb03e99eee231c7dd3ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e07e59f20bb1de7484cb2621e3cf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb69819f51027ad44e39f2a3ea8cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43174401d2bd0b3977ab5f37a1c62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3eaeae157c1e440a0eb4e4689eeb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823c6939c1dfaa73fe37fe93232129410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7de4b407722959a3c91afdf26de9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee110b256eb0694deef84dcb6a8352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a29e690012c84114d8fb23e930e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b20dfc784c8ba2acd967b722be41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a5e063791a3c2fb5ba1f000785785415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1036b8680c135c6a41f9ae4ce090416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eed485e76e00105175a8f619e69ba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb8ae466307c05eba8754870c6c76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461e40f5651c61b92607a32c6e95a8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c18515a1ca8d38498090f536d54d34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b064f9225a7be886a272ec881c40cad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f218a35cf098a954541497f3ddc6f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ee53bb743e094835daf8840a4c5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8142027380741b356ecedfe89357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848b6dad632d20ba1bc5e587a118ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bc06e7fe17150e9e9413119ee6529426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ffc1f81340ae8e548d82ca107ead427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d4a22d758a25e7f66ffc4d9c0730d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cccc53228265da1fc981c7f06db97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1543c24f1138dac990a3dfe676f00f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc2209505ce7f0b6b18a460459237431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136dc8cfcec18d97d7c5ee0ea2af05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb7ee55e8483fa9ca5482198b0fd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82cc7c5811d5adb9c8c377691fc244434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917874abdcac16f4b1ad8e0ec9bf953435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08e2b50794b8fab3bf51cd02af3c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d27c2d744980a8cf61f77fada6e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f140c4cd00881bede36e4e73ae5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f7d3c4a511ffe27020468a852927439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40cb87b83066caf36ad3868c7c901440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56937ef1196732e7fc5038e63fce3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e8b449b321fa7dbe755a148e8d3dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802926946cc171443ad61d2a912eac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4051af26dcbd6ff3e5f5512963f1b88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95df3b3976a61b09e564293daec56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca22c405c4ab18d6360b4e82951548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d00034a06e5d8241b7eac2007dcf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c915d172376f90c1077db8adb0154c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da8e73a9c54361cf38bdd843741f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b376312cd12c746fe04c561be0a3d0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a31cd135519754f858231abc0afdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3997c15ce05d2d406025800834501452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f26a6f5f92f9b1e4bce92561ff0ecf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f2aeedd73f5dfa78af13243a1afa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d36f054c3e3153f462ec4b4779b01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ce97518f647a84918965a11ed288456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09418635188809f5999190672114381b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377752a36af838e3da6f04c4691e46ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b1d35140ed0e4a37bc03be604e74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd7a4017b0233f971d8717b4e29598460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2c9890c76c4a29dc30571280d153461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261718aff794af170ab602ab8f65c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae3d76280480430de433a184032d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda061e0e2378328993120d677140f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df859c9e8f5144aeea8fccfc76b22754465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75070b567505c18ef53804357dfb32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f7465cfaa22d08a12da1cbd2addb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a8ac84cfada99047b8b99925b08c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d66a46a30f4a12922dc114ca9bad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7fc53aa73a68f595aaad1c762397470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c06dd8111bd956eeca78e2b1ac78d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785377242d31a161c4a44490b59256b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5098f217c55c97356f8e9bb6f613ccd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57448cbabdce7b445435dad479b3d15b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad157e12113aa0e4889a105c5714e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65d5d56ede63a7536ad169084521f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf4299f02ff7e9523533067b6c4763477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54c1f5608cc3d268212dc7dce170dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ffed268ba38a1e79e50daa1320bd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85961c4e38cfd3f50502ca784d4e89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50865c0316b20c4a33dc19d72035c001481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f568ee5989d55df106a8817e5bced482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d00956dbac0c9bcc47bf11b1d7a59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0e5177f3bbf05bee75f614ee7c45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf7291ee73c8f6dd77dfd8810dcbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f03708f8be3a5c81a62b69167332486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea57e7004d650fc632b319734289ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21919776cb2e28e979276cc5ba718eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943f1961518ffcf4172abff402a03a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794791d73f9a42651e582a098d72e01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe06070024057dc0c99e9ee8ddf50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93fa4209dfe2e7aaeb48e871688659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9e062daeea0e5f1ef45f1d371355493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963833543b190e6dc30c7d9bdfbb3d8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aac6968a22b3e7755930d27f00913495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab008f296dfc4a017d487285a9c8f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e428af68f49572340a63e0f63c570a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657feef2fc7e8934722107049ff11677498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca76a8911fbccf22a8212c11ef3dd96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ad0c094ac798cb3c72bcd9e4a8c97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb4f8b19715dc8536497de78289d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e79e03942504d06c704692da6827ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e2394bd4e7065e3524be999e76b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a4b17ba2caa6903c5139fe8df8906504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b0a664a2203489ba8fd85f27cd7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d75bfee925b409a1b01fe23d41a2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fe6185ffd0b9480eb4c46ef3cb30c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28016281c8763c0124d5b2129c906508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf25c53e2f305a23dc21a6130e93a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7045030bf5d53c16e4cedf303fb41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eceeb95e761194144a9e8e5d2162d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da12a3159940a062096f08639a334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4903ad67685c838e3d0da8767e7635513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c572625ecf8ebad4e4f905a5e3e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74fe7a2ffcbcb6939005820ec13e0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31912228fa11851aafb610de4d170516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5977603906fd0c1dc44636ea55684517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048acacb15f4adbcb12f7162ea45e07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c50178529395dfe26fc7bfa1edb20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36365790f13b8a85fbfa0108e0e9d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179a37f474230f08760eafac0cf6e65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689267f76bafab6c68c181f60d76a33d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174091161c09e3d6d95794cb9c7570a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d2b1c145833f3b463cca3f2f5e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546183810afb8dbb2308b91a4ba5e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d093b9de5582b37fa1c02d8bb3aff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfd29d04933c1e7a4078230d57ddc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b6e799a7f41f32d5b4fbefb0faf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107eca77f0d9ad2716f30cf9210e5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894678ef7b0fa92a0b51fcc374ad9127530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da95edf53ea63ebbfdd65a2d44d5b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc838099df687c8580c78492415a01d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a014c1d7da7b5d27e13d842f32f9885533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb641aa7c8501f1258bdcafc262fab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732627e080af2c2aacda715c7b7cb949535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c9e14a3eb3b7350f3d49241697751536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d6a6e6db9934294148f03121bbda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ab879786a75f95ce8559ffc6b794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c334f28d10752f2edbd759f17f7ebb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c7ca1aeb48691e9897ec3fc320f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ac88a4479ccad325dfb72937e3497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ece0df69bee87670ab2529d9bd52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b579fc41936e6b34d09107ca8484543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f4aa475c9a328ca0cbf4d75810157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c575a65a63452b21fec7e917004530a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50618540985ffa8aa4491b88fca4c834546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4894b21e1b410e8094a77af43c320547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e710ad4b93cde4dd858899b4f6e08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffda677160fabb2e99e46b971e06ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f8363dce862d26edd6b96352d7b10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd02dc08534cbfa3134824a08cf9c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110733cdc5cc0e1b52ad57ae910598552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d203aad1d0da4b4aa0e5f0a4f3f6b6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4ea592a1f5033f2694ef541c9634554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e47750a224d1294e7cc11dcdeef647555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a4a2df74a3a62a6d7fbfbf29b94d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e0dab1a0fc129f27cad5fbe366826557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eb5c1e519bfdff290866e210f92e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17179e982573c30c69350b21101dbd24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6a4602d29eadc9b5b7603d95b8037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cfa3d1679f47164a226125defe799561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b1d7205c1d3eb65cb60e0c5e6c8dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa7ce15af5fa62f1823a252894afc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f031a6afab104a49c9444f2faad6508564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef392067419e5c024aa95d46d23245e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e035502473aac23da4c6c91d5a9e76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa87d911a7f8aeed0177346c0b6a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec76c5e17aa2aa8795e8abcc24e620f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9419820f530774198b96d011524ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d792d34544c22ccd6da20468a64b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58dd14a736d6a7b44560047e6df436571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de99e9480331c805ae44d50cf3141572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d59e24215968bfec5c6fc399e28ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3cec948492d7c5fd0671855069f5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef916a4d743e7770c15f9907d9c39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f0f0df81e3432741bbce1ed6e8a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0079e03408ed5ca9374c239e31d2d91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb9b96e404410b36992166847ef11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210bbb2ade8146873b8a9a1007667d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779273c00ae35a914f0fbee0fec7696580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf329536d6b26d2d4e9326b5b0029581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c7f63f98af74a236054d31d0f150582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c926ff13cfeb8233f4e8816e34508583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b866b77b0c360f59d0807568488f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb727793a9f7b657dcaf002fd983d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95d28a240412a93e4e8ef6477f4f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9c07a4c8a1eba433ada6e7938ae0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e25415d3871deae946458c2515c11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96be1f7aedaf2cc40ee609b7874b4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb8045f8a48b3a4a7eb94710d802c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e00701c80e8eb35b8a4feafacd82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ac41a34e00e67196c0d1e79b60a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de60937429d12c1beb294dd49ffb63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a22e855ae211aaaee37231e0e1d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697131365d224b00957835185787604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347930b1658a3bc277fec94b2e86bb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec44650470f0b9c0a67a8d8ba7543f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79ca0e017fe868e0375fcaa710538b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfa1f7a2026908f27d64e537db709599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25661820be5129b0de6b0726999634600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c315d129a029c660c195afda982d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9295cd214fdea2f299e95d8d0855e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3a6db8c87e0ec194678978b99f8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae93ec634ed915c4fe725f0085667f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1a639ac1ab536f584ab0003259b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e7dd737ef636d8ade4257e69698f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea982971171c5989bfff7c94ea9ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea8c6737c72ba00cfdf4b6d6697b1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4757179318d36989539cf2154dfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6072ab4003c8912418c658a2c1c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584846bc9b8a0e8237f48dd6ff782a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1648b3c895e276a428cf93ff5d8801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b6298fd1d25b2fe72bd962585005c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc348bdb9aec7d89bdfd10e1e4cdc29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b8fd9502a7ac85e2ae29db3807ea6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd3020c3cd4656f62ec955bcacd9e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716a6460f784cb7b4253871bc28fba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff1c20b6d9a2b4357f1ad1724ecb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e8e9e0a3050286cbaa112d42d18c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1dd58a3902915d6ba57a440d6aa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077435575a4c5e8c0cf87f396091c898621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9f8dd36423c76639644ae7f9e791622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b20b237a8780ab83aa70f3f8c5ea5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9facbffd9b483b97ca303ad65767624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda14605191b2be22ce5f456269751625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d802b6fbf6bab74e916f0824c5030c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192587905aceeae30a1165064647a4ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c6d93de9f6ac98ed49a2975df1771628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376417d54bc9b2cf44d5fcd4176a2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209b9f89fda7295a5341c2df53279c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07421ae97bbec96f2740838c725e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781358964ff6747bba9241dff53471e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a8ba2d25329068d07196467b97eac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5327321acebb68a51da87bb01b81d5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde20ae56c6019bb5d8fb26df5580f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c989bed536b9d69196b0b4826e4cc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cada747e2252fe6a298eb74b6d395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355147ebf9985c28decdc0381d9fbe8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad54a30ea9034a8a27c3e377921b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc85ad1d884a5adbbf1ce1b5d4f9ea2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa0a53ae9a49ad17dab566a985e3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4e855818db89d5db8c265fa0df7d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c70df9fe6d96deb2c6f839fea86cee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a4a51629c1b0e399d81638a3f402644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721c55671d3b59f0b86ac0811e4142645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37547503e8a6ede16f237310df802646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b97a0bad22f8dcbd306e0ea46cee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc449a49e9d9a26f203d991e6318e0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb061acca56c5e3ca0eb4d95fb9879ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a2dd1c46a4a89277163ca8224147650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ca73535ac18d78cb082db0153fba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06449aa3b0cd34d7e5b15e9df2a0d665652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f8935efee8f633a133eb508955b46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a40e100debf1268574d7c289c9433654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f27fde1559987a4a5bbbdd28cdb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b0fd81bb28d155ec61997e06b24e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a336596b1c15575639a2306c6f1ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681f61f3f844ce51ddcf01421577b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c79e67200bc3eb01661a3654e841c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f2eedbec5427e01c63809b66f3097660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23c0eda4d5104ce5fce2090aea4d1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a634e73dfd658490bf17094e5ea3cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b7f79c9a85f4cfe571340d92408ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cf01791e2bdf8fbd094b930a9e084664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b8d6fa55084a5c3945ed833eb4945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b547f1b97e26f2641b1c5b08480f1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7cab6f9f031008a7117046677024667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bea50ead8288b9c356ae9f22385f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa51c3c4c25d270a3ed743afe4520c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f0bd667347571cff8955775be58b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f653bee2f98a1526c334aacc4e9de1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32623c6dca88bbf7edb08531ee171b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8d4f2ce009e6bd7d033c9c2808198673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835ae29227cdf796ccc69954a3fe846674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78ae3be7770730e0517c6344eb5724675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b6eb2800f5724e0988687eda4705676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2df9475537ed8e3727e770f57dba1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802c00e4c9a2171a80935630f60f8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea5726c1d09d7bbed03b334ae63654679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b9ac2db16a5d8677a6be61935304c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296294683d38c670806e6d7398057350681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0504abdd8e50e7dba81fe8626160d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02605489b2ed92b2c00289a580ab3d55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fdffb33c4b6a2d2fe696bfab492e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7502cc7db20aa8283ecee89433a0420685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73633ac6ad0a058f5c07e63799ed95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be29191803778ba8488f1ddf6eba58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218b490823c10faca20137e643345ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46995143410749d00a585e68dbe2932689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5c560eaed27f6df0cea33f75feda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dc55b62bf2cd0defdb7616a804d26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc55a50f0efe441abd20bb06d0f31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db33412d7ffca39c4b6f3f76e5642693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0db4d580db0657f0a63faf5839bac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e7b2949446ac6866fb0648782e444695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b296bdecabced2521d47c4d0dfb2a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be0c0e7ae64568b952e9021305f16d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db4c33ec7b4453a849178302d991c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a770d34087b3d061ef651bb8d24d400699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d4074ac09408f96b05739cb5da5a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b4a752835bd62a73ab2385430bc2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7c9d2df901469160933df0abf017a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e6ec40e3d178d20b943d3b097785703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f7a89bbf2d743403e8e8e7131606f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad22236c8f5795132a0279841863d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dceff36a8fb9a772c877b19872e358706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ff17dcb3358564afeb29d0bc0c18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee8da4aa669119956ecc147eefe951708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac11c865cf1cf116b708767a378ba4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464cd1bcd3022b6d5cb1393283818d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce7ab12aa95305dbe7733667b6ce0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d17148bd41a6d4be354e25898d763712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f1dbe2438cbfdfc5116fdd640c80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb397bed93c9d02c735153c9c3ab9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b8703fde7950d807302896abbd585715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319f308256a2e03029a7228fc5bc1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcb1e0716923f0d9ee187376c24acd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb6c0f7246d5623d48ea1c23d0b7ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72cb908010b7756494b06531c9262d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705519449f4da011c35e486905831bd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc29eafb7e0bf905fab7b4c17cb023721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43aa24eee6707a1e6221752ec57877722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339b53f39a3dcf08ddb149fafda6a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92aa33afcdca97049f0738011e2343724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d572e858e73414800ee13225db44b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20484baeba2831b9c85033d2e50f79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87244b4b4c117326e80c84fe2ff010727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ade2a95d89dadb5715e4a017aff53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acebcd75e977928deb13bed7ec8cc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398bd4f091f34c32125f13b7aa4be26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a7e6f9699b2739031266434c87037731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef321c136e1f9fa7c398a25f0d45568732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5771c06acd6b695c47e5ebb0d6ef732733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956632409da5d2b4d3deb32ff4780c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc84d43133fc969baa79e4fc207f78e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb850e29e0527a203b58d67cc0c1164736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa159cbbcf0bfd4654c18552d8a2197d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922a19c5aa417561e06807cc388a266738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ad39472f0475277765dccfe040ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeac4a3e00705217e1aba899df397b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04958909711b5b7c73ce19d0b4fa3cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de06121fc0c8746c7fde6d87dd91347742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663545bd28487a58ab5537d4576362ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fc570f14421b25d1f41f62a03a708744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f162d62edff1be0b1145f2db6354a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40c4603f567e467620e3c2ee995848746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f6d37304884b8f6478ec5b0fb2760747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0516c3de1537a460bb88ebdb7cdb5ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7cfffb34ad7e38b6d765854d5f5a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ef0b6a6d9e142a0b0edfd7018b04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a647e1288a305b8c95f5f2417bb8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb43d5fd6f3af3437ae3d40a7f4016752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a798a7454c47af6345b5a1720774753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045155c1a4273ae8c9ce3a3c475530d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0441c227d3e91f074dcb515219f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2dd175d7d93dd441ca188a2a33c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5452dfead2e7fb3a96dab1dbb7a338757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615b3d1262f55c6247a75db41b9ecd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3784bc727a49f81dba4e76727dd5394759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>