--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe34aaff0bd5a3e6f85154cb74e1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c5b2b222704b2585f9f928c3bc172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782c40c589f25a4d19ffabd12dc37283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751306605396862a1f620de716f85e104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae34b356cf4f72e7a259aa387a0e4005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62470d65db808e99c8a4cd7d8b1b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe764de2f81688c07d86c338d8fb5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f17af19b83207fc22f87be0fe6cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e2b060f803b377ec09394ef157cb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9edd9df17429e6d4724d1642c545810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e7f2aea03dec6bd84383abbdbce6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e55524b14c3977173883f9650d0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956261ee03a003be25f8ed533cad53f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c08c1e99a7eb640f27375b28c279514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49969849a7ac6b78a73b77a3ce242a3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364c96bef3cac4046726396362abe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4c3b6f042d343c9a1af2566b4a92217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c414b4a3a777d0e0d18fe30aad133118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56686e691e4f46712feaacda73397e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752eb64f09f3972ca25589b3633f35d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea624658ae1a3e6596d591edbb93291721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d50b51f65503f28fafa601c36c1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52399314de883efe63a2215244d0d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f262c1c8f3fbf0afb81573b274e44124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac717d4f8a88946d8b5696a48349b0fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed0893025350b9010a883571eb84e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ca9b0afb5eb01bed529b04f31ba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa148f2c6ddbf3b953dcd5f4099b28328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723328e6e46b44249c66677d9a26e03829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2c6d5b2e76e548c02c19a0629ee230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383b57f9c01ca997a58d59dd1725fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac6e3cff064d40fceb715f005a71d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7e3c95eaaf3735530e86fa1e2a0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75d0115f0ee25fbf4e02f51445a03234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9eb074764a36b1e8711dcb782abba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63af88f9e17a3f2014608d591948936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2459dbff9ded0b8fd57bc0e56c87937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096717d476cbfe6868dd5f1a4c17b9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4c8ef9fa490554bec68c72bf4e3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28d4792936199154b018a0774cc39b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83950f0bb2176d795fd77192c877dbf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51146dad9e17a4b2e331d8456cac790942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606025ee0aba3c931b1a542c59ff68c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ea89754e7b7e784a38498f10e08a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b2ee9b1e404897168156f08012cd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98385964235e44c2cee2fd68ce6088346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6dd468dd61cf8c461edc33a7354147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f58e3faf226b5933eef95f1c8af948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e50e05e8733060be7ec085771c0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265badf4bc884d0e460ea1e517b245a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8a37ba3d32af5ac2fa56c7d38d93c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b7ad114a1bd3a1a9d13eff2d11b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10391baa15b576f1d1194f93ea5a5cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a560e226608d67f3146307de287fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e4c965a5f86fd77a3c0a5d26790c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d572de12e25ac2a665723e69d56f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce619f1105a0fa10e3bcc0947662ad057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c4e8aa20d2540d8b83a192a03ff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32baec8dd901b04741445ffbde518f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a00f4f7a087ed686a5c212a368c5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aca6a358a2228c82dc97e172c778561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664aca39a329c3dcb5de56dd55b7a2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce07f488f1629f5c013e9ad946cc3f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539048c8629f2f2e0c895f33b067aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb42ebef4772af73159aefce5505e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90758555bd10f463a8cc73965e5a34f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336003366137a3c3155f148d7176a5ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92bef49e4e4e24f65e802c08e38d1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9145cd00155837d6969d01a74aff0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299854a2ab15e76513ee1173c692ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f581c7bf3c2f572a9e94accdd3172a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd842938afaefa518c74da01764dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa1e957ce93be4b47527738c3d2dff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd155b079d6d724f51a2e9dfd6db89a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c1b4de6c32cb7d293de3bf2ee25475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9e00aa0d3bf75257806864673d19676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0c93d566234e38212dd71c1da1e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd17db45a1c88f7fcafefce70881c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebddfbefee71a573fa55a1b1ab711b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d67c63e5a6bb797c877df2bf2c47980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3dcfce5553cb2d223999bc8c46ec581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607459b58ec3ed2173e44bd96f06fcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e321a13ea0a1fb96eb964256119cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950bb6f41f7f7b672b602de7b82c2c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7252488ac5c9483920164f614e4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b76f8867a06a4ddd329c38edc0f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce6e1e782302f41c3eec04c24f4ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90339b55be15ce781dee81eef38d4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbcf5eadf1ed50a8364052b43e5e8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a48cd9df79a8f18e440e4146ee87590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4eec6319cc03a71397e7b41bcab891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9746ac8c9ff03d100eeb1ad402e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ddb47daa9522b51b3ec0b49c5c17793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9ca644aca78be53bfd27578fcfb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec6974aaf2efbb60ef650876e8459d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032637af232ccb9cdaed6409f0188d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cc23da67e7fa6241d6bc231af356397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9293644b135ee64cdc49fd73c8fed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f210247a0695ae48b34eeae1c75b3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d411c76448494e9eec7ac8ffeeef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1749a380589bb22a17c21336a2c55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a872d2b6a22fa7ef0f28a415d93a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d3316e9b2d488f230ec02e5e80e26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f48f1b995a476c40f67ade91a6eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c5d7d7619b7baca32209769ae06b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff4818df861d9dd791b41450c7978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07aa175bbcad285b2f27099b5f9255107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d32325ef9c7521406b7f9c95b048108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a291a40cabc62f37afa6e38409a91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e76e23e860d78969c12feb027362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392bcd9319f7d3eff1040735e74c77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b9917852e3c991fa1901c0b9ed8b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d0455336105ffd51e6ffd6a22534113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b45e0d725818ae82bfaefa287a8f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890ad21e41b6a99a4d0f598bcb7494115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5773f3f8810f5eacfd2a68b2c7f3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5a5cda43183fdea06c42a839faca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee361414064aa923317077985e16f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f696f5eb0df7c2a3b81ce372f000d17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a51cd3cbd49786c4d82d5f5c9fc52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d281334394c014f49c75254b2a9b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b294a85ae1c13e04821e5a31886d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985faaaa65a259a60f2927357a6190123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeda3acc265e7c8b3d5ca74c80f93f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80824abf6503eb680330835941c49a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658474f65aa75b6c28d2fa1de05fa78f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16160ba0df3d9d572b316da6a0adecf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f1674196af2e3f6f7a6d6a4d8c2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d977331235b6015330083c44050d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3135ebc37116a1445d8b5ce72186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21211102133ebf3c8d3f9fd7adeb706131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c188d627b6eccfe5165faf8b0827403132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08752cb344751d6ecce59ce6a48f2db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4161f750a81b2fdfaa70af160a7ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047479a0368f7f25bb406f49a6bc2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660bdd8294498541d3fd6d3170fb134136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c23b8afb82e69d20c368b156b2949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187bf84def0601a017ca62b0e1042b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac2c6c15219f61f97b2c1b04341f72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce54dd04c403a7d9ec05bca1172b077140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f29050c65744129e5a1208ee561c6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae47f41995bed2887073f9ea5a4842142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09397e93decd0f867b78b3c00993cdf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e5236d52d179928c49a8a4fc33bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cad3b9f3287a61c529d708dc084b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c947eaaae3004b2ad1f518ddb51e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbdfeebc8b765f4a4bd995ebe6993c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb01c6eae058cad3b4806a20b11857148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485113809f3ddb1cfc94f4eeb8fed91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255d1074b1c7be14280c31cf5cc42a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1789705b9e597cdac6af31cef01ef2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b3e93e219c4f11f9c5b75689067af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604236b41acc06fe0622af829485c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a32f867b5cd63001fdddca9e876f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787d733746290fb0bb1a4a8093bcf6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3981c286f368aa0b44bde881aec5995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bce57b287bdb286682492401411d02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adb7dda26d1f0f8ef9da1345ab3931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c789000fbab9bab5d691c0534ac902159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b16bf99ba5181b2db1b67c13dd681160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f6b98c54b6b40c038154ad036055161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf584734e32bb84b2e232b7c3e5b92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48209e555e512542cc702efd6bf59d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd661bae80fc9aff147ac6a15363ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48afd1361d62a2b8a591116ca84092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb277db145d7c05dde968f8f0667a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa902dfc311d79c26cf720a7b4942f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5b2e079cf4455de4ee942b3dc01e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908f415c404f758366caefe46c314b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01067cd691562dbe23ac36fad36d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570037e11bc8b310913da101117f3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaeef9f5de8643e510a1e4804d7b40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56810bc9bf45533472d627d04eb07d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960773e337fea7cf78075bd05b3ea3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582ff3b12982c17ee5f3fb1339d64d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572779ce782c91c6c8300f8832defe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec96b337db165449f0cde1179e04dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6baf950ec90825f0bf8eb7b0837c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf1866c018a4b234747b1309f87bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccac71be999b8cbc794b4c74b121cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256597e961c00e1fe8840b68c0259c84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b07b164c77dda12173ce43da0e2f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3bdaa2ae3635007ccc692aab0c9bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87095a0406567798f58ec21e890cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c0a4214de2420b23c443c3bec05c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28212beefc524ae17b2492e82d5de4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8fb5272b298801e2ff511f988ddc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31227b541f3c3346a153faa0296d224188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ffeeaa696899d337e575d7bdc395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9089e9d45f11d4095aafe42453d33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c6d46e4c3c7224d0b89bd61c9ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155dc90957055675452fb89ec4b382e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cbedcd616174cff29257412500d32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3993a8501ee28556de9182219033e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dfa3eb565b1e1c2ed395da14200ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8e4be56da01076732c6328844697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ff2b38a3186f3d1b5adb4a5ba427197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f22a4a8c4c09d987bf2681a7dca31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644204d9da03ea13b60c192eecdc075199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05f39dc3d14b7f42c32fc3aac156cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac95a8abd916e38435d69b35890a44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253baacea40eff53bcf23ca94a9274d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328ace7e027174e0a6aa73885ae94a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052118b0e25504d76ff62c5c96460355204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a437d354e116e46e8258990ce4ea73d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68640d7118bb054cdc5ef3da6342b2a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be68edd99f3767e263dee7487a283207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ccd78bf97deefe37a2ab48b2a8489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e8ef4ebcf60315ea9d7e43bebb8d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162548dfb6bf4a0ccd7c1790405e131f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336adec5d99d69367dadfc82f6662be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd364fb0ecfa79ee93700965dda65d72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e992caaf48aa69b5b9e875218f5bf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac6a5d2652e272ceb300bcf14e359214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd195f90730d7f5ebe93d32b9fcf68d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c9fa9359b2314c8bc7adcd6700ca5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c524d0ff56327c58a998842a9f1f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e90bfdc71a15557e6bcdf4e13e81e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c811729452f7072ac8ff41992803219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663c472504f3fdc96e076834c30c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68992c27fa5db4c4d8302fcd71933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12064841b7f59997f3402606ed050e0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732022d0566743ad7d6f527036a8fa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0b5146fd6b9c3e91c8da20ae5e4b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616aaec383e432ffe91f522a3dcace9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c89328495ef0655d5eb1bad2b0609226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475707648efe1976a202fbaeb216a36d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19eb45a443399c7bc5e8a48d0996e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582880765e652cef68fe6240270990229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc00dc4c409de1f745ba1f0263cf15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722c9228634df0479b692a1f68a236231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90ec269ee64d9a75d6feab856a007b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02699fad75e5ef5be9a349caaa650e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf54c6a410baace74cfa605d499fb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86693bc5042953919cadc8b9f0ec7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db36b00040473a94a606301682d97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f9a1bc3c0c321ee2ce776c794ecc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089448e002ba0aac7d52d77b0600612238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37442de136c79308fcabe66aa3dcaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f83bf6c4b7db6f990c70f70dc69dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df9c5a569a1b581c8dd175f88b85e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ed8f651397120b35e0dd2d06e27a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3389d06a32aa37bd9e3b76c34b2654243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf961973a938c7bc0d1ac0a4120e1b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb570e4a05d722700ab62112dd6a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f50996ee1c26754168c7fb330eb69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741540160d4ea230c8c9479f043f87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a977a1f44fb34a777cc9ba20e7d43e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4fd0503211d7bb4f2f78d9da9d950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b62e4bbfc0acd65de96452522c0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe3f21b28c880cf0c7434937e5e7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a913f8c894ce0b60cde13cf772f08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22589f043693fafc9c03bb8a50e7c8d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7515eb808527e95498d2ba2e3c371254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be53542b39ec12db9b15de9e2a6c7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20706197ae3e72a5c19c4147ab5fedb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab290baf9b3be2b6788e9a3f424a4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b979507820cf9fb60731fc562355f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7f1930e674173361e6572321e7d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c60b3efdfddef3d138c8ab1140d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188203348b00b0b8b6763bd1c6317b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b997669bf4247fad15ee9fa34bb12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874edd1f132d7b1a4a87e00247c2fb07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef949dd3de9f23c3be5ef2ae56c6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38446358578cff9b1d852dd6c5bf0e2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d748d770063753e0ac56326fc5d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d33715b40741d8920587ec2c8a424267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b4751b98fdcd1447cfa30cf90deb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8740bff1e995a2f398486ec4adb33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ea96edc6bcf8df78ed7a516832566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d85d83d7e45d0ea16e309f8f0ced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f13b1b89a1144210441ac84a485d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863232f805f3c9f5ac92dabc1056a35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117be22e8578b1ab67eb446f57ac16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cca754c7294b30e7f8cfdb30c1cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2844490df0052d80c85c55dba6ae9d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59da2392984ddcb002e7e1bc49bff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676625049969e299c6a9ae9d700976278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff3f150820653ffdf7a151d143d14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cb13e726f68ce3396cf5fdcf13e05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f1eab8c39c52f54ad19ea872c841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11997a403ee20ac4aaf23c42486d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426963e913afd131a3a2cefa96a33aae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088377255262e060ac5acfc7074256b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d841e48a9088d8780fada1f886dd22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa3f64244c99769da932d3da8f252286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee310f56fab1a72feab143ead0748287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea239d5ce4b636a73870b4e87b27b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784c91e40d5aa22a99d7c579186bc52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b60b8aebd215c03bf946f8bc0842de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8c1e5784ae4e164b92a94bfe2d64e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573255bda40ca43891685600341ea296292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458a3e81af7476c8917845a80ca5daf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eae7977f8f1ac6b10d05894046a6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bdcbe16e7389b371af463dc6e8f6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1fcdac5294d1d5a8c385daeb4786296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693909629be4e470235d4e6d24137ad4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d1ad8f7afd971fd2029f48833130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084193401ce369736130bf5d40afbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053c5535200474dcbdc61aabe80b70f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9db999c9a5aede2322b64169fb98d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f45a3afc225ed27a4396f7006c5652302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d63991551fe496bf52cf0da2d7046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f1cb0932356796a19e84109745a54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ef5ef9ec50e486ea39be4d8405fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cec3cf588ee8d4b3ecb7e219c0dd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfc220d56b3f4415807b784f770e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb6bc991ee763abc2e3f0960c7017308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e022b2204e9694db23f42c3a2ddce2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe7fda2e197ccee7d58918f5b2a83b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc156fe4a5816a9d2437125a6dabf9c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77179c08d4c447fe239be24988276ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c8b39e9d7b31e23cd2b34a06a71c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291af84c3026418ef5b4669478c5ab2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6edcadb5b0ada684db7459bb8b6334315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c919294edfddb19a3f32bcd3fdd96a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92412e5df55c96e80764c9a4b9700e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4095f03211b6660c9530aa61e5c3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5ad9856cceb47eb1476a6c8c6a58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f36a91b3eec02738d3cf8da42bd79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ed7b41f21608885868a74b311097321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e2cadf1ea5ae2a6c7798e0c0e22d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db29d7da3b73cca99c6657397fe51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a24da382f9a08023b6f59ae74adad9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e895a7258bda836dbdaab021bedd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b5abd67342497893e68ac82555a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21257d69c8165f3b55a2ddfefb720f0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee75a40e34cc82343bb61c255e8c1bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55fd6e299af650e7f3da6e02ee1ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f27a28d7d05117575642d4ca23f2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04827634b5310c98dbeddd674390fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019fec7e005acdb755e81b08f88f10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ded974efee12155cac24d9c12c25a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a95aaee9394b9e41af9e6a102f5532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98bb923a3c6238bcbcb7c031b7271335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ee4ce9ce8eeba44f232c757e63af6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99554226b781cfa124e827fe79883e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492407baafcf1d93900a2a4b2232307338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deeaf62db09629765583f164983387339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac546970c4bcc8310903c0c0b027a5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e52ea30fc370d18265296356eec5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc341ba45a55b2bfaef8e15f2573fb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42306927b37d739f21fefbabc558b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a0b753ed01729d1f4eb872b5808f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480923e59aa5070ff7b59c4a5edc9d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e15cc62e2752903cc4024031c22ed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c550a40f3cf79a1c49b113c55b86f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3c0bf383d9cdc756d7d5534e3274348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e136c7ef1f7fcb1806c560ce51c2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f31ba343ccf45b82f290f2a031e74b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331605d332cbc9ca188d415b1f2dbd3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e120a116a056c878f4d8098f03fa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7911ffdff78aa6f628d86c6a3b8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0821fa9695ba6c98a37239586ccf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c19edd6629b394567e7fad51f60e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc569a6c1111ec41baf357d917494c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04bfe90c66c3b81f1227868a30b3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42d44567a315759def93271b094a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8aaddfc0bf13ee6eb03ebfd1e681359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a666b5370d51258bb3dfdb187a34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca8948b7a5288db24466ef6680872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f39f753ea8570722c1c788006d3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d471d5c30f73240a1f47e6ebc7ddcaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5b26a36d5091f18222adcbfdcd63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48ef711f3b1bd4211e4701cd9c4c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449ab30e90022099daa66da85422d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cdb03bacabff123f84deaa081b53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b2adcd24e8f29acbd941898b6e135368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44173b390eb97093f4088d4445d2380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600be99f1974fdb7501ee019c0547a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63336dc5e59dcbfa0e1600b4049af3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f0c736a9db846491e2357e339481372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7b0f6988551e398363f4ae081255373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b4398119a0f563ea850710c43838374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b5c831cd92771247519a7582836f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8de99ed36c5a91d9b8e9a1010c5916376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6c09dcfc0f8c2ee13f6961b18018377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bbc699a9eab1d2450345b8c5d42c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f7934699073dffd84e980efecad0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e33d81f5253707726e286b3b31b64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f9a86c61bd30021cb6ce2e750472381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e8cc6a4281d3a5e0589c991d96dea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77c5a428e2a6ac7564b74a5817aa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066701ad66f4b6ce4a47a16a5f7f100384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f44fb59c18b8f0d272eda73c32ee8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa55b6ec10252fe50ed7cb3088990d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc110b8dca803471e09b5ecfd52e3c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d940f5e95f45301d5c6c0a5cf732f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8044217f95a86ae462a4922128cdbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2f23e48b7d80409f7cd6b59e557b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304ef3264098f61e86f07badff50f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f970c494d07b0065be6ebb6f746b10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975684b2576bb45c018bb84abff7da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157e5fbb632e0a002a44259e4e76478394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d81ae0791c5145c24c7ac8b6a5b993395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531de29678d4828e08b5c2f64127fdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c70011114f22b80a57dfe5a5d15e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d2501e17e2fa3bef349dacd2422e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24581ceaee5858c94fc7c2399d7785399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdabe74fc7e8b02cabfb12b8f9456400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5309d44b0be8bf7c9385db66bcecde8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6d9b610bdce1d460693f0f08ebabc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea23b7274679954038eb287708db3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2974924dc10a92b12719a2f07f0868404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36b1599e7c37c3965353b0869033eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a1198b4312923de17049bd728b1d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3498247a2029db43d32249542532407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199460bb3dae2a55392410861a1ea435408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e5178aa734b5dde1cb5725eb2474409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e7f9ef1e1eb888322f2141c2e7bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9e3452c8c3c7213a4b0da0649bf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3be9937e5c2321bb2fd3d009c6f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245ccc1ce969b9b0929ee0b63e376a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752313e7b36220ffa2dda8b3b370e1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ccd5be96fd79ff12491cd94bdef36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e115c466de5b762c589b18a7436d62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4374ac5fa5ac8d97c769c9af9a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577753bcc8e2314a34e5826b9e2a8772418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d24712eaeea8a7b2db706f8eaa8b05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5691149232b1ea3fcdfbb4bb788ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f1e0a92b48e3fb902f97bcc407d1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770fbad2c35db29b2455693b1409559422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2a64a54254d5f0bdabcc44cf64ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99378f4cec066991bd74a040ff830424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95bc676205bc71530413ce61f00c8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e4fcc96645989108fe7be565a53f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c09f3ba057e1df6c0b37772fa2ebe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e2a830b2bba292211e22801c158c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028031a153ef4662b0c18e809d8006b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ccb63c9ccdb13d916bf3662ae9af4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a59597e3f6d39d9224e8ee4a2b16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b84a35836df3ac3d093cb77f3e54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfbbbdc398d72496e69920544664ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710065b2e149d9bd5e72d125c04225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d28533db45403df8e4791c84660445435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994aa70fd1d386c10d6ccd8176fd2df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305770dba1a5a8958cd5d92cfe3e27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965584d252b5c2e8ae20e823bc21c7fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2baa0dc4dbc6e32b4d9ad184ab25fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c14b419a0e183663f339350164cb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b612b6049218a535268d86e9815c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcf7c6e083024fb0f57b793e5d6ca8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277c744ae457804c767e1f18f0ac34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4058f8cf8a4ea745ade84bd0fabf9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f334a36ddecab75c939e562da25a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f69205b6778216fc34d5b157c223446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391ab8ab6c8a5306e5b2f0c80f2132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc1d7b1ca73d570d8c287a64c87b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f078265f550852dee67f199d13f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed326c24b4bc3c943774440724a05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480610d93f7f6bf74c16b18db330023451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444fa0ec720196685d5a39a101821ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c711ff81ff14b8611fee8b63280baf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36eace9058d7b8d7336a388331589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d311523dcd6661d9240953b9dc6b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d95b48de19c75133469657961efc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94c36f454ae8cdf68feda324d5f45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2950f7a3a4384455fcbf6c331350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d226cdf035f8ac98a64b615fab7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bce35e37757470e44ce1e6f82cf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee88a455e861e81cb7584f9d71f5f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a807d6d860f24539b48f64e44b0f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f24afae8787082b095251cc51405463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4120f49b98f20fb44e116f8146074464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aabd96ae012766042833ed25503a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761a33bcfb51bcc8df885c6819b01a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb833933bd22bb2b52bc9e3cde284f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed7c92a9f7745d71a1d76baa62b49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c4901384ce02ee474f744730d3aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45bbd7e31f3c458874750b82864fe1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958a3da3c32ca647e1238deaf6e20c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c5a6885a467190954869d7a30156472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562f151bdb515ed138d22acf68c039c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ef7a082ab2ab97d28ea3e68fe7c31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8106eb7bde887a1b216824c63c2b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a097413c9d28f45b91352aec42306476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14fade43e1a2da4b7f0fcffc6e9df1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e30b364e06827999441012933cd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f56d3cfa608f35523fe890e284e81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d333e266fdf68436bf181b4fedc88e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828444e0ab97b7c5e6818b651aeeae3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1617ba29ef904084a635f08c163b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf31a32e2c77bc6ff0a68e076ea674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916553f958a436be86a438132f42d64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3b0545b2a3bfce423bd874b917fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b654d035e93ec9d31c6f972e4fe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6c7f012adba0f9057c3a372ad01c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5592032af9c78ae0e73de3ae1c0a5d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbefb4f670405bde190e2065cf1005e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20641df5c432a02a4b94b063e5912ce4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc2fca633797bfbfdacb98357e1f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130259c4f95ba52ef2cb0248040b8e32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e25c776f1296201a0ddcd1721f534493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a919f887a341c654a3beb31a0bbecdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2668133f16d4941c1d6aa5e1490f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964c3dee374e605e07ac11ea5e67770496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88616717a5a7766b741c3881b662da96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a9690259390916c799e89898a93f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a98cfd00fe97732a25dd5a4d171a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ffa4c960cfc8e348dbf6c13bcb5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7353a3f40dbfe3359c347ee7a6947501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980d898c1e4fadc648f94f8e4f1f74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150134261c24f3d194588f77c0ee2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69397c636dffb8a5cb08d8f51890693504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7fe340a532c26c2fb0462607ecac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ec6f14f05c751215dc8890c55df9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131647c3701bb0177687e5cdf2a72e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f6d9c98e155e456793832b83b692508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6dcc5ae1a687362a4a9be55db358b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4080c3b56d887d3c07386f25796100510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dae7b31a32e620de8b8f25b4e990d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0d851042ddaefd275c19a8020d2c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03334e47eea7b3670161d87c8ce4380c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b315818a3e2def1d9b4765764aada4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecf74da01beafe47cae54f4c32fbd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d54e3cf3a6cdbfdcf45220e62f080516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b89748c71956d9a6cb77fc0e5c44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34adb098d50066bed08480ff352aee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca59ceec20112fc4c6cd789a9ac19b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf56617b68970431e47eaebf7a273520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af2454da451f0c98be7dab2ad5ee32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c51496fe34992d11fa2da64396874a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad10be6751e15022c9524c973b1db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ed229c4a683e7ef388de926d0119a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212edd9658df78c4159c50eaa261ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e3d69ca763521c2e5beefe41d5a2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146bdf8740be19a6cdbbb851cab5ee7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db577294c0f8b3882e3e2639cd473006528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873eefedbddded0582551460585aa97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f13262c6d71fc56303d711536b5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591831d5cceffa0ffb6ca5c9a8a5523531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f8f9335818925e52ef4b6df612dfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401cab66a29bd9a45fdacd089d295c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595bd2341031f9a9300deedb0ac7a07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0adb2464d32f2b2c9eb5e6c01b348c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fca190b54aecbfb56f7a764e31c4be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e2fa94379a5a9669f49993ff546a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0309a1083ed61f9d45f98e4e71d18fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca07f2aacfc34ecefca6a46020ab4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff0e6460d0f5e68cb5de4521c3e80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb5832e10bd41da01a0c596c91015541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4d6562250e2fd381d227904b7218f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de00a376f101d77f3556ff4c396e98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903073bf8cbac1578282a1c83d47f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a87da60f1fad794feabecae9c1fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350beb8c075310b9138407a079f28867546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c059ec0e1bc0fe7185d4e354c5f393547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3cf2fe9861949ec2488b66dfd12cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df190708c08d56b9daf9f35e7a7cefb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fbc875ddcfab3b6805aabcd281807550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b51117731caa0132aeed18936723551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5296db812dea56d30675f9cf42b6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4960001f01d3e75798bff54a510cb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c1e7d45e7018b7d1efa6a5021129554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f314e7f0b071638bc91f6dd5f1ba4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94afc3d3ffb660d4f9d3d43f32258ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b506f8b1fd6cd32c6e3e0434056a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ec79616c3bbf63f7e0f26338f4ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e3b66600706c9f4f7e40b2fed2d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81ee358774ebe1b43d87ed2a2faa61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221511207c0055d9b9e67127921ec96f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbdff901c46a9899290de4cf63e2ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c1bc935dc0c094fddae9f54c32b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1917e8a31fcf0d47242d7c4a02039b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4765426db2722a17ead5b1ec6013a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0984996e9cc17d562b917b73e1e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff417ca3f6db072ee66a9a5cdb165567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177216d1209d78e4c2c8d620fb5dbd2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58d605fc5d28a93ac10a65417e4c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af896ec606d994e72e6a6efa364ba08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b416f50520e6aeea5bb98b33f595f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153043d32ef7220a3524f23ac03942ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3c631f82d3195e9bde880a4caf490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77a62f525b9cf60aabc17b0975a4d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5237e31d62f3df041963df2923e0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c2d8d3ecfc4f349d7f89d4d775ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44519ef4f9f8f778d04ec2e100cab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae14d5d729d67e013f6464ca816db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85a0879a02e9a074c2c6969df2e0c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ac3e6f78a0c2c33f5e7e28edd1460580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22416dd7318b7be5740bfde18a5fc0c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7560d8c4906cb398c122528bad91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521dde26ca52f833859226fd0819a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fcfbb452b7bfc3dc738c8bb54e25f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325f8b46e4b033c2124683447adb998585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce3c363e69a44dafe1b29d28b7359b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef286caa791403daf82727a56d04ffdb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a050269ff91fb8a5e2b1fd7838a82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334858cd459329f6fe1cadddc8f0e76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091618a6b66137d808bc49ec0ef41d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe493310c020e48c5d42cc23760b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0cf51fc698f13968e4c1cc05b6c6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778138788aa03946f61947e972f42f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db606b0b54e9453ce3f0961f2c314810594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cbd692b356b34323cddc5c488813595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05082c96ddb862a2c742d71d3f079d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc791bd87b4925cb94dbdfc2068058597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc15e09d89eeee546bb0f8d47a50f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9756a26f5442eb03ed2b14a7faa69e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1ed5c8701d04c7d9aae2422df9e16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319447f32420d1c17d1429f9bf1240601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4d6d1254baac7395f7078b6a3192e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7727174cfcc43fd2e008708cb1ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d613833e641691f7380c8766938f18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19b6bd679ded6619306a35b0cb1f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c5f7401bba09b75f43bfbe8c1329606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d2908c070d5fca64222c3c185a6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276b1829ab234553b8d71a2c6ac410608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc27da5f9326a429ca6b0e7c4085e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa135415fe0be56d3cf3134ac0a4c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04873cc16bfeeead7f3462bd09a0c15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d744eea2f63241984029a216b79589d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab44bff729d926a03b900db851644e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce03a2e394dc7920f9367cfc39bde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ceee93a0d0c5c2c1f6882534b103f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe4cce3d0f612f0519394fff68e40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f341729aecc6dabc08d6950308500f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7614307e7136e40860dda8ba5f356618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87786dad76e29d53fc8f9707791016d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026619a6f6634543ff8381f149aa3da9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcbd57b79025c4dd1cb5dd77c29e42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a80763641083b4fe777a71e1a49315622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5259116e0443e9292841669cf6d4ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46874b4850b46ee45dd4bb590e6cffc7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9d61cba5d64ec31573b911e5e29ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c97281574fca73d67b52da6f03ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dc2bdde874a7bd06241b6be154dd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797579b11aba2cad644e50f1a572e134628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c1348a43c877e87c55b55f599095629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7ae7a04461db2ffc4a8e55bb93cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd753e102032b5dac0e7579b708281b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25774a80da1913d55695823ef50f82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693fb2393746c2b590bcb898ebb2ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321ae3fe38d5c8028e78ae87ba77f84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d6801c339ff722cf316ec3f148130635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d862e1efeda519204d2d3d259eb80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e75359e96bbb2be19aaedbe6b3d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571367c86bfa7b71469d2566c1b8db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae539a61cd19f640a3805c8f584ffc10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1940f219109f048841a32c1ddf8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87736c2eefb47343bb62c6a4aad708b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f96050fa6e25edb465ed06a417db6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcce5ebd5e212fb5181625c156efb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65995ea028dd2d6cc65144b66761c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a9f0a35b4a8c5cc7dbf4e73754ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae239113fb53ae9522cf5923dc20482646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dae17da1dced17a489b10fed43762647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d89d7d030820bc61d96eff72fc93f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676ae90053203f7318e263ee9d7bcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eee179455ae442cb4684d1eb23624650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf138357de245c452ef3afe358a5c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69d89507ca8797899be02f3076147f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07fd9ecd74d960c928eaf5be1a19c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6063ad8f2828855c946cfd0e433a5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bef3aa369a2fc2b8a9ad8f95b3966655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ca14b2db56a0834379eaf3a07a69e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2bc5c9ed481327e5d190bcfd4949657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b7cc4e5c1a8f84c1df0f0fc37add3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab09d57345557b089e5683bd3e572e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2805c020cb46cf4075d68280e0cff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d80c14562ce30e527d9b7b8afccb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2747fbd4fd6948a16ce4a410b7a9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6242a6a02f7831a83aa4afc100bc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e934c56a021bb59972281f8b14d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0a98b0dba4966708f81ad63b4810665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec5eff2bdd0c2907d9641e0b5d738666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a71eadbbef7ef91b37031c95905b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3607eddc414f45436e7641f377e1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846c6c13060c11a55df50212b4e4964669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916fd58f89a1c0cabcd165a38cb4af7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a986fcc46634dc4c007e92fe541b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9867269a8fe711390cf9eda00fa70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5cdae0d890813b89482cb04a44dc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97aa02360353bcb47f60c65b5f081b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44405cf122c0b36c508f17b29a85e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fdde08e7cd7e37e0405136280d51a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f2986e269356bfaac8c1a6f7ad23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2c0f855528f862efc309583a9bc09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe594c7652dd4328ea86e269d22ae9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f54c090f7658a3693480d9550021680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a58aa38b828989237fb20e3ccfadc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d429bc116f7f33ea675aa89b84b36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d44993ef3d72923598e95ca6fb8d57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c11162a379396a9eb6519ceaab44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8aec27c76f9d5f3c4769158cc8101685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bad4f24de0e04e74124e0d496f500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfa51504f274cd6aefd5eb0e20d27f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105aba593cb2031c2dd27ae98e331a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116aad3cb2cbfa10bad91eab466a1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e3f04c38a412e382a24d1f5ff9bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c005370c79c34b1c315e9d571ae4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bdae1be09440b42f5bb243167b1a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75f89a78ece331f4ceb12a0e9e35dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a822eddc99200a9ee4f222bcd0050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224bee21ee378c24b76f9c48e6f5622695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79a98c87157865cc244a4c3a4a7e30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c4055c916ab1cf9f0badc239f52a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3b46a01ac11edbc6e5b49cac4522698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5d3d025f3a08b9773af54452a1b4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c484cb38cfc6bde9c0c21d9c7200f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f5583e13db017ed14da0bcf67b032701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2274e272842ed460452b36b738b2389702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9741cf34eefdd5961b89313d714bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd017759567b1550554c0fdcb7c84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae61afe1c6237448b857e6f03fb3e30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efca44c5de48496e2f28762cb82003d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38a82ee0d0a7aba77cec701964299a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e97c03d2ae769f8aab139e3bb4a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20283418256146b7242aac16e5e2025f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844acafdbef6a51b63ca345ab1b16994710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2b524babeafdb167e39e5642d0bdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84fa0e474932d5e8a582f1a6aba9db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516aacd93df54d283d7263805173314713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e530181864cde832bfff7dd3c221f43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602bd2f453650b0f8c4a8ff91b2c067715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948af762936ad7e3888fc04906debf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6991922a39dff45b6aaea2f283cf3ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd93f8617093e9fda8fdcd8f8240c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b2b5dd585717ad5cfb2ab1da13a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d9474bb414a67d0526118edd9dcf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299869f882248a3b6b9613d5d246e65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcbc9f8ecd0745c43126c225e5841722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33d5862e3f6f5f92d427b9df78092723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3911688d18447260ac877d530245a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384385789179aa73bff6c9dee1ba0db4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca632268908f942810ee6f11ffb58d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43417e1a2748d2888326d3146a008a4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffd461998d8b15442e329729d3773728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c73a46f3d7a860c662fda867fd8fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694da67a82f383c7a0299d8d2a2f2d52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b83ad0c3820b9f5ffb8cbac11cbd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e9f2e24c051310a191b42c5f774b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3085257451e922c550d76a370ec0df3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd8a7c12498305043ad432e1cfe41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e912c64e51c744d16261f259964e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01eecbf660f14ba5305a24539dd16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397bc719dcece0042fd351831ddf968737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a240ab09e6d1937b5864ab590170249738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc398b95bae7b3eb036cd630a31e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad3ef78bf3b4233b312f1608f4ea28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6453293528f65b7ee863250645561d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0b23e3ae7b4fddffdba59c7d38b5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783528e023f92af06c5ec4baeff4b84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a217c67c327e86ac1058074af517744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59598550322ff2241861abf446161044745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720f5e9eaefbf2361cf3b0d28acd3fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0e2a1237b0d89f09bda4cc04bbc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd684297d394e0aa5fa9a21a93a40e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e594eae36f8dbb6ac5215d2e5691cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b98b62fb23d9df6b553ed4fbbf6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d16eabf65853933de5db957ad326f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2163bc25563c3732aad1d257680fc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291257ba47f9d3d01a88fa041ef775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79756044bf4c6089423308cadc197029754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441bd01897072bb51d5510681760973755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330fcae4027dc0928dd6de36e41023c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe429df03d65de93198f9badca56eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845e9d0fefce0a6f24b4adcbec6b57d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8c02cd1ae2f3eec858cabf668d92759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851685296bce9e81ea83052d49482dc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6adb0112abf068e113891c3cc48e282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc23fad2a0f39fc8b4e5c9b2108dec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52197d119fbad0fdee257bf45161104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323f19bd1230d3e85063f2821ecac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33399f97af5bd1f18c09ab6194ed726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba1add6554f8bb3e50401982885f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf3012ece705e9da34f19be1c1f108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cd8f8f9509da7660e0c7aa3fb3ae29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c211cfa860f1228307372f8825a3d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89370e45e141dae78004ef92dc36cf7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614f8ad174131b2b444d1420e9213412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7068ce941dc4da86df3799f938e35413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d62344c270188b738356769162ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb0bfe967ab00788936e70a0ae59e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec90abf00074836610a30cd46d2b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a2827380513b4765aa520ef7571717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771887599e9bcb0c6cdcc220c6cb1dee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4fe9ae34f7c0027c28cc142eaaf5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83737a6a91faaf02ee95aa008be12e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481ded7fcaaa973d0824e7e6038872521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982856182206c0633e5697c5aa27a46822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34554594f854e6728c57920dd8db62f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde236ad3a2f4ba2da69444b13ebc4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e968d34ddc3704dd063bd3dc5264a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b97ed0edffde4d2fb9510ff130e0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978695fa8f95945e33cfb0f8b437e8ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53af2fc08c4309cc96d247d73878228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ea2c3f9a1d287315c694179e4ad629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03eeec213cce6ccc5a60a98ae0e03430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a685cd429e8eabf185ee141c5623a3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e07659bd46f56c37c4bda3083189d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9989db5b367f4c8c06ed86d0e1843a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63d160988fbbe4bfb48e208c5f09e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c4fb89a2eef6ea889688958cedcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8e8bb522177ec890d755d0a0a5e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bddd2a86957a3c18f708a21c61363637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965de20fa17260417f9c492f25bdcb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ea15ff2a92e27590f4e802552a8e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7782537bda6e3b3b67156ba76163440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00348e5d46a8dabe5fff3d6b9ef9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093b1021ede7eda0a680d0cf1248eaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627fcb5421c2f5401e96612c472aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a065fba2408cf684e283820d192c2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c2a228747bed0482b370433e78d5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a163a0a021d5354a0759d12e4745446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a40a561678a94706d9346c5f120947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60ff159f052fb231e8d427a425d7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc364c741042d3c5aef2c1895c6b62749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc4fc0b0e259ff71e2ad04174addb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ce9903d168645bf99457b1a6163051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab34cbe827b69c073c602e3785d8a9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30968fa256c8500ec790eef124645a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf98f9bac61019fc3a69399d9c993054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5018f67a5300d31461fa89bebdd431255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123dd2a2b978452408f760bff3cae5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a84729189343bf2c9d7018645d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e4a8167d3181461b449f107d9546c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2a3c489d8760cc6dafe15b1abb0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec64e654b6694717ad6b0282efa5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9787de1c29b4e79b18da71e086dff9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d6f9ee533446c6fae330bcb1e2ab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a25effd9a9cb765d943589e7956f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f735ff0929f246e165b75828e4bf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed0dbe46e15060951c2b804ac45e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f7c19212c3362066a60d219d8bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967caf66a459f344c185647d725d7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173cc308bc24a4611ce10e98607f8d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49999a469e0d9125605b2e9bcf7782569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcb445ed16687ad6f3bffe8cc391d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77443184c45ec237ee84fc319a0d18d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb2d6d7921212f39ad6cd8b291c6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b52b7d9d3238586ca207d57b48a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf797f3f087236ca1eaa2b2c6ac6daba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a06a088e2a851bf439c5a30f6e6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b526e0dc7baa851732c420a5d0ac976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230820eab3e165722755111403ef908e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c335774711d06ea9e9893a0d773979978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d469b11d4463d65683694b5d873979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5840b3fa953cb38aa6a51e2ab59af1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960dc24fd9a9fd4defa9d44c93d995081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c9902b0de6a405c71f5f6046c74282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21edda5755588ab3c446f0d456c1cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e51f4f8cc9f5758358e5d84b341784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a918fa50f323e9edd64e33218ac6e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757a13952b5c5eb566e2b9b13fa5a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ee9d1561132e50fae211d05a3dd6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb20a329b247b1038d4f953ae7a21188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9d7bbbd62e28ee2da9ac8e16514389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0049b43842270c7914c4bc27abf5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500af3fba80ead7de4cd9e8efa3485a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454c2c4a7fadc72f573870df1dff5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deeea4bb8f4cdcf1380441309db6d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b80da65bb56fede88b2b2e052f1ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fdfd8ecb1ec3a837fd17e70177f9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a833812399be8bede281b8ec7626a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac93bfa53b202d8effe6ab7beb68f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a96d05bc7a02c7094b33bc923dabc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3bd3cb4c3ea7dc918655a7b66dcea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c349452cb5120a509c2b0dc169ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a1946bc0009cc4081fb18c2597b85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beac837e0eceec91f0f6f7b159d38c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541afaa57f77520fd43cca328cfc96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6adcb28865a38c30f5550ae27af94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d8538bfd97f8afc164f202cade93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252217cd95f0ef327b01a0e4700a8d39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc904603cff2b264bb8077820e7537107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35570a487481a5d8c41af3780778c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a473b4dc740032c52dfc2a1fa963a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b238f5cc20d673e96c6541384fde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0717dc17e282e40fc4e76e844aa8ab5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2164b81035a704ce0665519397905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b506d7d2603ae14eba0c87a216da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448085757ae6d88912ee8671f495743114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1091ec34f73783fcfcc2a1366f0c1b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da623df65297b3823a3ba652009d84c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33669e5d91fbd368ce4a015b8cde491117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d9b6ebea09183d6b58795f06b43f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96a5cab7aa37b1b87b30e6d55318c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dfdc595c165add9592a9163fae23e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee448d4a300e3d9810a1d9dd39776aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade26ebb531b99340e5c443b9bca658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c875e0401985167dbbf8247e6a7458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ba176b1a17256cc1a3380b4d46ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d76aacdeb2680bcf231d117463a54a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd84d78af20094129a5ce781a824aff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d51b1dbd60dd7a37f6d8358f213e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c82522fd4f55058ef92a667471a14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8b1b9840d40f51615cd078dbaf9c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa4bef897cea43da351140e1b1d7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c35e28a18e50a23038609558232d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4e2b0fb6826893dadbc9f13d1494132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5f36cbdcbc13f848e717e98609032133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc7f07e741d64b9798c070b6b3ed9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f563f56a9fbca29bc8a1e9e144b4ee7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99b301b47dc38b16104ca037865969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c79289544832c97847c2e0304cae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc15eec5be39b7e0f91ae99b365526138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed600d499b1d2e92b15700bd056745139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d84c31e227e05c1c821d384ccc9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff97c863b50975a1c2e48b058810bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72028581f13ae0dfbe34646181c8afe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454ca2e033787d5e32061f56228017143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5b8136148aef776b27456e3db141144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040cf919f9d5098712e27759a953ef5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bcb2a5578b609bcba93e7f7cb7f79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa9ca4105aec12ad6cea48592110c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b429d1e5ec7a11c63347f4f32ea2b56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1110f2c5e72a076fd76c9aefc4c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc0efa50c97656ee8bfa46ce1e11d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467be24b7a3870e3b324670f8d4a80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275c9515ac6c3990b3aadf8f8f5bae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4f7c58b88706b8b26562bc514a40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e9384324c9ffc770340b86f8111d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cedb8fa63b5045a04bbc1de1f39e3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334639921abb7943ee302c0a4bba689156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55be30ea68c80c26258ee16128b52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ec52b7f1629a8a956b7d4c17cc50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f974e750e9fcc2d9beac272f7d5c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab923da4213a1322d3b1e527c1f786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d239ce35971b9f601a6f763d8f235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392bc8e879a1f6f0cb1c77b0c77bab5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf515e24a0d241c5f9fcdee245f7d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9345cb425b612a3d45b42d775ffb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb86f8814136a663bb08101ae923f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb034cc28a8d49f65fa065495e4f4fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b31b9ee7edc1988465da663f7bfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0021c53c098f637730e196ffb78358168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afbdfdcb86703e611ea23a6cb1c22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a768e92b3f50a88bbe8e3472506d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3c786bf18e284e5618c29da2fe274171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57539c041c93146d32a80e709591372b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64803c04bdc193791c3cc75f98ecf38f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10f1f290f89bae9ae28a1e52cb83f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0e65766377bf96472b62794526fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e3ff2a7c6088cb11dcf547258a29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf3f2a6dcf29c376bf93e1bcddf71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac984ef63d0a98305de90ec395c1429178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cddf7ae4a759d07ce559f4a327c942179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e3efdf41374a5d5060f17be9b74eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61b60786f95bf9c86b217fc30c24d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b148c62242cc1406594868870677e3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b78759569a992bb71ec85f6e030e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510fe25543439537aff91aa9803aeff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f40251fa63c31d2b2af2530bc58c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7cf0ca084779cfa7ead056a59c06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8630327089d176457d08f8112c4cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37db3d7a0dfb32994bfebe0e1c3032188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3042045075b762cdb9b6d646e597ae7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e60020a506ff5d8881a828c42cf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a19c7c92c58e176df1c774747b00b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fc1b511aa077ecb08cf0495779fdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac670a90405e8fe8ff06e6c6f8d1e0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f7da5ec6b0a59b742e18f92b1ef85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9a01d678fad33ae1ba6c3796b756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1448668099c119f244514b7611f6c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482c0d80651a49355cfae0f6ed6c52c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ece8c6d154fdcd0b61051352adfd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3bfc98ddebda8137da5fc068a213a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865a848b1ca920f8c5ba75bed15233200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c0af05b5daffb61961757ec46bc39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154f1d15832ba0d45cf8e1e5871df7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7563661347e83db3130a7a7f69999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6bfb7ccebd6d20844840428562527204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426904f61fae983915022e7d379f39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2bcbc47780502b64b9f355e16a56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ebfea6335b163fb0d43a30e8e1078207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f93873bea56fc857606478dccfa089208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c072626dc70f2c53b344f02606efa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa662f51a7ae362283c47641efd048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c7ca094a4f75dccf2cc134828f8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea5584011bc0548f9083280045027212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835de174ff4f76f1c9b152d2623d69f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1231c0a125cd2c9aec304c29ca958214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671482c08378449465121e95074552e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680db2742ac024b127f3901458b4579216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c86cf61f38c343b9947a63585bdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e404878b65a65c6d621126705ddbdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5be4c533e95f1e27cd20405c6d4ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea718e0fd4d61220f1eb4e2903587e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca0c664549e453335bd7e7fa10437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e928bd8e917b42cea0368082e5081ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee5def7b57f34a782077228745313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06abf3a46294dd696ff674c1179f33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7afa7462d6c095e529a5385e158bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308038731d981362f43d68eb84b178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e164fca1c3228e3fc869f7fe184559227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a816d8813e279a91d5aaddb5b6a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f56a3b7c2929eea1f9d9b6587d929d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376980963388a1b185766ff4bf065ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323645030fe01fb60607f2c9b7164c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4a7ef0b742f01de49810846352a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340e9c99b00891002837221c589ff2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086829b3dee69be63c9ef7801de9d92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388edc925307a8c9a465323b507c44a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d325f7932fa4be1633ab5bf8e5b3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fb1d2f0a503a6e509c8abaa3b8308237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe64d9e6f4e900c973872d20e4ac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00aa8c9be58367274cc6bffb52efe3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec42e4fb80fa06835598af0dce9b351240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9227117c17d776aaede3fe79beac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c6a15e5ccfb2158a6e8533b9722cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ea6bdd54b581ca048b7de17fbdd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a81ad3debc6549954d2b0f8450c5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b41eacedf555844fe2649533049b8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a612be8956b47ff20869c05bbd00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757af4924c2d4f0a9b46986bc9f4ed9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ae42fc6b794a9487aac9d62c2793248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da5ce1c8933568e44a5cf6174b636249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938842832de958be059247507c0920b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab7231207eb628c04a700d8d475ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0839c54130daccdd0186912e29aed0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c59d723f644be94bd824910d38402253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7326250c94cd5c9e2d00906077c06a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fbd976697e9430739bff205f2e098255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8f588fe58aab8e279aae054f2c68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6b8a439f892c19dabe227527d65c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8276c48da7521f0bfc69c947abb012258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5794088a4db35d884d444686690a6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3c5eeb7da7837d555e828e1a2818f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726023283211f522e5f05c5f9fef6a4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366377cbdbb9a092ed948113ba0ad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f039abdf4983768a53d5d6521b27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a2d58ad9c8d66af633b2fdd4d62b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb1705d2b76338b23c756f78fd6b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4e817c782a1f2a781e716b86f5050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a898304e9a117b838be868ac7b1adf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae127e0e2322158ee358d9f72f4d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b62cecdca9e00957b34a4b766b568269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c845b5c37200c8984a673b10921fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579c3a461448a975578bf0e1483dbb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe97e298d399741b92e87badc33dcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248348765a1d96c90e1505f5bd5652e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0a94dbbb476ef9ed6aa203d8ca5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0333a0bea825240af4575fda9e429f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1297a3513387c5a8590e46534b656276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1980ee02f6d3cbe683ce58260d24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5359ca0fd9f47522acd631167d359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f30c606bad796ef982bbae50fc562279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c69d4fa228d6c716da6611cd1aff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c0b2bc8059be0e14063671f94a5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702fb58c9fed03384783715b7b4f60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df92afb5f4279eea953bffa4ef32c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3783de422e0cd834c4f1de1d21ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd15a1fc4af26bda231dc17b76e7ff4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f3e64b224178fea898842f1c963f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ea3054d537d9e1d498fdfcdca4b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420f2eb2dd66581608c6c4b73e8aab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031345e570ce504b01599cf9968ac30e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556db4c2f395e176941843fb9a04ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18243c3c500fd850980ccde81fdef18c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad0f338f399cea67ca35860f5b962d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929127e1440cbe7c8880788a3f39a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05617f90c08330638c8b40a1f072be77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1286f57ea2834ef02c2e7990f8618295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadfb0d59d441e0abe111cd231b9bfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed3159407f0238d5c4606eb3f2d3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0893967b03f1b3fc6e7f3e582589976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efad7a42e1b482a3a08c4ede3d1865299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fe88cfc8a86397eec6ca5892973b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733a2dce8dc17e21658b5b100be700301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e66a9939b2b286d5c126efe25d0ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326b8cb5bdef8415f1462fa68431c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f917c08bfa46462c71044a82da174f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037734dbe494ca9bb01bc3c6aed23d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f733955d9f7d29d1d14177a5d4c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79acc1d0edafedd8ffe1749ccc8d14a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c4c1d300de0202d25ee3f3d99dfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adea9d5fccf4b164ad2ca659585e95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6aa9b064e07d7eb91d0d4a7a34ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6802ddddbf982c3ac3235e68926b1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446910fb90ae11fcbf5c213453658e9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aebaf7b6cf0726d948882eb4901435313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2fd68858f1a570ae43b13ba9af6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92768ba086073df241ecb6f707d6d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d29fc4f854436af7b3b0845e76950316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf494f81b8afcb339b9e20915f40992317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a2136e4097694127c78a6c354e59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2ec72872827928f54382a677a3c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19028bf5d8737506edb8a762d8fc1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ac55f403cfcc77c0d054a201949c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cef8205d012982ba19e5a647320a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94dea4f7552b2df92169db32d87aeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1dc07b65fbc6472336086fdb1c7b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120fa00f908700576fdf6868dbb49c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be669bef9a53a461d4fe4b5e4736f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e9724924f6aa785d6f67806992ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a1af3262cfc60b0de44ffe5b6503b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d31eca9e0b5f5f45e9c165668391329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19772718a05d001422e9aa19bbc0ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4650623ec56054b9c5f40652c2a757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd7bcb09a2b03cadf3e2ef4e47310332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b49730df3ef162d9124bd96f71339333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f685833483fafbd62d860ddba0d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496100dd89b94bde5afbb4a193f2928b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1b4fbb992d96ca5bef45d84551fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0cc527247e30114dc6a80281c92a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3e3d70b862a932de36d87632f09b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b368fd342ea81e689d8630a685e1c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ec4dcc7e5119615b275a471ffddd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4578df89f2de7d9937903f6dc741341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58766fcbd3ff060c76b2db64f3011342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf371488c83960d3432f6b2b25b50db8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2ea13c042dab87b335696992f4ae4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb69f06c4bbb37d789acd78f478a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7afac4c2595081a6bd00c084d545346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a37af190f1d99355473c8b16f187fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780647bdedc3de3aa5c7e3964fe4cd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80441154f3a3d76257db81130b63e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa8010be45b9f61ec3079463c2fe06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4eda067cc211323d118b2da929b38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ea9059023fa5b68e8c333668793c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0db1ea5163f24d27c0e8e20e3f76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f680c9789712551d0c1025f23372354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f22a497e64e61ca35f472f9f7822355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e36b9c29bf319e3230d8b50ca756356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e7d538793c443a3a97aa165521cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867080c3dda3e2607f3dbccd6f2e42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b05eca83bbe0336612983b869846359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aacf55d0e58e2aa858fa7deb10d822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd25d262a5bf98d39cbae98e015961361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bee59cd66f43ae7319d51f81960c00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f272e167f37f8a5546e34b463aae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6426f04e219d34ecb7ff80a285e6ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4669f7dd4f87e2a34573b1254a7af98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c384af9b4e1e3cab4e64d5129110366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4994ab6ee4929b6ed0f76135658b4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b4c2e9e9380e279606433f0f3035368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c4695948bdbab7524343cd62e2dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5820cce909e6adca05f7067dc4341370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd38b149eaa7256fe0dd7cc43e21c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8baa75d2a728fdf8e14091eeedbeed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc1cfc1593489735d7c71e90dd010373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d24f40350adcdb343000968c193a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaff7a2f972aa0dbf8818938f90a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7dcda97feaca2299c552f58c63d90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd23f90c2e36422e060044c93c6b48a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df168c601471f14a544e488b28e9ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb81da9f924625806dcf92269ed1a77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9dd996cfe80a98e14751b37d8d525380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016e43e3a48a6c60df851f4285db3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4a1e5f195b1c99b0192e61408e239382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f7e0f39d66d1c3e3c303fd800eb45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961692a4fc0c8c626dfccba0787abb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3cb5e2af277b80cbf49be914887a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b8bd46e6a4afadfb28c8a7af884b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff0a2327c5e9e79ccf76e546755ddd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a13e462612b2273b64c93577a507388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23253e3029b99518ee85476c7d5ebc6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d2477a5fbb47c9eca0292fd355d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67557285551fae9f934a1b3defd23e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a82a6570e5e7c966149281c59fee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7dbcdd92742aa1356f69e9acc261f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29e989e8bde9cdd0ff62dd1d7d8bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dcb2a50fbfd94f533abc949a0ffac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5e02895201fed713a98f9b354fb8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33754b5cf6bef195b1153cb6db3442397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c154b81d34ea897ec98fe7d3c0c3ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45142a1e543e42c171d19972e507a552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a9a8d1181ae06bfd4536b5e2e7dff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7681430874c394787b08c6ef30d18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb912fb3b5dd963aea8b3c0a342b25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1f8fe7491383c12084e845d112dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74686ffa3ab58df13c1b6598312a10c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c4922b35b8f3fd97bdad917bed6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ca40e8f235397a368611e8ac316b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417148edac2d3a3f4b9d986d2c8821f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f4224d33bbf28ffb7a22320dfabd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3199c80ece2dedf643ffc1021ccd4d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d519910d7d4846f8034f2b334d3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9526aa46f1e1247784196fe19c256c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a511af1061f02aab1b40191e52f6dac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfa0058a53fa47df7ce148151de83a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc87419ac988c7893cca5d03bb4c55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44a7f369b54e90ff531d12afe7ab8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc9436374f92e29fdeee32923be47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b3c04eedc1d0e7a1799c00c9f481417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d46abae864063b140bab2d650c37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff879046fc1bc2c648be12a6226627b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d047eb313aa6385f9261676feed24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f86cdc9dd4b419fd9a42d67ad805421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6a8477d593e0f79cbd517038e227422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831320ce77664ae7cf3872ee431c7b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78fd7917973c8e961a725b2b513b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c20f2b7cd3f19604d68e48706c33d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c1719d2a98f4337f6e639a7211b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeac5aa1cce20d60667472d03076ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb733085f6f7ebdfc9a30fb0ef70f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7385438017c2c8d3c749c04b6084429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aada4409065b6bc91383ca4caab5e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458704908037bd58e39818d4cb35401431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ead93d26afb7171aba7fa226b3a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf20a9e3bef10a1690b2f698884b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4b888f0379a808610dc6d25ba8ae3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5195bcf5e6b1e2ffbb83100fbd3f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c85965688c6f7668191d6eaa6496436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c63643def24dcf63d7894f28e06db7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484caa6c241d0459376f3a06f228e386438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1304fd5e4608a279b0595a3f17f1df2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b336186b3108137e1e3a9b449175a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aec687b100c8a3d955571f6a9d1ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760368f31e2edefae296e692b2bd7f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbecc54e33f95824312173f9653836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427744ce6801e603f262672c8c6accd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742cfb53f806d27d93fb2cabbcc1a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc2498bc3b482c72464faef4ab47e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46973d01ce43ba83a46d3deacbab1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5cc74acb38f6c4def39e6061b7f31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd29b06ff53173e948d2bc55cb07a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808303875c91df4fab8b56727adcddf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409dfaafd9d3cf0698518e5e1a59ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a90aa26c61fd135d34efa4738d287452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1140c8312dbf9cacb970c9722292c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ea5832d610a5fc8e433d38881aa0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bd27d97ac1b2207b07f3930787b4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750552f8f3043a17e3a5b553bbe759456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8530f7e20d998f65bd9f03589bde74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b6f579d9548e74c8710985c7c5c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a415bd3d8d02d18112d85c7d55d7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b98b5b8e841ac60b9e4ae6a5d5d73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f0794f9a1947c9bedc8c76a9378a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bba1d06d3a2985a0582d330840c663462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60363253827f1e6629cb2ef8f65c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5111a615df46429fe90d4ccb16d84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448a449767122c02bb7d73dd1442737465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4582091bcde92c53df2a26dea51352466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd897e6234fc960517cfa328403643b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9e6cd6ed0e92c95affa9c3b17299468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6206500f2b6962baa86cbd22857c73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da79fcadab46b7c6ba3f780c82e8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192546abf18187c7c0c5dcba8f04258471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d400f7516f518c36e0960b8def814472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19390b323455b48fa38db11738054473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cba437358203054bdc8f1d660ee785474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe472c24e2a491479b4f96cee3346cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245071a2c65a88b920f4366ac6aa0444476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c4960df9369f453290ff25a83bdf8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8115492f70650d1888591ac1b5337478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338e486fc69a959a47294081cb64f15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e82a13a5a5954755c6dcc412f7739480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f22f83c83cd9f482719dc7dc97b71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61cb56bdb7eae1004b2e7806ddb1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4153390d10453cacaabc4c43aff27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e8e2ed8350feb8b8df20a98b6aa87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb840cd8f365cecf32629e212d641485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa820fbbe33bd3c53ce12cea0bab34f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba8939699efb22c8ea1912f8b9498a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b97e77255e035f0ca458b0bab34fcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185788735c8433ad87e383a08b593151489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7c73e8a4311a7d8c6b16a1eacf2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f1ce8b18839b59534527fb52218ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca2afa5323ee0452709741defbb2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b800fe34e7dc62055f69e36c8eeb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341ac2afb754f162e568026c1937d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733156602b0110456391874d949f5ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2813cb7a827b9f922322e2c9767c7c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4568ff1b4fa484dbb3b5e1bf539cce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f4bcda4ff71d7bd8afdcd8ddcf2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be16086667fcdb04fed9062dea4f58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde26c1aee635323f4643b31c91791500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f273c66d518bdd921e389dc341b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9cc2c13ddb2c76da59a7c5f157eab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ea671f88b82fef0c1277cb037c5ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d480dd394173ecd298ca5345b620b63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de238edfac72b3ab43112dd8f10b7588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff71fbdfec0188b10264e91c77da12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c3da659a5f66d6a695220a8d8978507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d892fa6406778a0b5a2d6d8b9fceb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b7af75171702b3566a097cd56abd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701e7c70944d1ce398c34a882f2bf63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e20520350a41f50b68543e06ff977511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804c753dcd198060094453dec7248c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c20eeb059880e43cd786bb419785513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d30c7f9ff31934c1e0ddb32c428b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d296a9a2605e7b833056540d996a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d051cf7fe684560cf558a9d66a35c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f60f3162af4844872e198e0d5424517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d29c2bad2f8ff3cfeb9a785eedc07e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897d7fbe9e9d288e93c1adc1716582519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e61d38b0cccd68588cca83ab66efd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c84fa1000c0f9d7e188afe07297a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa7599bbcd77ecb7a2d66a26b07833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da09a1eab194bbfeaeff7610553510523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5586ea37ebd1f5ccc5c4b99dd0150bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c40751536943a0f2fe4aa1b3803f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610551fb30a6d2d97cfe49f23dd06e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eaabdc02a8e9de34d0b123859e8a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc7df36941fba9e9d83c25b6e3c216528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf5c604383d55f8754153f961b5a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58395dc30f7b309d7d3d78cf06c6f0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d682ad5ea7ff6c527231ef4e86f97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971b8475876ebd4aa57e43420661d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b624643e0bafeb233f44464097596533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db973ead0e5314a1d1872b00c4cc4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958a6b2778b97f01303978b7fbcfdb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9466b1259def8b3a51bb0d704b34b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c5542b1c360e19cf426b9fe4b10c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c514b979821b82fda8bbeb2259b78c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dbded7380ee46da7d314fe630d14a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d651aef133a6296d372b15348b8a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e012e58dfb6482f326c93ff33a5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53327f592935d738b80a7edf0bfb1e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83899ea0c61919464e040c78e7c195a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003830e5024a36af5ef20f33d7ca12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750add2551e539b1f4088c46d02eb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601724885ef4fcb5a40aced949b45168546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3d318c2e2e5a6371ad9a352c1808a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2768f39408f39922eb3aefaa3b65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53967b1b9f86176e548ae20929a81e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8dbe922537ad9d22093adfc08d42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec216a0a51023ae602944db9fe41ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264fb2a4b2ede2486db49837c951e4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b4825cbdeeb7ba767f0492788d61d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285e0fba4bbcb9a84896bdaff9a9d3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d0538b5f6d3843bd1ce34f4dbd79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf95da57755b2a164aed10d019bb27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08d20f09d62e075ea936ad0d3aac1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be19bc38a812b9c56d1b0d38ace7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800719e0ffa47ef77c4c5e68eeb56eda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a482da7ddeb495c0d9f9f386a3f51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3dcc9c453d7881296078ed408a75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb945afe0d4e8ab87a49cbd7d67329d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2b6e22008d27c4c3d500c0fb5aa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce001cd68de941f6bb35245caa643564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d222c8df58e7492295c736c9d787db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be62898fa6b4dda4904bd8458f227566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb19f00d43c674b1e0faae13b9330bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b0d38d2e6145f8431ce25cdbf78dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eadff174f857404fd3d11f343bdaf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603e4b93851b3141404c898a5269e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04f4bc3ec2a37d54df34f200d7e83c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677267f3bc9a78c3b7d1c85b7b8af9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2e7b83684a1f68ddf20e72649c3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e2c273892c5a10d4e11fe87fd5b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692f3f3573c5624a58dfcd72bbcade575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c2312dfc24d5fa72fa2904f0da822576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b350ff58acf84237d435b48e3cc2cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5049ced54d96869edf2c0abb5fec1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9ed9c9d9d97a2e9a77b94b2fe3d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45589b3638b57814f8fe1d0d80350d26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694444d71c7643033160bca85f645c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c2c54b9e4fb752f5ddacf22c1c60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ca597f50e2db8470656e28c99e2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf7e8e55810f794e01995ecbf7e80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8241793a07c3732d713504f6780e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964550d2f111243f1f75341115f728586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390db9544f89fdbccf046e56fbd4ee1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8cbb9b6d98df1d434b4aac16aa01e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9fca41c883fca22da5e9b44753f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5254770a15274587cdf23f5a7d3a5fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c257943fe9626e4932ee4194cc0d8c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349300a9a1e28fca0b3da6f27f2a4a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9e00cd0de075a1a543dd4b0b45be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a237ff523c7a5d39941677c651810ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967580ebbb290550f97b5e1a05dd55b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad8139fbb134add77c50b2bab9523596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6344ee8d7bd4373bc98b77605df7a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad11c21f2a8a99f18f5fca0a50b6c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95786f348b7740b5f1a471c71445264599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b0f7cd15785ce101dc48f55e7ec1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a1776b7736aa374af9da46c0ed524601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce731ae1805a16bd93c3a2da05906602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8793f0c8a7cb8310f942ac9d8f5af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014264681ab81fe669ced793f978001f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bd5217f8cb656e7531394a9c8b346605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5955e6d77bb98f244177cd1e3bac7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26f218862a346727db01955c33535607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b942f9c16d2c0e51ebad268d7a45493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9abdadfe2817857f774269d5c17e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bc40f0c8c0e2bf827a1a8414a769610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1bfe1dfa2a0591ac83bcb4d982e22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3af745986a4f75657c1be7737c4afd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83dc2b0a8393d9ae46503334c2262f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933afdaa99c60c90deaa6354a6b43c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966a831991452edadd2eb584518e42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b993ac92bf98c03affd0cd1233095be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b6699602d8ce923a15e3c755e256617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdec461f5f3222a6593a7fe0dfa7b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63e3cd018742188e74e84087ea07a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90356871c4768ad881dd90f60c86ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb78222f2701ce884d2bb7a09840c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8888e7b064ff4a4b04f8a92ee68a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82c1543b205415b6863b1b576ba0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c2389b241b390768608c3081da5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d8d2ec33e52352a5f3b6998d61e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4fb503a82813c56269299d652146626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521d0f7ccb80194dea93034cefbe3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d712118a7e1619696be7aaee654c142628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15b4fd71b68d1f326a257df5b4ed3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974bc88c2ce006076bd3590e66d99a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509732ffbffa2f41de27f5f40d2cc77f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436d165549fc7b8b7af5e819282fd7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311fb359c3524ef244217fd39bd2b6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b5f668042ad7d2e25641fdb0fcfc0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66e0c869f1d1c926b7dd97a1bcb8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676adf65818aff315a85def0f435c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc69b9fde39f212ee53a50532ab0c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b626a6d96ef71aa8f7bfa04f50a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c67ef6834c0dba69ef06e13a28edcd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ac8ae98471cfd438cdf1b52ef5fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb0a68a02f22d2095ba5e9d74e8ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae862292b259751d2bc004034e5e96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a644494ee83b419c6d440dd96847d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a697b8fe31c31b3b2a1334d2719f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113445ea288b9cd0ceaacfbab400e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721dad8412b24e41315efe3e5b9e1c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc26321737792b49191d06c32b9d800647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc006a71cd98a561aacf2893bd01fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6da3189b3ae338a259749832680c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912579fb47f4a9068ceec17c5d7a4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037689a3ef26904887c75f991c02ccd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ac4bdc42ccaa9046e4cb7dc29669652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f9f89aa70235ac1225daea196fe2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b5310366177aabc4a9a2d55802f7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5114f094fba0b1673622eda5dda14be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61958a29463a3eb8cf1c5c4a1bb68e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9666ab9b75c1e2ccbd56b90014983657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6614663afb925a78751bc981a7c5617658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec3f2616694c225ecedd78f42ba896659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b316f675ffbf9a7159c67144d15fec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1befda9e6b0febd1b7c3f5e247272661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f720559f36fe78452086e9f97b46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399ad94008ae509680e3d81dcfb4a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b65b7630e6aa96e6e1b7d6a7c5e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da823e2f2abe818995e6a073b9f2dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c204899be10be52859b1ac0dd6ad3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36543210cd5e3915d7793cc84fe84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2aafe6c98d9831c881f62bfca0431668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a4de7e1f92f7877ccf5d64350614a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dbeeaf46053a582a0bd12020a79ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24d8e58e46f4a86856098147a5947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde217c756f432f6ea68b068da1054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b05011f35b7cb8546e348f4341c84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b5a6a173ed2359f050477c9394f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919fc7e692b3224f36ec1437f580ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e971dbabde1079126890cb5b29fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ebfae16d7571347faa968575a0d6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b070087edb8df659f79076d905ea0f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ecea418255e6b73bc21a7f0979c4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e630747537d5c66422c3e1d107cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e350785a2f4ae4a1507bbc240e813681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86715a6dd164a07832d04f281bbba6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1603b7cd1fbdaf6868bb7dd53c273683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3160dfdca0b17d37f802a2449f0bc21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81417929b85f3e58f8249ae6ad7a5c73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec126434e019b98352140f8b21d864f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c939e938fbce470aca1c02d09767e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa474178af0778f55ff5ba7255788c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea164b770a1d9299203629df894dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0bec71d01945f1e8150c9a0ddc19b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f0f605dd1afbd40e58df1200388a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22051923599f7659c8c36da57ec992692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de69cffe24bc38c864693f2938e8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691006265ef2a67e1cb4c78152634ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f7f135ef00e8ac4ddd614cef25505695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ce6002f0bea98bd63a3c2e633c37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c51d47ce727c5118f8d8ad78409911697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101847b0fdb8cb57827608c68bbe0f55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce010b1453ef36699180aec70af33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6997ffd784b779aa3cff922ae899700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037caff5d32415afb0705d9dc6262ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a732ed6437eb074faf2c175847a3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5fd47273e45714b7a0b7de1e95035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617dd1a8e9b3bad98fe78c8cd3d5063704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb24f6e2b73d602a72186b90266a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430dd3c33790b19f32e4b4ee0b6c08f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd338d6a07152e7d12acde085447f911707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498134d5a8c8f8c4fb594a7edecd10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572aafd1251beb0aa69d8d70bf939db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a62b9b253c7b71bcb93b7b93d34a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf4131efa3748add166b8710e51ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a82fc2ecf74aae139f8e7c0c05729712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b1540b12a1ce3e7194095874f29b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6c7d82db2ae99e4f51e3ebd18aafe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4296a33ce42d6959e0b0de47257be13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ffa2795a2d430a70e4886cb868931716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5054c505cd2d98409bade025b74ef0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383eb077ba39bb2e984b4699faa155718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b34135c21cbfe2b99df1cee24d52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf418af836dab2f4e09ec31776f83c9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5147493f7970689325859d1926ffd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2053d95fa619ba47f6ec002f807bdef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911626182ff611b598b211590c407d28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc903316eb3c57cdbc300fc165ca8e41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaac4d18d37da090d05956b4a6f27a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cebb94209f33895adcde4e09eba39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba972a5bd9fb9abef448524b32141e04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0b7054353b97145929cea9b0b194728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157fa0cd3a0095a526201bddc5402d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be0d08d9c98e989cdc6bf07b8453c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107a1ce99f8f2da4fa63e3e905a83bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2edca106adedb29084354078fd16be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33070ca1f8142ac84a187b0ac077d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb002d8d876bebb34265e00920a1b80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac3fd0b6c212d5a0ddf2e2c802150735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ae664ac953775fa4f72756e73d84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1c3a1c01cdcbb0b7a79bc6ed80ba1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91327f2791ed7ba9e58380b1ac767a08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a73e9c92e25f2cb0857486506210c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad721bb5c2215d782a72d60e4f00cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6467265550609ab3528b1914217f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458b73d838d9abe00ef89cf219003d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb609612b1a0c430c6fa561c5542f075743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37088f0042dec23424c23b5c5f7c723c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cca9c3782a3c0dc06ccc6161da7bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8aca50a07ccd5f929fd964871c40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5dd1a86cd29157a2b4b6275c02ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a623e423fc68128d8c15bd391a58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09c8b66f0e77f1585edaeb7f81770a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ccb4ff14873277999a3be44d8158f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b64085c84456a37312b98e3a8188751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d6c9ceb2115c929cffdd636c139a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c06425f34d029e34f53afddafaf88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea98b159b9f9e6932a576816f30abb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d0e240742748f1f3da75dffcaede3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610d9cc7f2e94e24022b2ad1e0a5525756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a885bb76d8e783c89a9f5b62ded8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe47ffc9a91234ea96d84f48bcf15758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd317a5d1735d133cb6c66af13e0c9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>