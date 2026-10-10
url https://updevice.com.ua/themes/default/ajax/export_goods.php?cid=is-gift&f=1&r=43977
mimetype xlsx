--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430de8d3e8c4096f86cab5b4aeb405a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0fa6294ff5dfe691de0eab353bb232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463257845d6938d3e030ebb1d6659623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fddda82465f68d298d4442eb15e1d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41861726c208252e20befd7f62b88eb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd84ba2cb31ba07c00ea739da4a12b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84dee9300e3f7d795772e7b1ef757a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b078fb44bdacedd60495cb99679bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478214fa876ca084fa48ba8504411df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239caa7ce054dc6f53ea489a118b792c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63101e658a6361c7273b8d55d02c5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c79bd8f2aec5ebcc39895f13a457f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3409ffc02ff19a82e88bfd3d3aeb2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000451bd5f99b59f4ef4bc52b974df714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ac5c3851d6b59a0f9869e36022e6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c73088bc392e36267a4b5da7a789e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfbe52950a6604e5600cd61796c0fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5fc035446e59462a6fe91ef0079f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f90d32229db24278c8076d5cae57b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e141f812d07f31ed58dcb0f69257d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e5062d9a892b36fa2038bd358baf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9478dd1cd8a5051bdf6e228ea9a0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c04178780ee17efb71c12c506a0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e91ad0fd3c746fc1296442ab35f8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8b33534989cb7c857db947f75a13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8db0a1463d178e52ff005053a515e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0c72daff8d932af7f6686e31ad9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc2810e302a21818987dbbc8ecedc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33d718f53fc2872eba5ca562e778a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c3b7ad27e1a28fbcaadf8fbab22730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b710d799b1c5d6aaadf07de2d60fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac9953f5cb21be7017ffe29dd8755a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15810890b5de5ce269c9aad69093e52c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982040758ecf103a73b99dd3a3776a8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c62399660b0a60a3749e8e200a61d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1939c66afc3ace87b425cdbe64461436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94380c36fd2234f36311f0d2c8d1117b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab998eefd9437a42b43228aba5756d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8da5d47d6d2ffdf5a1a0af9be8c1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e0532b7503b2c3db664c410ee391140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec79063d0552af2d8217996ebe54b4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8de07bf174dfc6190a5b8a132672f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484b66a503de6bd471997322a83d3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f568eb338a1597e88dc7b9ee7a68b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51adf65da8880fa583478fbe36f624845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ff4146a7805db6e1cea218858a47b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530e399f15bba56c191ed3636ba966347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca3585fd4b35f7a999728df29055748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc68df3dc547f2b6640248d5233b06449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb657f453095b3950c2126a1d5e034b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09303d8bc79a11650979bc83cb066c4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05452be91e6434bee16f70a53cd3be5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2bc630d9579a085dbbdcde92651053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ca80f0519b5ff8c506f9c4b01f44254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68530aa0029d819c21fbd0046a3f2e0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3b2b7fba411af09b428f4535edd2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9211786bf8cdb22b3ae540f52bd9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1886209edaaeaeab47f9029898942358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f46e687e829f28c2e697a8b529fc7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923d85958cd7302736a2ad7bc9596b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb6c1a85e602875151009e2247202961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fecf04b888b94949aecccf5c5a40c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc282566d68483fe73b48b5ede3a3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9341cb47a7ceea1e30b46878a39d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619ff12a712e06be195e9cda58a5e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2a7e7212a560fe2617a334df28f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e59ef98e633fcbdd9e4ee2cec8da2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bde1447e208839108252fb205983f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd297b8694e4fa223dc8e60ce2322269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e51cf69c5e5e56878fb060f17580970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026b1802e548185fb9ddd8f5d9666171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce80d54136f58eb5b4efc4ab72a3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031156f16fb0d227c8ca4d044a40b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce6d09a93a6e67af44c847869f4f5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e69649fda9e1dfe4b6b4f20f9f737175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283422ab10f501a9bff407c2b5300d4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e2fd094e987d674788d4dc1c57c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b786127da400d3f68c27030138c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884aef5d03ed78b7570c3c6a61974d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb61d58d9e85c91c46046ebc063f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f425bfbcbb99019442096f322911281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffbe8e2cfb1bd3078c52c3f9d9500582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66cfa06cba334ae375cd2e0ea3d0c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941d296afbc11d88a7cc4959726a1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96875952537b0b3514d98ae0e558fd1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eef2b1e94c0406d7f0ef2e5e604e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133dbb7e698d41e5f7d4f761fd4c11387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf46abec85c5f3c3a30fac470c9ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e9184a7bae083f4e5780d7607c5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688637e81d69778d7179d5c77a0687f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a29c0d3eb052bc4e8e09877448dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357c4d8bfa56a22c6f7877b1f54b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467690e6dcd5b686c5463f57510feb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d1c853c6c56aa3f6a0031353c3da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136c4135695d798d0174c00465c68595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86715a48011578121ccb36e66898b4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1e703f6c6e6b19e2b230551cc5fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe61f1c702d1196f975d10fd992ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010b83cb038c8caf2353766f66c67c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3f47b567d637218f2c6087fbd808100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8963dc8debf5e5f4eed43609a33c2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d8939a5760af6718eaec015d1d39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8986e6b37bde026bfa04a112f2877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c234a0a86ec10a7d05146b5d4eca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363087cee2bb3bd6072c65c94697e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a555799ed8f16dd66385c6f984110f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c965adf31ed02b5d2545214d0c6ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739355868b6d0451b824c9dcb9b8c82d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f13992a6d6e62f84d918d88a93ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c258ce6400797d2a29ff54e45b086110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5507bfbcb873ba0e95ab7136e0f0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533ceb76ae1e99a04a41b44a144689112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f6f4d83cf51a0ce5b464b546e0cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45f4b81595d6701599d9bf86ed1176114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333265124a6352289ed3ccbf0187019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108eb7b65cf2d84428a5d0d3629bf08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a8cd59df272c39995d2a177b0c9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa3a66d5d0a9cf8aa88d01c9087f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c029a105af2da030436eb3bfac443119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5fb476b1f4c7ca9e89398633f9b8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac86cad58846f61bcd1369301f3ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc829ad6b623b760643de2925cff788122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf9a7876767fdd9cf60ef94f3170c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb911c177c3044da7d7ea8354a2936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9da26cc5938e6d1ee61907120bade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510d5987a07f2593f9d843610e20c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe71fc5ecd3e9915f9ddf5091d4249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6e406b866e928600067fc521e3ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8febd9757f12c4d7a3d940ec75d025129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522bb678888390d7b142bd6f7f3d98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2bb22d61e831a807653235d2c23d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084831b3a321ab451b158afcbeed0c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db9d568d23916d6f1b174f655068f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c8eec73dc8a991460d76f07f22f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb12c79dc3536b11c1008a123f997d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318433dbdbcbedebbd2fabbf2e4124d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869188d859371f06faf26a5180c423d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01652eaa2df67ae1c3309a9535c879138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048c263ed11d52b9321f736ae8ce9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5b3a1094ab05d8627fa2cc09a2d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120f56212239265d26b69268dc091e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6065311b5c2f33ccee0515f31184b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088cd8f6e255ac1b9a413621ae0bc58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bf54369d454c1156f2d105b7446f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5201780de21260ff6f442c9db9ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b2a87d70c94e8f93fcc1f99b044f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3c7e971a4cc54d72228cda35c27f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd1e3fd39edf334aaed4fc666ae5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930556988737e32a115601b651fc0b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5de98391ec7e3b07b9d5464cd4f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdf9652174e3ccd23e7070f2d6d8aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38196d2e87e0f71618bec17994997b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9b269532664147a72f152a7201c49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfce8216e5e7e38a1e0c239628af5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a51712f3d0bb8d5656e2c8ce3de55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05935b621d087bc4d526fc6ece5de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f26ac2e333c7ae7b2f7df4de91234157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c804c2b5e0240027d1c1a42c7282a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693ea89403bf99f5cfbdba2dd4fe587159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdafff91e184f5981bf5b2c298e4b50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84608eec7a5e03feccc0f6d8b65192df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95d285c13e3308e14535de617a12e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a3822165df41e51f54d063013081d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007307c3c7648aba797ce2b9b946da1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c3aef121f42463edd8f605963dbf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0a0f1cfb23ee31ba5c2bff05691c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6bed4b9d40270f6daeb3855d74059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd35d1a0bf54d6d4c11305d190b98f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d7b65844bebacbdc6ba220b27fa5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b51a9d4ff59ceae4661ad23aa594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93330177651b2948319773ff105944f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb8ae626643283d628be6b46ff71a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77064f3a517e11aaa2983f3d2f31a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e64326478ac048289bdc2125e4e9b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e83dea1d8c326465094f475663e5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc00d10049aac316a4135e21dcc1e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70436056cb006f463392922cd012014177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d8ae8864c5030733c3ce416d29ba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756060daa3275d5c5021ccbb20d8e6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8624d7e508580a3b3d347e4ebefc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ea39395379058123631294ad16e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dd9b1103bb803132b232a23eb50f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef73871c6370dcc9749e486b4ac5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96af45c099e8d07729d40a411e9d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671524dcfc5a4871b37160d16c8660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa272a8df58bd071d23008b27c61d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a43de547566bb050450ca7c06f94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89670ef415911674ce92ac5a14068cd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a331515a84e4d9cf28063a731d9e94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d3cecad9388520633c94d7023d6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e07798754b25e97fac201ff0907aaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5e143b1b826c5a506bf22f6ea16c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f384c6c74ef220f83b2b9ea86ba30c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401f9e0d370baa90ee39d00f34b153f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702d7a683705f15eae0643bcfc9088195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0c13cef19a3020e95c66c77c85a9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e43c41ee8a0b9e58ac85f7c05c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0132c583a630d167817703c4cdd7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4ac5c1bfddb6f97466325196ad644199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923c1d36f28914f4b9507bc5947dfa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb13c10b39423a83f687c9d7046cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de0214ebc74f07a0e6434ec12b31c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b3b714b437c55eeb049b0aefdb06f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752052a5cc9f6d12ef03aab491a6271204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbde38df51618711ec3cbfbbac0e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828183f8f5b2149a8db2f86fd91d8cda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e34d35737a8c3fb4650108e833ea6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14544af6487ab1209a9043b936b40749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4732e31b20dc62f4eda9120b15395c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e34d8e38210a909d82cd3e2cdb7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cebe58fdbdf127d31303250d4aa752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e288890c18c576323200f8ca81e84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43bbd42a14f0d69a30c5a4a1e1082213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a4af06189813c023120a9ed61f88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f9793e2a8a3b2adc2934c193265b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7da3bc4a44bf2bd802b6d5165a43f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dcccb0e7ab9f0b7cea3ce5d4e9328217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14311b21876f365c01e22df1b284dfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c8256989a3aa01cbd9769b5e0675b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf4322e0b336ff81d10ad5824d149f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23042c3941b4d5208db87fd381ffa583221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91a201b06279e4bb47a4953ecdf5c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82c28ee0717cf496d36d34b563d792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0bbb9d0d9ac8a2496813ee7318c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb6b157dd4f26d504d93e14b4c5919225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151fdf8544f1f1224c0b50c8a579529226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10036912d20e5a8e4490c1a4750a4adf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599fe79de43cc3aee06cbbd6beed73d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e10424d2c5a439aa86f603b67899229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075761dc4077c1c13d53e80e457e07e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810bd955f19e894224ef06618114540231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4badb2579f652e62bef5b4e04e09bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b50543cf8a832139112360e0e8069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902b577cd23a701028d475695e8052234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d091c13c2f77fad8bff2be3acaf845235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c7782ac97dc512eee985928f94634236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62b583f5fa7b4f396a9d6faa7599ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9b56821b83b997e5cdd93199fb40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c15d534a421cefce3f888d328cb91e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4f7577c39cde399200a50851ac1b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ce5608117ae31421e97661350ecf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c8004a28cbdc5320ea8ee8a9b5eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74569e39f9842226e0d49b2d5235b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf4fa5f00d5ca4241722e6a05bf99b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca477fce31dcdad3a47aaf958c45127245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f323965ae11aec13c354b193d63f7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd6e31d7313e60dc89a6113130b62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f31226606dd14e4aca140c1c254c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aaaf8868801ccbfe081d60474ff84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2f825fca54f8583cdd0ea3466777250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886df5939e796a39080050198e8e537e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d747ce62d868dd15b3b0a8c5a7198252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb76026ed7d5c4f6c548a59180dc21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb39681e6fec33b52e35b8f62c15dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e978245eea3f81ffc97043b470d120255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8562504c3a41953b35ca7fbb47e7884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e52a896328c47433dbb7d37fea75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d2594264badbd952b301058616a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1ce9c45b6cfad38e544afd5224269259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e7aeb6cf22265f6e211950aaefb96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876ca64430f9282ec10d34d4c5dece0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc214cf4b4caa4340f60ccb90fe29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a68f61e9aaefd0422dcedcb778c86e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f780ed0ffd7986fa8a69fa9bf4bee6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c0a42e357bf834f53dcf88454a01f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3bb1d08bdf1c43b1913ccace09d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88660eca3b458e0ab4683883ab16e519267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47847aeb3b08362b1d0eaa1b1b0f2da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ddb4e5018b2faaf8dac547d3eea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f462f797135276de29b9bb0d0937e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354750f1b4176a5eff5f18c7153d7b3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d12d51e6c41f9ea3dff733583827272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e59c8a897ef67bfa75007e9cc28bdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00560de1daa23b6ec7679959013363274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ddce2373951291182633e3452c7f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f9a6c2dc636dcb46a15891a0a61f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54efa1560e4829b161f2de8d2e03f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f72615cdb40eaa89459faf5ddceeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767835b786159d4e44a65ae0678df2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031af64cd8b296665cab42fdbedfc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4225fdeadfef5052355053dd97052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afce87d930b261e08380c703d2ac6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe118b0fa7c4ebb0ce99245b6a124283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017a4c3420a6a30e37e16408aa693c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d303b2a43e96e6eba86db731a910fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a5bbc9445c96f814f999672262a3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10056b825c9127a45b8dc1a0cd8bfbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37534fb9a907f8560f8f63abfe99532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d167648e4130c7ba62b1fb8faffbe37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5df16a992a4cc3e9fc0735bae954290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f324d332f288aba8cc6e9bc9747059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03020b097d3a197abe4e8243d3675e78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895a9ea052c9c10853333eab8ac4400293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089cb558b3a61c540a85aa2faff9f02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc68421ee1bc877c5d9b13ef4ca062295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44c9b999978a28dd21d4c14dc619e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f798da1642a7b25005bf79a2b6665297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50065f1c723503c44c2dda1bbb4144e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a723e586f18fd7bf3085ffa186828299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b91a55e056d0a40f8c1e92528735a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f0431e717158059878ae11fb8148301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f849a63a6b4872b72880d897032477e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6707a5226735a45d301e05c3d2130d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f041ee33b173b91ba353e5ab19783304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b212f69ad43a1e7407936d14d22f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bff35bc8f4fbe734ac24e88098fb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563522ffe13e92da74576b4fcb81cade307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e57c8628b1d7fa7dc9dde5629311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcab46864600bcfc22490580f8b603309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08447d2e40e4dea6bd7ebf6ae9e00d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93371fa87fc11f30eb3255f4d6427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10276cfad90aab228f77a2ebeb5434e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb606433c8e0e347050bf43347bde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d45bb3861ad6445da7a88a85a8edf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5137e18ffd7c91b17fc235dbe30673315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cb6c48aee8b96ad12af90a8faa854316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609d1c9b0e44c79dff2973bd38ad9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee4281b01c91046663a5412349609318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee890f774846171e78e6755067d43a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6615206c2b29b59a900a4039304a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112eb2ffb6626c46cfa6c19efa3ebe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509871fc4d890db62a9d6b2a8f24c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d8d6de843fa29ebf5aaf739b8eb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0510bb878bd1bde8a14585a77fc89b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc15bcad44aa5af92b9e6809c4a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33be16e41b51130384b2bb21a411aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff228a39cca4f8bbc1d20cb9c6bf1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07d048603d5458f16cffdff19d6497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cbf0a1578747ad308ff9318e4ff90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dba79fe5411a91e0b2b9381e793d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cec6402a679dbdb8d9b84dc69554e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d39c35bf1d2858a12dd62b40fe7ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9115c796c369673890f1b47b8bfe4d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b87bd84c1d5f17fd741f90caa73ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de246d0802d3140b04e46a06fe3402335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14cd617223ca0349f9f3a430577e81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098941a40b621a93bc2f4baf41731ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d26f557a9a81366a9affa498463933338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d0f4717b377f18fbca6c819ab09c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25051cf55165f394ac3bd168af2695cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76275e62e14315e634c6ea58861bc447341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28d01988a77228686de65d964c46f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593646414f1ad88c7c69cdea28f2f05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e90bd7224797e5ff446808f44d2af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b77c579b6eecf812766d0f0c8ad31b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f7299d8a98bd8448fa74f4cd2e103346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffcfac5369ce0cffb16c311f0f87a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e70c3085536f8b76ca91b9f78647c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982da3cf8b0b11524bb5cabeedc2a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c29fb019bc5b49b4b430486c8d7b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6df08da915d490b10327279c86aef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f685f07a4a3d0b59554d308eda95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6e2aa37329a25484dc2f25dbe1953353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcbc7e6feaed55d11b3c27ffbb8de1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82d58dbf959dd9f2a018a02eecc5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afca52c4022eb10a5533c93953f21a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c6d094e5111a6ed260df265d87fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c63ec9a61b21869ff12ca8455c72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3c0e687a2375a765e3a6d4002612359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1edcf4a64f7f819610b58c5f3383fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22bd3c8ba2cf6b5fa4aeae2e580fd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cc1924686f685bda2125989935126362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a357897ef7e53aa4a7a09093115b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7def1633f83dea716f8ec138d00cf5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075bd9117f5cdf813ef3610e5093296365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9abb29db7f82e6eb72790763d5d36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e9b3cd35f72638ef57997e080888367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde08daefea950fa7b01f83b832986368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560d16a63cb045427952ae8b9f50c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d2ad5dce5b9f96e59ebb69c7ea69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f5fc532efaf15563419699dd5c585371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93333383024fdc225a5cebd8f2395372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d46be0d63ef9d3ff4a5c9195f6932373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318d7b967fee8e55ed968af7cf52fdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcd4ee50e93374fae6e922709bfe67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0c3ca533dc25b8fc4e6c06c58fca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323435d89cddfe8c93c21d9ba2d58bfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49015cef0bc284069762ee9f150412e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d13afc2553829549512b2948ed39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa0cd07cc81dd88c67b6c1010f9b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24807ce3623064f375302143d087d7a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ef5c312471872c321b2904e912eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9d85644b821d9b780fb47529df7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f20646c2344cc63e7a5276a37bd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecedd663523685507540ad5bf88a7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd1a5064739bc2c0f2be577111235386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56cbc8db64c916cab0d7339aa7083387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ffc0cd5970a5496ff268b82866017388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cead3a27170161d94e811378546d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb551e58a154f83986d118f6308f7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9931eee0c400f4ffc7e6e3d35b661391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc9df3d2510f343c9a8f012fcf297a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78ef77ae8b95424daa8010476ea57b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce1d9ee0feb654c70f2fd41a09b81a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c0db24d4404773549f132ea8da809395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8cfcd32a88d9ff32ed10dc1e788aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e76b0e5636da1a53432f06c93d006397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf117c5d872572641c308400788e6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b200d08d2320f4a892a93c55224b627399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab32ba54cca028d619475742c0f555400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088bb4dee5d7e7e39f0f5cdead8b18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf7f319225e33c1eeb325063167d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845426279198cdefd2c36cc927401a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f174c91bac07f8ea422e2412ca2c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d36f0978d42c130fed479253541e54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef0df233475462ddda133dc6bab393406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7be9ac7ea681bad7a76e133ee5673407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9d8380596cca58b4f11cf67b48798408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c52a4da5bb30b6935e808c5627985409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb8b0d836bb106ef8e7a11fdc4b69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d33da57469431592252d660e7991d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ff6d91716dda490798bda59b6fe48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2051271e64bd99f6e5acb5c5e535521413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9af15c063f57e3370f1de3071db80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c17090a20bab6e6b6f7d67e935ea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013ec675cc2deebd8609ea016b7b4fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd94ee9bb90d9102547602b3dea75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabb51589e828a5f5b3b4331b1b6706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4188343dc4c3cc1c5261cd375f78dbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7db87310d9cb95231e8fcac4321c6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b293d27d11868bf836f8733ccb2c1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084a092c3485a24e8c040fa953c772422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d3465808e54d78c1d823cd0b5ee61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab21fcc29c3cc7fe27dfe44f7b1f1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a3ad8b2ebb8e1a4b7add85f98d95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c65a3004e275a6cae80eca625ae0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb968e28b060ff3ff6fe5207c18919427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4a9bae4a58a32eae7a01268a3b40a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0539f8714df494d1c0f815df21125429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b00b1c303a342018cfcc1cc88b938430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2d05fc1326c91ed2824875c53583431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29105c4ad9e8f328f9369995817faf12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769995a1695a897835e1d008cbe31c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129803eb1bb8211b758833e56279c15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9b1c118c107e9c858e8f1964d1e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14cd931c855d1813fca39bea6d3319436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f77eafb602ac65be224834bf4de59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51faa467afb00c323dd1b0c67b0d5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3ef27908835bebf05fac89995662439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954214b322704530619bcb1f950f250440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c383c20432cae09e411e0e8e56f6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c178d8166b098f604bbb04a89681442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4875f7aab0209c4413315dbe87b06db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe90334022339192fc61dbf4081abd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600ca15810dcc82349e6be609bd2296445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc227377cb4d3b695b7c4a2bf06ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87aa079b56894ff52e5360f1e4ac2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a86a1156b6838a11d2b9ad8669982448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe222d6d06e29f9d0da799b19a8d326449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf09415ad99a77c11a9a50b40b13a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c60bfce62a95148264c42e392876d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0383bd8485de10e2aa3e4c3021893452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f66ad0b7bbb3e093ac69c2d25286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3546723566258e78f549ef23ccaee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32db69abd5d5a415678415b1b290476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580e89c2aa7947619cdf806ffd63d91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecbe3a0623365a35c053babb499f01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2aae9a495b8d53df1625dbae8bb0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458757a899814c608728f1091c9e1f1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fcdd7d4bc19314a68ad9bc5f73490460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45062151b1959b769372289a1f5f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8254beb4823ffb05a7805682170ffd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630afdb4e751242f94059d9ca3ee905463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e5ec6e3bed499ee6b146fa90d4f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b465af9b0febc462e274685a1c29f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6740e6d0520453f22a10799d3d2f0f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399a6e9d3ae201163bac0fd6995ee3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a07e6817ef80f4809e06973a929f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91fe11de05fb2e1bcdb0214483ee6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b8b32f0eabe7b65c57c76088dcebd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479491e2f2a2a325323e3b707489f4d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8d710f141003c24a8e9c4138435dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c897f37d30ffd16c03df0e8937d15e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c13869f58744e940e93d6d9a2d38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fdcc1f9f908d696ab50a3e464845b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7d19c44f6a6bd6d908dc08e0b85d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af0139d427542004792340413be00d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d460b14d322da67d02af0c1e00981c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca5bd9430d716edba4462f934b92b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e449c866d58fe3a7df112bfa857ea5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8214d5aabdcd9f338c7514678e75e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862a50fe10fd39cd41911357b96185482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f0bd29dcefbf39af452917ed8450483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8bfab0e9710fe7dadbf2652336bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3db2e439966dd4dbc15bb876a2481485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc64b4c5fe758c30a58febdf270c64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d56b92cd0640080adeea0be7d21eb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab956b3dce7e5817573d94cbd65c9cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46fe8e608d6c31ec2a592f3ea945f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10208fb65f45f93029d15f5a1b3eff6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02802e93883c74aa20155dbcf0dd1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfff44fcd7e5a37f44e44af4acec0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095d2afefa19029a13cd229c833ea6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50c7320aa6712ff1351efebd09b97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5528a6841fd62cc5f1dc431cab3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4747a3376754db006d352cf24054496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044543d305deb8bde5263f185332402f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2afb00bb5a01dacb6940102a9cdda3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4135438830750734e4f724cdb236ce5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132016a87e0d427b46e9d2d7d79cfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75de6aad99de851e11ea8bb031363501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e298e92745737c3df51717789e9fd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de75ec00796cc556798da1e9de87e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7a3a5b287632d25f9c21147a9024504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5210b1bc5772fd858cd066a9e5e51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046a3a8ea4d4679b211f0bc5eec8c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d61d9d8b8f89faccc273d6f2842b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f42466d4db10f902bd2487faa7e58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8ac5eb78deb969d379b39e97624b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a84245b8d4527d11110fec15b0919510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611ef9c7a76c3edc26a986d384d3b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64631bbcce9f242092589bf03a5cda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295f57a1c19ed5560ec0d48b9b41e0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c57fd3552b148c22816915216318cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a743f96fd2a127bd32aee88666a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a543674ebf4f91578e7f9565cded70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746ca9d27c6b2fd3eb2e38be6293f5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324187f9b9c510f899e8f75bc13e4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11856dd119516cefd13ce5b21cb18c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bd574c70ea39d9a7b9689aa6064d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ba20905f8c82bab013cecec60bfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed48f5973dcb6d60cd997aed25fbdc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaedbe32de3f80f61bd05377e23c02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc0243e06598067f68db8e923e3a5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c60695b603382b4c7c8d7cc551225525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfcb79c28eed610ca46556e0e00c3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05c755418a50a2062a6458eb59538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13148375a4e15323cb61b10ff11d3bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b64b077281d854a872c5218ff5089c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887246e5b878a90c6a2d179ac9d7e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e272963c0ee2414b74bbe19e98ecd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988873ebd5c2f17cd00eb325eeed2cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7131c9979bd7ff80e841811f0cb54ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4ed759f9fce2c39005492afe63a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41440d9bcae83fe84b6fc2b9cdec59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c7dcdc15fcfad5b938524d26dd2d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b2c3ec9648fd288f76ab0c8d6efca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c966bed35c90c142a2cb188fe5049c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50a16805d67b17d605e0ed874019e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc74c43485d954c1242d578d4777da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398dd1b1f2a05bf289972393fdccf22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143b538e5b318831491564f3c2a678542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe306f97b4d395fe83f46a83fd64af7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfaaf99d77269a535a1062870399b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac229fabf133350dc07adb9cd8dfabfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a768ffbccadab86855bc8c080b6644546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f2c26491d560146bad386a4b1064b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829ab56094c2fd5223c609747e5f98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb730e215ab3c8bbe1bce54859c565549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ca61528a69f225f8815ca7ddc7df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef65d27ef02775f27a9de475edd744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b9e89b9fe3f5b427059d6ac245675552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3b0b9caece3069e3d9ecf126048e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb687e4643ace1ff4d3683f934e215554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96fba7c3ce7d11c06eee8b2b2b260f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcec1c518f6a009ef5d035594455a25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd8bbeefa7dea5bebe36d9bc0f504a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facad0af3df101a9171731f2cff3f3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136a46f0598fd7965cd487a1ce248a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ad48cd2b1892d35b7690b96cc49c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c5d25d4431fa9be0d078fa7045db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905ccf328b789f6e036e1ee3e84b03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a11b3f7c9e45b1eec586e9c101a35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee670f96f176a0095a07cc7cdca45f05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8248f47c92aae010fc8d972841b505565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4cd6819ec7b05cf38b13c41cf69ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d7b0ec884752f5cb74671d4365559567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e114fda4356075641a9f9afe272dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc0d6b8c2191c4d0a7b76e327f0cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff24f7f89308aa885d4095d3569b373570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebaa75105d67588832019fb0334d63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9fbfe63053b0323fb59ae9aaa398d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9518c8134ed5d647772f7ce6b5d226573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0f577956b8029e8b8932d89cd0b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5638474a345fc69e7e896a6be358575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8af866344de997e933f3b03f19af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e697e04434cac084c001b115ca4a13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597275cced86fe496e8249887353a62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e28f8c5433334030de27f3ffc48ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347964d7f573f0e91e20a0fbd702b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede5f95023de2ef4a84c8e90645ba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6212690ff1030a674bc894d18a130582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103f7e6630ea9d1caa9c1d61f4fe693583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aaab2cf84a77f7e7b5132dda6bcb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4471705645a2d185311201c00c290b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3050aa23861a0b3fe205a5e8ee6413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b10d13261ab0ca3e8718f760a858a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266826bebd9bb42af697892f9f8c2f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea94c2f774c4369a9ef938b749e02e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8164533474133df5c800bc756a7302590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285ef91935234b2e4c51258f25a9007591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0891e3320050ace1309b47a1720e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab9d9bb202bb02c96cd93d720a137d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f880a0c89f14aed5b51a8c41580ca0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac4dd4b80b46e0c2b809d55e60b2d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c463f50b0142120886394fc7b2446596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117dda6e7e4c3c784d5374bb731ad35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525e4d5207105b5427ef97e8a60828e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d08c42fd617ef18cddb7a5dc4e3799599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a12175da82db56ce59417af31d4687600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e046b0250be0bdb6052479cb5c78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed7a403c8f0dbe4aeefba0c0155e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c8e8d138ba170e96dc0cf795e3c28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344490dbd45cc266e421253758c514604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d2aea33fd8035b943f93aaa95053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c66e802885b3c3ef5e5592be69b50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad910c4c98e349ea1711ef38301a7e9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c013eb5f697f79d0be2e9a5e559c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597db65979a906bd71940cbb5cda243609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1963765334c0bb45fd3b034bcf44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395062a02ad413834f76444fda3ee66a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1358b2bf305e6eddfa3ab2ee2d4e90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74054953ce214625754ea81d5970a6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8364e42461c68daa06340bd2972309d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2ff0866303e795c10e035856da6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad331378e9cbdfc28704d19e57ebddf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb31a8b101fb1ff3dd543bdc51644617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745e654d9030528f0564b4f88c63b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a843ec1655faf67ce10b04c933fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0533f93b9fcc4a3a75d664140557f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ea5e3be8c12e992fbfe58bf618ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dafb2db499c617de41fc542ae284f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7daedef143f012069d2058907d4a86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a6577f151b7be45c96da7df4ca97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f510aa4872da8c7628902bb8ee45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cffddeb0959e2ea7bb033dce8513db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182f33c591bb689420a682faa6823e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4300c62cdf1ac63c37d787cddf0a66d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236c604f851633c2e30e2ec7378314629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd49e6619f0de3ca587bf8bdaa8d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b523cfa6d75b996bc950dbb8bde39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb3ed63f158cc9ada8953aa1bb2a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4e1052b5b4ce98c438f62b2fec5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a9eabb8906e9117c5ef93a3f19a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b131e02b94e3e55246ead2824e6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a6d4847a600045a3492ee8373676636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b38f88d18c1893f41e11ba437b719637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3feb8e87c994bb2982c675277cb933638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb0189df8fa22f0202089e82f34cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111846d8adb1a47cf3b8507012ef62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dde8cf31b279dc87ca65184bc543f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad222f3ae153ac326623f698cc3b7eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279758c2183d50f259e5e8c4678742c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b6aab3ccd1ee09152ffec711e3a8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ee390351adb16d4b78d7a0ce8065f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ffd8c8b79a15184f4cb6df991626e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecbf77ecdb65f34961384a10d69992647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bad9971d7a69ce40f6d6cdf62e5227648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643998030366365ca2b1513a9b50104649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b28307fdd4c2d9212bbada6c945ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70758e812fe419001aff42d0c3ed52ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483dea8ce0084f19c5c06d952519fc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99f0db861fd5e05624c30efb5efc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c63b3536f3a6e91a5d2d17da52f14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f9d8f0b87d24db1b5344cfb3f6c4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7075f462942960376166c056c9a182656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6600824ef2ab7dbcb16a88153efb59e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc618a7496b48102f068af2a481db90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b00ef10d5d44d84f18d5b89ab22e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d3719e50053b28dc93f7722143cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef9a511c6c6b014dad59c4d83d7743661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7032e01844b24dbd042676c0c4222662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcdbb39ffab925f3286dcedca5c840663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf8a842b7b4c42589b995ccdcae73d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a430597a957d5b33116a4655d4f24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f28cab1ae441a6c41cd1990c2421d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ccc78958e1b8acc4d9bc935d6c0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69a4b7c6d0af0a2aefa6a7627c4d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1824800f577a01586998a5c26e8b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870686f5e66ac73dec7a3c632d93179670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef0214233b33a62b881cc8a036ee7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6723cb36661be1800efbf05af45b899672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e48107a9a6b63fa287ba13143ae941673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62916e1e0ec3f6eea63b0b9ffaba2dae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038343bfb0a2f0562d794f066d8e0aac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558d5c84fee746c36b79636f041c87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004714ee09918ee022d5f11f63ff2fd8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344267ca35e15dc7067549bf534e279678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcaf24f437ebf6c99e7f126fffdb77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7922f3a394bb919e3c9c7460c444e19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06710f942c381f7b282fdc010d7d818681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787b5b3e0c30b717b344563cba7c7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad8e55162ef7ad55f7a35780b1db26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77434b921a2e6928a5e829e96a87f63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b186966c000e29ed2f94f56b632ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007484a2f0da057f43de8111d6c9832f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2612d28877825bd8eda229b553abee6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e2020832acca7aea9d91a3e9b777688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52a50a30308913161da4e0822ded4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e2f512b209a1a73eb2d4e4ac39063690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38eab4c85acfe2b992a0e966c48562691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824c182e52e265732adae7de081aaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52bc7ba25390f4ac3fc5497a68b86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f831d0f175fc941f31531c139d27042694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16344c641c48e81c52ef90053e0db3bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21340f9cd6ea7a87029a7d648e10c24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e4df4398a28f776d0ee4ad80d8927697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597085cbd3f4b87bc1dbd1e34572aa4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff576e7702997f8f02e1950aab7294699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b1589cdddbb28089d3677d8d481e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482928738a658ce818db51054de278701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f9ab0c23db67377906bccb5ad307702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9036e8607b6fca76b33412781706816703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c10cd933a16a3558aaad07355f6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba7242589ea221d1dc47f080ef6c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ef82841e0fc5679fce5fa24fc90d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aecfa10141341af88263a51c9e36a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f32d7d8faa1ec5295e979dc89cc5f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef3872c673a8cb2f06b162f06d8b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c1d7aaf641a99d7eb9de27744307710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1955fb86a8243ab2491c9edb64096e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c362edf2bbd4969d5ce64bf41763c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085beedf3b6b784c2fc357e8577986d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200f0db038b95e0a6467ac91076af3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391932bf6134f287263aab461f10e5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd49bc5ccc8b8dedd24989657132f39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671fb37ccfedb814a641a339debb26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ae1d0eaae10c4579d21288494fa3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a498144be0b603ef9c46d7823da37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efcbb3da1e503e7b9792998b17400d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2733c87538c2daac1d8c779f594c40b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046c2fb9643b58c10c12e180d0f67f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e10c17701259208d3a61d8b9976d60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec196995859df0f1b2365c99ac37c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7840f630bf6d88f975bf5e39af19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495a4a4bb30930e43b3e86aaaf3d0a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b820b880349f731f961b8831f2a56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d77b2b8d9d0566db7c215935ce0bbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30320ce48f9868d21b20d357c681c3fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e348d213d7c007e67bb29a2a883973730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec662a185b161648bf33c0ea572418b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16ce9f98778ff38fc9a6cbdf3154c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d91afa2557c91a506ea95bd6385d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224deb21d760931afcabe017ecbb09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b20097cf9f27997dc2bcf70b55f6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eea1d725e9ed60c2d338db25d4cbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73c178fe4d0cea2698fb42b96ca9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092250945e82268d7c93e19185f066738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ffa3b68a2856616541bde1f415c04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c264a90306d08cbc12434e8f9091a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc15842ab2743f6d437ffa2c6ed32c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb452e53908433b093219dfab2d17b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e914a1cd024584de1f51e680d83cef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d0b953807137d837f6dd9d9c9734744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d6e0c3a7cd79337105122df13d0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6437e438b763e829332b4f80bcfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33e575f0cf636ceca4020afe1ee474747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b521b89afc25349fd4a4614e4cf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47856e02c63b209171c3153ec9dbc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485a12eccf193a5e54033901b348da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb2bd2e649f6b137df6c48319096b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6784de31c7a12d3659183ab53626c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666086ecc7fdbd7984fa96db03e1550753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add888be591de5748f06d1aeb14041754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d712f74b37cf67d4832d0ba2f1e9ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6d656874484a628aedfe51b32497756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0edd665ab1f594f10d3911849306ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d0c392f5593e9f83039d937f9607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb1dd68572470eb328a2744d7f4e44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762573746dc45e2a67badd610aacc4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eac5e236dfcd3c10cc7362bd584152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0548bd1ba8b85334189eb9b181fa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf70277b2d909c965a0385c89dae184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe62c46ab56f9be1714468cf91df0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df1bc2d4b0cf5b670dfa86ee8bd9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc6cf7e795d9e461a391bd62d5723b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10e3dc60e5345e4458658644f4689e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2dc5b9d2391ce9f7e0e45900811749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a8b49b680b111632107b87fc5fa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11edef87af70b7f90347a08f9d1e87911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be8facf9e4183fd02b067fdb3612712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4116c4ddd71685f7918874472579f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97528ec7450b5ed3f8b785f7682ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d0772852a22a588dcae3f21a540e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7571428c1dad975341c0a29ca4ae1b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56dab88fe642aca608f05a8b787eb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a0af6ce7f02f4b84410f355071b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7d4b951f2a1ef501373846a6f71c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc282b737524bb11216a2499d72cd0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764e653e6f297c1d1a4f7c6e36d5b6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192404ec50be4bf672c8ef56aed8a1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d0083931f61c7ab527c339355d4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6e174af5eed51b69f0ed70d7f41f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a7a4818d003b08198e4a3c806019025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443d22c1d9ee1f88096540eba7799ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c79bd1dd3cc2112821e144a7b52cb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ab37ed8dc1482f5075047cc9b198d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6277351fffc04c12b8ae2320b7c1ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e4b81db8310742803d736b7bd86430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47c1c6509d19470810e60d4095bba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c91e6c0aef989b7775b962d6f83c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585c60e23673901e72dc1e4c82ee02133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4168627fe06a9cbe9dd38bd1deaa69634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb3cfbdf69eabb2dbc1cbb921310e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba612e1488d4aa90ab22ce68538f56936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6972941023bcae1fc1ada52434f9f9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156066883affe76b1643cbcbc57a9b1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba3b67fb57ea1ded90bd28c1e5b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9f68448424eda1817e2f9066afeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93346695377a90bc71480a030a72adb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00603d3ccaa5595494c06745af315e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9eb2a276c59257b9ccce793a6f99643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6102cc2ddb9dd8d664c78e01d018e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1330ac5f2497818103ab70dc6cd9e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79720f1c388e4106c2255aa5611c8a3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4bb12984c8c6a5b4ab23a1580dd0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef51ebf50e550421a71e754a2ff63548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26123148504d661c2c7c83853f78c6ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b92e0d0f6c39ebf0720933d86ed82950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb81164a0ca3d88e7d8cf90405f31351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42fe165fca28171a6d3adafd426d6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ba052f162875456d4eb0fbc182f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116076f4767b13d13d08a08137ee1da954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159a5332ab49b797d600e361e49456655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d331e6f65a4b64c9fbed0263b681c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769442864f0f412a4d02e3f7464044857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751218523b4024c95472445aaae5cb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b9496cb717c3825bceff30891852459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356bde8b4f5315ba99be6d63c8b1de660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc27aa77e56e11e4acc569d4c495461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef443741903f4d58ced04967b286262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d06fb062a3f6de9c7f7558998a4ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d7b6eefa66ece82e77f5f75c2b89864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa354efd9770640b8a5080fa7e05765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9423af58c77667e525caf7dc07b386866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca79793ec7d2626e743445e83fe0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f953352b10d4c4206c519760ff26668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5f2ef7e052d49fe75e52be4ba5ee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364c1b09f33e45fcd27670aeb6adca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d38f747acfebf46ff48efb7b2092471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc573a446f92abfe594e965b1db15cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e518628d5ff2e09ab75c04ef53893e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1c62f7a6d3b8b0894b348c90f2ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a5996863668592d020d689354cd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b07eb6b6dbb1f9ea0cd68e15abf1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd09589bd98bf4978642bac287a8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1159c7c126fcfd93b539a9694f49a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f1b29c97342be6720ca5c950ec86779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f528841d158d03c0000fa10f2537e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa32294b99d6f014fcc95b5b67b9df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac1401cebbf591e6dbb42c7af59d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e484575efa6f7772ba1d53dfc65c9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4952338fce49e4057183c5660997684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689024773821b12c1c336e06005c2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020a0a3f4e557d009430f3752e38e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1426d0eeff4e78b4ebdde1569e4aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d75bbf3942ca4e2984dd8cf4ff8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9fa9f29f99f92dfe82df94aa96ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff59429b373035712288785e2978eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f6f9fd4d8afa09857be9fa7abdd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff709fb3e772159c43fa4ab6602a2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bfbfc809e33aed1b941459b04619593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dd843ee0ec8acd5fad006a628886d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a536b948baafcdb90f03b57e8a9e5c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c031748a25c2de708515c4748bd02596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86a5f610da1e355a618f6fc082d62897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce06be3d821e4e47fc149b11ff029b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321467f4c3ec1ea622c14163156975f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001bf4390adc77cf9be8a16e04d45d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d946aa326b35b8345e4b1fbc6c85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc84b8e89a79b5b36405a588d5e23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e530f6b2303196eb8eb167b4f6ee0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d909098719e94737e2efbce076d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c30380c4ca0f4640ea3ffd353718105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530f1642eaa2c9124fa12b811688e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e1a6646a33ea04ec80505244bb75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fac72548c24356e8c5da918a5df5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d9886f72f216b51146778a43076b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ac9c9ba5e23233f43f45828b4dd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d87e79f9059e1ecf2ee2a5d30c691111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91e8dd9aae56c9d68168d1d2009b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118336cb46c280318d78acd9bbbea2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb1515c2054b95c838de04ce5c790114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe7412dcbe6d61cbd3a405242556b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4b7dfa070c31106fd37ebf04c35e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542476f296932cc1a9dfacec0d4f11e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66428c4e4ac98fb60881fa5fb3d220a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d1f65d67fe3a9567cb6eb675eb3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b9d1e0e994b987fc1c2b7e8500460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a2d3678a7f97c77417d872485891a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f62033c0217b805ae199cecdf120122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29547529e603f042a5f59fec3b2d5a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f65b7226f5ec16318d23911313f80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72e183c19e117d01b9d81af985406125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95797e2b1d82d72cce5bdcf0c9f75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a86a4cceb522f2fbd5e2482aaf8724127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a24bfbf5ffb214e052fb58f7512571128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1eb15a1989db1627a2c77041b009129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd24ccd31e7aa0417dd8e8ac33d76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c835e13ee1860dbdbaf192836323763131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c5a9bd24d95704804c6807010f42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d42103439230430e51c3c912d92f0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63c98e36f790e1b72885b45fb18de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff276864ea9e128b93cf433dd2251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3b324f6ac1f0842da0d20cad82d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a41bc1acb714093ce0e1463330ecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d7daad2c0a0ddccda2b8485c8d25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b9b77d9a3178b3483d1f4d601c7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91720037e2270127f4579151499006e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad70f23e01a7d5186306c3931fb20ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c013d1978619ac3e1ba80c08128d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbc291590e1c3c08be3df0a6e9beb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441da32f65a9b8c6bde3360db71e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909c07b3731d8b8712c31ec6b0164a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232222beae7bc162c9a0987e2e68ac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd4bf5d31f4c1e578c20f5376434c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65af12d95d8a1f7e3d8d8145ab1e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd3416fc7dd41cac929d00ea15bd11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cc5efbcdaa6ec0939e04de1a6e87d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639162fa5abea58e29f06829f431f48a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dc9b62b09ad7b691346d5752aaf47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f5dcda2a7fa8532588d173336269c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b153c2fcba001bdee9911eb8b50b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8797fbfbbf12704ce992daa0f16fb88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694eee64aebfcd9e5cdd41582e94cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04848fc203b5baeee031d05c106b1c93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88a454315b1636f12633159608b2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3549074b7c19c172ff13d896070a3c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87aff416259eb365490c661a709e0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1195313c6629fde4df1a196fb9da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c2c164aec8257ea0a8361d71b945162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a647c720027f01fef0f2603a3c68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d098411e51003c460dee5bd7031d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f165f6cb0b9eae41feebbbfaf872a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e10390ac22f29151b94eace01ed8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb3dbdcdad1e74a94f0ed0af2a6b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297fa559300fe09006bf34771ec7d98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2bf561d2f613ddd8816683c9bfe28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2227feb3dd3d6d574b33cf92ac23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6720e055ee12a1bfced5f2f8c5e90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5325cfee2366719a57888c7d2862e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63e3735772940a878bd2415bd703a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd928a5d5c903bc3f64990cad96679a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e179ba04570edae6853159ca42d5a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d5af8ebc8105c2f79d90eea419b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d843a5efdff505506a2ddd10bc252cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cda553a78589c1489e8544b711fd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf506fdda55517ef524f3f4a5e952179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565accda043353f7b69ee6307ea83ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73894967f1c1b95568c03374262ae1a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f806dfe2d11ff729269953e88f02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14695a788d6a93deee69b694395cd401183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e704dea4e289d3beba947b731db2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9493768c19a52ccd4c184a63f782efb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9ed0e15e0ea7a7f197ea063fb479186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689fecd7e9c43fa0ac1cb65f94de1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296225df18cf820c8b22d761563fcf26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8adfb5f9626508c4eaecbfaea674e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279d2ab18188a491a0b6f76c220b77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9671d89b2ea67b72d2b7b7e2408574191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4580bc5b1cfd0bc0e1c87ee445720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cbbbcf4fbaa3bf6c19bba3e115753193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094f58f5627adb4c7599734b24d198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc90717eb7896eb3eb408769a07df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e0248f98e95d11225ff375ce0438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd5d132e823240a870b163d3b82db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c3378b419fae940abcd55b95dca71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d79f7db1f0bdd24c23453b15ea22fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8e55844718291bf89d3c90155928200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dff6dd427e5666f00d79a79b485e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943064e5041ba98cc4d80a63bc299b17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86740d7d959e3a6af439cb2e2555d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c91d0f9aab84d6920418d4dc059257204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290d26f86a4cee9c4fae1093640b22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4bdf7ce8595730bdc93bab87358de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f1cdefb6238c4c07b914d2f224cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b8c60419977bb8a643ef19ada3f67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07b08b2ad50cf6344084726ac269b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426076de8c3372df2dde997161f855210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1562dee20084c7f56aa5dc8096b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c739571315b74ce38475d1f4884c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49af9f8be431293a8e63bd705d1189213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7accd857afe17b92a57a9e6f4cf964f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2eaa4e337b3e8e5f55409a8d2c45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb4e448351d975f5e397cd3f40fb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c19015dc57116aaad951bbf45824ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fef05d5c3fac35e5b3bd2754c2fca6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0614314ff20be0e9345a94dfe453219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21537cb198a8e605c594f96b1a19a1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c62a3fe051b16571e1143ba1bf0f13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9f251d79b55cc6fd5ff4470f10521222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aa707e2f9b0e8f592d7d55eb6a9de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf322fe33bd77c0c9251ad0b964be2d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c59d711673291d9147f7eb98087202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767106a41f6b7019baeb6c550b95631226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c09433b38684d24a41983f8542295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d4ff046c504bd41cf6b570125b47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ca5ad387dfcdc751cee169b3caa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abcf6a9e4e5585c12548490494adee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b55624ddd76d4050040605f260a20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe98682f8a7151605f7e68d079341b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d6172a2b6c2a6e749bf36ab4d268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a787d553b2b0ea15f1240c58743a93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf441d716a3f0f60acd014c3a8e35b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d90c55982079b27390a0bcbd6193236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4797df301c588586c629fd06a7385237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b277d96ff71b2402fbb59b4eb90bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2329f83a69ab8f10e9f3e508a0951239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da849d799d3681413d7b13f7bd8f0d42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d7e664c88c59e649b6dd7622c75c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b85961ef64402ad0dda16740198bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736deee624fc8e8d24609e36e4ac77d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725d8a933ddeceffab51d320c5f4f82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4af2fb90ddcf42044978303121e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089aa3f88bac877c2feb71502c9ecee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606154ddd8c0aeee8b64da0e8036789d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff78f220e022d1ad4aaa52f9542b491248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9cf64aff1b2258e79ac3dd83b4a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd678e3f7985a5006e72efc1011c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c39038ebc556c957956ca42f22a92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac333453488366b909af34c0e76ad30e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9a1db04cea06f7c25d67e469f54f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20915a8a58b2249c33e347170ebcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25722099265a18efbdd58e36ca549e37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bb118c4c0dfb702a497ecf9a364c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400f1b54446efa01174f9f812a0f521257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b11378c7c64edfdbf3c438803b5e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f94c9162ab13149b234438d5d619e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db10a9baeb05243d22688e7ca49e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e730379cbc9f97bef4a543360de284261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb549e89bd5f9b5c4aeb3262794d66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ef2b88ecf424d2c633e30321fc3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc75326fd073bb19df160bd5b76db2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb8bcf8d5eaf274c85f7cbaab9dc6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641c571105adc2600b90005c8000beb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753a6a09de2efd7829365bc893fcf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd94519aa4bb5ef1a084f97090a79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0aff8096184913239f663cd6bb97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b780e56fde3900df030b5277df929a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d3e0f2873704fdc0e6d27558a8da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c88ca23c62c8674e2e2b05a29327272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602044d8121450759b40e5885f98dea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e4bf8d9e6ffeab7a093ed3b12526274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d4cde5f6c3729edef455f3f8df63d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15e5aeb3e74d81a23cb34b1bfb578276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebb702f2631c34f641503f8b3fa44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864f891fd67d3f53fe261dcefd31b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b6e9884a7b34faad710d6fa1bb41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00ee848eaeb0ff48578f220015ca0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e04abdf59ac7baff155342ad05a925281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1670cf0428c5ab73e0d14100fae2f1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a55d82831255fa8a1a8d83f725b3bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b65c30591d222df0f9e4425017433284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a3d7d5a95d973b22ad0a4f653026d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc538d0dee1d8634cc44534028519f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681075e17b96e772ffdf5b903ff2b63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75dc5bb3a9701b4798e21b2812d4ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e5e350b69f5283145e2f9ce14c3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c64829225f980af524a09a973a0e2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c79b0127c61c70572831923446041291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d76527459f62e83d94a1c4cbef57a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84674e1a1b7ee85348eb8faaf828e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123d5fc7e7ade5abf110e408f7df65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40570f94cac02b888779070d4362d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bae956fd2ccff53413e4f49ddb057296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe5f308e3a20056500bb3423fc3a82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d061f1b6da59208e6db2cf4296d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff826e6ee61cf49cd0f973d9b570413299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f49601641619368732b93d1bc003c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6d1ff873f492637de6c95a2e228c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7c77b696966b1ee64b7594c8f63c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a17e214a4e8ffb8868e2be8344009303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a539fea4516c748353fc3344c613304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf249b4fd08708c1a9b5ba4fec33fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700974bc8534e584855ddd5a599b2d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee628caa315928b16353f00a5d9dcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11e7d5084c73894b9e68821347ac4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e22ca3e73ec2787254918f230ed0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4289d6dba79d86f1092f6010e12dc7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164671208583dc2b633761f70b3f683311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdba3476aaafc1ad4dff6318e93519312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e9751a109ad7a9d70a66fb7d5737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97057531f4e8be6d4de8d72ca0db5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbac7cb4ef6db72e0ee1d6ea53daba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ba5c87e0d937aa2027cd755bc899316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0d9d0d2af3a24fb39fb0688771935317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d97e2ca391d2d1e78aa3ca513b024318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9983293019533db53341e36866c46a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a6ea81787896e2db07f98267a03f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a4554189d968a4d9600783079404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f963d74ed528ef3363e2b0a1d77c7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec03b23855e5f2bdc267f0aac7002c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58302cb3d1863dc0514b8ea7ba5a8dc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599246344cebea93a76c775c23135d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af0b8a7a6901179dde1bcfbae4403326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4ab684872b52fb87fb6a410ef9ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14b8d540ac927325b1dff425fc7f32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4807857cf10b920fdb96e7db1c736d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3977677f0ff7cae7334e89e21ca49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f356602ce7751c0a5c39bb47d1676331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9567ba8c10b18a916c683d323f9f4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a378a9df493e9975bd9f058e87b11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0154feb9648627c80012686ba5e243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54737d8b36167c614d0a4b8132189d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75d5974fa1edc76576423ea261dd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2cbc850fe158bfab7fc755fc1e2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22eec718fdeeaff54a2034046569f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d1f805fbcd1d19f8325243d6ae74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c19142ae7c3faf295641952add944340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c535abd946090a16917f048d4a27f20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4494ae7cbd3e93438a2cede8d4e4632342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5e287e5269b80ad548609da01dfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234924c490d4b3a68efb6d3a98e7afe7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43ce84cd3d725ed6ddce8d293ee41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df9ae3a82238d29a37ad6154a2826f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6ac9a55105e831ea2db2a402c8980347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604bcf22f12a224180a349b2da34582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1563d412339f46d8641ef0fbcca5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b60e7a1fdcbfa81c24dd7cc8aecc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd467913799830fbcfc9602d3ee011c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdc19f82fca2de1baefcc6303cadc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827dfcd9eea909fa14985536ec69163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7947439796d17884fc64aa9e6d4a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c8e582531b0288dc4d77c29689f19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013719d3765df0da965905eb8b7a6e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7b7f9aece69144bad44c136e97ba1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6886b98d0d3caa353ddfc3ba30c07e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad54b28aa753960b4d62f8a2eaafa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d38a5a20df3fd4240bf6c3dc1ad846360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4cffdc21edb10b075044df9be4b9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec34dc014d9d44e983260457dfe8ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d792d39cd2e5cde4af44a98274820363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db83e2a82c3fdd239f1a623a0f2880364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df7257ba3f2fbcd96b171bd297aaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdac63e6e9b09ef7ebf41c7dff782e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d52bf76d8e782137380edf28d608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53417faa65438d0f58b1a87d213ed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889b97971a3891ddb5a9856d6fc587369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488414c0d4352efeb38681df430db3e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4278b1b2a7be82cf2902213bfa4969a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef558b86098ca08a72d08d794f71c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681fbb8106770179e9304c09fd4894373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5888b490a11d857f1cd3ee97a05c1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff5199f955480c1a009afe8326d94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316eec32d2a00f78347900428ed1038376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c0c8e314f532f81643bea60505231377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e693b38a376966c682fec18de30759378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9b5e0ac9eef3516f5f8d0bc9f8a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ceb45c3d1e41b36e5e0f8075f9f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069f413962f1bb842826f868d52adcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992988173e35beecf9a12f3402c283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecf9314d374fa661d2dab9eb311ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fad4e77ea56f99a5ede5c3d58339ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968f548ceb9388357760332ec6f5f29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7942f652bd57d51c70e0813078664386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60027420a35fadfa3ae5d3accb42f928387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ae9b5e49c99931e54357a2f5c92d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755af4fc99e2add7bd0ef2783a37ddf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef1cb02849c59bbe8c014c2abb0ea3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cefd14e92e5879d0aa55a84a05491391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc4884476670e000d90a7156cae607392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b766c198db4c408605b768e48895393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaea24d5eecd5b188bfdb4edfa480e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e78377f70a0e43395eaa1dd6c9586395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745da5f04fb5777ccaf1e3bb05d484b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7591c0ce3208afbd3fbfb7f3bbb054397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b20e65276cf48e3dcfb29a773f7d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ad58dcc0c426e69d35ef476fb66c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b262d9a1cd7a070f5445652368db91d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebead08127c01cb2d06860ad38308b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088bccc9b554875282f77d04a89d91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3486583291959d4642f117405010403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410179e875f69c213c2a1bb5eb9c1c74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303f99980c036a1dc20bc45c191471405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e97a784594b62969371c35fad733406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff814b8ff6bec89373c24cdbbc0fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93d5d7c2f91eb2b4adda31c3acd408408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6219407f703f38f30c22e7c7e1b5272409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9a79191df66685b38206e1c9e09f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a6957842ade117f8e7c24b58ad30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46767111c048830d0bcc4edf54ddde6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93527a2dde4f80af2d8354987a91b16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2104ec07b88208b85a5b41a257c30b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988472c7e58dc949c1adae8103b2a0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19664125688666fd3944a8883ee7626c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea58224b2050dcc1c2ad16e6ce2f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6bc5ea0658615442c8206e79f098418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911a8b1e1790ff82cb3243e43402de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03834ba218fa373f479f8b1a6cf4d04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2414292b5e7f317664a8d76e7ea15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012d27eb534718d9286687820e6175422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f27361da34ce9e968cc88a341e5843423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9c0f099ec170b0406a489970b9760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47654e6b4edbb2a7bf6e67cbf4b5bd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b640875ccc5770fec97db4c7b459ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d253081030ae54da46d8310a6c97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a820da343de79760aee6c0c5943a63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974360c8bff7c561d6ec313e593ace2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a194cf527e9d29e3321676834b3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f50d15bafadb68840f33e7934bb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27493ae8c678dcc0dcedbe1fd12dd49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ee41cac141dee94d7f8d82ffe239433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6fd6d1ce5cbf56e400956196c1128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff6793dc185e3d30bce1224c6306b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855f9510eb011e3626c50d0e2e9512436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82bbb0d9d310a468b578cdc5a18fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e92213b9ad223df20ad1de43905977438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a91c9f505dbf70e26cdf6d8c5e37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1b0e16b35f227bcd5fa41a0af105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f29c27d2db0f3da59a421da4b08e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827e6dd109f5e15b8a552640ca6e0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5369ba02e85068f1f96041375e9015443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235affb36fd0820902ac6df79e4bf7f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd328b161a204a187d7eed8223cb59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3103161f5e454252ecf6e628373627a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab3f88470059ab11846bacb9b4f6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d776127f91dfd03f96e1afb63be225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f27ee60b1ba797912f9dfa85041518449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5cac0a29ed134a70b452cbb84b2f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9aeae0b909d973cf2de15d01bcd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041abc9dae49d2322f58a7762f2210f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e39c92bf173b38d88530a2568cd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966bedc9cd9eafe35cbe517a6fd3ba5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b3fb7e8907cf25e854e77dd2b3446455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdefe9be576528f5969f401e4fcbefa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8409c48e075f838ca964631005daf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b10f4f18d34b9db0b65581b96c21d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575169adb2a8441e1b7b63ef8e85a9ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce52767c540bfbf10bb71e35f367c96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3882ba32944c1c65bf55815b175c897461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042777ba7e5318524d85e64876e6c208462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be8d62b1195339a9f82d711c648416463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1ca5ddb02168dd890b75f9a8649f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ccf163b9a2e567d59955d3e3bdfe3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f01bb881868dafa654f36c18672d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4aeb8b4eff36cdc6f551f676eb4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb2e3474f99ac5963f495864cc0d7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddb6fff67630da1e4dfd25d5dcd87b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22b933e4fd65f2a6d3b5947589aaff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6574b320d93ef2b4fb33f7ec7ac6567471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949815cbd6f6ab60e62d0df7149e4cda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9183e55515a0351d28866e946ba5a5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43eb88c38f4d36fa8a3d6f6b9d51a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd146eb33a818e4b6a4fd890e83e0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d6a7c89721e3a7d92a36f0152c58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea270300af5fcd3a0df775f69d48ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb16c89f0d2f0cd22039d850308513478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4f01a1cfdf597fda40759c87562f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e847320efc94cc6acc2b810253d0a1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a86eacdffcf0b42f60d6afa7d953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b25a61df81dfd848242d74bc996482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f83148b65e2b93f310457f931f8f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d13661e8b70666108161fc964468c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28653f0ab752fb27810ce627b34060485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a72abe68bb7647ee2126deb89d42e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b844e26850802228465874be506e02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7224887403326cb67172c392719b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986752dc38deb6e147010086e6d7a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503672cd2eafc6020fb2fcae643a6901490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c603d30b2cd789aa3fdc028d49fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c2e4bc77134eb861da3931ec19c9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac99c0ce25cdeea1fef8ecac0febba1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3cee27b1be9ca61a4429cec0265b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df20bdcbbd11ecf8be6f55795b03d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522069d90ab628e1b7c995a7072bf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe5845aca2f7f442362160eaf8f94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd9fb8fb9ba10c2c958517d5b63f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc6d9a1ea118e6aa51adf3c7be800499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a71181ff71bc9c65f09d483b381d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf3be3a5b33bd07ae50e9bddac465501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab0a68ce78b77412f9db2d51960e34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9ce7a59ff47bec41a8c1e067a321503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab7110641b1f658aa487c141e22217504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df80c9c8316167e30dddec1fc073d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecfe2b91ebbb217f09c6b61877853a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf20d16e7d3dd22f708242292d5375507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dd5db5180d37847b870dec7d3d42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e449adc6cae4f97f34dc2ae220557f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1000512aa65be723a34a2f252c06b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380989dd3bd4d4adfcc2bbd4f9bd53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182579158f4456731060121360cd0d51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261838bae7b5c2711a9057ffd286364513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5c156d96a6e141418b5d13011e5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd385d1d96ff5134c1a67f12ed5c87c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c7498592eb1daf0e96f73b6798ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279e7b5499f523c13fbf41a7f383515517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751bafe583bfdd78eae46613d5cb2f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103ed25bad95a39fbdd703757e9bc12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca184c63cf90ae3cbee59be4439f002520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e70c6e7b951462dc4214352621552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748fc7e87a26e1ecb99d98e8e91c2e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ffb14c342a4c8ddec953887684868523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb5d7fa1d47bd5a21984ccfebeb8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c0b1fafb233181ee105a85f2ddd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d504fc7d06e4a682b40490a030de7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d654856859ca0261e17a3048361f8ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b04ab770ca34f1347b319faa7d902528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c00f90bdd05a147b8549ae172194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d4182f48acb8ddfb83c09cde7986530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e7abf9c329e90844d74f7553998a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a106eba3ef280e6ad9aae69ee746532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219628f8d6538388534640a5822430533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae9717a8ae91e23b5b4048a476da1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b679ce93a7ad9a8a3846c154608e14d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c43353bf9afb7dc076e97e8c7e139536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec521a196de6c5b7db5c5b21efdfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594019f556fa1cc976b0478bb67626b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87972a4ebce5d4800a24300082dd70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592392ccd9448ba4a76a9171f1cc746540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130509f936db5cb16d1280aea1051bda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb517f4f844a7086a9a10c466a4e983a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1fa716fb76fa7a138d7bbb2d3f6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b390a185efc04e4ca8348b19c3391544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d3224e7d7b33e04defb3b2bad0f0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610bbb41958f3bb1324041d7b27ec65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536d2d66c87caaeca038a17505cfa05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47bcd213856c39ef33a6b7f6cd123548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927de94324f6db8b88a5ff218bfada9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ecc8c1bbbc69910fc2580734ac1c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a125c287dc15d4d7b11384ab36b28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332469df8490e348d45ed5756d66dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1975eed7517af49c44bf20a390778553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281efebaf14f44efd19cfdf405cf106554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a991fa0206d7ec1fb3a7a684000566f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939af4f90109c75ccdfa66702507f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d8149681d522549980ee3a6f2773a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f18ff69d3a0f52110847063cde5e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d6f9273fc72c7129619b1e555286559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df5e9a82fddbd5fd76dfba5ebd159560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffea92cbb10ca90f28d782fb5a3fa2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2058e0cd620df845d2ff5a0fefca3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75903634fd1a8bd664349a1f03370b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6263cfdbfd22651735555be3f6a2ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ac52fc2256977e6fd549dfe268ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0352665b09d12b4418739369ad056566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c9b6421ec0547822baebcc008be8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2ed6fa43de29ff7e787c76bc081fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a66b90aba9c08515917a4f3e2e06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4c4ee8147fcd2595ad1048f2c5434570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcc30959b68bae5d9ca7b88c76e530571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d9b4e9fdf0cb60b0ddaf5d7332a0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c86eef40f426fceac39dd21017278573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a19bbc3672465963d308c4c2a392b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb8378790786b947cb1fd2c75eda7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478c1b22a2e07d451d3d0cb0eadf24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9abb1bf92d9d7d8b3700d09fc7a575577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4446a294237e2280089c9939263ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaac5bba7857fbfd38b42188b6f999579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004905903f74e3039040723cf56a11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c86c8d0adc42db89ef1113d58045581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32698bdadab04b876567784af64e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6111edd1992b5b5874979874470917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82722b1fc9de06a6fcc283b4fbae096a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175a5c4dafdc973ed9cbbbe42f69e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c42748e030390ac986f2269cd9f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa207af50f0b22c3d447b0e7c01fdbc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc5fdb371dbbc1d79a1749d7d5faf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6280afc1804d3fd8e3b986f43f65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755882017c6aca75a1dfcdad84c40637590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e96eb49771908ee45ddd52a8ce8a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f35213e9e05e2bf8daa9c6d9a31f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a4452c22d9d941ced051df28533a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e9e6d2e7e4e44e1aeda7c9a31b47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77564877b941fb1e6a463afb4237b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af414368e977f3a1811698ae78f35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12a1e38ae22849f52a3cdc2c09a8e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50c1d5fdcb755b270e7fbf3fa54ae0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24696af2a25bd9726e2e7b7767594b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea90fe29df3439d6a4727d2c64016600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f55a96419e1b0b481fb496ee3469a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b02ebe71e64e2d7156359aca400c94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb820140a903e0da79e687148f087f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f15900489d91b6e7644a11060560604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f197be2b97b05006651a30ce8100e01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda418859daf7d055cacfb717850b81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1d02aee5ec6e7ff56761f3155c3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d45185d8fcfe68515508aa95acec8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe5489411e629b2a84db683362337609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08081bcf8b22163d55b2246b6447bd5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3078e6a48f5077c507972b09bf014611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc886f4b01895ee6111367c5f8cbce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e7a1d35114385bfe461008ec2342d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e708c972f7983b2274a80947bdbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6385461cb309fd94b2a9fccddc86811615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f345eb91549e242fddcb0911a577d30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167518360032dbb92bece6d15cba39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e61fc8a494b9773344fe5aba965d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e885548c1e8a00c45a102dd0b8503619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4020974124090b5d940f9c17af982c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd99ea530f5b9e3b2429c837fd538a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e132fad48073dbba9c8da44fb94b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85d4f66419fe4749315a0584590109623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6deadae56aa15d249ecf2150c72a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54661c6b35bbb73735794503fb6f9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfffe010d578dc49dee2b49a82364c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc891b891a24eee818861f04b84377a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0936c2c51882096ab646a49fca58f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09604246e26e668ee11672b2b854c7e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1bd23a454f410a35482d161e04500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8df5e4099002d7e5687bb748e239631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ba4fbbe42a571c12e10ecbc056e87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e931e9f61e92003964103f1072625633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115668d78f882753b9de7a7e4907485634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae267f4ce13ff3a9de8499843ca8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3099863a1c396cee5d3469fd714ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200127203af560c736f9ce3db3fa8eaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50651740313966e719f8b5d21fc68b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c180606624551a6e2d202267882389639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e5189c721f21cbc3f9e48d929b9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b56922110398b6760d1501cd375e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2d50655e3987d79cd341ca1d8caf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf2bdba97b4b783db635a40f0d224643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cabab34d8a0431b8c59f276cb666d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffdc3b2d0e3ceaac4a4d4a180ae738645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7c54c21f496da5bc52439427017d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f266ef65434f7dcb5e554b63bee11a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140ba6de2131e1dd8cb53f8355236c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651e1f1adb61dbe431a0f3d0a737d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298df7abea5f634d4b3fb6a6ddf6a5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412191285f4dd35e6f14c80acc466361651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1397df5ec11ed481bc355fd67ddf7b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988f1b8604859838d088d26c1bbf05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a585fabd4f9041b05ec9a13c65941654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d354e3356b22ee9f2bc83713868030b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332b39797cf1c66c96aeea633e1543656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f660fb11e1649a52140fff6e362fc08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a0e6025e11544b4a919d0e7a1d51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b67105b0bf382c78cfaf222f5d28ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee788ce5b48d694544c4446893aa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e3bd79484045bcaef0fb4047f930661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61e17a184a56a8b34931727a2e9c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b312e6608baed65d50a99093df02131663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee3ab6093af82b2a9624eabd326132664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802387ce6e3490cf413736743f6bd02f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd38b1a8fe30d486e68a32f66975c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823cc3753c5f17ac17ea1f1554dc2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d8d778c7111ceb77476cb0b240b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd17ff701dde0c6cc25fd7ad6268d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d764b318102b3d1644103ab27fe25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b70883baf8ef1d403b28b0dfbd223671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e3236f98c8f749fdb3690d47417d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2549640c2690fbeafdd00f5e185b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b740ee82b601fa4439ad71b3e15c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c67ee07aafecac240c2f44e4d71414675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5d8bb75eb0c19681307f7ce07c65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e42456e8e66eecddd631b6f8c294677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9358fa63cf1eca9f048f434568de96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e736a586e4c691317c33f5cdc22722679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209db949e5880a50a589228b06fb68f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7157eee7be7f33aff510a62ef43cf87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cad3dffc5b5b318f0285d6c0a2010682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82b45fa908aaa7791cd2cd6534caa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25926a979894f541d77eaba12a0e515684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29366c414e658b6406aeac21759f78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e1555214e7c064a6199632e023d22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8ea00de5b4f22a90024cfcd2056e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce20ab5dbb6812bab548ef978b7f90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea935ef6ba9441531211cb91cabfa27f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07100bb0c7860663c22c62df55abc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449fdd8ec41b18e8e9dd4c734fa826691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4904bf57286b18e3ea53fb1876d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5022d03ceb9b6245037f625ff90e9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89987da811249a34a4ef375d7434e955694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ee3b900ab2db9914070e802e568c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5517426694edb38c7da8c441d95d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd81161718f4878290257dcc47baa8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58eb7eb13299d80caa2d8f05b11705698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d44faafe385adb5e1dec6661d1c9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd0b3ce433a2c5d1bb0a4011f34949700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23891e899a951ae7066df48765b798701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eac66ab55141225592e6a04919b78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b9a713f8689ff62125f313d49fb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd34f0e444c0054f8dc710c8ca19ed2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9986c52e8edca0de42a12f9c11a48e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648161b6516dc4b6e3fc48eb05e53f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc3a82df7bdd8c894054159c12442707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e98d31db009d2c7e161dc910528f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309f82ab97bd581f07382006e338ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55adbda07c934564561da467b4590e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14301c3694b1f139e4be3c3ec413ebd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334988904b029900e721e84d357f7afd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e510849c220416e0188c444be935713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0ed17235c1d59f96546b480ca832714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39980b2437205dd3b1d4874fb3b34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500096fbf27b2610bc451309fc0a9c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49dccddc18689d791d9d7add42c491717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c24e74ed98ad5504fe0afa9d8a54e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137b02a00dec73b73ac97aafa8b3f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae385fc255f22e85c67f8c845fbc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde5e283331fb7abf28e948f599ea6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f06fc5a8a700c33488de22975c6ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203ebbdfa8eb0392cc0cd5c71f45e0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0327b6fecdf3cb69f91b6387387c14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11a8691b48e21c13f4ed8dea379f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fab5790418359a38d482166684bbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279337ab232d53e6ab009f8dd103d787727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b094e639b3d00086137966c9e5e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c685bb470b8b2b25fa8f4dda446c76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eafe7934cdd4a7480e12085cb374c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b035264cc088d71ec44c3df89e9bbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0142ba63e7fce583692ce05f32c9784732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce307285abc9181588cd45b8fd763a6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbfc26ebb3af5ec9396c7c0e6e7432734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b1b6b5e00af9ad77235ebaa0ecd23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a207115393d2186b9e9205d53084e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d35bf981a1137d893c330909c62be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd8b8481e474da569d4855c00f9521738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7eb03dfb9547a588104665466234739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3fd9d7639c02ddf2035246ff5c78f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838c711cc40c6844b9fc3030574a39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18156ec30d97dc83c8bc4185badf955742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ff6fd80420e85d32293901e0e1c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b3bee328e5aa11deddfc9e8bf4e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adae70ed2b4974f5f192429019b185745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37806c314d8bf27bd63de4e3163cc31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120eae85e4740fb568779b3ff4f745a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2ecafa7aaa14e61c516653be10e46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80670fe585df52d4667c541b28c5ece7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a1adb2ac24e0156c43c56b76e5be2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7221f98c98dd56bdedd8b022176c656751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bb7b81f7b5623316325667d17cc0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f92971aa3a9c848617950027448d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200d5b93d21ead83a22ab17e67bd129754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698889b7b9574c9d09fd9303ac1a040d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5b036c0dabfcc9668e65bfc390d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570e016d80f08c7b48948a7caa78849757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984311d5e6253c29d4c9b2186abc06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467910f477fa708aabcb42a157ead000759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>