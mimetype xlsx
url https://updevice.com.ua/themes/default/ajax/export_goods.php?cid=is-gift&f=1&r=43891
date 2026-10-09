--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56951d730200f102829fb41bd8a7661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb8ea9f36af79dc9c10d3e7cfc7d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c11de0e3b5e03a117710328fdfe283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b94ef3ec12446e2ea0cef393d9444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953cc86395f70ce7c84c83e418c45155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ee5ec31a2424b9098795960cf53a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376548bc6335e576463bd093c7723307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60345818e2c74154afa8bbd63ab6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674fcc4486458a0b4715069b38bcf969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5ad4f518aa03b443b14a1d8e2f2fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df98ef225883278a86d034a3d29820f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f35314ec0b4972d87610bc41754eaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3830fcdb7615d144a2cb7e40461e3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fb06a9c35eeacdf5fc157ad1b74c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1376c345a5361672cefe4d685224a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13c1a7ffaac700a36af0a0769f9adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55519d6e90c9dee6798d099fca4063117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7f0f70fca20d35902880d653249918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f7ad9d4244ab3349d508d3258b2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850d2a547cab7a56875688ae03d80920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951b4e975f5ba401f96fdd451aab7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381340bc11d4da3c849dc73785595ed922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0ae7b07f608de9ab275204f95b1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e0189c84af5288ffd41665c2f0b5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e972bc16bbd09e155c6b9729ba555c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08f545a05c5a2d791d3aa81dec3bbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c10a9b1c03dbb6e67be3304cadad027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368becca4b2a60bc7eeda7cccd7d5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe743dcf4b45b10f6dd170e3cd122fb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26e479db1097ed2a43cc6504b42c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9d15a0708093b33fa463842b2690b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21940b6956cf0b5cd6d1ecf01231374b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2934d304ead54ccec3987ed84ea50933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4569241413c02386ce8b314bf920534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44163fb690ae7fd05e0295c1015ee335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e78f2072ee4bdad4d5165d556d30536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b7895cfe92daf6439f49325d6a03f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20e043c49faaa621b82b8d0e058a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edb2f7f719250fe5638db5364bfddc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707d12d5364b761f470ab725eaae3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15c07ff9b3595388a6802534e083d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb611afed792fe05e0d861255b1d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422409362baead252ba26e5fd361849d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36eff4fe81976a096c593946cde2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362004028c91ea8f2cebcdb558edc7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27c267a835795c986e18a4bbb6a1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c1118b90729b6212e4cd38041970947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed53a949baf97d4c2acb56bb91e9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149978717b783ff2b73f18a4726e8ffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27301575aaef2118b5f8af86dd632f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c663413b324bd283a24e503c85583051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112b144c1d4b4ba6273a252ce5e791552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394daad90af988f4bcef1aabe96a847953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c69f32d35e72957c7909114d9f640c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d428d5e3a12673757803f61d4a147055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed98473b0550626548166c7a087b4b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e8cdde9f3add2596aefa7571c9ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6700d917788e02c22b67325462f5fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9997bc9917dd59f3f2627eeb84a17b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2a198beaee9ac099a7d53aceed6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fbfd791b413c4401771b9b641188661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740101f3f9110ef6305d68514008f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4417a1f740cfabfb34e704031dea963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38322b2f2ce3e17d12a16d178681ea7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db850275a0479acce1e6e21777cf359365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798bdc8d2d0889eb64ebe5ee16b5f2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b59a1cbc70d7849c0817b5e832956667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdae2a4a1451355d16eb2c106d48c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff99abfcaebc2777550aa048efb873669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421e444f3f5ca911cef9bdc9044b37170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760f9bdc5095412c91d70dd93309a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d608cb972c4249f65515e0eb5f896e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f4810d752124f56c1c7623817ca773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bcf4b6b6ef5e4589db965111939a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8735a156d35b6147da0b0aaadb39f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9016e5ba76adf7e2f3878ff5a412a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f062c8db4c5b0988e0af574f472426f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b45c41fb59e8d6252d5337290f36378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481e935f49c39550cda861ee2e14fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac28ec94982cb1e187b4ce60c47d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c9b0f6677ae5c22a982e946c990381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c862cbc32b7c2d55daf7ca77d0c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f850d967c19c77a70d9c501c4535383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a528c0751ccf6c28e5dc7326b667a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081a542ed293f337f3a1dcbef8c09a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b87f2c176200fee6bc6aa10f1bfcb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487310da19c6311513f7b9c936d30dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eca114ba3cb751138386e33701a5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1754aabbb49db234a3c57dd973b1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358b69f11cd8693810b79f9aaad867e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf406ca18114f5c62c0b2454a85005191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b49159c01b87fd14a354298e5df2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51a233346a29025ba4c3d340ddfbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b87843c0c47df1a03aa8398168b6a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c4a18bbecd2cbda5ab8ff8afad2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5fd8b070f8cd5ecfb98893b46fb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e64a6f2f8f0df5f7806b026146f3bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455eed566eef1393895e3e658d7d06e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cadf9adf522da0e9000ccd0525a0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e53a04800efe20bbf5413dd924af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160501d71f11e5a3ee5293f1bb8bc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0192a243f804256d15589253c2be5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c55b17da7c08a587a66d42c773c748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa537a2508acbe751de3d11433b6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd868ead89018b435e77ad378f129204105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790cc073eb91a37555210b5e2516a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd82a25a12ed00632d1ddc6723969c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9383aa8a8f420b04af90c5816af2986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5445a289d265ad7b2aadb5733682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e66426b65a58d670296c9763ffb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060839ba05ace60f94c37953f76aef9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f45d8863be48408504d19d615f6a57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dfb100109f81f972deeb54a201b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485439d7f9eea4caf02afe24b217de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f73c33122d53dfd7964b29a2570062115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0070e3a79b6cafd59eb2be785136e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7223f889846b8f7d37152e7943da9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8225d2f5940389d2c6f745d00b2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712a4319003e88aa59933a842d5589c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcac011ff5acb2126969676b2dd331c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c86d4e8d0c322694a712ada7433f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb846d0619308247ba9fc652a3f6e3a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c4eff6b8135580f524bf7b59f0b11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af312986d736e721cf371769084f141124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4856c307d3e59f6c6bfde511b8a8f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c43919b3439a4f5e28f538e2f0955126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a450ed4d34f3b0a09731121f40cbfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3a61a7dc022943353b25ebbb1db0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31898b17bf7f28b376c4877956f9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41718a008dca805ca145b15e917f584c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd3e7767ecf71a9265fd4099868381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26883c3cce45d47fb47847b2019f38c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88d5c3748bf3b3c0c9c2da6ebf4a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7d734da217c2e1b2f79eeceec406134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4478e1dd2662c16e75c9f25532119135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3ac87451bae5a449f393841e8da03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751e09d6748c9931a91d6e42d790da6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81624df5b984555004bee5eb833bf517138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c39797b4474abf3cba6b3015376e76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d5a01d1f1ef0e6a8b7e97b89b6094140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851b7327e04216f9d4d60c01eb140f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a63780a05208dd8b6840285266b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eae1a67fcc81ee59838906ca10c1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6766faaa1187df8e51b08bd34ac94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c0dfcc3c33a6ad0ca4cfa2513cfbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724079d701218982f77c9c7ce159d37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66f07602472b2e42d6a5c12e3685ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe25dbf3e1e1919b89de337a241746148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982871416f1969b44dce780736e698ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7e4cbd94723cf71482cda87a14ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385edc37eaaf4dfccd4c05d020ef64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df80a46996f4241775bd497871ac2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e9976332cea852445ae59b0c3eb23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee792fc1739d9609cea7c0d7cd27d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6dabfa65199ef90f4d08a7fa4f4d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eede1b43a1077619426a19a587180156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c770b4469395722c991b4def83711d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c69edf4e2c94bd655e4e072b750f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3947d0e9c396f6bda1885e6438cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e0f41575d91b6dce0959a90fdd0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fce8bbb2fbd288a8beba61e2cec14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b50806dec7f0fd0870d720b3745b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e3d04f943c3cc2df95c6c6a0a189163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e5200b27b847901012148530552f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0912102e22a689103b0225a879e953165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09a4b9102bef5efec4fe9858f9c85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388da7e13c25c4ea4664049fccf09ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e86c944981a71aded3456ade8dfe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30faca895f5743f4b99361f5b299688169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24dfd78627995a473710d0b8f9a05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5ee171d87ea58ed93058d31317af8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473958d57482faf3ade04340ab6e5fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c109d5806915f04a4e18bcc76d25c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0f51cce50e2e235854c4b145194b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115a25e5b32b9ff6d4a642c6a8e63c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2578327658f5c61d217ab31dba256f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a1d6ee1199754f4ef1bd94038f60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f471efc53f2673c669a54c64666271a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309cbe5b202068d8a0c80302f1511c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb02b9b318c1e160e677f51df1585180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8c3eb44548647dd77f45ae9d1d52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11cce428025ae43d86ae9bb100f326182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15e03b72f109b117926617d8331d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e1bbebda71ca70430c0a6727c4fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e660b3a3d63a81c857bc19b2c63c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c15f53dca65f3e19032b8ac1ea448186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395df9b8fd289b688170e5436f3d74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b4f839f9a6f9f404358b75517f95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2720607a3324a120291455711dcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f94c726819568938973f7712d403a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d561395ed6f9902177a775257f95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6ded02d8a3081380d926c51049b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd9c5e4cfb88d8cae8ab5ace54ae8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ab2c45f3f3d3d4e1a53d8b362c60e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009888b266c4277227650649b53aeee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3a9ff427a8afc34545ae1491bcf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc282a37f27fbfdd12661953bf9b93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0be0813488d678ac791f31b7c92ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62da637a27eb7a8781fcb7eab990ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f070df3e502dd28d117150a47a6464200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccea7517ea23d67a4c0ef81bc4dda40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee8d488cb25cf4b3a538b56460f8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739edec68f551d028774567b6567e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89059c9f7e7680b9ef07039b91841d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d54c4a7249c4782aa0e164bba8d7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3af6f7ed77c8b08850e6d101cc3ff3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc2588d487865afee37cdfad017c9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5588a3fb2224b459dc2a37cb9d9d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553880b52aafe957bf714e1f81e320209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f078a04f86af94a8f9a7fd6a788477210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960f700ad277580b8207bc16f2be23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0690bec326b8792e8c3270e98373077212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4233a016c35288628fc0a2c5b3ee91f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aeb890f2b8ef792f619791ebdf1a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa996e1b2ee83058f8617b497e7846215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e6531cc7296a0381d2374012cdfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe9a2a6672498c6f5ec9d4dac355f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdab9cdc5e20ebda5a60b8b17c6b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6c43906e55764979d8611c71e8165219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe16693743e49c79c7badf6205ca2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2c310f3d86112f35c1974fb173bce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03150c6b4ee42ed30c8922653a6b17c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf596f854448158918a49c96bd563d2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed67227751537695cd8cd0da02df3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddff8d93bf5ee951c64079e2254502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1bbe6c1370decbaf2cbb6f3a609c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75edd25bc03ccca8374ac0f0493021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beef67441777cfe172745d6d9e0aa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf8cad373a3d42fbd5d04dab191b96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ca717ed8017e11f3fbf0efedd3d81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06730b73fe6fee315ec4fd83d415e7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce1530dcf9c4dfa13a267f85a7831232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd8e8fea554b5a28c252ce1a51970e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25a32dab5f522e491e5762dfc4f3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdd8d80e6b7b1a39467a1ae5a49147235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b147e6a6cbf9d88380d233ed53a83f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432ea183ebad5d7e437c6e5242c085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab3bb10e3b8683b0244f2c3d859a5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197baf9adcc7d466fbf33169a6465b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82772dd84bff52ccd135bd34159b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e92cf569b263a8b2405331ab30e24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c7695c2f4998e672c28f6a556347242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e98f9aab5f2241fe491fd6b14b0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bad8a6b428d7a8fac89bae4e9d0ccf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4243fa638fd6c1372ed80698e158c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0abf2101369e2a38e6a914bf99a64d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48617891c6e5e51c238061b6ef9c65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4fc9ece0a5552a2feeeb0abf06c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc2f2a02450125bb450af2ae28d0f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae44f43cc1d3be1b5b0332ee771477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad567b061a570f62b7e6f2e3bcef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff83381d29e8e8572105a67d7a88d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046211a0fef66483eaae9e199a5a5c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353eb3787ffa465fa754de9257bcfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf3610888f301d4abd57ad15a69cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a395f0807d0683a9afbb5f41dc91d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3612b41d8405633a20d4e9edaed9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba206c28d339ad15dc9002f658595c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb7e930c815b52921a85c6811a9aa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b08bf682fd4da52b2c30ff7f3c0b9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bab5d7bf34225df50b8a58441b2c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231219319c897f0829841b6ca6ce02af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2737f702e589bcfb7f342a9c9482263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade927216ba72825eaef781485b307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5013f5415e1dd4c04097fd1c9cedd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ccbe446966b3cd45ae5ac92b039b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9481a0d595cfe72948ca5a4016f389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395144fb12c0894af053b7051262376f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286ee33587c24412ea7d23d4487bc35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9af16384377d864e700724bc2d042270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c3d2d7509b9b8a52181f21b32587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a41ee2590d886e5f0e1ae66a0257cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d81d0c4e4e1113b74ee0ac057ee50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501ae9d0ae990e8752fc2a5e2e2d19e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c669103259ab2ced75d1b3509dac8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7c6ecabb22c8514bdcbd2847fd50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00062200cb2c726de13b94be8db989277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0968a691ccb4387588ff4ae80a4319278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb77698618d5dca703283c4ce344c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73002b050eb35ec832be327d5ac54a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c56b2baf72cd0028b98aaebc767f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b4f99b5f7c5aac9e36819ec7141a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64809febe645bd4225ef3d93ecf8aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531e62135ba585098bc4497fa79a87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5de15602e2019c8dba707771d34ad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe717878c34821b487e9f0b23e8129286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb835ba03e863eaa80ccc2d491611287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771144e8b669aee9da4c074b1c4cbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2913e6dd3811a55b969ae78c5a2e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9310c80d1371d1ffbcd46529d6e636290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9611af02fe71c8e409bc57cdcc1e5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f54f037ea636c4b08cd10771959ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bee0feb787191ccbc56df97f2b661293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36f36ea8547f00139d60c46433ca40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020858e5cdcce209aac76050dc4ab7cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d571e8ddcb88402810b150b90f6e05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789b9e50bdb49c08f01019eb9f82cc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e0dd47b203bc2a8c6e13ca46d82d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd75fafd2e34daba9f542d57e5b66c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b0be2b81e987200f9f36fd54eaf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d15f5bd01d60140657b2f71535aa2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a7076493267af3e51ff7f361e26a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034665792c89d952e4f29a0674e555f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b342219fab4a5bf2fe66c35b70f4a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb92926e469fb6082553509a5c0fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce6417aefe732fe4db216b73b7857306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1b15941097b276b323f62ec0d055307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d428833830d68d45e5271cf2debc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088bc0ff1e4c96d463211afe98c4cfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b3f2de33b5b3b750bb632aabe53cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f201ae50ae3a3c5303a0e0bcc8a315311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da7183c9f6363bef42a4c66991250312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea112a32c70fe773bcc8dd5d6561a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292eedb921356f02d27b5893ca981b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b0ed2625bfde5ca26bde73f5f70f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d6a36396869e6a555891c32a7c92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7eacf2c9e386254087f58c6b9fad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf03f44ca097c517277847b275f49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0331d1347bee79e5729344be72d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b93948b473ebf7ed53fafb572147f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d003842d32a53271e6f6d7564628a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149055a6822b0802e070fc0e0ae770a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62adaf8d0377a81a92ea1fba9af228b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb83fe44428358e30d3a6d61cf812cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3fb8fc3ec93cbe51b3b19f9d31ec5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f202a5751d639cbc8250aa20d066326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e1ffef2cb776cef73c96f34ebc10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925914cbfe8523ff28ee28ab376a3cd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800abd722398a6c4fbdf580fcaf7aba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fcae67479ad83118c86da9e2c968e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241020db36cd9a5e4cb6e79b682b73e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e398f28a3dac782a39c2b3cff4dc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9e665a4fbd838f2675f20c28147d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b329e5636df20e1988ff29a0bb97fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6170b632a0dd40199b9a2f6743fb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd962ad88d18f8383a1c82b60ed55abd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30eecc0d8926f8b318e0acdb545496337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032da854f093c52b25a8a118dc66e23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c245d6fa4a58255cdc6a31798263339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f6cf0b763b3a9dff3bdb6e22762b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6197ee0733b71d22def16275cd2b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a47c4b3a0c2f0a9fb98a8ca14302a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eed70652e1225f9a26254d3c7db57b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a840bd751f61b3e07e9fe3ccf031344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aedf254a3c1e15f6ddf8562381804345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ece09870926e728bf09cca061bbd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017ae956a5d1c2bbf1bceb0680520fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b5fbca5bed4cd3390d8e5dad6f36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e19b07204bbf0efca086059ec310349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51d93ee4f451e0f6eba0f463b1812b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48a8c8948f1b7cef5063121216e7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380928a90d2418a5f18b138ed7dd4be2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb6379bdd7fc97e1d329647f237b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3ada12700303d29458e4f575f1ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3880485955c7deb5014b3926fb70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e3e5c599fe036ba3ce542f33c13f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c5ce920dc12108e7902e6075b1a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f462d314f82dbacb3c1ae4d8d845c85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c6b4060d0d19200cfe49cc649dd8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca95968543e113a5ec877eab22ffded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611824956919709de66982a4f1a4ef4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc26596876c9cfb548a9a4cf8763d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52437cbbb78620fcde5fa2b0f866c38c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953018ba552d29c74cdb58910fd46a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c779f185931d7fb6b1a23bf41dcbe81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667980c7ad7b02e1bcbdaef9db8fcdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ed80512033fc88d15f466f898e1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afe0dd120daf3188af2dc065654c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f95a318bc93a73ce70966c788777369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672334ed0d32cd229f41dc3172c122370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f3c413e2ae986c85a0202ecc64aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3caa20d5ec58c38f30883c0e051af9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080684c1196e33e139fed3d0e110e1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad212764a86906de4de52540fa00894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368aca3d5277ab30276482c1755d1a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdddf7ccd8373f131128aec16e5a13c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68df870493653d80089114636a6312377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b149d0f4b7c19322f46b6f063cdfbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce353dec344b3b08a759b936684fcaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447380d3833dcff5efb55d4e6bf170a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f2cb57b496913cc555dd305e43f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c193826bf4b810b2b191cd5c33fa5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad5a14719d282f8b68351feed1955383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637769b841ca9cb62b247ccba6bf14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570978258f9a7dc1f7402c3b4e6761ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6546e913ca814858417360bc5848386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ee0efefd470d25cf537aa859e1b83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a4513cbfa325b8c5c6898cf166dca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd54c08661b5c3afd6e60e4319cfa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d5ce7128f0158ab578832d12bb1c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980f00398cd38646c727623e2e34a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba9e620bc3b9cd100c942136aa1ae1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb8a07d106b018cb333b1ee536f74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582924ac5e9ace2355e9dc2ce7efda87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd19c874f4559b37e02d33d5ad8f11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571237b2384ded8d0827f6f36fe867a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080b00856dda7340d4633ea6e4ee045397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09655273f7ea7083059c1115b0f0cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e95ae807462aa7e87b3ba35afe46c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb301acebf6f5e2021bee6e5afc4756400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bbc04c45fc7ee88d8493bc42e0113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb26b20607259475c98022e9acf9d13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debcc66ce783de6ad0e4669bf35b23f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79341d3e4c20230d1d0a8e90891f6529404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2479fddcbf19130ad7c0eb2adb2541405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e1e31d90d7cf747a355800fd06984406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6501b7148e3dd70380b6b0ed0808b91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e005c10f339a3e9c674f88187027408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d08192bd8b74bc708f87dc3e5bb22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e1de67cd20af3ecefc57b2e6e19d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04cfc72c4787cfc44724b058de4d68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead6d860eb7fb02620d629128e4527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbbd941e180378583702ea2e6bdcf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabe5b39b4794c8ed186da2434806b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63953c4ab3fe795a149878f7939d8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e19d15fc210eee5c837f81f8ce9bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ae9219abe4f45d9b05109a7b6000417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292914622412dce2c1d3d79df232461a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894a691db23d64576f7c5255723ece419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc23599fa13fbf52518b69c2bb7b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf1d2f1b776c2e1cdae82881d2226421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb51477976b20c1ab31dafd0103c4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f8798afd1745499d259c0a6e72e79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425741e53bdc8d9d0ee8f34f5d67a38a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c35fccb73ebfb6dc6f574ffbd0070425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e15afe7351b2c36e0dc64213c37528426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f2fd73bfd1e6e869b6083ca5b3231427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc832d090c160b9f2aa31426e164a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57795e791ded0f6ca6c28d2cca37dc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061730e2aac7dada3150ce44b66cf331430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65746afcc5fe991d22550875338921431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f717f07ac6fab68802d727bb5d7e1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331063a7257b04b634df7943fdfc2077433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca91feda10b99e75fc17258252783434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a5d802023708766ba74938fd7bce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309453adbf6dadd23450de59b897b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97dc13f6c8f31d662475e44b83ef28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee81aaba18b356291e146492ab9757438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87366495d41f5d44511528d9e24ff4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d569060c94cba2b0bc3e827f2a6ad1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada4a2e9a0ede27d2ce02c9fad427ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7145e82cdce02bcac9869cdb2ff2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575657faaaab001576fd78355a3fb10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02bee06718e2fa4acc2d14471b9fdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ae83af1ccf7ca65bd5f482f5313f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ca72e09ff89913cdbf5265d7033a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9f5bbfddb24aa08194b57ac249a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969a2488b4f82e54d284eb61931fb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c673e5d5b1ffbf73bdd66435b91d05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a2254246f7f66ca3a7a1b06e06ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4318697f2ba810fa3f64b757949245451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafca7aa349a1928c791ad5d9c22475452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887187ce0ba6e39d4f6095f20ed1d5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe10bdede785a3ae4c13a4e8daa3e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff60030bf75f5f2f9b651b178db05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cc3234bbab8a2ad5f131bbf98d6bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103432b341a9a4764ddbebf81221989e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c17f0a430ece80807af7c8b4c32aae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f73cd5c78fa9ab9aabdb01ec14ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be3af0fe9a857376adf776b5e3a03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2899cee1bb4b8e94ed235ddc7b0603461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453066db613a5cc6cb0c295c1362636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d568f96c2139f6a5bef89dd014d1b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb8f9163dcc595afa73e5df19ab29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe233f31b5e0d4102981850711c2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511847167e45ad88092c78eea7b13c5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ce1358e1bf84c6632364f3600e014467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c9fb6b4d828a6017f6bf1447dc62b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e42738e3893a14d5194295b965c79a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf450719ecf64ad4de00539c94baea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081714a36220f2be3af63a3a226782c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50b41ce289bd2917f46532aba6f4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd6d52e6411734de4e77fa0b953fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c96cc06e45bd857978106c91117159474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22cd05cca5c3f77b4ef0e9deed7e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae2ff84a5c75e3c683113d1a30bd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda00056fe9993174e7c854d43b8268477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b987fc2d3d205553aea4799db2004d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465dd5fc360bcc8e1a6952406d1b2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd44019eefaaa1ef465ba246aec99c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f7a812e54683e3be93805dbd9142481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e8c44cbde21e06d5e0f882dc005c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f6d23363d101e7d89502f2d61eaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e8d3fd0567a101b0976c98cd60f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d51d7b2d6c462d06481727d6c99e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e469722f54fd1bc533a9b449892d8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3930d34bb7514a3ca9b338d6a095c50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94fbf82145b1d3be2867fae84721f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688db87de5f3c33a752bc2298c4e0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380572c1f0ea75527a7d00adcbed860490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af3e3fdfc9f14ae0542f56b0885765491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e741fff0eb440b5b80fd81f93a9b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e012a5a07f6d9ad204dc79bc80d6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db301aac38f084f8699090bc219a29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f78a6e18439f0e2b8d96efa492392495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e03a959f7af9334df5a76e6569e0dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5071c6866ff6de310ff3f5ad3f5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107706b7f399f09e28addde14c14a149498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d2d92c7a8127707239fd4b7e8edd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588124a2ee5cf8872af520bc573de6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6670c161f869a02445293b8a1c7da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d90d58b5ea8aefae3010eeb0e0cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadcf4a12de2311391ac9565da3e676503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4072a8f15f06d25202194c278f5b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b28908091986da74305f85163d30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb5a184f01667ba7ca07c597b1fd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18335fd8ca7ebdb760cc352663ca1c4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb861190812f96f6ecb3f92d5461bec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e5e599ccbbb670793c1f012abeafb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a140148eb5e7ecd4f7b2dcfaf0011510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5c093892bde3c05d417c63fcce4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de99629791507383d265e6cc1d16ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12630b77e8efc3703e3c4b869bd9c333513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ee616d007ac7003d6a3135e80e93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc438cff1cc4b2545649681722d542515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f444c370e64d3ee7545632f2552ab7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2f3ec08359c2dfb456cea00c6342517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ede6033139dc07ae929100363932518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016cc8cd605f4c4921e655fc6bb3eed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6125a692bf69cf29c391e834bd70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641cb8271847bf3dde9af56a3c8139521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d700f6a10aa0ae85c5b643a924635a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8c1cba61e47782c4b07132eac5c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48799aa3e6d72312b2477af4fb354f26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617035364d3c32087991a786fc0113db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b09b420c1332df2b0590ee3d6c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8b9cc0f6512380ed196e2953bd860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796a08707bc3ca57dba0886c596d42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde140b59ac3aa83106499c7803ccd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3467a0243a2e0070ea488e1fdf7705530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dabd7802abcd4380a0e4e548f1511531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038e43da8f51eef6cca86a15dd684f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3917ad0205d4f788c690f7777ad4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af9a0afd160c26b6cde92f3960cc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45c3d301764cc31d8af5b62d0e0ef0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975828fe050c4e0d58124a8a2ea148536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004381cec0b739ac1b0efb930926463537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb389089c07c7a5a1fed3cac1520768538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06799d25b2ee53948f0ade5bac22d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25be41da466adb1bbd03eb92c493ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a33ebc9c1c706fcacb693e1c799b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833abfc4769711b90f507fe83cfb3a1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707449b8e258d791d71e7bac1948b68d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b82f106235bc87482cd3445c0c87f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321842d1f1e65a53a2b5b3fb613916545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b147107bf0f93606941691686ca07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711855ed990864d00b16344e3526941547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8478ca877a7047a4e9b63c1dce11c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a0600c27a58620de4f7e214c83a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963f08c03dd4967bdaa3efb4219e8e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f9d4465c5583f4227d1eedb679254551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26847cebfe9542fdf23d7164bd004552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc0dcd96ab3a94b9e3a16c279f4857553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde12fc89dccce8178a5d41d3822367554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57573e6e55884665d7d95907745b06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458b3a61c6685e47a162da567f88c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcbf7828837e424c8a445512cb04e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f4d25eaba98ddca28dc3dcc09474558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45453d2d00e335a408d786c69840dc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06035bef972170197b3d1cfa5b47d4ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09707a2ebcff3b0f1a872f6d467296e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce9bdac297a5824a8346cd7204230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0d077d5235eaec93cc06df476725563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100c42c9f5397a0c3a06926fbada8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e84f04a1a1719292cb96968699bdf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb9527e0170ebf67f2a99700fcfab8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ffa98644c70aace606479a57c52d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb2cc743c7f4b27b67e237ca7b818568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845befbc140845c70a0503a7208868c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f06f761ecb26cd41b9f3a7de3f458570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead416e58c2f56da8b0a6f4eab7d62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697b5167f8cf169f35e286a69e9149572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844cd28494d878148fcff1710b656e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e781f7009a310e38302d505fe6d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edeb0eb4a6e789667972c932f45692575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d9a8ea4096f7a9c0a94187c9add3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e6e7ff7911d8242d66983380abc0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c033cba34e2d6d9a3f80e6f2cc70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ea6a71af1d33005ee327b10aeb22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd66d5db839a8aa2c0b2b1a209e3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694dd67a7726a100b241a19c96f3e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26185ac89e5852bb072bbac054e97b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a053c2d698c6cbcdce08864ff24c5e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df552bdf9163293cb019459cf98a359584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5ef0180c0b8b1540514b4296d942585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695cd2eb9eb31f3862bcdd18752dd00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712965c13513d5bb54f3e0903625523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02eef208c945a49c18eb9bc0306c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa828f69c80062a52159770dcc6c8760589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f471725e9393dd057128cb20d73395590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96af77e87546079b190ef4059ee62c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3290960f17ac1d2db00af238c1c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea45faba35868da1ef2aeaf61903fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73029c6d11679ee928e9442d3bd06ff4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45ca2a7fa11284612b4f89da219e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4affe24df3a471e5a96b60ce11306a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427986d4dc4ef0d0725c00db5bd841c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e28e7dec2b8b2391533655054502e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb17b138c9dba3e2bd6f62154855bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501753e01b3cf57c8bee95280660c546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb60987d162986fb51a7b56ff1590601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d0a6fe806686d3c66eadd0e6e1505602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c716c66d6e0e8062dc030f089f03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea67dbd9076be3ece70fbf6b35cc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb18e386181fe8ad0d45f2b9ea2872605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd09be254ecce58304d909229aeeb0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682505ccdf86e9ebb84c4b362134e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3e1ae4b1bd795ce2cb3485a6cd61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019379b806165c5bba9712e4ca19432609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d95d025d6f9022ad8329c634f78283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f8fae1f5a0393975e661ebe67edd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d431e6c08aea702ca7e83b1a3a5e8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ba3083b833bb251e85564418de8ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba5d15b123c85f9c50974d799bbc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9819ac80020c2726ae823633979f7f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87475ac13cae42005ce8f71efdc193d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ac64a1f854cbf7cd409ca34f54a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8fcffb4b400eac87c3bbdd4ae0f1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124d3e43a06ceb515624a4c8abbc3a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130c8c5ca1d6e3606ac20c41ac701ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf439aff12ea8d827354e25317e22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa40216a461b44e82447aac32d82b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a013aaeba1407ae98a9237c793fff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741be4e96e97aa5afc37b6a5379f69d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f48ecae313bcf69a9ffde417797e26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596cc0779c93c1602dc731baa73f9f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce50a69eea7d9685bcc8eda85a8da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa3698a7ad62d836ae3c89f38c40f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ea74001623bc627dc5fff7afd1953629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12698c47e41583b92a90dac96e37fcbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf3512f2b0376589e28fdf8b9b1d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65a6d20310a1b073edd6e2d4d8640632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0472e529bfb45aafc6461e3d68ffa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a61b6b88178143336bfc73cdaf77f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2fa62ceea5fb082cb2abb04d1ea0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026893f0ff450ed0a39590e16670d79a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa69b7d4c61f002e516c6e13ad8a96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be5e9b6b9e4a9d9449aaeb1773b116638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b0a278a468c54486c00cba5e645e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7e2cc9dd890083f217ed6bacb4d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1300b5b0545a589a84c6470bee37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77df3577b60dc93e65b5f027d58f0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e021f4e0588284e30874e5c35fcb73c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807970ef56b48b4e4c092add30921170644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570507e8a418142428038bb08931de8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca82bc66bdfdcd68efa8b75bfabcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29229814da40e178be381205047c7668647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf649029101cee6900a495db8d80f8e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a571a8002f3bf40dff448c94aa58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7dcec55e426fef6894a3a384e92f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13210f4b4c6a8de5ceab20b41551c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f875611795fbe42ad8caa17cba878652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce3a30ff492736ee075b791c34d7ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a1a3629917f55e8c7b80bdd86e02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77880a002a65c16ff3f34935c3fe2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95022557d1cb39b5bc438eed608d6a45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdfed665914225e1da557ef6895d61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f0167ddf9aa5f37460d5bad14a898658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa609fb25bb60ae3080956f8af24b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82096127192d78d82066286954efee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525068dedd04b39eeaef4d9aeeb059e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de262df7668852f40e65cd7a230ddcc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361608dc8000f16ddf24db78d101c17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65987d2d7c789071bcac2e2cc5b64e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0faa82aca861f334548e66e0e9327665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742bc1e91fd96baddc23cc7321b4b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b40aed9ba0307a1a769650a72ef7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd6d9d502fe344e4254da60561b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201cd5e009f818cd063197143950d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a467012e734bc1e4e362711dfaf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547228cf8e9c6b99e618d2848544b06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357041f36580e9d04b90384d4cf4af4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880833d60524b61f40af0466792e26e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69df01409c9742fb6001cf15915b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a28ba130f80f81f94eb53eff60bac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d0d5af58de8960a1069e159171f69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2a6497782fac1443f4b496827e441677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497f98ba29620b628957610ac6cfeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a556a4efc6d6af7dd0573a973223f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1fb645981d38df83c0a507a1b372680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436a845c614d5c12ca4f5ad0586e63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b65a7e0cbeb31e7b3ef554ada26326682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23506034cbe3b46ea4f46cac82723b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62819c9247b0959808b371063eb4e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec87eeadb69b8c9f8ac19e6cda648685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2798911d68e6b3e8c100cad9ee19dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b92e6ee7df571c5f07b961376bf3fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91816bbddbb7bdeb2967c53568f97a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a1f30b731efa127ee3233c3dc163689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629197d4753b808c31ed1dc308381f38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec0b2f1df153c75df3be3bc068954691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c57a27d9560383b8fc3a219b3a0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fce4888774bf25e5f39d3942567b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4864c024a9a9718e9264d6eefea51b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed305327b61618a02f07fab40a41b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774ee6ba3e42f7c607d99b4be2626b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca172a02790182c8989be4a4ce40c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd36f6c9c67a18163bf7d2fbeea2280698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d6a4accd59918de091932bb831f66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bfaa1b290fd7e4805f95c088076c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e272da25f983839cbf869540bff165701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996154ff43947c7abac5c2a1f60850c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49f94e18e70b2016a4a8f5d597a53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adf93905d96359c9faef33b812b3b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab9ab6f5bd6981d85234d8dcd4471705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2769b52c5b3ff238394fa7e301a63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a968982e870c5ffbf0c99fbde40a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb0b3764b46dfbb62593e7b753833708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9e88e5c07757f0dc78b163e19b89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f582f316269749d7e688c6515aa80c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f765bf2ff8b53303e7fba1ae6fe7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654472a6bc1666848b9208e157d5e644712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b2868b0b6f90564b77f4a56bcf7c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc6075fb709163c9ec023af8ed069714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634abb6c33754705b9840819575d5d6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9b1bc999c6fe72ea116cf391e249d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17cfa1458dcfdeffbbb141b86d592717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e642301421e5a15a74a1257ed0cc3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33596e03135c70c41f0836ac7cadb337719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa80e93cf360e013f125bd1e1b9bc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc5a6337b33530a2a12a290169f8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e675b99fb2a4a40cba2d344fdc05d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22854f73de3ac47e470d0c4a10866166723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16792f773e69ea9c799120a1080d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199da2ce8899073caab038adb5f36088725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648289eebf746538c2cfec818f801514726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ffef6b67cd4cb738bcbc36e4edbf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51530f481037d4d938ae7849df287f12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c39a40fed2046627991ccb04dca6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ee709370d5164f0539debe850bd51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e98e32d5ff0f14a88b4a96e8d73df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17a7586312f4587353b1144b3fbce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0bc960e0ccc6b2a51e6db9c081ada733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2040b37bcfe2a4abb299752c3f0a86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575097a2a7627cb89afaf26c132815735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c86c5bf2f00ece7e2c1692d470af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e18040c9d0e5451f1e3ab8b874838f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1fe04849e8a29a516194257ae5d20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f435150701d1a4c001c0d01722e6d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b5df8267678eb12131d8ba3d4d225740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0703280d97f89679ef034f1685f1612741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08228a08ac8673296bb72a2439a09b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25add9ba6bc0b100b8c0236a60ed4495743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fb0a59363a25a70b6c2b089c4bbcd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8602522cb29132887d0d31ad8a026745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0a5d12b032d938d9dd73aff6acf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f671e6c4ffa43c85132b162c77727747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d18b1cb5e349ed55e33fc18cc4cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16a98f65b76bbd44aebf5e8fd38ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810b6578cec6d3fd30ecdc4edea7e5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8087e9851bd2fcd888e6b2e9aa5066751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c706370fa383af0a28a529ee3999e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ceab1e1d8ed78b30158100b6867d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2356c428a97d79191c608bcd7eae2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233c900731c27feb9b111c23cd696b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f540d5a070a071dd271368ebb63951756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032ce8e3159ef19bb001b06430aca5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e89ddc0784ec7a03dc408dfb403d24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa69b19fad3e2e3849244942b0d05d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96f76863db655adcbc08d702b16301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979cf91c0a6f72ae4ed112701e503ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c618c91ebcc95b547ab9a1e91ca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82897eb8126b2db6957e7bd2001fa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af022d028b108dfb952a56ef9e56c625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a991e36c82b5783a51af61da1eacb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508cbaf3f2000b3132b267c238a38e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd2e63e0ae8f5e7a54b2047a2035d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a371bb2c668bf97d3c36f42ae3c649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f44bd284f722c4066c4ec7f05495710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1d90a91248b17771d0b822a1d203811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd22367468dab3111b4997117dccb3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08be54e2077a1b87f070a189a716e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e2087ab48941f9fc031841b2173114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34ab71daa708163c3b911fa0d1cdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54f4326c6dc752eea2380197d86ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9947e281d53365c7ac2e00f5b446917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff5d71215d82c3c1eba936325433118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7d3b934b03e093cf254eddace41019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c030adebdeb698f0a9e633b5d30320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332bcb81690c51a2bcea3eb3ed0787021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dc034a4917c47797da4c9c281b52122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2440995f57790980097b27e08c17cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88f5d9dcdac8b3f0a7fa067599476324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3cf840fdfbfb7dd857dfd9f7e0d8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91de5e8807b1b3c6f1c31387eb616326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13ad768c76c4f7c90333d0899521427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c25b15c551c403fab32a51b1167228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495df11353a91d8415d56c5aebfb8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5d842af7f9a6e0e51cce8b0f9fc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f0564c4722d905bf9aefc87e688331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ed5e44046b4a8f3ca2f93a81881e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01e1365b6e082188345cea3ff774233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394d416dfb781275738b041b87a632b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32857585f3c9a7f5e98c23682e9859a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff654a93279aca56d9101253bc3dd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5335d6e86f3d33d63fe214e6a4567137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1208bec1b0e30222e297704d0b4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de219c6f366e8b36426728c43d017839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eadc8395e2996ff6a81f2793a0ee640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725d1a2eeaedeb9a8114b4968f47bbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177094429373f1684f8146b3323dc59a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580eff44c5c21b827ff29557bc5727443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee3410e014e4de96d6a90aa27099144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dae0adc4352cfbc292b2008c8fe5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72932bc1c52768a81d890cfe4eefd4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350704433c4c3da2c7f1da32e2c58a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8ff88574c95a70e67bf331ebb1c7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb8de4e1d704b1d3ad0a7a929a7be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47272ad6ecc660edb7bb2ca84d0df72a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f1135afb890a7bbd5550333c771f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911880b97d248be89fcdd3e69f2e43552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ca46d66e73d17e8eb5c3923604c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f0ded06f310c9c665f7480ef1be6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f0804331a8458cd2b64bb883b26a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f0bca7622521d31815f910203f1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cb192619922046b06e728a615720857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31de66f9293c1f60165aa9fa2ee96658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4131731f170db1a38a6958e9411f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fe64ec77c230ca7c8c6eb933c880260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b6d5488fa1c92efc3a555c02d42061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486a83206520f4bc3c6f51bd0b8f8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc4cadbb7c09ad2d70ec61c21ebcf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed5caaad6da619418d82b4896faf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2615988ab12e9ed973d16a2426f1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14ae8736964aab3254fdcb8a9e978966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6e23c6592fc458d05955bd38c6a7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb3520dc8e102f7ff66d396453f6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c7aa04bad90ea8043ba79050559c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c31ea9fe834766ed6f6fbe55ff70570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799858940c72d025bb9589495dd499e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fffe8643cdec7d168dfb88a14f51a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987abde262ed20daa75ba142ec7e0d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d3300fa58ac0b742aa55247ee9ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f418d9f77815adb75983447440e2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28578bb6ef578a33a6dbb1475b9bcfa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47616a6cc72cd82dd45134acbe7859f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c1221f7176674f0261437b76878f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727163a91f6ca4fb2584a140e349d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2f28715f6c9bd77529dd75a94efa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb6d79564fd03bb2621735c772ff6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ff36c87bd71219a6004d4b99682d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8966151e88682e72e8cee94da056e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da124e3cbeb1f998dde854f6c3a02d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0f15edba3b8844c48b0ac9b9a376a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee983f7d296ba19a2f087095eb54b58886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399565d9c3dedfdc19bc950ca539f03f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a715d9a581cc74db82fc4ef39826788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39747cd17eefedc6b99728f4ecf4ef4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781467c5c1b1f1fd4ddba1c834f9b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dac1e848911f2fbb7d3d0ee5e898a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6be1e9dd9d998a141a9a6cb183dcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0bd869f7f92d1063581919b730c6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408428f0c01db3c2fd5f41250c482a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8952d1201fce8512b8378add392995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d48fdae0531bb36e1fdb4386c89396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cfb27ff5b9620b5d8ea82cd4e5cb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41900aa210b781fac0ee32a8028c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008def627bbe0eaefc7733075a8db3cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d959b14e8a71f8ee2128ec19d5195e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5531626ed7955a0e4ffa77bd94cf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299df5465a1a0d7c646eba2be347c697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fc3574e3cae480966c25ebddb6739103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1787af6699a44311b2e2960b2b9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc6f56c1b8ef0229d94982257b681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aefdeaab4189f399ee959e8178671106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f67b47d543bafc67c6c86c9786045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7227b7dd61c6a661beccf9c5331d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c1ac0e2583ac971a6912ae8a61ff7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3c028b9525c19e28be03d2dbe2ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a790e98aefad0cab5f3bf49bc1d165111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c795d13a4709f2e522e7884706fdb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d09b18dbd6765ff8aca86ef36095113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a526332de41d54c40b9c2bfcabef6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea248c9ae11d094e1f5d2275ec96c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b6c073d59942a1229ce1270d5908a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57a9be5d641ca83d56323f108d295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98136ff57d4e24d4a88051be9ee6c14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014f99ae99caedea9f9a740ca279c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383c153491c8b919927a55b662d0eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25630dc7ac08a23be307d5b814c0309121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad00b5959d067c5672a827f092903122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f31dcdc28e5220e2962a21f291c319123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336eb5a8366bf5534f3003bc9962caf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026aea692730d7222ec9ef928430d6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a514432ca7850cf1e0709758c8099126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88939075cc5ae5bef0a06d9266b3fd25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507de17494376157b47d275ec4cbeb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dff2935c14a4bcdc638647420963b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d794b80ea50d1a118c6bb39968709c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe0c5dd01a3f4719c5b8ae1b21190131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f360de79de790a96c9a7341d3183132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b4f1c2956f20762cb0e428416a9a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b818f92b0b42aca0d9caabdc36db39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dec0ad78cb3145f3f3895dd0a6c51d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d5301192f2522b07184fe41b878bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c878252646b3fc37a21e3bc725d50b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af37ed405901028b3dd584dcc103f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d2029c1053b8c52d0a725ef06b73b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08c1345ad0cd2ce191963b9890e3c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c9c03389cb719872eb8e184f4adc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a3eb090fcfea4746238281eb83586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041611ef6c2cf02cb5b20f1dc080dccf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a18a958e6cbaa8f68e3228c1ab04e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8868e193d50ed4980ca007ff4f42ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef12c19651199a589cd5f9b290410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3ff1cfe71ceded5bb013429b166a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053986eab113548556395338bd086696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4fb1718c85355081bb0dc9c0ec8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9cfcaf71e9b69222a8aed261dba7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572110e373e34728cfdfc1f5b4f51ad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8580db3b74e8dd95a2547b7438784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fac6c2521eeaf6be16c245295f788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00627cae203d5d4b401d9824fe29ae86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38493ea0e5f8a54b3d89b573ccb8af9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937bf781e04dd20dc8481be8af09203156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939264a607976da8e755aee9feaaec70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38a491e973c51e5139ce278d0bf02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faffdaac27e3ad2477c03ec9c435112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5cf9852eceff75c1944cdd0c0611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d8159e9f11bbcb1babcc441e1edf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057eea86cf39a9ac951d3850e170d4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f222a11f82fc06c5dea27af12939ebb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fa59dacdcf6cd8134efbc420bdf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc38df5c6ff5e8125a3b2b71ac2255165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9d6186df4397547d94ffcab55541166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab916e9ca1e36414b6082fc6cfd3f158167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f18435ac90dbbe7c5c62d42327d008168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f206f33fa1c41075e3865cca0a91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777947462e4c22f7c078868c785286170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516d90c91443eaff40d8bab0208b1c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdff304253684c3918c161957b897c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9890bb0d521ad958c7f368fff64c45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625a9700cc46e6d21587a3368e18082174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b17e1d86bd17b4c6a3973c390140fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79277aedb211c9a2b07a2dc6ef8d0e26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b4aaf0241ee096c8d86a012fa0c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5255255e313a7e35648e3ac614625178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f239ba0bc257d5577ef3a3d5020f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a31bac0beebdc129b9f5778cbbcfe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08deff22c175fbf2109593be677d12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feff6409fc5f1af396cda16ee32e96d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835f0b3b2b181339557bd9ddb3d9074183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621b4ea30ed94bc56cd60ae784f41eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28155b2a95cfd48a66f67fa359ede3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd12d7a4901606c9b70af1513d1a24b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277c8943496ecc557225a148d0560f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41c355d8639174e5c2eeceaa66126188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6935915104ccecc8d218334dd3fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec762e47ebc21bfdf4575eca5e0f2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089c6944008df028c7e946667b696d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4ed859621b6b07e6c3f83bf7649ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc64d2de837939c65699b48b5a14d66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6f27c549246ae814856f1507abf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ddde701e9d5d69a59e14da16961c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d867950b747c283e92ad86c3d71be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b77ec0e4a3b816fd0033e723ddfc18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed21693df68cf0f8ec01779ecf2af1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c87fab0dc0cd5b6813615c7bac517199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e69971444917007c9255d31fbe083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f380b9e07208c9188eee423134513b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3121b1ea7f8495dc4194e3a84ba85a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee55ae4086b5500df0628a31b67c80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2c2689f8ea21adde16fa87e20a72f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b50bd27123e5924de92413fe86ddf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d3667684826ee75ab299e603ed75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c721037845928f4a109c3d0f635ba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d71e1a9fab4477ff5f8b92af63ae2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f40d55a00ade409ed9715bbd3cf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94775cda3f8f06edae50e3813bc0bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8906a96260a9c56f382d17e36fff09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a15779dd5fe0c72435ae624363f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb31c24a41571439e3be6cf28dcfb60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57a7290fe904e51a095efa706c98c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0f7b698bca90320696624de724d88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25094c1069ad06dfa873c0bb18df78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729e79055d118be14085e734898196217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15302990c99e9668294cdb02c58ebad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d358b7028ee849a1d57646ae2f9e60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343114df2105a9877cf6a4c303849a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab134f952c67a3bdf2f5f0f9eddd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e922d203fa3756a0308cd6ae6264b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d31b3bf655174a0f9453db1531699223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b5a283d0f5ac639f72730c027f3c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed580861b19dae3266dfd23c0976b361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc39fb9135c2096a8305e110bb28c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075c4fc84601d2ba623fee771933c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113487ac2240af84d9758235f4c039228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419158c85f1c4d885022102f148f40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01748a26bb197993cb9042cab72b924230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619b963a36a81a9096191d69f712a03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9af589d197cf338a9ee892cba3019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe251ff93f3827dfcad0b2bebf04e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76465f4ee5901eca886d62c6e1e5ffc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9da54c932c3e679cd52984482e73cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06712e25dc21ec9babfba9e4efc7ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb67d751dd7167b3294141ead819ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc225316a8a8749b4167f0d624aac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943246cb3f7154e41f758db76d36f4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b17f4acaeb4e7aae2034826b2143d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939570a730361596891b7a71637a719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032f39964d3383fec6cef3cbcce3f72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4bf30c0559c30d7490d2dba57d59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412249ea07c2b78f21bbc60dc60015ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30abd810cdbf5606c959052c7aecdd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2987addeb48a0281aa369caaffc57a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c09cbb15a8435988d19d798c461bb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf20ace3914e19e8b4c07da484b709248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033de6194e003eba759cfc93fa7d768a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2be6b71492f6b87a5e89a8b28f5677250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6c396ae9a60cd05d3c454504520d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212438cf8d4ce1d072b4e7268ff1d962252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb456c4846f1a8a97bde4f9caed11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95b4a77f8d51457589c7cedcb3224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa84ce60bb1134bb0f71f6ca8a421ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba04672cc4cfcea2a67663f19244ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab67c83a32c98cf454aa4d537c085257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58434f120d2ef1b1438e6bab08282258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c4f56a4a484efc77590c9d46088f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12e5db12eb3cc3039e417c19d027a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f8288776b057476f8e9123faa6b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b9a2576e34a3dde4d73d582372c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc2d1bb4b865fb5746ceda29a8e43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3b82cd2b624cd697f7e0f28508fa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b526a65a63314047648bf677b6d4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa838034d2252f8adac750506c0b71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb7f3269987b54f635a671b6861998267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599b8e92e6b40eb4ad51a941859aec3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265beb7d9dd6fc32e11262614332967269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4ada7526b5c8d1810a68ca0e139b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223274bcf71c474ea04249d1baf1a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b3878faffdb684f5233448f7dd57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b70cbedda7c3eb24192727a6b7330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78457c72c0c4ec44a3b753ddb6b9be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645349f01b4925b1f9c21938fc9d206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b92fe2ae4ebfaa9720df68cb56f71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b288e2432e3646aff90aa1ad80cef5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6325554ad89040b3bf091a1eb097ec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850aa084da92ab81abb0acc5fdf4eef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8778494be046aa986249e7d5f7c4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eec93316c19ce8ba1eb4340849363281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf395bb02e517ae725cd59eea4549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967be764eefa08a7cdb18a2d135555ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508067630f4ab6e0ce6028f77445d66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ea133b34786693d6712cb7c09aa8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18799ab08438bd92b5e7b55ec2f2ad5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c0d97f347a30d3a5ba96f272523b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97debc1beee6cf272750da289573c46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7fe99beff3eb3f0d82817e796d5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086811c3bcf0490fd7146f126d4865e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dd0469142181e57c0e8f81bf24874291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d84d938712d87eba28ff7df3061991292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde836facdf449837e25abd96a3412d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690a350ffc4738f89e3e8ea871ed4f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc742ac4bee5546ce7327e2fbce8799a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e046566d7abb57fab9d1b1dfb776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a13d2febc32c947f61ba8a336b53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bd2fa00f354b3dd22f0817040ec42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d67b04963cdece5ae8b9822ed7d05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea262985f5f4fc2073dca192413f9ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fe12a44f5582bfded15c4687e4ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa2f595326feea4bd3edba2df0cc36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357186ae299dfbd8316080e81ee2b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdc2f1d46699b368d4e2a3a78b1326304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d9f0575b8a5fda8ef34440c92892305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b979182d47e32bf4ddf860acf9848306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677914003e94213543becb566fd7e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498545c77f22f41e2f851a95fbb015308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca7df5bc61b6df0cde2462f228c95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec89faff58ff230e0a3b6beec7f22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5569e8c26a80461313881c9e3eaf45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39fba37c359da44a34559f95391c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da3ae7a36bd7a46bd23b6d8359e46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3759fe39768a53500e370163f62477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063ac3b9649807976a2a3817d254e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4978b3adc2d8a267f690c04235dd2e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083f69aa3d2274e7498fba9d65e499317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f826e19b06b170bf21a1350a99d6acc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4033738558802485186bbb5ffa7ffd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d4481145fb6c7879a3ba49358474e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a0b84b30e61805321bdfeaa21379321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90889f1d1d0a025d45da7ea26888a8c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd7f97fe3cce968ff9125586b621ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996fca88624d64699d121beab40c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098b0aef336fee8d78972d3efa4b4bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138f61bf7023bf4e9c974fc051471f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796dd67377985907eec56df0e393188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b93c7df9476b598863d6c36de6bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f224e6a6cea71e6e03990acb6a8800a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fad0f668e76c27eafe10d801383db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59eb855d6ebf18a0212de33b8c0e57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f67493b83cbcfc2b233ea6847db0ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf141056c0423e5578bd6f50a2ed6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009401381cf19f7511c43a1a2ef007334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5920d7e1cf20d7a2f3a41a1cf841335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704caa832ef4a8dd078a6f6dfe86af84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086688651c63b2b2a233ad4fae1167d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0635e1114d8ad9187599149aa4a0c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09619e7ee84aafe8b7230c5db9122e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c060c722dffa51061077c8594c169340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d887c4b4e721aef8c531390a865cd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8051e82ce00e09f094dbf38f5ca36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5369ddc65eb609ac0981a752b3216f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140c283196446726c953cdf114ba44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c4c29ea9980e7c214b1f17a141e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca65bc53bf929a031aad33277ef2db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c24ab81e2ddbb5acde730d7419497347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e1d9856439577cf03aabc2a889007348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513aac1505df0f7807c553f17fb46f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bbb3a9f24ba2bcf33e46bda392c43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb5b83a35fd5ce5665e42667236c60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9104ff5806e6f9b8dc3aa9788b063352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381ed69aa598f8b3b12c0c7d8b1e43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d44c155430df29a350be0bf35d4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe15e121be2d51dd12c9ebbe60db9f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6451f10e46292ceff1b7df50c7a00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6dff9d390f4e44a2c3fb9bae6204a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9c3a0bf544b76c663b2264e54b4c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa98503042769c725c4160095f23128359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0590c3de4f1483146dbf87d5627d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322d54084bd78683537574bf59f5c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c5e3b5b3ac78ddbf24fcae7ac58e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a845e48e2070d66c15efcb376dee49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00210a7ce52360257cd3dd89f1f6daea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b694d44770dabb2e39753bf39af58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233320c0890701f33ecb9546d4ebfde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45736716696aaba12878793ef72eefad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816c216917bcce20da82a6b2c57b3f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c607895b26b859e90a9023ec1f3ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb99bf303bc92c30c996507afe9767370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428b5f0ef807d0763bd25176c0645d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917b090f2d2e02958f9ef4b4172908372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d1bf188a27b2e3a29d4a5b0f8dc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331234edf1c0b4dcedc213a83bef27f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defdf7ab5eff6326bd421abda927d62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed67da2659c5671ebc7d46cf8edf6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55377fcb8dc840f412065831c97e77e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767806ff2f4e1063df66a1c3ae9f19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc594023879c933dc311974aac1d1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be136e98193f891bf72d34603a34a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66cb2c545dc8299d3d1fb8365a67d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab88eb889e449161bcc2dca1237c58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4add9568e3605e8c315a97c3dccf59f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ec7a4874f6a20c6c1c097aa97e0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c55914657b09891f79078caa47c88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb425c91a05964ae14f3262fe211c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a8f6511db46dd632a8c3f0e30a1b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdb192617471e80af8d99426d6d7b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20271f4fb8d8536d97e25b7d5b7e8dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cec47d8655f0b1b526ea5c5004ab3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a908b5a80f895440089771e8096e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab50dc35d5f0dc91f7f5c69a4f87b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3f4594dc5ad38aba4ca35bce6138393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca47e995ebee385d53b5ee0ba8f865394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c567e19d8570671cc99ec48827e08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b46e5c91335566ac396b7febfffe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0cfa1041905d86e5d0b9a4e3837ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472f23dff7836b0edfcb014819ff59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c8aff423ba8e9f461be7bc964b10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d845beffa19001a8ac49e047dfde08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e0c6fb24802843cf90dc8e04abf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1abc10c72012270f8eed02f65f6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ab436d29bdc0206590cb681fb41f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba5cd226e26d9d1ae3c3cdb682247404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caba247b2c7dc0344037e33abb672f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb7496c7248938e0cf81714fc21cf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3768c15a7448969efc7642724bef69e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53fe4dc171ddf4513d9be0ef6ac17b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3717b004530cbfa3ff3310baeaf0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efdaa3af9005ab3ff852f0d22390f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc883101c3ec3a7c47431fe62cff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c079924ec63f490b8829d1f741da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc73f7fc339bcd32a49d6557442d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5746865e0953adc21401fb472e9809414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8e29fb887ac67edcd32a5210b84c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc583ea60575ced20acdd60a5683a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f2cc3c6925fd60c0e0dd12a7d7b12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea36632273c5391404fde5a6a0c19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831cefde629e661fadc5f647097b91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f34e9d9dc85a77d15e07055f1b31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1dad574b961ee651ba0ed86e8fbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04e2b2fb05efd4886e701690e6885e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dbc4130abbd7a9ff48c080621028b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e57d046be57d083b9ea44fca25ea0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199d478346d5903ebf657a6f1cbea76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53450b2755f60ef5add987c42e7d90ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd298fdc35c91a46c73c1dfc36ad1050427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f88151c67a09ee59a65d828248c01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3b50f14926cb10074a30437ec53d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97e65b7a6a52d5b40cc86da782ae6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e802e36dd96b78c68c969a24de9fa3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580f2ae6edc0b2d9227e2894bdf990432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9a389d6d413a04218773cfd07ced433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6c11be061de22ffc2829d1883f0cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa7223527e4da55c32ffdb7b9a675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06858606dbd3bd3ebf7fa302252fc68a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24bb1c12bbfe830090f03016733ae3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91921c6a99ef21f0b8db607a38766c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cabd88b854e41d9cbf143bb1a2ec8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9993fd7909eaa6c8e59e1ab52b8887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a286159508f079f432accb2b9aeab2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a6c49022c739adeb1b7526b2612f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4dda8f919c0afab75ddd2eb02d59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb98b4deeb652f1f4fd7057062f92a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31932c43397fe5a3aba0fe0355b3c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd1c7679c44868ccf5bbbf2ef79a42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b33e8b53aa86302a24ec3b8ad292447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2d99486d722c03b4b24fc6e7ada5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4780f05efbe9fcb03bee117cd3a9b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b5c5d33859a264e4b5d65b3d9af3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f56be116e75aee67d1b6ee5be00d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc488198ea8581653ac15a977b4068452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e2dcba3d636e691afbc8eec9ff48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a92d52c7771b1589c0c7ab3c9644b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bccda2cfbece4316f5af7eeb4e48a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e6b05180ae0fb568f89b8797bb96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab7e3ad5325e1db468f270d4de99d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf3b02b230f8e9942eb0351827acb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c2490d5bd3e2c8e224118cd8707a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ac383d468706143c6f3dfaaaec1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff4a7086b6639d4474fbe3cbd4742d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc923d8d867d9fcb1b3208d7418a5a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ba4ea4efd57a1ee2faafcaaef2ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb572f10430573781036cb7ad1c0a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a29467cfb609aaf2c2037cbe627a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832865a98cff8180e6a3d5dbdad3dcba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0bc7fcd42159493581c202029a96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120c856c4064a433e4f6bdcafa4ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f6af3a1f132a3ac3bbaa7fb5da6c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0659f3726d5cc25d421d805da055470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ed0d08f0c34aeaf85513eb7db1e5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6795f97d87e7fb0d7d3e6925339903472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb1bddb017b563bfcfc0d779c99c86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d41d6e7389e18fb96b2564b46c2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd35bf6df861ade1173c97bcf97ece475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9406221a62076833d6ba2cf40a186db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8779dbeb6d7f4dd1841c63ea768b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2a6077dca3ee2658080b2717a3e32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f42fd4347ddfac24a76214d63760479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69424326ec836202db0bdcb30f45bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440d727c8e3842d8148bd48ac246b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cde5bdd83a49e0c773c8c4259d9f10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb1145e1b941dcfee1cf2e138d340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217f4291f3fee66983b02c3fc30aa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd46352e043b996ea4be414cafaf97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732042bf18fca5b63ac60845d56d425a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0903ed338be4b757ee397602c6a564487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1acec00c31c3d9c67bfe06282d65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe062583a4cd6655b1195489c3d6a81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105acce19697603f80f755603ab0e286490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4779179e9019453e6418fc38444563491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119c95a850f62b6606623826d0fb6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791875a23ab3c04ef08ee3838ff8a8ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904fb10036cc4de3ed0b49850418e98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce484f3191708d991a650328ddcfe00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7bb4e62abe11bdf577709e8fe175496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac269544b7c3443fc21951ee4cd5ebf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd42ad7628f816f1f7d91bbeaf8665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abc3406e984e0581dd2f81ca58b85f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9b3bf6703db8a7c4707b51a9a10b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859170a3c3d923cbca61e18342fe1e39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aed28a400961480788912ad505ce2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db08069c32e066f1119b9723e56531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbf75d37d3de40704324fda226e8c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50831203d9241f991e15c907db077bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db43766887177716819ba5cea1feda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a878e1160b4edf53a3591fdeb6cdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfaec61e99152a64e9f434d62b191c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbfd7a80b6094e599c9a2887a2f46c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21708ddd09be5238ab3c89316e8a33e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45509a5676853280ee43f35643c33ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6fe6c0ef0bc2091c17b6b208a4c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5023dfa0a245346f0b2d188a5723513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5375b970b3d499444ed6c7906af6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b46716a4f60b25a0fa3b808ab89a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e25b9fa5a6a0e8fa41f91701cdf1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af589759b12182ad5596ba0bb0ca8a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe09ebe03d1557783a8a35577016c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d7ccf9ff28e4ebbe5010611414dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c39914b6ecee776a0d462f786ac50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c93604bb201a0e0e4fee653ef5cfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1e4a2f970c70bede7ab94d7c61d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91160753025eee0bbbe6f2908f4767c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1754303dcc8c1bdae9b8577d9af5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d6407d8c07748148351189252d4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e96f9414778754702ffee8bf8023526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe942e549a5241875a9fad270c2ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec04cd4bc3001a53ceaea02cf66c57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcafb3bbdeba666a9e3d43665946683529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f17c091c297b77eb16615322893721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8493ebdf55b7c41ffb9091eccb5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c76987259d271c1fef378ace3e2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d04b852c1bae231d31449f01fb07c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af11508ea93fc18eb9695d68ad4df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c1fd74dac55a2972bc0f7f4ed0cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d48f28149ce26cc2cab0c9430abafa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c37317379779d4c419630a0622044537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9fed69b5aa55dca9ba16c4069a6cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab78d077f11deb45aad035852b501539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90514c93cdaf59c1f1ea80eb67eb12ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432f9eb121b2d5a9268a5b6ba45a63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc1be44283f0c92672bee723af0d6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2848dc815ed5bcaf58de45a6adb19c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354868bdbe37e8f81e161fc21961e45c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea466f070a126ff647c892e1008df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e8127fd8d1b7c8a9f4e2dfa4bc7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf73cd07e8c4841ff5ab1b284845d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd47ebeef3cd500df850d758bf49bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6bfdc1a284a75def605bf484e7389549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09407e4cf0fe5adc31c2b26fc5a765550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061a830842c3f192691753c100ee640551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b171182d3670bf40b4471b64bcc36f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f0fdf948b436b0422b40a8c7741bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0d57fbefd216aade24ff6b9df1b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc228e0a33627ec55109d4d4dee5ad4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c9aad9a1f3bffff9f89d821a364f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2935b62da08c78df876a20a5b633a1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a64b009fbdc5e558da7d646601dad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708d06a77086deb15bdf46d7e52fca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a9683ed14f753e71b8a285f48039d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a4caf75e9047b89680ffc81dfcfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d60f83053735ea5adc4f6ac94476cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bdb675345340ecd6eab07bf38af78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699f26d64d9d2ac5da62812dcbc75f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5788ec284413bd61c127756d157c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6a9e58ec2564b6fb85349c9c7662566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec679f997c3b7d8beeecba0f384e06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b2665d4c6be20e528bd1603932ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f149aa1f94f49462f37b40d2adadc3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c05e340fbc455ec5cfe6d3f138e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e46ec3d6748eda282f1886f9ba5aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52bd482b7cf13c3c007bae8d82d745572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2fddf481371bd4334f6c9cac78be5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950ab8e944bac3ee2e4309cc58770f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc2d99c3084eab07d62ff88b92d5a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc29f35fed46fa8cf8ba749861cc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb73b0bb2d81e9177491a4b5c9ca5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c383c2c6e2f8487f22793971544c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9abe00d31798933b8b02bf2147ffa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6800680454c83018f5d171aea3891580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980f90ae543c530720aa83a03811e2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4896cf8b4d5f4377a40b644d187c2d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f11b9412ce36e4c349c5b2e566f83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b3ee30f5a84893e403ad53e043b3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593adf3f4c6ea6eabdb091884385702f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f80512f2052af2a264ee54b19f4ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c8c07bcddd69a87f892dc91b171a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd27e1059074deffc11b49c2c52e520588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ff0521421988590bbc0c3996ec80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c33a0594e54dfc03bc39e1a4802603590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd8baea088e08adeade2ef92b36053591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0214cd30233618d49c113bf83225592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc95637e0769c166e2da82914eb4d10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495a03fbdfa68ce2a6471e9535295a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d2e187fd1cde06488789a9a4be38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d7eaafed0b3db2773a30b2201675e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6174a5c55c75e6b272a46bd196207597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6e0f8e314102a0c2b43ee1cd82abd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b07f74285a9ae4c0478cbff20519599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ddbddd437ef1ae6d6c07e31cc3283600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248e6e5b7f5f639f40e2a6ef5f5e11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82943955b9ad32e8cee5bd10aa6aac93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae34bfd198d35caaa2877b1155dec9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71882f496241481b65952d5876ae37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89deaca311200e9d84f82d6175988f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2035424410dda471e5bcd9a6bd67c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a4cda61dcfb531994f5824f989cf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babc890deab596e55c22a16692e2f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a40c37e41a947cda23d0bc59c804609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b15bd907527246ef2cf1aa3cac3c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d3ad9895bc441a1fbf7aeaa2ae9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865fe215e7155902a492a31168f2cd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1a247b5d50abc8fb5cebeee137c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cb5f28891f33732a0bf12f36a2601614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4bc9cd1b0bcf7eec955d7aae0f23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92bbb9709a16e07f7060940b044c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad74fcfed8b11afca719c0b55a7fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd09645e6641c2f32d38879b0523fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ea8b2069d140f63162937cbb448b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09fa6e90b73bffe9404743f39667ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675e8d0e032f420ad108da447c5540621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb16e10e1eece67d583179f0dd54aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88419e3ca045c2c1507d96b434154623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d42381715c9f00a1bf01360b5659624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e7f25b89474cd0a12e0c1990cfd67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca25ca1bf3e0c7a89a24ce2cb0e36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160bfd6036a90682d585d5a07522da8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81044b331c036a2c8e96ec84cb6c7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c646610347b569104f786ac7c911629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101eb963a66993bb3eee9bf258c80d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ec82c5927dc29ba38bf1dbfa2d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567623b1670e6741588665c18848a3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c04d216ea5a097bfb5f5daee1bb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a65cdaab438e8ca02d91bccba6141634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e72d414eb343ae356e9e354909126635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd3c45f904b351dff2dc3980cd4993636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b1b1d9c1434c0701c265668a3e94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117e5e474c4d5e30dd1a278a2f6af5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659901c46d7687a0402daadb9d5c481d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049ba789c76463d5650fc73dedf192640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f3cb0215c9f6b3bfb7211b681985641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128072123ab9f55329a62198183312d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f6b395975435da003dfd5f53f9374643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619844e693627abbee45db49d532d3af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bfafb59582a6d0428e6ff8dcf3ee5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b289ecbbcb50cc02f9ed8c3c98ceb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc01b68b6737403a21e29bc404e067c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ee9259d3f4244c5e2793dc5d3e31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b4b6aeb76b2e5b37d536c670e855649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007254df00ed963206b77320073ab52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9ddd1bbdf95bcd60f795d81b8b9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586fb5fdfe9df7462cfcf7d8ab0384d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13862902f4c0b7205eaaa06755e0ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf5f1737c9c405f11f814220b8e026654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e610d7796436767b3fe1107891c58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452cf5719fc8ae14747ade440798960656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4843a4bb053058fd7a46557214d09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3e633ca39f0a57975d05d2251c3cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae32be48a2adfddf592274c0e7e40c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bda69e7ae41121e867d563df46bbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913a8613def10de3ebc1a19df0f7dbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c80177b38841052efd1c58d55cc35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c29e644a6791df5190f52c1906d35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c3d5c8c745178b1dd2cc4003edd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f43b05a35e8ff37af98aac8b4e9dcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76c9e15829584a46ac256e6f060993666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00d4bca41e2b62b103d0f08caf0d47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583dbe4b94d36069f5d6c638ee5e29c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d7074011ab64412ee91271bcef24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a4ea3df042f9635111343ddcbf4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eabfb64358cdfb0e27ec2485b389a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e24a09a3a1b21daacfb09ed9b7031a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0001ca96b2754857a14fad1504870a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c452cb9dc61faecd322bf39ebe45fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba26ecc29fe3990662789d5cbfc23a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cba479c158af90644caf64de826f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088b966ed7e27e6992585d00b73f60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e62b4a38c9de3e75aea5ba509d6200678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f63f117c31cc3d5b7092993d34fc19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa67a6e9cfc503b78c584feffb42310680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161241339fbc82e722a4e8ca35d9e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43a12c21dd606e022330e707870ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab58c484f10988a7773faeca68bb8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881044fb444a3ae45444463a57a9ef7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d173237fc5fd27b6b236bae39330685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730c6f758f0b32b290f85e122547c27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905208d6a9902381ad5c87e3859b8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd46c23bcd6763e76658524457d94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c004bc2286f6dbf3421fd5fec560689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce3a375547d670aa2756d34b71388c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57703e16946db5727e562004c6d1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22e8950f26f727c152347e2839269692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb2cd377a7b8b5d6e7625df73db98a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39423ddfb037fa1f05ea925d86b14e88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0de0d409139a92665b813435cfe3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf76a1a6f36dac588cc0ea085559ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aae3cc827b897e70e128f30a76e995697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850fb554192238ce4f40cda7b16da1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab67a8eeaa475223f34cd1c7f2f16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817806f664e1baa983c8c62b2b17b2c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74702c01ec54d96dd247988431e68064701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2921af272901b34089cd406f8c40be0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83127c5e192929193f6ae940a4860c27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825a5953e2ae2fd9532609aa21339ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3c9ef7edde6b9e9fcd0a8dd376cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e652bdfae23c39d9ba7a06d2f972527706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed66a7f1e832a56812ea45ba9cc6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c59a7b4833d0ce5ce7d5b3c0d440708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3320ede3668766f7c70d4362bac01e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7245e7df92bda756e789c161d060710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e958687e7ea0b54a5aec1b24e144f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270d38c3e84197b258719ae45fb90b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c099174f882dc1e6f7b42aa98d9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4a6079b470dc8b5b109101cbfb73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8efee6ca0c6e00f0315c3ea45827715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91ef9ed927913e22e9e022eac5757716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753b4b15cf6c8c4305c390978f89e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f272a0238f97072904e98f783636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b3a2ffe17102eea0edfa00e70a3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15478c27855d033fa046435a73f89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67223a32a099510a9880edc55dded721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daae54d2d134868c4affd8936d9c98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb85c5460060d4c98e964b0648641723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fefc7ca28ea76bc88066fd0648bfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e734e05fb34c03aec50e03b82164725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7aca3a3a24355fde584d6841a949726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc5e49472437a14d5474e19ac035a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd91d504d7afc19a4094662ab28642728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c887d616bbd4cd66d251deb943584b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce462182f1fe5486500d093be51f37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ec7ef99a50e4e817a68d2e6b21f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746c73984710d041602bf25af5ffa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25acc2ee2defcb406a89c10fd8ece733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d3e1fe2da6ce4368756ff7dd8ab5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba60437b21cad0d2027eb8e9eeb5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a578d45c13d3c67df546eba34ab01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735049aae8428d7014198473fb66f6e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a87fcdf92bfff451d8e711ccf3296d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f31a1ac8dce8375aecc7207361165739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50c52696f72993d92baa0c177b18e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd9737d748f0391fe931693d9c52b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d1f3a4022d151605c55f2d9bea3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01948f4925f6a20deda8e633e98179743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130d4e539ba0c68da03ca55d8dc53a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5ba7bf7fa99defa20dabfde5874d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d1db9ead2c90d7266335184fc879f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c82e8828f762e92ee1438e8e28248747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb4d105c213b6a18b1e636bbe8b04d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f3fcc6bad99e7db2ba8a2a393087749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc85488d166201153b0449153610e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ac1f870c0d55f73e93177887c0f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a485cc54baf6cce9effe8c4711de6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcdafda5336e2fcc5722c8ed5061bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6012ad06f95d59dcc8940a069e8db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a977c6e9aaed94024df7a9f94c73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9593f99edcf1af8bdff243a50e3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6bd8b107b91ce5850992a43e1bd36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2ab292b834a3b3da6247b73a807d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e1ae6d088db2d40b9306d7f52a80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>