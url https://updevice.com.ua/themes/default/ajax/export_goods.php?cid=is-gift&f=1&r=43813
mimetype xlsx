--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efbdb6aa3eb94b200fad6bc7af55f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696bab1208155e9c4a29e005041cab52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b71e675a2b93dd43b61f4420316d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bad1dba8698ec1d3457351e45b6f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a276c78cfccc31a6cb617bce85db4d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b781e9f3d90b52bc88925b3c822e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1934b2e283bcec9ff3981e8a3964f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96645317ad151576ac2c7e8e8cd917c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca6fddb01019a906234b68bf33d4b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f4efe22933545b76906444797c3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaea8db001be9a5166567b09102f5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e5bf9f3bfa63ab3890dc28afa648012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa23b3059ec9a311a9bd6018b2f8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846c2c04424a915aa82008b9f91ad7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3fdda76e3a1fe3a23f444a47e7e4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263feb5980804e9b29a19cefa2a03a4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580a1631a0441a3cf6e7e575785652417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432945eebf30c0dee3138c908bf6cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aef7d8b713b84a97e15f92ca0c04719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b58388821d207ecfab81e74fbbda5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb9aa8296dd82904233e6dafa9a1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc65f783892d20df680fffee4cb2e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743577f64d61e77954f1e189111e07ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db54bdd3514c8af1873039b8ed1274d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521812380be792cd42b65c8485a8011e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790648ed9f5665d855f1112a3546405626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a2f5d39f00550595c8f94817ba5e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd8d9234e12074726f3f89faa668028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6568e7a60f43bf85c598bd24385c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16a2812dd1bc98ae263f275d2ac9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10b2548adc9e0253fad3cc2a240f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83fe52b1d0d78bd95b43634fa3356b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770802772a530188bdd2eb905cb1246133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931914dd77948b95594b336960d37c6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b8b45235c11b18487e2e6947a7f0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa1960a6c3489a4dfca440ad4f0ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6fa5c0636e634bfe574adabf9ece437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99e0d530a34cf062d81cf5ac174dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87d50a42776bf0e62dc674f95a24e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac538597d3f85942b1ba1ecad13cb5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7d637b6c6a1ade21794066d9df4cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c4fed5448a8601d2462abd557a18242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b147b45206aa2359fed16324c284cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa93321015506511caabd84498a4bb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a0551df95015f9e49f1b818427d4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e5560c0359bd772a2f7c6370406b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216d5fb192ddfe777721af23c6b3a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce299520418437abc777cb9911ed3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e30c180d0d60322c05dfa21355559c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba9086381beb514e5ab67dc8e9e9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911815b9f857202275d55afa238957051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361ad73bb5ca059e8b1e4a3dfa982b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd883d8c2cc717d8461e0663a5f1b6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea54d083f51589ac7722317d5f1b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5265ae48c21a34a5d14902f150bf2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd30811c3b528f24514010c2f793756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7452953b022741e239ad301c15b28a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47016f027cb1c97bb5a2560b435aa4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c47cb432121b8b3301cbac5fd26ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db95d74faf9eaa60ec40312532f6b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16a70edf3d0316d1dde2b90cbd6bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842abb52663745fd48fabeeb21a744462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a443f4b276c05f74ed8b91018b789263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93269c73435d55df23dd514d3cd54364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a2b3054583981145757d36dc5486d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3de259ef51dde0dc6da0ae69c4f0e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d520cc8ef2754c295be5e38b6437f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15716b7a8e71e08246b19b137efc267068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a8ee7d4beef85871c3f3681a3c9b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae08cf7beda3960ab5f42729faf2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b70c3bc0501a069fc93c4ea3b6cf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbf1e2a4e489bd666dfcdc5eff437472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63d6d74e0b3040775f1e1ffdb1453873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb527b22ecadc72b371888b94fbaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d54435b5cb5cb6db364c5a394f3c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32aea6427929a13ef8a8a5d2cca5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dcf22d80952254646d7505a50c0ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f5fab92711bf1b6a69a786e9875778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085391e7d0d4d45ec25f4c39e935b2c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce3a966117dd38e454b1b0f69bb0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6f9db8880e59994a5d19e22dcf78b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17573da7f0912ac458e503cd620d96ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd10c0294fb0ea562c5efa059ce45a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5d48aa38af50b73b8dd52dfb4b4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56266ba360676dfdf2545b3aade65b3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871309b195e0632cb1c7c9d9bbd48d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a07683249a1eb9d1f33a01c3fd38187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19bb2998409381d51682d97d13a88e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976ac6ef52f4c736a355e5b55212c1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8a4a6ba3f6923de10625b74b6ee5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd41c92cc5d1e447d1830ec1bd68491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c34b2dbfddcc4b1b71a21547fa57c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c800d2facbf7f839b967cbe0e407993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d73a8378ab0f374941b8f54099e6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87eebcef73546be09d7a16fbc4337395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e58415fd0c11860f2173ce901c0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeb5f3724a1c8471967d2041504c4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659bb7c40d7dfed008985bce12a805998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a86e3233121246c14a2109ec96e7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c90b2d9fce6bf6711a889c20e480a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a215a7b620b61b20ae0a6e903ce408101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98d7499302dee6100c379147240349102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f66e1237e3e465ac5d54d4b0018b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13515bb16563e1f7780532ba8c0d48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0bf1afe657c0a8152a905445159e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe739a676ccb727a3a221506dcce57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7d6fe25664ff872726d3afa244cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eae656a75b9a80cf2be641554479d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1770ff92a635e43f32e5d22160b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308c1c399a097b4ee2aa349988a567c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299823046d7e22977168eb570490b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b44519f4b1353d49af6c5c1d0c5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37af04a34a074c311dd13d7cb05100113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7621506fb50aae238ffd6700ffad48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a617ea3bad5d16ccd2b82064cb13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49be72d415f3774882cd60012a794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e6e12ec2c947ec19dfb067d70983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b630490e637ad81ea751ef00fc39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc0796eee567323d1d0b212f23fc15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c8246d82527e2159f3830c3b6a45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d00fde8ae8206c6a2dd1337c8c4d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734fcccf518d914e5577087c7b791b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbc859f8a843265b79600adab134a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea991a065b384a53e968c402ff9cf854124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7dd6afa20a68a7db17e457672cfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603297c1b6d98532e13af0825a3374f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ecb0b19d196989addec59539f5c61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0189ad41e443af7b54e4e88c1b3baf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f890a839a8231aa59d05c7cbc6f14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a29ebe366f751222679504d454e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b443870e975bd7886898fb1c514f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891012c85e1f1fe6342459db6b303ce7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63919f029678d5fc4ce827a72d3a843133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b7d75cf7a1396d2e39e2d6b4354e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d6b12a880c9a27ae2350ce78ddee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0316d806f73dd397ea652412bf72cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ed4bb94005f87dd1b5e246cc0c53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ba1390a5ab7a636688d7039fe9f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33198ea26b6a84b0ba6a1f1bfd3cc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d0968338e75b23dfd182023c7f370140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35dc264a27cb8cfcba489780d8ad44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b01ea5596c0aa14d7444a4675ab8eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c983cab266b2458a297d853afa6066143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf4a272afb1e1fbf6ff8337e8dae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a2ef5d61349788782bdaf80bb522145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb3e149f4683a01a1d2d1ffda976a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43695421a53bcd5290664a6ad1f57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368a81739e8d33779dbacdef4367a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a09670391462ad35b88345653cb31f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bc6cde9db5771faa1b951615cf6ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ab4f0524c4851b2e7798bf09cb05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8314794649e2e4a997bbe96db038852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227672f82822d54eb39ede6e61d28d93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc30145e7941f5f2ca964b1ecd2d7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831475837fa5cb04b5ab09d06f5029be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30a9b86e9ff0a6dbc75e37ed02eaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d661d4df3e147563f0404d8746e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f32c38ba428aadc1a4cd26492ef90f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d93bfff08860d8a34e6254a349f3f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801200e5edf62310edea2b58c321ffc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654612ef0fa6eb6ea520feda0dd9b597161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875706f7267f80669f9b5c4c3ba595162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696ad2bf6a322624c389730879e788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea84d1e2aa847e2c7e02e5fbab91e40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f875a58ca9a713fd2ed271a3853a84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c13950077004709c68c654da54be64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49545b652c4269114916555f90885167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3781b58c6c3de4ddfab2e9dbd38ff9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411cd4d942faa91714d40a7def1f1f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada642be935742bb0229d6c275c9a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462531aebbfcafe206067e89ebabd0ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5945cc500f62ec0c442e085b2a77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275baa45b6c00755771553620b4ed8d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae531568cffda8a613b37190696526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e278f5560e72cdf16c6b9725b2fa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34766db1d6e497f0a15d980fa64ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77046a2b25117599429759ba927a5e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0d9019d94a89e04f2134bc7e53a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90e63d8032fbad3c7ab41c0f2f9e16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4da6a630df420641532bc6e2af47a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06101fc4ae1b34939bc74aacfb9b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d84b44ed3a05320b7ae7d9fa0ad73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d58c0872216da3db693e5aac884d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254367a6e23af719689da6171e3ddf25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d09bee0ee87f544d5d6024973eb2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b00851a437a6c82dafc360e5e061ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebebc6f46fc39d7157578b8eac57e8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eedaa2a3e1080640bb0fde63437f66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ff9195f636e676a58191772a242de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3912ce1563e4be48b45c42b4a7eded6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f3d999ca56b2e9178bec7a4e4483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b17758a31b0fd5c624d4d2dd5ab94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e900df3052de95ccc0ca69f29965e5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b97075583ef77a8f8b759e437fad2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b63443124a66173602a9e0f0e132e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a011feadadf9fd2bfa258fc1e63e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b422543eeda48b85deead46b51f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef21ff73c3e6c7615b4a1940a680468198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457969862182464273ae6d82f73f2bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac81b01cbbf6da04da3a5a0e1de40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363709841a2998cc30c2edfa56d1b2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54779456285548864fd5c9d6996e6d5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623837cfc29dde449d2a1851dc465375203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850f24f9b211c28b1c660ef5ab5b4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e87f0b2454d702d63b9484d41fb0d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0b15e27fd8532ef1e61adf7db1c9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5edb2cfbbd39a63f0b4bf71fa9ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b953296a38e15b32b6a93162dc68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b385f491c789f188219a21892ec47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c54c06c1517e163e3218d5195b2df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d8bfd3a25c264fa2066fa25552a68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90672005f6e3b32ce8520116e4c944e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3a8aa20f45a48ffbb49d491ffdf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939e91b0ea3d78da53ea4c7c23a526214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f336990f5a445d11040fe50eb8cbc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff66ccd7b80432e3388aa483d885b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821e42974776bc9e899373911fdca8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9826b553eb0fa0885867c92dd40f1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d8996f29680b7d18d6ee448aa9e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e020d8616a9ae5a10d82db7e4fb51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb5b6e1f35fa80dcfa3b2589f3880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395618dadc0a1881b49636bbab30a49f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff18defa520720f1a9fdc673f93f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c86b2b8831aaa5fef3145ff04b51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227953079abfa8db2a0623e7a3ed666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14c85f5d4e459d05d30d5cc728b665226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7f7ff808b63a9efcb526bb4feff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeab7496bbd02122383fd56393f79a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cfbbce00741c218ba45099373b7b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd611d1d77d2e5dfc514a9d4fcdaaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af94a147475a2de4a05c515d1278d30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca551f702630cf9132b44056c5e01d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7040b869bf988dfa49b178755b035a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece15e75bf2340fcaacbd6c3af4caef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd91f44281a0b88b25d84ced1af3fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439a503c00ab19a1b3d624af828ac0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a619ab92eb2a698a30d3c48edbd979237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9374ac19f1c74a9fd8a79573a2b50a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9478d6682d2250f53ca5bfd33cd528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98f8d9b5d68e104d1c718e37fa7ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e402d69a00cee1287ef26192316ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d0f9abc71e740a7396a4eacc33c30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5313c2a54be557d4b145201c449b5c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa6dec698600f08501173dc05aeb4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df15314541fd7ef586db1a1a5815d41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e364024b8cf0866ecf55116bea3eafc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2471ca66732ecc6a3c53b6155cb71b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dae63117850b8f017aa6191a3fc947248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335cc5a272f67b0a82fad7f4a316d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ebeb5afe498be696986d6788841c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef189a39d9cc7b64b0b7f425c319006251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea62b622c5f3ba424545ad1f140075252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2422a6ae90f0097afec57ce60c90db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2519fe44a39af0c708c2fb75e6bb4ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f890e2d3c201d52377670c5c26ac28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2abb6f4a49734131b06edc2a146d57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986609750ce837763e14425afd88ca3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab0ae685b086cec422301e188a57c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013f0fa31485c9013cb2f31599b349f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6505017668376f5d8f1898758b227b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a976e3e0e22b088de9eb595baaba0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f79a45dd5e1e8d960bbd2e073c3e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82294e1ae35cb80b8b146b0be8f3c4f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109d22c0010d3dc688b0086c27fb43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc65f0d5a3269494246a450fb1c4100265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be452dd84bdaf6b9aadeefb0661c8ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc801381825b5127eee04001c5be392267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71277e5bba625c1884fc107faad4b416268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe470ce07651e86ba937098d0a58571269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506586074f84c1077e033969519a16bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ede40370d03554f546ae0d23a0a21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f34ef2166334f88cf9e3ae8e0f567272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a5b960ba603bb28c682c9f3b13b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0e4e5f865c416c02a3fd5cddd648274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389f83fd709ad6065064d647f33bb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7586aeb7f4202289f5a176ec5aac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbd3ee8da73218f9f45cbb9fe8e6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284b33318d6cefd3244908959cd995e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc347d1791c2b2d62c2a5c872404ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50e94f3181aa5ecbfe1c9a0fd1e9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a72ec672ac97f6d599d41b5211e23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9e63a49cdd7b6dcb672e7cb495ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd49d32b05ef0f5b196b91b3322d73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e51133ffa55fcf0987a8da7e354b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea1ec3b4d33f72d94816d5bccb0356285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1894b3e98a8dbc446db994009abd5d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3a4daab6271bebc39bd8d7f2f3030287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe02d43049a40b081072810643fcb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d33de9e86f6e53024a2c3c5df7000289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412eb23b5cb6cc3341453cbbdc1cb68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e959ff7a28b68d3dda06a649d22447e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049d87692a687be56644f462769f55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a92ce2cc6e2a5b27c71030035bfba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a5a829ce233394f323f9d62d80ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b81c79d96f68365701f9819868da3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda811c08bb9bb8b82cbfc4bd40e3f93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5459f8799592f4b191d8a4f0952d7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b2f7e9b8ec7900fed1a88689a22f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0049ce50e0461d7477e0551e12373c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a76601acfbaa13b79d66573a5cfbc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474d614846b1d4c694fbbcc13a397e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d02e639fb03a6d5fd175ab0d91d50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06172eaf0cedb11240ba9070f17270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c277b03a4fe11639160d7d02a3fbc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19026325739b5cb44b7e884221218cf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4595136ea268b0e3c8c302d6abaf0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d3e8ec8d455776754eafffd60492307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a433a30986897c7405248c60006eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887f076ec690b5bb81221e1675fbb4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b50d5d4a5dbb558c812027d75f2802310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b0dc8c8b43c9170e7b107491fb29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed22beaebfc9e9c2d0c5890454358a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcee9bceda933c22f8043c2ea3485f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61d99b3f71c09d1e8f52ca13aa2cfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d7954415f5713d8fbdf6b1081015e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd22b0cff43601427365419f616be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f95cb2bf65b31069221263dd0395317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b41a2852a205c32937b40db7fc19f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31a793c9081f255ab5fc6e873c2cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8e91856e33baf31c76d3bdc31f8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92ef9ff445086d468833c9b2b5eec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a283ff4a0e0cb48e7dc5a9805b16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f404562ec93fd650a49f93632e79d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3225b7350130d54c27f4c8034456324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898de5efcbd926fb0f39174d06c9b4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a88fd3d4c2e4314d58ecb6a700d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d548d2065d924ac0de4800939c337327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace9ac999cb1e8a3d03cfb52c685d77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24cf5d62f6a57f3c876321413a4b42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efed906bf20e38108d14f25e6ed376a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94705711835d6383f57346335327e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddfebb431c4984d72d1d95a1582869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e41699c287a7bf9bf90f17895f4f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed210e89104dea854a25460399b12e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffb7a1c8934a78da6443414393068335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b76cb6db073cc0f39d9000402e4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea85dbba2f7430f8ab39cd0b33db4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af428e2c9c1c8d6de2bef95c808834338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c1a4109f39d68bdbb1bcb9762123339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c27251a6f062744daabbb7871afaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb0aa87d659a6c9e300a69df1d440341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42932989cdf8bebb3dd6b330972c9aa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5adce469ddbbd789739f4ce11b15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865ca457b00bff3e389f9ec5550438d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a89e8f584292bfb2df895ea469673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af8730e61389ee13e1b1e32add904346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34611e6ec3655eb37a53d321daeffb72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b611eafa5079bf408cb2dc1e008734348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6fe52c47cddf7e8322f27a6e29174349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8620f80ec60dd841fdac76cf0f1be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcad5f3bc6a02392fcbb5771dd9348351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e1e5466a5454e2020f6daf34152e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b22b42cc29c7765268db6243810e88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5966ef4243efa229b84da37e0987354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e953e000c71de2a7c89e253b2001355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90fba87b0c9fba9488ddbdcb3379d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac3fa2da08ef101f36f97df2a39bf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bebebf6df5a67fe80b3b10f0d2167358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a3c0d57cdb600f45bd53e34d20a86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67a3ea145db2489615cd2d990fe3b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2556f959cda5a7d0bfc87ac611f80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb41d14845f69e39a100b218a205ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88347a0b9e8abee3f259714e107cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771def3e68c8383576687cb062d6eba2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f86e9b39992c09642244913f102dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62959150ae5ebebc05514a951e1d9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af42f481abc093c047e6be56ef9858367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5107632a4f39b1cbc8cb4963071544368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3ca91fdf3ed37f10360e1fdb17bf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889542a7d03a93f351a9479dfb61334370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b147127121328c1454fc0856b9391371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f2db650cd0914c0a7b062e812174c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c71e146c1245f2b4574335634f154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a80fb5b47fcdb698f2f41bc5afe7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b62e986635e7ee623222ad30f4b33d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829e9c220ea8bfa5871c130e1ed74bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e496ad61ab0f138098829b49dbdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51168aa7dcb0c503a7df479b59491ed1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170dd6a0843538d285caad2d9402a8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ac4c09bb5fbcda4e0d4ab684408db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519f81b9b8e98b16005a9282eb1ae3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c770db49e3423e0fb34eb630f8df2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed196715cca744c5cf3b7a987702b0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054a04d9b6204282a3689938e8fff9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dbd60580420460483eeae1ec4b895385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cccdaa1f4e4c1bd08fb36d06e19cf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a4d76ac7079e422f73116246cdfcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9b074b662e3e0945652650deba164388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ad42051512e4839fb8dab273ac13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500e34327224e390fea7ae346db3f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791e81a2b576150330fc0449d1bb33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f9ed243b154f517103a7d6e32d6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f945ad6edfa0d3d99d01dd9307200e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dffaed1a8a255e81baca3d2eeb1e0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c18b5acb5fa7b7f2c9f9f1f4330604395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e5dd7ce1e5a67cbfb14edd1586727396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84a823dfc51f5cac6e625fe6690b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cd7125c4c16f8aa8f85d728f18ae0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffe994f1d1fe1d6d566e847a244cf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0963a78904af012c94868e3c736f823400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e7046ffac0bd571e6130f95fc7dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea4f090b7e01eadb9b4308f666409402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278589b4ce10bf1f29afa088ab63ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e763d3bbc5c76a460d868b6802ba177404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d02983e4732480f202e346394ee4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e7ee6016345189368b202812772a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e34e139e00e737f65e997e0592c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0263fb4edfb04d37575dcc981e548408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dce245ac1125f16e53efdb5c9d625409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe7f5b06dc96705788d8806f8185fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d37370bea7f68a52ff2f0392ff33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b32ba41bfb75a3abebb25fe1f79aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34f08e68ccc5c3325a3e4e92d7e6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48444ef4b83728e8bb7c2d7bfd536caf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead9cfb2c50740d1fadfa23400b6058415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3caa52a70b675076f103ee46cf1951416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c17959fc0bf51985c22dcb494dea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371d4329a32bda97feaf1f9f789e65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e813f18edb303471393adaad767703419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae00601099976f4e04a5a466dd379420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ced80c745d6b830487f4f04f771daf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967733ad6c4bd4cbf4ec8eb405e8704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153a9daba045a92d600022903c60dd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838bcc09e6cd827fdc31cc7d684c916424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76fe8c6bd6954651b075db1740fd02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ebfe40835969fdb9fb0dbd5f736d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622900ee68c73b0759620a7ec67fa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e9eb04911adc890a9ba9920978fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830643524bdfd4951ecee3345cb6046f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dde29da86ae22d509c36bdf1422c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb9ad32019ef60f0bcb3647bbe8b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33865130e269ff9dc91fbb3518d03d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8bda14289fa64cfe76a6b4816c6e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c4717215ab006a6dc37bb6e77c76e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a43559c8e56c92fc41fa551bc4853435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44739af797247bde3f772f6c35694fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdfedd4591599dbb0b54b2bbf814cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c0cbfcca91958e60e640b6a0144ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0df4d0cc415aee42c23b84ac1d729439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e362dd894cdf13da07c8d324707cf7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f854a7e3e1aed0786d1301839d4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a67204bb1880b1b520aae0928bc7d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6bce54536ec52ab2fdf493012958e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31af7a615a4dd972eda15e14935098444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19b40e766ff53360ec13d74de3c925445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73559f5ccd003e9f07ad25487c63a87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4041297ae50518588115f2f6bac0e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413860e3f3c0d13ae32e0828e1cbf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a613be82687ef615a50b43dbf23dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf0c4d7eabcc8fb0d7173e77176ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061160721fce7b1e052ee7b1ceb520d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac9e521f3b6763aa05b1c3cf63bec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d6b2ad957d8c8275a2e0f2ed7bae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff61f23115d10af530461313c3f94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257badcad14f87066aafc957e4186e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24af68e23559ba17ce18db13e3b728456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb80658910652a53be9309dd5686ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda94734c7d8f3129a62d3c445ea9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f329bfb41b0c47fa757d6781f33e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b087bdc401762faace19f5f5aa6d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc74a94c1f7ebefb3f3108b0c4e6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636cdfac4ac762fc1fb9f3e7b6130d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf35ccda5f094debcba85c112bd5ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c745324c45c6a12f41a04c7ba556464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd467c5a7c81ebf9558c6b90094f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ffac1641a517da518c6c0798ee341466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2faf2da9c1834c37caf16bd702e3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee2bcb577b514b47c01385f893b472468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8658bc5170472498237d93329e7f73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c5ca700335cda21f4f63341f1169470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f0192a20371ccae49e3786a200b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3978d4ceaabad2d5740dc1d5f2a34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b87a6324db8d1b041e44f71388728d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d35cac38e2acbc3eb8bc425f246c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619284f7ebe244a6d082c7019b76ad6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2e4ed71d07ec08b4bcf3d66bfa1af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbc26d5a5a73b4afff328d2aa84dac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da27290cf586bca74203cf7527c59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a37fc7859c9ad4448a22b4c6e81aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae4973ae080e697d4fda9493c573a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0ec77c1d6eaae04d89f3201c2aa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2271d6766b202a8b5948827815353482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b7da7d5bff3b5cbe8de59e6f75dea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549867b424588b7e795bfbb39fb831484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e702dacb8b7267209c5a9ce2a689a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399ec1f84dc08004ecdd6e99971282486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3207134ee128807811d704b702b0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988493d987181010415a12f77139f1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04f983702873d6d1657549b5e4ea82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0005e28debfc2afbcc1620ef86c807490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb67bee86b12e9d56e10f7dc5a956491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba2d36bb62af19e3b633d88f4ee1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b51bfed1ef724d83c463b560175989493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a80060734b3d22d95402c3f191d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550c6f7c3f0ef8748a468784d485a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735c282f6deab4bb9eefb562e276c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360b2b286ec727878b4e75db0bf65f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9bad09cdd8e161c477059682d482a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f12a8b1a59a0c051cb9f61f8cfab1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b922f0314f3b02fbeb0d1dd23a62dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ebfcc46d9af81749274f1376b9800501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165bf9cd12b68fdaf17f4f4ee1bc0f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a905a9030ff6ecf7cf62ef721844f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe43ce11c27005033819eb16cfd6e05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee9d9b8d3090a2b113f86cd1aaee0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecff6f8d0bc524c5851337f0907a9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9b01730a47372988da5f5ae29bbe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb401c766bbd7c0a18c10cbdc8a4a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048eb4694c57ca0c143362bbb2e4e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e4fa9380b6723d2cafa3ade3a6f14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2820be27c8aed296670a189c192aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329afc62e99158b477aeb4f4cc395020512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdcf4f516c3dd890b50b933d975ef4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406dc631936b930aebe1afe7038456e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e4bb12aee6f8eb066788023a66e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac7850a51bd0dee67c3cdfc7af21d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30080bd82e15fdef8ddaa9ce150ed19c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d447744dba2911642af744d548b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade1035da06b504ccf426dfb15b3eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b0e2436b1ff3b751f5a3c289eee7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb7ee45808ebb9a787da38446d036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb614fcc6532bf39b889df6f81b4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be22432724bcdb218d0e521b185e4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e2206ee7fb8a9b575cc8fed00667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d50509edaa8e4059405c8fe04404525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c26d5622df227d50606b74405eb9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d4d2d1b4ee8afbf21f96875bf946527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab665a327a913ec7fa66aea0f0fd01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98fc2147c0c5242866450f4ed54a37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6774316ac534eed79f06381e0bea798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1438ff450eab03b7d878be8396bd3cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba9292bec917a066423c06a4f493c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95e2c966521bfd0165a15e25cc7b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7a5cd17655b6f56681355ba388621534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ba87df6e97e667321d3745610bca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b694fd05913f9f008c6edd654222536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9806db35c64e653d99ae0277c713adb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d167f1da540f05e272d57a9559a317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8725c55f301ca4f260dd7eb40619539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d4dbac3bf02b473357c5bda622dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c3e075eb081c4765c495926f1ac2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3057957ca8ab852a08428c3c1b3f190542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760146dbe918c06e531cd95f8a2d56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c343bcac2899cddc199f5ca54836cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13b61c46c0eed55fd7d88c9d1b5ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b50fd568d7d49f5bac89fa90b982b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03785e5cbeaccbfb9410f5d8eeb669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3033e804ee193442cf5d154944ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313482088d33d2acb7fdb4918a98d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d20c66171acb339dfbab7363681d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92fcd2e01ad04a8c4f44dac0eac2a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038d051c7063731c04e5db317518bdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421d04decf530dd06ffd8becd92802b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa8f494e9d2d4ed7ce973b89382ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f8f42c354fdb4da73fffda8a75ce9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3032f57aca0433178d38bc69539071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3c1f8360e2239a71479f9ae77e70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9240fb4466b67e8f14b3b7c0e2a6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a1f221700649d186f21d15b66ba4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cd1a60411fe0ef1777d5f53b20d85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0cbbc3afc7b9997c63f58dbba650561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d202b0700361f54875204efbdb13c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbfbf8328ba6b6417db51e976f2551563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b841a8f012665d01f44b4fe718cc23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07976d4cc0a807446629e4bc0394e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8510576e94cd7334fdbe37dbf1cbfc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e99c44d94a484ee321553c11950b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f647a4c9348a6ef1104737a099cf49f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da132d33502def5e2679acfe8f7f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf59cf5fdb67df8640d956a7564ba7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468da17d8adb6cca8e56231c05e7dea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b848f323cc3760320b55cc103e351c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b65661b1e5ad4c132df08d67381d33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c7a0fe5a1c451d773de89ac5e08b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6404af6abf32327c84865196f3a198575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4dac75c3f40a5e7ceaab424f31b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41458b083239e2a8d11f2b2e8c7f75e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9cbb07038d7ac265d48343727de8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aa746fa282808e3224b950f85d827579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08a24a8891d0eed3af1e7118cd504580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40b112bd711bf78f2297679ee7c76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353769dfd87cc76df5418b4e39f77d49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e132d1d9b43cf0a9fe63f5a4694f02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686437e92905e4827a30527db64ca1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fbf12f61b7380b11985fa1efa42f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d61c5ed94c362be3bc57b2178715586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0bf680f72e5e3f6d0fe25ec527bad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba07e859c56ef9a649333b20a736ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971888de4003a79d7cf9cf8db65f8d09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ad0ce4ab6770528be3b2a3ec08f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd548ad04c8c6c82b65cd6225d9a48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104108623dcdcb53b3de9337a73c5cb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be025bc19f78ddf047631312ef78264d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cecd947d0e46ecea17c8d3631871e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c141fe8cf3edb6b7b5bc13e1a953f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b37bd90341d5f163890ed0dc716d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd19d84ea19b4f40a1dd39c4d5f19a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2440557a06a812c2cd5464a1b3a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac76c546e476e2859b683af3ef09e07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa0a945ab36691e29f2367c1519a02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f54f5378628fae29ac68f826eee78c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc36041e4aefc4152e17eb37fac2c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62ac8465007f2fcce0f4a3054b3413603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d5bebf1a585b83d4de269fad7c434604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f625ab85d128feb905cc8dd56b938c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c836202e66015975c66a60db7103e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d80ab6be45cf68187ce3b0d16d8cfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5d9ef7cdf825a04fd39796b949e25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd235adedde9cf33633a99d8fc6d72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a750a56b7e93c38d560fcd6e62285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525bbbf21013a655537583395808cdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e59e5a1ad1cbf9e63ec8ad3f2848612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcef774df3ea2c80beed9465bb752a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554e2c55f0b4d6870c15edbb7d61ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86a0a9591d7ef41bff54ad15ad3e2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf5f2c20c5dbc0500ab15cefc29d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ac6be2c12cf680183decf4a57620d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73dba09cace9dc2cb912fb7d69ba89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4d2c955ac0a8f804ac803f9cbfa7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742fb12220cf7d3c8e0e8aac7e1eee3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ad0ec4a25427f45a8e112b40033b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0f6f80185b117d95e53380bf9bc62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ed61a020083ba88559f2b925174c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f853656687270e845aee9b741d3318624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9354db983323353edd052152fea0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5f89fd1e48319c80a0405545a114626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decf398217d71884796276027e396c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130df9fdd343774718c1418cb8030bbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c99d655aae39625e5d369c5a1650fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad306cce4c1e058807bbcebf8bc1d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f817b9f12f63b8e833c4342e0660ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69512d6d06ddb50188129590ff97933632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912051f7e4678bbaad960a2dcec085c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb54d86c4b3cd0fc34f6ccc7e5d3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3c83cafa2a8da19e7ac38f24506f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22df1a07b76af50efc4f1b061f9c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c38348aeaf7558eebadb7766f34a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4904acc9bb5d111f15fe2ccad4e18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d2e6ae32c52d5021acb4c40a53cd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427fa9fad4f8c43c4389031932223a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f192b07aea9cb6d28afa23f660b6ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d4969338e31d49386c917367f41d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39bf6b95be39a83e1f497c7d15c1a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e7b2b73918fde610aab61509145f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac42e3b81fe091d589eedec86519ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d88682327a0c73d138bb0df7d9f6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589d5207f2a3254b4bd4e09c0ac403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534ec93bfe2f7b4faa24eb18528e44e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b0c5909569ea0386437f90165742649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c3da4cb118a1e92625abe1d4ced52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc85b45448da68569c7904619daab3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6919acb5fd12c4b9a4db82f3de02b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc82c10b1d50dbfa28e10b183ff6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c626af6a3fa507aa77cadd960997654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0121e4bf799c7055c5b6b847a34f361655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fb5d2a87db09a5806013f0ff1a17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a783f7031e41bdb5fb69da0d054caa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf678c1256afb087cc74d7699a849658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3447e62a2fe495436af947225807d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade4955cfb7f69f426aa2c0ac874348660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b696129e6497397c421d90997b1f3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f7d839772d5afab7285731e50904662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c21e35eb1e7afc33d6f77cca6262c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a40d6ebc6f5b211af4f101a697f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69b8b62ce7970a95910797679f6b53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f27cdfac689813ca444eb474e11993666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd93434f7890207e35edc4caea0196667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e54bc843dd74721236ea98085d01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3654f70435d2150ea8d5f5d93e9a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47161cdecb2b9a37dbb911e1523e3f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c282666423a60d7e933db1f428f21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558a62dc10d5d17c06222a1618f821e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cfcdd8fb7ae700fcc562c5f4ea93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe984d7b9151c32ee6d6f742269f7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f54ef73180268fdb360d710d8b53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe965ba7dee9fd02b27c83142eed8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08902ad307ee62ba53a588dc525411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73f255a11e3c94b5a90a63bf14210678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac548222635bd380f0778ddbd8513679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5d6b4510d22ec9afbeccab011c36d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00069d9c2c005095444f6d26a1726681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c6c2093bc584a359673beb08a174e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eefd8b91d7a0c718f740a2da6367f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c79d9fe2943517571917b0a255335684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b2486d1a768c5748e59db5a3aec0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433440d45ccfc190be8bdb6c0ae4f64c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d34128408e07c157694dcadb07e076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999900fd441c0efcf715bd814c9ea29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73bba286443f1f0260c9906792ff7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee393f0f9100914b1e9e73427699ee6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fa888c6cef7276212b3414f07a52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf72fbff1b048b5607ed79cc2094010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c745fc9273cbcefb3832a117d7fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22242ff3f8598e8d0b6356632b7582a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01976994a60862654e452574e012cff5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d377fbc3ad01ceda45f2e8e50eea8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3b96d6f208d4e24ad660f8dd5193697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb49caae8fcea619b4e4a699564fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f3ef91bb60b1654b93af39ae9bca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac610c5a28c07cc07e1ccc0b48648700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35705f5ebf11bf38b9c200d36d714c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534647d9d926a386f4eea3e8d2ae141702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebdf014f7f2087203881bbb2464c44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee86d12d67c706b38b151e8ccb08c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce4f7637665603bcbd373d8a92452705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d93bf22b3ccfd21646162aa25c44d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381de39106015f99bc8b4fb95a5375707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfdfa7987e8f37ced61d1195f934aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8298830bb7ca59350b4417600ade2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4941ffdb6a1773f5e747fddc86205d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca32fb1c9998ad9d9a8304af48a010711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0a278069ca060de94d996690c0e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8c32098efe94e637d55b1f291e67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21799042c56cfcdcbf61e8e21745a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78937612a090e5835a6eecb6d5661542715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc5a378d192dd85a3496ec752a2f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108327e68a78162502768b22c67745717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902b23a29e507ce766de0497e29ffc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd99f2f4725ce86905c8640797789c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348cb31690aaccee5eff0fe7a531783720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539759c7f275c1eb5bb665bf276ed1a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ad5ce609d6399973b6dfa3f7ffd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5d58fc7e945a8978b3f8e6b1279bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691885a8e6a5fc30172a4d78847d72b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0866a89d5948fe4874c7c000e3a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60161529bf0f49d9fa449e835c1ea3cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95d86ef5f72aee98f80c946d99094727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1154a7b47c4f8020bd85430c9a1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339ff9fb3630052f9daadebd9c9fa61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34a4abccfa86e40b65903cf172192730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63673a3ad60ac50fb06f7fbe13ab70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68136da4288bf306fe2f412968d47f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271012367b3d14ab2502b832bbfee25c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d36796404dc41fd8135546f448a95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc91ee49c9bea7e6b1c389bda071a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee4bf2effe733e295912c414541d29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82d35003deee37921900f1da66692737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e75e445e5368915def8f6fbb132fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d6820bba47ee202d83e10514aacb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac0b45a1b4a21cbb2a456a29010528740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42217b6fe5939bc49aa937a3553c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab307bd933dcde1d2b64d1d25fee3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baea8c314bec36c315ec81fe985f23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240630338e545075c70a68e4ab3d74eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06e6e8d6919f4768ad80cfa7d572c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb3ecd7b9f0de13c6f56ddc7ba9f4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55d959ad202648ba7f8e649f2e92e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa63c65555fc01a3431816f12e63ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4fef7ef395be6aec9ba2b57fbc6d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7d792322bf0e0dfbdc1f578bab43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72795dc43762cb8792df41f586ce9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b847e056cf6ad74d61c07eb2589d427752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b404acd966970a84e0ad1727ed3d47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b730408d369b0d1c34c20e8eff03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87aa20ffb54ce7f9e7656d511dbb5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e29096967bb21071f37ac01875e2bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014da46ea89f1bc2081489c05f0e527757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66deab3e6f0589c30c6d71566037af2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36fd48cd8dc8a778bcf4ea42dfa01f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e8c016b2958f3aab5d36bf558db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd21d4290da8c37aca8e600632eb052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc5dc5046cdf440576e6393856f143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabdd301edd351bc24e8dab3314db54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16d503664f3314d1609ef50e7a34d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144663fadfefd5d60ba2927500284206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab42663c8e50566847fe8854ed71737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9619fe133a1d0374bfc5900ab98138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4390a5cae4d439f09465b966c7547f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245cefde9a8ca8cc7de9b0753555fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58ce665546e728cb92f83ef5b7fc2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402ae8f93da44de9f325697806582ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb58ca3f6b8f0dd91cdecb2df16cd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765c0a67fca3b3e3685ace7bf0048f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c654c9656a4b895c852b4f1f6f8e75a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd89571f8a24ef4edb5a5f8f0013e7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa80079d540d247821a7a78cc00754017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35c1fac98ed94a0c099ce19b27a5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c528aed3f9dcb50abf58cac2c8c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f2327f60479ed9cd27329eec542420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d20b4d6beca5cf257fca2d160b7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c97e8ad905071e6c485a568e9c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c059bc3ed9d4904b5a19805d1a12323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60ca5aff508ddf7ed5bfef956fd1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984232274e5ba10fed06ed66078c8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2346714efb96587cd086aa647bc7c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a1102f7ab641bd394353db478aef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1660c405a55751853cc9b49abd0aa6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c0a3ce9325c3e8b12372576aa4c9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e3805b6929e7754938a4ebf42846230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450092672d6e416f297ff0b1cd1b81cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc036a0ed1fee26d973758743a920e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c97af9604db073627520dc4262b4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8085a8bdd301beceb1c433544e0a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b77de89ce83138875c0b71800153c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6dce0d7576035ec4ba345cf2cb8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aabd27a5b6c4fb2189e03f7f99d6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd016deb89d86891f636f9022c3632038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64901e2c96fc78350f1f9b4a4a4ee51d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40320754b36d421621a0f255abf76bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd8d46a641764b2392a9148d343b4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07422d561f7e0026fcfc7e5509ddc6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c6fa3d7b25cefa654f26501aaa4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eadf4fc815481d9b421ba4fd1649244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75423d989fda65286fab17bc04f5a1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185d88682cd297435224bf27e8d15f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d80d302f6f3d63f79b987fd2faa0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5579d711a719ec6e0f570482e79b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b7848bb4c72e6a1547105943a09a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb24bef7c0da366b91f68803de3e6d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d558c60af1e281e794285b939eee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f73534af4c438e4869e30b5f8a4b0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79525f318b5ab0116a99f856a0055a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6194a4c636a2fe9c3234f0cb769a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98952a2cece89ed302d4a808c347e8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e66f0ec3f977d55678be9bc9899056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e3a9e72ee15df60c85386503b7df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f5cac7899475bb7f760d9e69ef0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2a1e83424fb54e8a5e501527413d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248898302d35a9879283c4e7647a203760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc6d8b298c9ba0e7ab8c6fc0a3cfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589d88277b783c0e40b4ea7b7b871f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910197f25ccf90ce970a61a4e6fccdc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528f71c83b9e40d3d78ed42ce48cbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f43201e0ea07949cc549948b22a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87a1d1ac2de34412e9d9baa672027766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067bc37707dc04292400a151522f92c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5ddd107e6d95a8b1ec3e5d4d1a4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb7c200e8ae687599a229d5b2698b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac3581509ea1765116daecd45e1f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e49ec0153633e183b026adf026b3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471eb7494b4954a141cfbfc0593002072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c36439527660a7a3f90457592c5f5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c37034cc6d3ace64aeec1050977e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab976f72f501c98fcda6705f0390075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b469d928b2e2be04e66ae9e8b877d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105000fc5ee71dc73a2a0ee6e1b1d9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a04e7479ea356b0c3f4e0778340878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d3c69692e663b0b1291050726f58979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9762a35613c4b51fff3d55e2598c6a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99216ff8f0a2be07361cacf80d367881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd7a05623d3ac0b62ba6f3d41bc1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d203140c35d3ae136e24b0f3a27383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1211d6443754e58405e5422decd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d49909d7f1cd49125ad7e76a1b0e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e724bd5951affef03d35c6d53f7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2c65ad1f4209983ae12d4eb6b562487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d177c7bd58f5946c4dee038ce0d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7231f849becc7ed57a3720eac6bef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfac84056580efbc147b6c78ec235c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af03da8d762e5b1b8ebe10cd0a52e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6258db28a35ef15ea699db1d22d4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2995c89d91569998742731ae5eeb4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed3c12fc33ac8b1edc0ea67c6b228b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41f1f596f932710e6ff5f154c66e1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4a63e87bd32482f2ef7183043c02296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36e71891aafdf4b33f1f25f7678b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc7d0ee792cd45cba756c187fdad998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cadc141533d78505729dc12b7ce67199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561b5f0f4b90fb28991549ea908e120100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841280779d78be9e9bd6977c557d9c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf01f629f140567319a6d832cad80fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f94f57c39132c0bfa533660f0d3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc49d1f832ecef125b6881083d0aa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ef6d340164adb65610bae011d966105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503594672265e239ba809b2ae1117a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43aaa5f2bf39b69791522592f0f90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb4b3a44e6bbd8d8f2140be947b5c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b0d2be55b8ca3f6737abfcddcbac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d017fd6f1b248060c1dbbf9fc74347110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e3ac12abeb12f38c75a2cd743da2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea19320b254efbd58bcf601fb13ecc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723860bb786d30ef60f39cdb5be067bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8617f5cd7154ac57f6f6292790a016114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02fc9129f0c54b482f465f9e28da8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43589f95374a0801d842ac0861792cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fcda46c9a876e3817a63ac90c5039117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab54729c3c830d6d28b5bfc5842c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc945c8a710e0186e25b250ffcd596119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b243406c2240a663eac37aa9ce8ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a0e65aa2094cca911bf04e671ad3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4605b0eab23e88896e92fc096e8c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee994f61c4ffd68d617a9bac8468ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f233f068f0c4f98633b27a462825d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd344180bc923fcc08a01c8c39e17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792fcd0191081e59aef65ace0d69dce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e315e10bb20e64b31b4d836e070b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e035e3fae2b1f02a6e982778dde764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3b3d7f3a47ce06defe7f826cee4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c69553c5337f40515761e0c3d1ffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669d5497860ecef7c9e9a37f1d3940131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb424ac15f780d6af3895ea7c79433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b452f233b88a625af79a00bdd4d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fd4673e69b5eb126f78605e5d5a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137026cde2181fcd18a2a8a62fc3cf3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd7484821171e210723e6102b8c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4be6d4cf72aa0ea7e50ec598670df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e864d59747fd0f49bce867e92a109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2f175e5d1c1737744cb919bad74f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be323bf28a28ed955c3842862423015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e19ee0209c81be69b10186c5d8798141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9930c52e2de8283652aebfc178439a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5e77b817f2fcd06129b5a98b7da93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3bf50ada17a95a345dcb324f7959144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad480a53915ae1e48e97954137bc10a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f46619fb8dad7f2a38a008ea64354146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f77145a6948bf30a67ec33c911e13f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169b9a9b06010ca468c295ae73868db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e87fa6ec059ca26cf434eb216525b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3085fc1f2d74694567a5506c74a80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b320bd29ffbdb39d58bab2c95f2bd5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadefa783079981763505fbfd1735367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc241e0a038a2bd2ac2efc797242ea01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748532a61df7b1c98ebf0603175721da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcd5185621315e4310242c59a0ce5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e470ea81d8b6be06aeb66581d904b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8dd6798676c96ee470754f67839f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab39cb1710e70f094d4508d006506158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2561baf74c6d0d81963c1dedbc338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced35818bb0ebca0f9701aade72bf51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc588680621acfcf5e3f44bf49f1e68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160752e9816c6be068aba7aeab6cb21f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966aa8eee3de2fa06dad159cfff2c49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244db849f640da047143093c556d6ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710a2f199b45ce11ae58fbf4c8d377d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f882efd0940dc6f89a280c2d2d05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101340e4dbbbaf0d0fcd0d28c8546e12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cef683141e06fde79833faf4e7b24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5118762994e949407f83035506fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0736208fdc393b0dfee4661e037e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317209d0b6bfb6e86c88e7dc860c3dd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17830a93e07804fdda4f175468ddbea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d8332b0fec678c52d493f0fac96b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d559b24535741914d929b15999f7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac65fc48ede3678f9115db3b8f8728175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a615fd29d8f4cafccd636b7d205f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c785dd4b4c93d3e3b58ed878df9e51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f86e6b8efd5f84a89cc11f24b1c2df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c83f3d378789b65e8878c5fbaf97d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7135484e02b8ec6f459e510db6c850180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e91a11e34f4c9894c809ff804724f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1703dc720f7a4fb05368e31ce5a13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179b8880a052f08181f5148bab1a03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda21bc58b6f3a21b939682ee719d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950354608a802bd06bad128cd20601a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f3b97d8c1426abddc3f1a9809b59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52684525638f12458e25849b59f6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb056c4c5bfe2f98486e411dd0df2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba637ad5b95debefa8d4b4a4c6c924b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3216b3cf2078be05f7c2335532fa2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e77b99e3414fa05061db53b2faa8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb87a5fe4bd479035ff9d8394d09b3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733ba38b905e4d43147dbde87fc0547193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f9bf125c93179f80b84286886a76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab867935bb074d8d2ab9f5549d6253195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd2e0d76a48500e8c21fbb84976286196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cca4b1c63967f80f59b4178666570197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4122ea012530af65bf8fca7bf92d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff043d93265dd7e0dce9c70cb86869199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e869b0f12aaf404f95ed1887c444200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4da42884e01fafdf61935cbf7a14b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f3416fc933eb32232ef8cdabc1ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e2b3913b51950ccf0eb6860972fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed3b30c174c15c1cec1799b8ff68b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661a2915520dd178eb989a54daba6b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2aac311715e8064a2080ddda09009206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e0c1e88f1be29510e2d529c6743c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef1e57bea8d006b418139947c9de1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a27a04e28e4e181a8e299f26561ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac6ac6041a2982ec346a0c4a2677c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ef5f1623be2767e847d3d2f19ae96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c627e5a16655fa6ee80011db277578212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fcf3c1ba4aef23546095dce11f1c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ffc45c4eed7329740211ecbcf4ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0949035ddef11dd84dde663aceb12c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14155a194f89fc46814cca29885da943216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11471b55c1f7a038f5fd0d1494a57f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893461f69a4fe9f236ade86294e2b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c322eabc8d636cc571bea23932f16a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc31a437a50793a0afb271ff0e75a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff7547ef8c6bfcbc5f60d01d27a924221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650aae7e6d7d34c7683de8605ad77d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b342c470fedc3d604a98dad40018d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91e5e5c585c6e9d7a37778c68aae85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a70cae347bdf637c71da537b2a5d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef29e4391917b1d73ca9de53bde2830226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc009d5247bd4a750a2409c7f901160a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44864e53efcdecf265a771206bb915e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43fd28d836220a0327d69761518066229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf7edfd959b57b4f433632a286d8a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48281da2a16d9a26c4ef7c92fd7c6593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4bc5eaac20153cd357c9f7130c81d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359189a7f74d9acbc36b7b5f96e4b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffec0b8e6d3d473634ef67283796e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a815220eb51b6685e47c7aec3c36a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bf7f7d6dcf36398bfe4551467a147236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26361685ace4eca7004b75eca8ac1259237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43ac03af20bb5d41c2804a2d43c153238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b11f816ded48dc054ed9e40cdc9cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d181bc37428143e1ca2cedaa44ad4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef557b60a11ad6bb1ce3d9295a500aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ecaf42100d31009c9d42611d8b00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86f4be1a54e04d3333d62794e3a26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a281d0af82416a73c36f2bac4a384244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce978086a83e1ced828ca5af9cb60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3182b46fe0f08aaae3a2f0e2fc940246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4722e9702cf94df2cca6cac030450247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d686082cca84e9d44beeee458ccac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663eb9804c8d97b2a0c9db6ef085b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa085163f85e9a71e74de54d059e8fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563365b67102228b854ed3ffa5952c3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef216d4a2a1535b6c844598fa6c65fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f209c45e01cd70bb7d12a6bb138e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01d7d4eedaaec6aaae6b2981c1307254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2e16eb88a9a6ed58143a54ac9796255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499f637c9773512bca37e16f2a636f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece4a8e3e8fc7ee7c0a35043ef8c6bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76b9de17d3199a2a9f52f6ca1f062258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822541f615d62922852dff1037c1aa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a35c237107b037f69d714a08dd7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5887fae4dd9f3e8b3c4da184840481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0700896c87d2b3d4ee538998599f59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c9f0b3272d5ba8183ea9c4958954263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d70f7cc35860d8f358cd78311e33b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ec030176e8aacd209256c18ba36a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7a3058e0fd7bfd14e952b896d307266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd1f9903a6de77d8da38e1c13b321267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c57c0e91aeeb7ce916e5437da1022268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b2cc1bb72c95bf3a5874480fc87a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1709e480aa8e5cc2b579cb9d98a7b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b5cf8ad0cbb8614a60c9e52c0869271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d37ea2673c45fda145beac7b5adb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4ad6b8f38a26eaeca1441e9997131273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561a5d14dd84c24b89a483db73834c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4daf643997c7f77578de07acd8c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63275521111328f22ff8821db2167b53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b475d673375f34c464f14ff4c3afb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debfe49d161aa6c1dadebdc855eb861278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affaef0203a681b17573f1d3d5b5731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eecb1be2027c7b738fffbaf635164c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c26fa40944cae78f565a3f2b0f7e3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aad9c8f2005782a555bc5bb2732aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48e9b0c317d5c53b9a4e8e9ec32c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c966b7dcfed51e11acb8e002718a362284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3fc022e4e4dd4bf3e446369549ee7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b75ff57b4b5f691eb479c86afb8f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bfd82f507ecdb74921cb2b3d294df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94baf65971d3f880e491b0f5ed9165288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b8dddfae3bcb42ee9cd31e97e74f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786afa060e548eda933f82a6b82e0a4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2597bb79177becd7ef625bf95027717291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13ef1ff9fa48496e8c596d5e5fcb24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33381bccb3b414090a1963a7fa87d99c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa37a3338c27d263cb047000271125294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d58b963c427f29d735d44d40b549295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b1325212832e6fe9ee4fe663163b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003657ad58aa875c1208e6dedd6837f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057853a9c64cb03b3531c49990c44b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b3c387807d1a65b8305b79bf5a31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22613f8fe83cd6d55ebe6a38fda336300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc6d7ca9a8c808ab6ab328b574463301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcbaf39986abc4d4a42310bea938c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1358ce90842e2f15e44d680dc3344303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ef9fe719bd3ddbfabe3cc98416f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0cfe13a81ebf284ee771635e1648d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd0d22f455e7c72838b67d25ac6fb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d4fb7ec6ca7429e487c816abc6ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead55a739a86f47941311247ef37a52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d9fc8ce6da15c538cc19978fd882c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bc69fa511bd787dc9d5efa4e0a5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312dd742341eb8f6762794e062d56a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191630cce981e218d875d4b86d4b37e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a5872394978bda6dddae320e0a209313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001dbc80440bf5cd37759f5db6dbb7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432601e59d834567b604ef5dd72caf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074eed393d80e21b98cb5439a9794d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8c7e54d528c5c8cf4960b2ee1e75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987db1dae9f4a656c31ec6da7970c96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd52e239e409d5ff0d20e63f9e5444319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e482160991e2171b46d43ef494067320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4115e0900038d3c38308f2778cdb9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcd40d12519d6f8bb08e8ab872ac43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c9cc692ecceac151b1ac544a3b1f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a0b704835cd59a0ee1b70589dce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab66621305aa1f384333302f74efe9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cbc62045c001b1f3ac07530e5928a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011544ea573f86d46e1f351fac09ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8bc0b019fb967861c89e471cd362328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a4765a0bfb57cc7cfe1187033c656329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647588e2937a0fdc0c740b179ea7d68f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057a39d9c9712929fa7e96a4fd72deb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8088cbc79591e36211a715547057b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37eef5fcb3c2f8a2240d7c52df407f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009194b965b2cc373de698c5156696c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae9cde05da3cca0cee305bf9cec84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812d08184adf74f4e3df4578623882336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068e7eb6b9e1f87513e3dc5df8aaf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38a0f69cc0ac2d7eb1f6a0312aff0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5b84da7acfcc9963cc0f206047c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93197fb1fbd198fc110dd96b32b27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd3eb65c694ce4ba91f58fe2809aa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1ef734225d093937f118b1577f04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482d4476e8668b5d27862a0313b63c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91334543ef41d7afb8c7779ac3ec609344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801353ac76da5a89df1d442eba2ce31e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b064e6e34d89d4b1cb55f824899f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22066cc79424b39c65ea8c1edfe984347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3320bf051182c11124a94545450c5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01e03a3ce145dd8b78d1e1f76c3b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aeef5b7b4b06995ff93c4e63f7026350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc796f58c4d92236976811f25ab97fea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e9e1dff50b04d66264768690f986352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6567b8b69acc1071754af73e5a6258353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb36ba2169a274b2fcc6a41f170a20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6225383c97003fa5dcdd0a15d9beb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086755019a2b67c8253ee38a9a23799356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc18303de54f4efd444aa46965d8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d415f1a08f5f52c6db2fc26699d2f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc019075b5d1f590ef3bc0697de228359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff266046f2d59e6301b751f77ccc573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06b2736e0f3107626f4719b5d1c8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2e34f6cfa33a6081a36d5bfc993e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf0c9375a8eb601773b9e159565f02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aa814285dedee46dd57422b5340f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0606fbba1484cbf61866536775aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c227f41a0de3092555fffa9963830366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581d6aae9ae02e329d097c3b5e167b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274eefb248a54a2ce6a7036e755dd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ca44a4183279659b3cdb01b6d75d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856bf6885a4133574310edbb1e28a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0683d1b45199dcc6116907170d3f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7710354e28a8b35d160b75d3ca83c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0952d42608e3190f6a24307c08bcb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b76ab1006d348cf2f7d17208567e67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a616e66cc9ba924cecb65b18f6051b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9e7d55a10f44996a40d50210e556376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e221f6dcf1eb19168ac2e41c97c95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6eed62e3044543c9a82395a2d12dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8f249e2c4c6c6e00f960d33b2db5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7a30fb058a67f1fcb3fa8ec78166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b02bd8ba0c6961e9db2220100e52d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81329e35a27d2b7cf3bbfed74d375b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768418c14dfdb1191058e281b0d3219383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0a2906def66e61d972cd264a30cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c06f3abf4c932b499fb7db1d9d03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5c32ad57214a9408c3ed66a88bb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf6321b9196bbecba72e6fe277e95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa404bde4c7c35251909d2ff6001a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e79618f9254715e0c37e48e0cefb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01db7684b01f3bbaafee222190979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ae4ee37717fee23f91d799bb1a99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bcfde2364c3ecfc361f99b6ffcce1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d41d3490515ed043b57da445188034393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a585d2fcc3e26617cbd20824129e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f7ecb86293841b8a68c7261c20fb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f84b0c1543449e04f1b4318268ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a911ff17048de32057ac97be726db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06cfb48375791e90bec4ebe5c4f07a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80bfa8797a2b77b8dfae8e2b1500f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0bbae3e358c507c8439c0109d4a76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e6a2fcfec54fb4244425b4ca756e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa152b95e60f1ef2d62155c094102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d5a5cead853a9a535e88f8bcfdf35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa8bf8f8f84deb34b933c6e5b8a0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c00df021bc68744d362ed76a7a651405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7c3ab6b159b8a76f99bf4172dde3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9d3f1c1ca60cfe02d586d0deb8250407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17f488a6a3aca7db31fbbce24dab1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341a35bef8c80d8e8de893c21382816409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc334dd2b6f4ea992a3208898d3452410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c572f61e95785fe025faad770235411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc035928475e0a513da3c6364a6839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903d82b8ba3f402310d7e60dcaca9f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa965e00bb9717fab5c7226a52904c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81e9c76c0ceb8f6f2ab80f4f5de71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c4018764eb52b4ba79e87fce3f663416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36788076cfe90e4ba2031dd55b63a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b6ef806e0d78b099041013efd8032418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b846b4cc76b8f232ee57846a3fd08b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d7172302b99ea9b7e5830b4b6d2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98d9570f6489a7231d85f0f0b9ea42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af309f16878a2d1e3b21346cd6ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487eb99f57273c6828a48c33912f75a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e8ed57c63b0edd9a3e639129d6ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827df25566f06981fab924d6143231f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60313e74f62f8a52efdbc54d652035426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160764a4eb3e44ee28a0d92241aecc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965af0873ffaf3ea1d5815b932aab1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba0f45bf5f5685a47779206c00c92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca6ecb00233331d68f239c7c577d9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d0df76afc395d105bb95a648af608431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253db31354ee768a52f9964e493a29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7119572d326636606489b515ac617433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351bd4a833e3f7586feffccc32c010434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a2d8531c5e57f93fb5bd22a6d062435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce572e235c2165a15a2664ea6a1a4c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e703e05481bfbc2b86d713cbd17ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b862109d1f127dbe13cbfa6be17c42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8989d8b6e90d77286a9082195d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580ff387948aeb6514c056a10fcc6f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24ec763215d52a6de3bc3c8e23a58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812004cf1f38de6bbfc43dfe847f14d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da03f779f26a1ebb3e6ce8c6454f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e4e00325844edf96b0ad3e563680444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ee73f07a0f95d3102318049414b17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b31b021821e8e01bf52da7bdbcf2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137eb921f3639cf736ddf45f33598b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d70448b98b55a6aecfb475307805b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d1c216954af78adeebe53871c588449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2fc85ea10641166c82ab879bccf9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dd4ff7a093bf5e3adb6af9a91efd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3afe493812040563b7909cd2f11d06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af1ae5ff240a357a7a7d779ccaae3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074b8d28a574ab963a2f300f7cda92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7056e5642d51a93211fcc372c2a56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a81a1fe44a798d8ff6bcb62b00b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a7f228b3b36f4032f2a99ed6fb92d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875872f619056c2ba0b7f3e35dc04d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe070ed9789f89dc7cd31197195cb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76e2bbc032b76890c0332f404e90c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9712f4caa449f57a3bcced7369087f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97c1ddc850a4f71119707868314c84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed10ce88d2301c6fe05c8d75d42b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd891c0947c5c68994e3b19409d1e9c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d95904fa93715dbfe440130c5836f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b02b76a5d8ab4b3b6cfdc0b795b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9c7f7d29d18e361468f6aae9dacb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f5faa046f77cd55f26d8edc3ecc23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739c1e1fefd504b77abafede0b93c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296166d614b0042cfec737f8ca8d6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8376ace333dde31d1f565743bd8bf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fd8e19a8b1d46d4d2a68f927c34e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b867cc9fc84fed092c87ee13d621473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f84df876e5200c538c061e653a8cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c915fa876684e4582455c56745ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1894ec2ddaf3d4ded114c6bd1ea96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df62e8670996a545d483c1f3589e76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f5840a817913ead9860dda92d9753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fac9203e96c93330b430a27ec6439479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e2902685eb14abb8879892e75797480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c7511ab29d23f0201782ca8142e81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ce4d38cca33b40b23cf1b5141361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85877ee1545cd930163699ad3a355e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c78bb68c5cf953a0649971367535c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a23ec0be261096b3f2d8b3ad2541e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f850bfe7d7069a92cd8a89872180e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7850af2541e0b6b5d1585849876903487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca915cbe5161c3e0efe3441027fe9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35b9213ee10f522b4bcf0f8f20e5ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be08f2d8bca7c46f8f986465d92d6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf77a9742e7e376c39a41d61eaca713491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378decef163bb6bd06bd851a43e2788f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f477f445c7eceaa07bd9ea250f76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514432d43972a72d091b68724bd0435494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e759cf32b6820c6cec21a5c353028e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06181adba385fecd510570aa6a93a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d18756a462b6611864450e5edb499497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92017e7ceb45c3e1ac052a6604ea30d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006e35d80b272d66f5454d3b0edddb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee07515f1a9fef4c2c1e08c054ec2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91072b236c408f58d34cca302f6abf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641284c3e83969f7cf29e6c2bd91295e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81298aa3f827f3990164e3d7ecaf3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d471ae6c2a0c9b779b5724078edd098504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a55d7fb00237ea0c7973bd46e4d89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ebdc8f7efb790cb293c1f9157100506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafe1b979787e09cf5e9e1135bc61a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ea0b238b1b91dcdf426208dd0a84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb5f260319c2d2d8c8611ff26497c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf601dbc56b042b6df49404909f06a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b87e14ab8315c2ef61a9952d3852ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf49a14d57255ace0f7aceb9f99cb91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb49ce8c016520eda6c5208052c551513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c836c7752dc3a1e03d7534219e3b98a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57842a0535425005187d04a210e1b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611f9a7dd69f4aaa0d1bdb1cacca1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af6aa734500579d2bf8a8bb5f4716517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a4ec1ee9135cdd33fff0b60f25d93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf73174e48f22ca561038a680770b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57890da3e7da2f7482b0d3a4e49b3c97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6004ec92b55955f2374ecb011f1ebd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c9140045042a19178d483cdec663522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cb04474bef4a9b05e398b9933422a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e577b0416ecda85fb6f17933b42ba4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea15b5d0f9f8a69e4a5c5b2f9f9adc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088468c0f410a6466e7e5ec3c5934971526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8769a9ade07ea8ccb8646e3cf523f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a954a854bbe7d2171affdb843ef3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368611395a0bc1a614560ee8f2f9b1b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbeb6430828e6df9b29f1842534431530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa4d95eff99bafb389e2562ba55d9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561c85902b0655c78b34726fc6e7090532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ad569eaf9d8f7fb72dcde15dc9fa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142970147a7c01a16654e79abe7bb679534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd6b1c08df5a4be87018ddb75119a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c95d543dd25768d25a892e14882b36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d12459a82fbcde10fa955ed55f427537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f380aec73ba74e2e921af3016548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b2ee9513753a54e716966fffb3bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c871510fe236cb26793432757c034540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22669714e41286115ae129fab5104ea2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992008506d8bb9181144d9e6cfaf59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae3914e047fa8878ca1480c197a163543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f51a29457f8a5e9dbef55b0d0047544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c91783de6a285b24f765385caf1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca69a639b33fcae3c055d6bc0bb026546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f17532c1692e19085a29c5effd6b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c47581c748379d566edca0bd4e1aa0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f41806580245eea1120e8017cbb03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c7d7d911c70f6d08feb36bd9dcaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a1fc4fc2910d0b28b1a8237f6dcfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba643e2a22e570adb779cc254b97a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad614f6f1875557d742a6e91a9a277553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504378c7ce5465ddde98ae10681a6677554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf7d9cd9b4b1be0225f03a32aded6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75322676dbc41d714f02ccc07d8d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dd09bca46dc9c0c1afd75d8d3f797557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176521b2ca830a2843107f0333aaff1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889a97a3cbd7d6b2e4e4b7af65bf17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b9f5dd0c2eb06385acef6e5525b36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af506c8568a08b68b665174e1328887a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143bba2fa695efd219ebcb24946378b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ea32d2a757d3a7bb65ca144e8ac3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ccfcb19bde933487f7795cce79367564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a71687ae4398d67b5a38ca48c1315565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de06247269eca538fcb206066adaac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895b941b8bd59ee2c5ddba67f0163e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddeef0a42e776d75a83658ac2d63a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c13301a3e96bf8e647b5dab1df96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428bc1d213b8931ac95a98626fc21d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625cc6cd20872aa81c9615ed69801a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9e8da0e1d76d0ef15bc427f405215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5882e20da0422a1646a14c1b0682573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dad0d5ab91d0fc71f0baf169f8f548574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90bc7d807c2274dff5445ec04b192575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a416e97f5fa21a3e9c26c0cdcf0de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44fb9d8f937fc1fc63c2a5cb7e9eca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca501c627b5092b82fc159ae3df8d71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729746781cd4e756a299418e57de540b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91ca5c95fa836ff70260e0585c3268580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206c43e2f2022204bdfc30ab41913c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa0540b7a397799eeb872e71dd413582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f4792cc2e35ebe6c154eb15129f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5d3743b1cf3b1f74420a7d7940ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beabb6b0f6efb4cd4396a40f23f4706585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d535874984ee6260313842708582d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065488f3129c4da547ab62fe8c2e8f05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e502ccca331b47d323585d74bebe7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca2c20842fb3bd707c52b78f387fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a41022f45850be0c6c8179de4f3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b62ce850366bce14514dfdf271c286591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e9e00708ad023210fc70d2805aad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd0d6d3c2c13cc975bc6ead3cb679f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83475ee89c41e0bd054d583cd3328e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d042c997e2843d8dff9a21ae59641595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb866c02788ccdbee07ccdc308d30f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef0867d9bdd1d94c951930d1e05e2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d373f1754eb565ae0a562e1bb17b69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da80dbb4961088d616025252ca6d237599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a8878b47a427333a27bd4d9e5d46f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348b409151a7aa7a960ab884ff211c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe1b06ee308badec1418fe20f36d04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49cf5db22f73b64efe678a05fa6251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8fd17eaaa2f60f5c4a8a691facd15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a33e44aa61536904ca5b160365e2af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b123db86e79487d3f954a79a629e39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24144d73b8764f4d79b1e14a0a75ba5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe9c40088078649801bb7e8327f0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de851090dfea9a9822e8ceff8a030f1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e03e8ba504f355103782cb70b98a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc94cef92d00952d4987a1f3c1a04d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1965fb7daa5ad4516fe43517edc43a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ef12502a9bf5d94b60f735c7495b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884409ca005b83540bc80451344885fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939be6b4ec348a021de730689265540615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756b3647af703e9590441c304acc18a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7b585e082782d352123938dab72e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52a17da3c885e0fd1588c6ab072807618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7466d201debc98d138e5a12c5f9b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb0a181a6c11381fdb38df19e0b303620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd74c4b00bd912601e81ef338e9ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315982e0832234b7aec51b2bfbf369a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784777424154b6a19eb69cce3f4b5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232363d06c511066f46d6b11dfbd91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b8e141a5ac88fe9db2bae064814e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd73ef5e2698708352f3c0eadd47d5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa896d53baea995f90654f99de5c929b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44502fd10d210d4558cfa396d4c4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fa7ede0e6859743147d41f9416a81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511003bf88d87ece7b56aa083db34dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c8b463c535dc581f7c223a2a16aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d4ceb4588124309296449668b6db9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d8e333a11abe8d74c98ef5546c8f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7960e034ded733066ffa4c0be6839634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba2a5e75f953689a511f987d10636635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003cdac57ec3a3095fa2abe1cfed005636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e4932324ed610a219c7814514059e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba68867042cf43415d72ad94b9ab0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc39a66fd974839d0d99078573060639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7710ea1dc0b3e170e4b072ca05a9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfebbc412a3fb6672afa368393bf7ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f129d55ec87d043f5c080af9ec5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe19f029f40d795fd72de682bca909643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d63cfe1e5d7918fa0e2f49836a7988644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9591d37699c069c263cb8572da710da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff08ab5106760e1e4bce0598589bf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d311d4dd44d45f4545bd7e4ac9bd3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb759bbb282a541197beb8b66a68c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163076def343382c9917fd950241605d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c1ab09ef8e0bb8a24cd3a612f64f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf086e464a3e72635352463fdecdfa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ed3492f88e9dabe9d90e1dd0b686652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459cbe027e481c61834c2e33d39c290653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b219208525684d972d1226185ad832a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ab4aaca729857cf4c208ff88d1ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55eed252bf63b5f6fd82e43e804b55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae46776311d413124601414eb83e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9342077e1524994b6adf3b24ca6e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9780c0ef998897160a784ea6330c80d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021385281dedd06dce39702e0b9c2cd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74081fd5aa7f051042df35f59002c43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e53d4da8886c4abe1943d88f85e97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaeae87235eb7e5c059f9eb80044c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c08f770b8fefd37cb1a8ba2e40af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d4fb480260c307477bda4eb47c346665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085699ff3f1994a47628b34c5a062f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51252c55736883d832b3ac1607b3721b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04519b3839c2e8b17409937ac6e1f4f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec80e96c482fb586dcc22c5cd333a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc752f5a107cf5ecdc2526aad0c5a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f3aa2b937a7f0afad1cd03441dcbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24eb316fb9da913d0165aee1580d2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbb2689a773900cd57664f6ea3b9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c261fabb50d7a6a7736c27ad0067344674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b0b22bda6efb0cfc4db2a87b4a78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f810de162c38cf9cc8e6251a4ca29d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aee0ecb59c71017bb4df43b763785677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86afcd483632044e1a629955bbbee9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbdee7ad10487d9f5854ec33f2231b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a24e896f9d9dfabeb7135ccdb0a2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403b5c82c5962e364df52edd41388d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14978e229dec455614385187fd31ce2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec350239b4832528da87a719175e0d8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1877413ac461ec275161bc8a9ffda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542aed454b0617fbf464909ec93c42e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295bda2a41c3b4ff1d762708205e5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424e630587966068e6903dd7272a637687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b6b936c6b2cefcde55e4ac34be52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e0cb1faede6120534e915fe71f42a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9059e8a0a1c411b09821bef3c80e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b555272b144115a992e84680437d52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e224a424cf8dc655cc367beba21d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34b9bf72469bf8ee54de110a72cae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848bb36d1d3d50a8c775a35b301243694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26a2ad0a6d3efa7653c16cae598d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b7b8bfadebcd46681a3ddcaad8b0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda49ceec808f9d8a74253324447ae01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b47630c65982ad1dc978c3719e7ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40429762fc939b3b281e216cc7e769699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8035205cdbc1e2f48b8ff799a69c2fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822593f5e1563fd2fbb8fa983bc60ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05149dd38f92e9d2eed27bbc65cf07cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7969d4bd9750a223899c9ea9ccdb0ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef171777f08af466b9ec97540d1d337704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb6a8b0f94860acc82cb2401d4726705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f5340360d1a7df99ae8bdf33fa35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3f20db1c1375c8ce533fea264018707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786251d9d7aba22425db842f7563739708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d94fcb4d0836a3b777354e5e7ded4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f218c52d1bb77b555dc393f8e1c81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56501bbf3273535414ab3e2c2b05162d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c598a517ab3132c890dc2672b4cbe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311f8e22aca0fdd81d932f1d8980b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea8b63f26375c12c41f502fa80a45c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0595082f6b925f3fa366d9e79cb05a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992cae1732be86fcbb9ecf4011501e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3e843bc913dd4995b798bac4a01b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2434551da6e4a36fce9600698cd95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46260ba527819a462c3915058c8ccf7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f9232202254346113322f9d73aa93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d404b570d1050fbdd435094e9756016721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43e6e431f278efd0c64858b697e05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d0fcd9efb5d38aff70cca961c69b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f60edc3b8589c81d5daf4653732af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b834ac9b06f28a554400a8c062dbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8929e759653af1534937b234fd54e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d5a9c79c08e966905e3430899937727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec58b53e4feeb27ed3666c89dbeb2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e20d86e12fb00149ee80e37fe6f61e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a59df8ac40770e01f6206be10c3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f88f108b3bc7c01c8007c0de7117b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782bae95c1ef748f95be90680bff49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465727f0c52a79291f0ed1605f1468f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b50d72a32345021ae336e2ec2a3cbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbf2a2160c44a592df989dc23a06de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d420d794caddc244dbf65fcbdb1bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1db430219b8bf342ac69d071b9842737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059bc32033cefed1a59ab36827c66f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f952d76de67111d42e0867824d821c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf993a57ce56621b890ab9cdee9a1be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a280d035fc52823716db369fc6f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f5479efbc0962bc02cf6383e5377f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437b8e4c174dc43552c44b4815d8e7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354cfa642812a94b3977dd74dc3e9a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f9dd24a975c0b4c2d9c72aabbfcb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b5848f61f9a618191ff2b319cf708746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcdd5c52045d7ed1581def04303108747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34554dc5fd36e2094789dc6425b31115748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fda9c37fbd6dcd652eaeaebd7bb419749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112083a0a30a2135cd48055038cb298750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658554db69ce8c3e331ab6fc7c7236751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64698b5d74094c1b49aa98b00652af47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecff9eea63a2c4b3618e02c4831479753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabad5060470b7aa53402ed5a4cd3f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1bc519af5be8cef3b2d08a3fd675a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcae0e253b6ab4de2ee78e6a199824a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d84289735530d6d54ae693c3e7dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa3bb6c2c0469d4c792747f2c4e754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead471b19f3a7015fcc7b2b53454eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>