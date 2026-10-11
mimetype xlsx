--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31b953c39ee325612afa1c4fa210e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0b8a7468e6a869ad7ee0a79cdc5212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3efe930a26708d17ee5c4f55aa2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb7d0e323c194b5e82adc6ee388384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c89c60f9faa0630ed1aae41b5b0525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd2015b03d7cc3867cec5974565f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebd99fe05cc9f9406641c70585c08a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ea3538abb73c59433ba5745d10bb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424118dfd22d4e5cddc0282186761da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30dcf62c326e897d8698c3d40fdf3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7a5b4603239bac3bc434ad61258e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e534fb7e310251f5268f3ac879b0ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52bdecbff81dc383876888be80b2da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b66d5389af5f2f230626cdbe383914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89573cc997310561cdd5d6439f1ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f184626b9427aaa893cc1e22694116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0ade4a6e163fd3eeb06a3328d13817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a74116c479c546ddce48943cdb5e5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b7e49f8b39f7e61c572382e8101719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a064b285ec1e2a677ef7b678ae2d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cfc66219cb1cebee9bf3f27a0903921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2499cf03653a73d9742dcba5d86a9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8958c254401adf26c22ddf581b8ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893db0c5ff5191046b91db962d2fbbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1782657d0430b26fda5217e92507d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dfa58416c3430bb30e1df7ec9ea9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf308ff5bbf0292835cc0d00ec7c779927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef88cc8869f20d670e9e0c07463e6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4cf36234b6c5f72f816d8826a23b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba527ab702365f65cd6e93f07f0e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e8dcbe4686991824796fcc89f22531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7aec4274109488d96fd9be267986f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf996c4b739f458c13bb7d1de254ab0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e54b5e54d7d9d1fad92a2a19eae6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e9cd4fcac90b37b24000aa93c1cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8caf409ca2498aa1e45a4bc415bc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6617b554c1d95a52d9eff06db4f650037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c608a114de4c636cca796ad7206338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c765b3eeb022aed5aeab523baee3ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a09ffc64876084a6cb32bc5f1a69ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06b6df265a4a7a83393c5e6d2e784841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ed033976ab0736c4bb2c83839fc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee1805c7ceedeff4e7843ca5dfabe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62016e7773448cbf344da55a2f1a259344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ddd241d28f3dccf8dc38a1dbb81a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eaffc1938cbad7ad26ed0be91737246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288bf8f3602b11e1af21ead422c8d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42377896c059175fd2c70f16ab4e57548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d14ea3e80422ea3a1d7bef0fd7b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56701061522aa7d841d1b0ef4f43e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f1d013d725e46f965c53240a098851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3895fb9dea1474cd78ec768fa10fbfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38aa447334e20c284e62fb4c8a8b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df672df5d634864ca4da58b4ae447154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ed3253f4f3d660ffe27779babb5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7e04e78fd3bfbe3f5459d4c0d2bea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32cd7f2a6e0a692d93f1b13455bb8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac00bdc6f478c989ca1573a5998d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed49ef69082282e97c6354e5f590b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbafe6c24c50f7f8bcbd910f04a052360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585bd97dbc0fe34720d8b5d5cb5ed5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8b17224a53b1c06fcb6f1a8ecbef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb42569f6f364f2940aa47763345d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63767b548d7c8095f027c092be00a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ffc4a885694284a5651b2b7392e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4bf57fbd6e328e1b60c674d2855566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b5e64f054120aa786eafe61e545ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c47d8ccd33eb6a3b8e1dec601b3f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66186ac84b263d35e5b6142285898b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ff5bce0927f5d305cc7b0e8725e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff0cd1a6a1008fac2c468e9dd03a2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b365d63f699d9c75133c183d60e97d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384e526a3cc651773339b74792734273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b6cebfe05a10153775c72484b00474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb558a033f83ee7d8c56ef3fade02275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac475044843ef87e00f4e6151b9d25976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77a649cb8e5d9619f33e322b36e2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a552c9528ba81f229955bfd89bb69e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c60ddbaed8467f9dec7020fda33d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16545844b02fc3867228b5295f036980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f252269c075dff83d8f50bfb55e5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24d5b1afc17b464126e592435f1c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c865bb94335ac60516b6ec30184383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd82b0af8f1b5c49f83cebeef8b98884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c577171b37b4057fea6753406ff61085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedda09716b118de43a56d304e2abe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60f553bd290897208d688e66ed304e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288c0d2c87e33fb264620777ca4b6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056fc224f3e4a23f2d8adf278b8227f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bac1faf7c62e39501517a3dbf1a9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf875b8026d02e795aae201b7c9e50de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731a46d0ed5c5b4c1e26f2a5f3178592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cd8dfe7c578694e9ae4a5233c2cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39937d9b721b69ad62553277599aa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2655ca5a107e194ec2c4e0ff3429895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15dffa8676ffa667d0277471d5375796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1e947efef9af08a898441065880c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486eaa5d14373afe30e7608877dbdf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b787cd30ea3a9c19ff7448b93a28f4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd852ae268d86580a532e1f33a1b34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4163a7be816814170f2bedb062f654101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cadcf8bafef0c5592f5ee18c84bbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aba7ef6c3bf26b94bb0aea2f0d001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668669810a3b12cac6f413799b72d15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d350dd1565989ec5c41c514505c96de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120642326beb9c735c66ae1473cc430106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec8ec21d42f8d5dd0e38b4bc489f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccb02efafb7adf5cdb73804018cafe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395b81e3b4d15f39a17cb22297daf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995148150e4f7deb84dc839c3b8409f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39969c572c4de42c2d22f2ecc8d90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1a8397c71c0eb69345603c68832f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484fba55884c10a014183e712cc7dc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88f710c9d3cd60b4cdc86635814de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f372edd243e19aae4a358f4ff2c76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2330b95520ad13a30e016d62a3430e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adedbc35a70aabbbe2dc5359b40e13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231114aeb426bea4bd4a86a54da8159f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c34c415fef26ac1022da71d8bf57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0275476113ec2d166d8b84d17281eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da060aaf77b3ad783dd4f5b50622ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e72959be9e7949767726f38b5054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f9f860369454f5c8a75e50cd9792f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe753cefdc4351dcf356cce39031cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88949bbe178ee6117a4221b1698ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7329c139e762ecbdfbbc12a47782b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96aa491f7d0f1e56b215ab7770947c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4d7fcfc2a4a77a0d50cc42bccbbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793038ca291d209d03ebdbea0ed8f56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07013b566c9ac2cbe4d1b943f58fa2fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28783e7502427e49756d5c91289a6cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bead1fe0d538269e2aa89eb538f490c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e4c93ba1ab47656489f0e34bbb4ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba87f97e6e37786e29afba286e4604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46478a6285cbc4803c35e926e327ebf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ac20b0c0700c8a06c81ba6674d3bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b0474418528d4996ecacaf499534e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbed73cbf3dba92d0a41d2a101c40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d23abb736500e04c6b33db3ce334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27fbd2fa5695a681cce68a4116219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde49adabbe9230b6da74b205446e58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315e9881de2596434830a41b16c6fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d67600ba52a3f17203d36db7117b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d77879df2fbd15410cb0da13efb71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e0ab1e32e0c3b75d8cc9f6cda5ebe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b75ea41b470f7e0177c8b019bdfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e12db346b1d1be09d2a3831cf0ccf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7322af0e61655ea986ae2cbea5c95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44409b01eb13e69ecb10f5932e02d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592c7bfea004f80cd6e57b84837951150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f131f1995d85b1893c7f16ba7ab46f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f84b688792c6770a5b3da832dac924152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a51389510d8004dd15b649b06660f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a945b22fa281ca3a946bcd547684cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a96eb093adda22a2eefe187bad074b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c835c9c1bc648cfc522515805fbbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30228398a73fe1e880d6f7663110d739157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781738867b8473b3e1e20b16243987b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a7e4562e51819d0427f3fb26a8e90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3bf72f42e4436db9f928adb554919160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4d5c8cccc29b398fd6cbf229b50f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec113546695344efdff7f9a0bea925de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a806fbb96c67d321ede8e9b4eba048163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de09618401606abe0754d35b9d213164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89298d808170fdbfaba4857032da1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc5dc53b634d25f4b049adf335043f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac307f17ec703465ec3ad1ed60b0f0e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84fdefa26ed3ee44d6f3f8640ae86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d02b67227204215233b51c738adc2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c64087c4754ad50e64dc0202e7c0ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d0afa9bb052cc9377a5dc8c26ed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8b2d46f1577b57478f4b9af0ee01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674df111baa8e7c34c06a808585977173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03308a762e8eec691d67d6e9f2402ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e88a3623fa62340bb8d6d4d49d1eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b061885e6a0e5d7f0c4a8cbe11b6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307f062f58322661cb4ca81f7237f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7ba52095f53f1038659708aca9627178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb2060534082dcc64426b473f23ca4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006629d6e6ce14ea1d0f8bf75f60c73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c4e6d8c8572070fb4a745b44530b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff6c36069d2b3a979f7acec9cc8a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc40d412be30f1745e39ac08a51a96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c7f3888e8e6b984aa784283f8e77b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c3840047f98760a4cbe4a1820348b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac12462d4b018466b0e2d5b0585dc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb9bcd2758dbf9501e046fe362f25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ba854e88a577db419547eba31d3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0076aa6357b1a47e4654feba58281189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf236f0bb75571ed6fb97ca0e88ef34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b883bce28df245cc1611632b8f2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c498080d6b561ac7ff3032b6a9b8d46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa532215a2133e43e731b988871796193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd99526ff5079470d6f6061265532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a57053db2424c4161ee8439c29441195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3fa532f92587e87a2f19b5a5dfcdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775c332d1227f4d6e40165cb04235b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692336f4dbe067c777b6786aef1fa90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a735b7bfcb11b57fe9ba758f7ee2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d260afffbf8583a3b4aa457309e42b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eceb33d601d30fc67a0b4869bab5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0dcc87889748459971fe26f2eb9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8bd5e748a208f2b76259f0f52a29d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113746af3abd05b0c5a984fd2af06ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b71989192f3e28a843b29c1ca66574205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6aeea040e1683e6a85aec187b3050206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad0d002d049f8f8fc9de2ec3faf31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a767e92828a7241ed4f410ff1f110208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3ba3cbfad994b5cbfa8b0831d699209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598731dc14798924f597e257abd0633210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875a231eb9b8f768634ba7e87ce89da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2214ecfcacc5f75627091d3088f87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b46d6e4f5d4ac0b5d1ba10ca13857213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552c5a5d65577906bfb9c6ee0b570b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435469d6b17d27b0f67778638270f90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092641dcfcc96bed23e392ef33be51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d2403318b8c6c38f3bb44b8b1c136217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661418dc007bb6fd4fa8e9d9d96067218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f96ee4b40cfeef647fbbde938b6b80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1aa64e1ebfa7bf9220e5cf3f53d4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dcee3a321320fc86c3c5f325141b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b5139da4b5c353d5c6ffe54447b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c75f9d0eb5ab19b1aa6dd424fc83c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e7cf48a27994100779fd5c211fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a44ff37187ae482d3205c0f42fad6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cdddaf2314a4f61d4d37ae3d3d76f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d97199dee2b7f039f1c3267aecf0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a84de6abd6e68ed39ea9e17c7eed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e4ad939b54b5e97a8d014f6e386f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e28974b46362b282adf45acd8afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07cb45b1bbb5d60e096104d021be24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a1d7d67b49ee344df63dd3c5e681232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acc0c494d2da3cbbd535db1c434329233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339dfca579187de92069d319f78ef6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce5c23971ed04d21b56d19c6d6447235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf79d94c74575639c00ad6babfc03d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b76a92225a621430706a7a0f2779237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da38b00dbe37d0abc5a5bf840e77375238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c71d4548ed5b3cef53f6de78610d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aadd12956b20a4ea0f28f91ecbc39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510fe41399461b7e32f7ea4e0e14be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa7947a379b1db32eaaae82487278242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d82a289944da9385101a9baaa5ebf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf9cd9d66adf507c985927989a00c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b488c2149277251f9f6de8f0ccf10d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bbe1b65dee61f2692ad602f339bc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3e93a6afe83e93ec50f794d13761247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a44d4783bcf6c0b0bff8a9b825ab4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251997c56eee14394d5d15ae5e34d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d27500697abd88697e0c381532a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e98e29e4ba2ce7c333d48ab9eaca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f4ee714517154a3db9ab38a00ebbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808d78d710dee454406558b45df484253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f7b4fbf2c5983a9d8edc2b2a6bfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bfb9f48695b15cf03a3c74657777a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a71b194079e944285158cd873272256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011d9c89d59df73d484a50c9768c37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf422143b577aed1bbbbf2982eaf4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486bb60db3871862580cd90b5d4de34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f90c088c1fdddf4ef1cc992e436b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b281d37f126aedf671a9592634419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a31c16397370555be74c067fcc7e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012cdbe8b1f3346ee9ad355d8ec420263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e10333753fcafd38e0557d7d6c9fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5680ebf31bada80a88c5a2d67d820a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d6d56c17c861f8e5dbfe6d9924f66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a7ed3c1c8f2d62bb40ea758ded948267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109359be9b7fb8ee219292a118d7a5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba3de84e49a66210b4f6db5ad52c22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee146673f11a4c0efcca8a6d419c8f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35b71f3c3491889ee5c8055592809271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403778336f9ed9b29033b9d806658e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa13a533a611660a498465c2a86be6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77643e6f593b53608670f470885d70ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd9cfec126f5630af1cf94da520695275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada2f7c1095863644378c4ef067674276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25ccc652dfac40fb5b21d1f75a7b12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1814c78ed1c16f16b4a21997d348278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd4070b1aa0876b97a0c6c8435e24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd482183d8dbbceaee8350158ee916b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34a394b37fad33429267a3bb1df95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d545bf491d706a94c62c763308c761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ae82d445a21fb0b2b0ea7b9afcd54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e57d2d3876f4116c3f2f1995eb30e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425037feb48b8abf91ca2bc0c9e536d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cdb3a727cf89af6a661e9b096002b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2523464439f56e5573404dae15aecf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195935ace5a28fabbc04676b7f19c259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f62345907d6c73df7f71223df559289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea0d17730f1a347f42390c858fd258290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a69b0b4a7d144874a8d7a4e52ef8f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c4aa83ef2a07b6c184e2a68e6c2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e7566fc30f8e71b72ec7de8e42b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403f85f5d6adee9bc97d10bcafc660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c76ac3d323703f842c4fc1e59874295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d9b11d46bb2c749046bbf0ea128b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fca664df9981bda6d4b2de4eed2c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f72342cd7c9e95d23091245769578298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba71e2b46e5c295343cf212c2365a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d18af45b3b20f0bf5ce33a633300b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbc3d77b07b28399be7ca984e0142a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7ae8b08de47a443637a0f2111fd25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa724ba2f177f7e7945b7d21e81fd791303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5955c190c4e936e1dba3e8c453dfef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d45e8de89197d07c18040c1db9272305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810381cc6e2fb26521e396bd4c83d601306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a848723625d9b0212ba9951a2e08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca3817a267495203be2dce8fa34a33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffaf502e24a3671e3c29ace01c96e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b08418089de782d2a1f1797c98ce4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d9887a5e85e2814b67d7fc73acca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56ab063a50a3a2f83aef783b45be8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7cd6f0318973cb5e26b40dcdff7ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876a26f3bd9871e935c3ea1d76bf9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e5361cb5ab868b6340da9923c53cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed20345a46e2dd628c58d4cdcecaec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfe9f2b2abe9b45459430080a50f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2dc9361736abf60c663e60d351c59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac1b4b47919b92d6d99a6bf95dd946319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028ba17428f5dde875f979b44b80e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f51a2fd0db298caa035af1a26bf552321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876ae88bcbf40540b1bf107795a8d32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c3fc9eb1ff631dd59cc865c7a4ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d870235945af67a591322d81d5ea6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900a533fe74ba97338a96448a727223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a12b6231668e4248047480e289b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38326692e5f6fa592d6857f8a4c31cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04714d36d61498e46bad979efc66819f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68843b848a90b8d744fa6e173435de4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa6ada80e3269ef04a38822aea8d6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629c271cf1146abc9ef741435febdf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a013c410363e7223df6b09107bdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072fbd1fc516054d7e6d5b95065600f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8192cb0eb339be51106d24a219452334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e7d4b0df6b87af41ea4fe3554df70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50879ba5879145baa640f3f9b498da5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17373477040d7fd75186e48b34e40b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57f3bbe571fc32c74453ea3c339d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d5ec888821de6f8ac11e7ec102ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5cf7aec7a5bd138e7653881005ab9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f00410b0897c477bcf9d9bc545513341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd7e031db1f8d9139e9a08d7887de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75861e04d9f2f39ebb27e4269b7d7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595e18613409cfb894d42cacd76d00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f652246c41ff1afb0c62128fc8dec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b7e75e9f8064d4eb486db18af5574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460de78982c81ee40f88eef61a4e518347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21e76b85fefaf6fbf1d7815de5078a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354f7743361b1fe7eae0729c89c60b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1207de3ce8f0456eab1cde8618c8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462aba9971abbc4013a061dd7a02976351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bd21e3ef587224333a6a5c3b53194352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76b6188bb2d65be65be191efca037353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f780f02f2d8a4897e3c406214f53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245543b28075fac2af30f80585939004355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b0901aa0ced476285218ad4069e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecebad6711153da3bfa88a4e24d416357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf50ee4a7360ba2807fd077c4757ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee988543f90acd3e94373e8b14d7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bb52c8401d56a99920789ff093f6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946fa802f258960bb76587dc2c24ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d45f044b6f423d9d359dd634bdbbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7bbf181dd185ad4a50a76b49d2fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66d32c30c6069cf17ea925fc993e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2fedbefa3c76c1f22d6be7e458c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905787a31ef027e445fe3a46a6ee2f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3f4cbcac9358e098e5a8a45bda69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51f692e2135d88da6254b98c798c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2ab16730d8c5e86932a803a58ea8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb4bf9ce0f14df769a70e833c30939370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ec5155a5de6a15a3d786524d11b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5791ff92027265ba91868d0b90e62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2100505efbd96eb1a887ded1ff09915373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca38eb08ec6cf5a1d5bd6f03ae9d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1652ccedb925b2bcd2d0576ede7b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813bb404b9ca44b1075f1095755063376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a974c590032bedf58d41c4f91e03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0446415dcdc9226a0bc1cf4d3c2df5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84bdb1a74b99858f486039f6c94b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0868b511e18c3fe589ea9ecc1585e19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e54718d60c05c12808ee6690a89f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e1987ca8d66ecd75a7486c253f36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6f8245adc068749f94e6ed32d2c6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa10191a135cfb0fc83bd9c27bb1dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb3b068f78507699cc490b9b9d6ed5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee4b3ad764657d1265dc62c39f463386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284ca6d4cba2ada881f5cf2599a2c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8797bbd2734e85dc0cfd6383f2c147388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e948dd71fb5940ed811e06b2be0c61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a0baedff4753b4dfe8f10018906d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd2f818c9feb1239050176e17ef32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d3dd92cfb9946c1c82101e7e8914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c66d6d710699cfe8b83fd99f83e9cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536602a875ea16bc49f4f255fb417e9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa20d229c08de22d6d68d9d32f3094395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cbf737fba15d6d103ee944e8f2473396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322da976caa9fcbefe69b05861f044a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6f15513dee62f1aeefd21a986470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ff6ecdd25f073e8e83fea5f77b20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff5104c740ea9d0578bd0d9d91d8ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5e56c854d44f0ef28ac0c4ff0377401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd80334b4dc2947b5faf9045245609402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a33ff7f9a0c6cb20736c8a726fb493403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca76a7e94279f3773e02ce855c558f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025e276d0a27c7323acf77515a05f33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb55a0b84e2060a82a49e13ed649b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb44a07e132067d015f7a50710ee3c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bfa917b7306d4679b60ddb937f988408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77707b72206f1cbf2bec19105f864d74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7e6f3b4d710c8c1f8ea6e4653fd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e029d2ceb85f9fc317c00bedafad869411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14a4bb232d34c6b48f0260ad50a28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33bc0676e6001138c224dcc7ac9ef1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab36ffc533ef6ffcc4a65bc02b8ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371c380e4f18202f8515c4ddaf0dc42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ebe97e9f2f037d447675873992085416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8956653a58f7594b6e084f8b8acb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efee0a9cc7b7379443fe85d2d5262418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e899fc5f4780b5d2155bdfac06c1af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dcd801be8a53e7d9bbc108eebca6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a642edd6117c1e94a5e8cf1a366bf7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dea50db3e33d497bca5bab47a36f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8014231de98d6a053ee44f1ba3e1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b25fbc00811cbacf8aade6737728424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1669e395e18330350e49ab43b9cc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c09b171e8943a597a72fcc108a5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffc132ce0bdd805c9375f83f1fe9d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404920de9429a4fd90237588fc60a01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aa951125e9333b587a937d13808bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2c772703e0957e89b6c9c5922c10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454366efd62be770a55a39667f284bdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c19f4942499a302ad63d091c3f315d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3708224fef2185d156d6937d3391433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f369976fd59fc26c43fcc5b4b453434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b2827e77666c4f19fd67f7f387bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741350db3f9e8d0ca92f2e68e56318e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06150247842a570ec526e7c1c92b6eca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5312181c539389b15c74970f2352f51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9168f49e3199de76572322355bdb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3881183fc80e4389ad2c6bdb772344a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f94eaeb475c119e2020c38001b35a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1078f9d396e81eb785728f45f1fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4398097b4ced5e0149e356b442489443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b3624ce54fbf66c5263b2363082b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0b3e5da3bf4e534e62d81be7f73b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313470671e3cfc4006aebc84bb7c65a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f039cf57f9ee033e86dd376ef520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ee536571012e36a9a4afd58d4fbd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac631680ce6ace87971328d5b3df2ce7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ddad23eca7c3814f651b6ad40c9b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc58f1755f9446f92dc3d14c0967fee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791bf8cd96e927df1cf0d0dea8427d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d94f8c9d1bdf49496285930780c05d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102364fb48661ace35cc63ce10a8668c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894abb5a1f6ae72b4fb6aaae28703c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ec78d3a7fe0e67f0c1353803a082456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2fd5c600245256d0a15eb1e09ce2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc109caa298fc5fec62ecc9aa3e1c3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc28386352714023713684cd4468a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe47e7a5dfd53ea2e07e113b9c659dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38410694996de363300252410d94de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22bef4ec12d13313e55d4db021191c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482c3dca2ae97e8ad8ef4745e75309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2dfd9bb408a6525fede875c91a2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde1c947afdc91f6b18e4c5ef7a1a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f26e991f6a13f8d747346d6e29067c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c57fb5a9672d1c0540e2a14334546467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033bdd2de0b3ce33399f8c6750d12a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed500dca8e48d5b3ed2fc8eecdf4c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1cf67539ca225d3f09c9c5dd5c6b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59dc7c7def23f57ac8cb8c0dea648471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0a673ca9e69334296c00ea1c0c80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96b9bb1ff448c5a5b3092dc874ecfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eeb5e6b15a59e2b7d0cb73c0f4404474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ba2f8da8b0ba3f5de9958236ff48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c664993c5a3903cbb8d5ab1ac1a8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffcb0694a342a1e8c8db840b26a536477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3de74fea1c26fe721e766bf1b2443478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a7fcfe5671dd21b9a8716ca12ced479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e83c8bf191c99537bc0f6f6eddde5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c90d199a4fe195c6fa66615926a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426889b3c3c7266194624df7b756a651482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac7722124836ea40d2e694b6623aba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1c71042f1979f44fede456d6270c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ffa3ae77433ad3d6e3a9932da650485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c2798563affeaa3135694d0e2a97f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f63dfc29f81f2ad76fbe276c7c468487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caac8820a78848ef2151dbb6c07eb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d7691f8557dbaca9b19894c4332c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44723e30d7c56d59c3797fa2c1dd01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2b244377396dbecb6983c93b6d5e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5955fd281fbcf74dcb971935af7ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdad989a54a67b77d69eb6b9184b16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb40ec758be1ba04e9bbaeb0580f23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c894f1c130b2244225be7ed4d0fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb2c2de4522eb58b792a02a0b844d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e51166327f960e01af557b31a4bbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68774eef095178abad415d503c96d423498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d51801a8902aef8ffcbc5a61afb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6771f61a8528fb43f032a41308b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be7739a1bb031105d328a6e32de41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece46411538c5b75f08d48c809e79d3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8ecab7998fec444fa7bf257ce15c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efd5ffb1cda5dd0b39127556f8e810504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf070ac4ef23ee47946d5a37912a48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df635c261d8bee73bc8e85b4402f9d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533f9511a987c28120228b7424d9315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c136554c710bffb2da9796c6da363508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81153dda4bf96677cbb8efcae283f289509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28029cbc4eaa025bf9cb7e1550afa62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e00e6a8c90a7950efc6b5c185c449511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3942de5ca198e10ca7c1d71ab92c203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01810b8e395a114b096e1a40ca7e1546513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb919e863b1dcb7a8d710fd6843bd892514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1373e0b07023d5a37ffa4622b6f42a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a626a0e8cc7eaa0aa29a90d281c74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df62fb67099f1c6460ffd69623f33e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5063df102f1e7f9d6084eed0acefb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bcc08d271c9a7e2c2cef70b96544b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd61e9be0e80a1e2368ac4581d73eb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18450d0c328584e2a4866eb0f82d3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dca68b6601360b2dcd56043220e48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374fb7b0ca19320da9efc9676a00b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183a0c18e58a932e9229bdaf1fa5ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c71ed480bf4851a4efa8688d7881ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9210bc00e36953cdefe68ac497453ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a40b73be6c787e8c7e00bf1b0990527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784433d2f9dc3616957d044b6c8577c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f658fad0e166e038ba96370aa93c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0636f84ec139eed659bb78dba074f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf72140f2363bc177ddb4063256030531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6df99cda1e344582a2c324381e213d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd7efb66abae68cdbca6d31bb7554533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797554f8dcab5cc43e652046f9d03a84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b47cc736ef70e3b353286e3c05a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b48fd47942ea20fb6b82e14f37f167536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031333443a04d1d863ee25ce71fe3794537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e88a615ec8ed12235a00df91648110538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9382d9995f05c8c02d5876a90d72d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe33889804537c44b197b03805aae6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b6591d53749f1ea72b6eb526b7528541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342139e9f9956e11244f21969bd1214542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e3665c48cbd3586a8dfa215629d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288722ed32612c14721c26012e74aec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec351b43a7601daf02ad1f53091af313545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1970ea6e283c413f8e68c3e398b2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6455d62b3c71d6b27ab54006688b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09872919384d5b4f513d70c10f2851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848a62b29e39648da5ea16a0973d1ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06446d9e2b123adf7ce17e00c65d21e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a50fa98190aaabc97a152a0dd61bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cce0c0862315969767ca76d81d8d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517cee923f767c0421b71920a6a9291553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f00a11c703cf4eec432c50ba6643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f43cda9d714a4a4a54fca4115bb073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f724080a1b0d3462bf5348e84b2fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e89e250c5361f61188a43be3321b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1de48a326e9beed47f6742f328c86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30665c7798f9a218becfe82cc3eccc72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879051ee18726020024c2bf0d073d3ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362deb99b21b4b3ecd1678cbf08d37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6d4cecf313f54d06fe453778ac4bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5243dc9611ee941433fb9a25bd8f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6407846069930fd7c0c33f69d10714a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc355d41a20b8dad414c7368b977e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1458abe6420b4efd444aff2b3d51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f070647756c15e6f542dea0aec05dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e85cd2c40a69248c82fdbe4885a38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a920806d980f6872f66373e2ba44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c9fd47fbadcc26044f9889f172d56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f2cbf29e0b6f90c8d97734dd1853571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305dc541d17e79e678e64b5309fa9cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329083537c76c142c76399e3349150c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a9e729a0cfc716484267a6c747f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257409edfc8b3408c7ec6cc9befb1f90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fa082871c31c9893cd0c9d2ee098a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540996b832ca550c82952f02facb7e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948b80793c6278d9d4afb520e9b25b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05300a031283b63f79d985ff6c69b965579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877bc4a8e8307890fec8464ef8c0eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56cc6866be8aed038e491ed1c46979581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b3ba0428aa3787b4b00319618004582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad94aeba178b32005029ad8009c67c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15361428048f78cf6d5a8688c94a26e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331d86b5781012fee6a1dd528964022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649488b4e891f8e0798d7bf290ed4ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60f78e932c00ea77add062bff26e8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481b061f99fdb792069f27c54e0eab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade33529c2df738de4cdd391f11d0d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3035a51d9e0cfe7437f8cefa8c031590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850b03ba0b5a7c2f565636ee04eb924591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a33802a86b3f5180aa904c9ebab73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d26cdd0485456d81ebcc407eabd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c88ccafdac687fad2462f47896eef2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2211583c2652472356a49853ed1b5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb92f3d2c1f708f39c9a1f139e9c371596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f027dfa3220b0f5b5897374e3734597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162a7f6d035a01e6b47a4df475a3c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c6538616af23dc46c77d703f630a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1ec666267ab3cb31558e20830723f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f711c829843497496173ca2e1431b6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c61c5792da37f8e032388616603e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c07a074f0eb09a3f9df248275a6b63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f90528e7ccfe5cbc526bea5b80084604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78529b7cae3b05062d582c213c297e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154cf314a063890bdad03d56a1a1aac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec9cc644d3d431fcf0dcae84a1fef8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef266ea4c7f57d92a251b345261ad01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4f26e120cca542f8ada84fd78ed33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c6b7cb8ed5e9497b85041131b006610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695a0eb2cc8d3181377be87d387c6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a59054f51ed6464324d8ab0b9d24e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f0daeb000f1518f8a0ff17cf2ddaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234f354ea6048444455eb5e6f998f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1922e03a7efa257025b649859fc8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda85cca00de1ae0953935af404d601616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059505a7f758738937a809b26b0b29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f366cb1f2d1109b535f622d2af27b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce487e934bd922f367942375ab85e2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22871c4eb52b7079c9a5b570881902620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb924545fce910a9337c59b0803a617621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90888fca2f0113fbb57407d0c5795622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce6e60b86192e2882eb8d47986d47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd08fe32d86d94a234ff113df57a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894abcf13b85e858b90a569f4de512f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66121a80e1738e5db41ef29d9b945626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6612ee3ac4de4d275f0be523f70fead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe548807f4df102570cb73de1ae5d98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c36b53e67e1750837e43aa94fae1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af073386da52cd25ac41f9c9c2d4aa2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6967a8222c96df17ce423b12732d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb11be427048c08864090987215857632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d92360de6cb684cedb1ec542dab36f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6764b227c9a935552b0676a949af7b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881bae35bfc0ae6e57d90b2250a9fc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957eee5a67236a3a12e138494306111636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc5f27f52eb5bb05d4903ee59abf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9200ccfebf58aa3e8ccc27fc91eaf88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c53766a224f3d0718e2ae006cb0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe424f3bb3f5e4bb114e3e2f6e6ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165d2a81f7e88cdb1d3ac06759e942641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232b076e60a805b83dd5ef580d445a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695f27d4218544e126d7db878c1534c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a4891cae7c75edcac01d3acba742644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c8788efabaffdd32581be767cdf3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1c4deb612f36fd69f20eabca611a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0613997fa1738c9373de35088df2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d6beca9ec5678e28d2a3b7bcfb937648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ba21a71abf42b64aa660c938a07e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961465d96cdb7ba3e80bd96b6b18faf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac54cdaaa971ea691fff13b010a3da4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74ba87c3da78deac24de4588390fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94708dfa6e90a45e1cb64b13e35bfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85329dfbf19fd1834ebfd40398c8e07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38032fd154cc0b760c7201ed43467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884d3bebb54df1158393eed433ee434656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457711142d117681f2268d9e243f24f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b239bbf56cd65fc3fb9b13cc3d58df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8d52e298ee9cb74196af3a462af1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb0c269c66b45492fc91942b2a4bca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba0e3665a9eb2e257ac58d4669786661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c34d82894b7ba3e4bfdcc34077438662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb21bb7e6e810bd17277f140548ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffe8e15b2800a65e6d1cca7d089e34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa629ce669a48493ddbd9b879ebed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86ceb0c24c93f6d2f9fdc978e5b931666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf645b623022b04fe37a170e84c9a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358245d213461361730f62905f5ba14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d5d756a52b38d79ead67268f02278669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5106080f9a7b8953852acc5c00ea7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff387d5275d8e3d2ea44a6f3eba61ee4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef8e08819af2966ccb693828201ae1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3673714a6c60c0dc0af0e130838b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db417691e9121df61395115909fe578674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f085251976784b4dbb99d113178162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b33b9562963089f07bc3c4484313d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d32bcec660c29b175c01465ddb75c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce3b4e147997ad12af1a56e866e383678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee717f0bd2758cf414c5c7942e258679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dea8f52c906c6fb7755e131e446cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b9f63a0a0bd99b1e1c0b660280328681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ad1ce30f3360e38c455e814ab46c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20eed398d1d003f3bf80d064ce1bc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b615a6f0fee48f19a0464276ef4ba8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b85cd272719449049e00eb655cda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b92b5fe6764a9edf83b9eede415cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568000aeae5dd36123ca2051737d70e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754c52513e6ca4a65a25e9ead82e79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ede872b700408d93139f15d09a4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d50a751206480e02c5f658d0a021690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2117afb82e6d77a42729f4bb088d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb3df4229b9bb776bf67d595fc821692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f8aaa7c31c796df35feaea07d4d1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb157e7346a361ec05074e71b76658694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778ec0b7a904ed92a6700b89ae42aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e22de5526c53316936ebdce70a09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619be0921f9e2df0489236c6ddcdcb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff8daddf942d87aefa10b8636cfb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f0b1f12703d8b7efe76ad3fa4872699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf150a179415316fbee0f08bcd11ac9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686782ca853ac411ed2abaf2e5f20601701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5606b6863c6c5499d625c4a9fec5db1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70216d32fa1021456d347db735e614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27287587bd0c2e26844be330acea5ab3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84eaf2bd360872fad401ec4c4d6050705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc4d2f03065567688b5c03e11842a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb829f6413e680cfe0dc75d2e38be35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae0272fec26b12574a90013a14cfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d26016f62ebdae63105d93721889709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c264989bf200b15c30222f0e6ea82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5af9998224b86ffd3c89e40ac807f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a1f2a9c4d5bccdf517d1cf43cc6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac5b880546c9e6381eeb6f750acfb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e6f02f320b2126ae9524e6937bb7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c97416b817c51e42db4da6b7f962f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f77089816fb12e437081b5d9246a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833209644b70633d633486f2ad77794717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c1361c59561cd8de14e07dfa7b45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc378127746d3f801740d5acb2b6d239719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac0c12805e1d593da64069ff68618720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08878241376c867d83d63badea72e89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ca644c196367358bc0a6177ac965722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de11a560e02f9bd6a4d3b6a090026723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7b3481fc2b2a5dfb37633564db57a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71121b0f9a32953deac302e52b4e72b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f262dda2d4de233c6dc76518d2a1ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad143f245d1326f6798933a2318fdfe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be284b7fd21f46421877829ff913ff2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffedafbe8e16bae8a9ce2405d5e035e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55cd7507858c3e9db87271ff0c974730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210993f387a17ffaabc0fad24598f6db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ef7de1b891f7aa468ff263e43485732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e73c97cde32479811df4c058eae4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791eff033c4c5542a21ba73057ab080734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a188dbd4e11ebd56481908278f48d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc81983391b5ddee5e39ef35ac133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9202a45099fefd90a0b4818e0a276e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51959e1df992b42740a8b3062fd26430738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4783293aadbfd5ea7477ea2968f2ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5682581bbbce0e9ab5ead8559b04cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ab012966256027548331ab403dc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccde377d9a3940207c8d36aaaae31d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a509ce59a8fff583fb5b1dd8e868e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9642d60dd384966a9c428bae93fbc9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb97d4424f6381071bd2876d8b5b25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313552260ae78ca0f6fc5e9d210500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f7708a30d6bf3bffaeb691aeb9c66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532846d1769ed6fcbc5e1ad419b4bc6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500005d10778b6e42659c00f9a2b6176749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f856a0d3d188a88ecae796b0980b61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2b6e122da6a2f590604db691ebcb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc32f114a093862945574d8513b20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6b53a2d9bfb04d590b0df64c2fe9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c5be6b145a79be30f0203415aaa71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb016788ac81ae3fc802b2fcf1829c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a536a76c35d0abe464cb905bf634aa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62800ee1ea6fb393aa81381195d1cb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663ad4039c245a4e1378a46ae4ea615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1468d9dcaefe14ffa1b639d135edd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af9cb1725018c112a8eeeb4039b127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec8d3988b50ace6c5732e931aa5c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a53c695034d9568da4540327d99af69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd01d4c8014326b54c0d255f35b9aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e674ebee0550f4cd5aa86c2885d8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280156ba0a41d5ba93d91d6f52c7299912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e665a35d88cce18b341cd1702df013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55d46b12ce0c6cc4ba1659cbe70ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4594d22dedcdf20ea2cd86f7c6fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc54fd1bc88f5908e497fd4e98d7e8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc2d58c4ca17718dcbfd618cf297a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096694cef17c92b4e5919a40a07c8ece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47280d4ef824fef66ea64331e9ba433319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d308273d719c8ffcde0035c52b8f5c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325209a2235fa7d059876571684ef0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc49385ab1364a386bb9c91ff4b8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fdc33e6cf8adf8ae8796d584665a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76424bef14892e683348904738fe5b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ae5e637b85d35889ba73293ef02925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf53c5fe50e6338c71fc7989a9d56126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a791c3df863670cbcc15cf5b10ae80027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9febffb207946a6996b7bdd43e46b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0a69cd44660ce480f6b402e83d70929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1987d1580e50b5b768588283dd8bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3639644966d5e8bf8d6fda98ad9ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925ea9d68b154e22c97bb180b1b326632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9321b0ad44dbe88286465074e6b4e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c55677eadfb675a172fa9003e8269a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c5f8e9db3e8a95143d45a77ef273035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c195a8e12ad8784401e0873f385936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc664670bc99c3650808b6460c9aa8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151991c9abf6e083da9ec642a215711638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707511cde51068739d7dcf24869915e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba535305771e664814f05e4ca18888b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b548f25b9f3b44fe867ddc2215075541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d74a16f02113ed806f64e48a239b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a1712e6952118c54efe72bbfca24343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29e8438d549d5479ac6527033453e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121372cb79d35ebd3e464c666e1869f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ea0d8ca3b098e61ffd1b39e2dd9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e7688992065fa0a466850e75b40f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176633c8a54a73378136d5f33785f85248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa2cee914b5488c132e2610d9e3cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5310cccc859e536d13c50a7e2ff764e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9d1463c7c6f1a7d2188e490acb2dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a67d351b071024a8e9bf5e171b83752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7530f4dbfd9fb20a4355f860597e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917e8ef78551d9071fb7c39ee1f8c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0664cdc967c5740a8bcef0efdafbe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802f0ca7ecdcb67144a6d21f6dea6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55d883a8fc709093ed8adaf64043557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35713b15ae91febc7a40757ba10f7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a4be5e11e816dec03d9b5b86575a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a328bd7ae7bd0920a3d68cabfaea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea04c3f85da8f6cdde3d7c9794f5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ce897e0c4bdf140f7c2a97d77586962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af876a7fbfb5dd79fcf6184824d158463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d004695ece3765f0a280164438a1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b37b358a47acf36210512137886365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f292c6cf5712c0e369763ab2ce486966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca30b671b27a85822af64becb87efc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7ae3e0f511bb0fd6ba7efaf5713dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597d49b45b8a1d74e68c969184a2ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152151410a5bce3568a6d19dd93f4a3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088877bd798ad270c03d83b5650c9caf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e05c5526eb853577b611400a6c25072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f872ea9996de96da20c3a3202e9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f61ce3866dc3c6787817eb52f7c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef76eb693c66dd9893c4d4c90dbe5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b310b955419962b8dc97cac684b219f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65faf9e160f77ae217f6414eaccbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d96e37f908fefc1c3826951539061d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8915f0b1fbe8f5aa044e5be3ef5f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacc65f319d64ff25216cfb0acb92da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688ec5190792f72a181e2a019a865881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab777bffe79a484399946971341d3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a6104a2cb8d8c11eeb3bb1edce5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a718c4af9b3de9e797ef9aba6adf17d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc391c6a526cb058a967fcc84ecee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb37ed801dfda7ceffe9b464886c0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8a10bc1bdf7115fdaa1da699e434e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966111a4680fb35a65610b4ec442c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af3244f9955373a6a2ec96c8a4d83b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfa2b9f1f2e51466b24e45ab94849390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafa9d33e14d2362ebf8161613211491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328020e515f19ce3516dfdf45c7e1fa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf82d7d02bfe041210c9f5fffb9554b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a661b42bc9e7b8bfd897fd56483594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9953e7f8497a097ab0dcc5d5ef0fb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c4655f30b035c5e8c7613a4cc2c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b25fa545168109ffdcc71d143b4ab697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2cc24d5b10edf334f340dbbdad1b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b32a12b5c79e5f52b447758f1fd7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b190cbc1e60f68b0fff4acf0f2a82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a78467ff89018f6c6f66bab112f6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5979d24c4bbebf9b938c53fc733c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea814e18867d154f0f910262d9ea97d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e583bb6c8cefacd457275bad5ffc44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d490725edc6a2e90107e54e2cdca2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdca4d070d03862063435aa0671934106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a7a622f65a058358607f64e4ccc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d450d7c396c948910d4d1643e90d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1623c155d14a14a19e2aebf1cff9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365289b3f32da4362cf3fd8218d0c94a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de25ccc6f1c1f85490292ec72d8bdc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48761a1cd8a2d011a30cabd1d84901112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fc08214eac256b006d62984b6ec35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9ba3fb79c4fce54c4965091cc9294114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba91ae273f70c265d1b5bda87f5668115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac9376e350e0fa3be1f511fb038fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62cd268757c6244e0e4b0eb9447d50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be42e82cdd2b2a00325ebf2f40665d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09cd094f82181bb7263423de4295e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66572e3cd27facafd6fb554e06e89b7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c82129261082c9633340065407f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a904b851cafd4d3b79c7c1050c2ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305e02cc5a39ecdbc6f793312ceb9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea117b6118809faa5895fdddc7b9296124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c1429afa96beaa3e46d6a0f15a3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64823be86134ae923d50daede53e69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c758c64d60eddcaaf0b3b214c73d06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227b3c7b0f01368c22de2de4d2900b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f14e1b3eb2e4e449b25b83705dc7e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1fefe826f1ce958c74f2a3913a349130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4055b633426a7738651465578de400131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8216ddd09a6ea5cf1aaaccb9028bb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd6f4b5ffffc892c525438c36fde2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fed7ee8027301409eb01ebb062c6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061af3150cf57afcaee94ec04a42c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613450aeab7edc069b2fbdf76c3443a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b6aa2f1fa22775305a5eec1ff941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f562f180cfc3aae8c21655c6cea6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4425c534132e32469d87113667780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453329499394d14df8df69d4fe54ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51730c7d6d6ede14e26bacfbcf8c2957141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7f5727d6d6be6bc952ded54a1e9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe531b4d9fa0215861712f3fd0d1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe1ecf9c30e0cf882c0d2eb5a4a41c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e85d275f714cadd23f05df4a35747145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02340fd5a632a85f5b8a52c42477dfba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a34fcd5cf3c62dacb14c24d4ac65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9260cc850cd64319032cd65c5402c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37d8cd643a3a464f78628f2617a501149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa77017362c49c3d8e722fde2b83fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae395e482d38d1ec7a970a804736a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4f04a0abdddb7f57d507e2a6a3953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079c347fdd14196ed41196cedd2202153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb20e38d64dd38c48ebb2138d93a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694351024c6aafbe7ba6d870deb0f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa1856a93b421b168ae1801394cf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc6cd65e5b51648bd6367d2288407b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e596c768ff3b90f1859f555cc071a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ed7d429045b945a0309689611990b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d77b64e345fb9cdf4e0221155509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501772e737fe063a1a0c85983b2ee14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f54f20ae8beb16d2701625e518173162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1da3678e74e8673eccb9f5a2aa6cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51deb27553bf12efef26ed815ef88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7acc758c7f522776aafd33e6f9534f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc62eaea8a10c57a574bf310b0253f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920461159153b0e4e566c4206eaec9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401719ddbd47dd54aa192d6cde8d289168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af165baf26cd4580f2956fd7e76fc5a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072eadace7b86bde1019fbab22f58d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bbb207c9cc546f927acc7349d1552171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403074dba3a7ed80bf4a8637872a0fc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f15b40d3713503e94a7bb0313256173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ce7f2dec39e404d237bfffa4eed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e11d2c7f219aef68a804fd538373175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b15a48b91cd9fa68c6f78f7228db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c22c63942f2d22a44fd1acc053263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f414704db16db014cbf24ca476d14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3e10bb54e6ed62b8205736d2f427179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c591c5e46ccdba13e8735f7298c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc29547c1468622a78fc16b388ca463181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815238b613c4a64b359da06e54d3fe05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4ee24b0fa0727736d7f105261b0ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcaee6af2b79238f27da7e277eb6f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048292e89d8115255cfe479815ed4c63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7726dd2e7df5a98aae1987414cb626c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a07848326df69dd4d3f3d262a467187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8dbce6e9e355060cb898d490fc80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6800d628a58db3851ca592c5bb8dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b93be59c9c477c6114652d3042847190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46e67da0e81883314cb4433218fe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56606e06b1535cc8ae9ee83e3a737313192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00f9a8f964666aa2c674e307adf2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce005bcdd92887123d856d05d01af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00439e2bc3a26ef0233a4b7672ba71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e9d1bf27101a0e7b4b0cb156c512a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35693545ef7c302fb82749a6fad29e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a748a1f782eac66dd0875bfede995198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6926a612effdeb9effde745dd32714199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44d9a5dc67a3c25361e30441c44e99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3cb3a497fb62b5bd2f34808e397e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf7a8d24e197264fa59adba46e9df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa8adb12dc3536cf81f7d60f9cd17b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef867dd6b8f29276aba5104dc501833204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd12770979b4eb61ac29a65ca9f9783205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ba041fd838d181dd6e36f7dc77b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c66e0227cfe4c91fd44d85648e048207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cea0404aa6728ad1738759774d99c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e5e021cdd09ecfa686b90e7ae9c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d7e8c7fa303c4b7205355afc979ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1b0773c81aa400bdc365778a7d4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366dfe7c261eaf50675b280c1f2b27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d4dad6cab2765cd4820d683bb22b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc63b6dffc142aadb754680b4b0d034214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d66510c117628f62a7b2e6f57865eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317ccf195f5fe7f41c9b621917b553b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328354715b344c5d5e75602e8e0d25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6b1f275497904bc731d380565b84b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48cbe143ced5ce220d476977aa28f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d263188967ba81dba6a343a90fe28f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db928d5533981f819ad8d802de7e5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f0e69fc95e8fba893687ebe63b4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43219414a3deafad781007b4793ae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1328ddd19ad316b596b2f1a89a9d37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc01d601b215be0c14fc6e98eeeb0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481e2751b4447ea586938e2a7e2cfec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21782b23148e8dd80f3c827fa97b874f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b10324a23fd6f0115d692ee765ba68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81179dec7939a5e6aaa41a40fbd5103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6efad548abf83e85e2bb20a75589e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46f03cc95a40f83044ff450c6d8344231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4d133583d3dbcd4271b2e9c71c99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f105b285b0e13e3e07b77a1f59ba3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb26fdcb14dbaea5a95046adfddc3c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856aac5fe79933aed7678c7314df56e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03605b5af08c155c034bd8f5f763b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b1678ed129b0baa71580768cc50d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56db36d6b4874f27c329a45010e4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d06d8a1dc0f85ef9c91fcec9f7bc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de8fd8a9e8caac3ceca337cbe29a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b5ee5839790ced25daabaabd3e8ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b803eaf26785494574583124aa6dd1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9a8e840bdefab292e68635cce893243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baef3cadafbe81660ef98e4570a40e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b60ea73f57db63206ba8ed0fb1ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf50285164dc9da9a55c9fe0780af2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488e5b0e6e434853460ce027984a03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e5e799451f8372ae0126b49212c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b06478b0448eb4dbf43d328da87ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e8312aaffe602b9a0ccabf766ff5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d6cfcf2ab5f45f953c8c60205f6e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d05687c8607ce29bd35ef97a042b10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a9a99a20b1e39862959c94a9e65a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf251c253639e6c871c7bf2955bfdbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dc7fe139514210351a16b08bc4bb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a85e0efc7927f592d854d3c660769256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdcf35f5dfbb081c4ee91205ceb463257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248f8fbcc310678db25efe4caa158db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0769f8ba17cf38af106ca97b3d6019259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b8ca7c06d000f24eaac3bd354018260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993af9663fe68e7f9317dca9f5be9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f997c015ef1d01a0567cd71d6e0d65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293a69bd282fefb899ee025e809ee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c138dd3bf392702e8d0a3f6e14b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5189bfbd4b2a4ed8da77bd305b3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5559098eb7e6bcc22becbc1c2a5c174266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9b20a08ef3c6362b44954f2998a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073735895fe523dc44e11d6b9d988fac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89ef20b3d3c1b30ac99bb829a36009269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9dc432651e2804c2c2c9194270747270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cf1663ad5715ca83ce836b8c2ff81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3916029a9455360431968184efc3f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1fb5e81cf9e3bb1b96d6f5b14878273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4bc212651743adb3278aed522cba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb78cf4a77e8e81f5f005bd9e10cfef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465faafa543a60c5828f67e001cba61f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638e33699b03717af4bd4bd9a0ba53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54110689dd7637c09932e83fd13a113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625db35325647a6e6c8e08042c5181279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc3f0b016aba3bb6c3cf2af0391ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf20ccf2f7a478893c6b9a93e4271c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04af7ede5dee2db90f58d7a010604282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5659573f0dc697e193f9778219104283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50238cc1393127b9eeed0c988b1d7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb4a974fdcb82571d287f9cb41e46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f9edc085d77b82b8832bc84230f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932a31f1d97df092a7f8865c21233a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ee31a534ec6292d48975b7389f570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b001892430b27cc32edeb4b70884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb4f34f61dc276cc6691b456fec856290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d2af28d04ab93d9b64e4ec63350aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91339b4d7aeb1949b8f1189e166d1b8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6da60f50c3dd5514667fcbcff1c18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed95807b3542fb24fe42e7c5729eaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21543c4b79959af1695fe4c76f4fe9be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd5d143f235dfba4635b55d45c2a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d841fab126f3a30b9d93738ef6f7e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259092b10f1c76f697fcefe0ac106182298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa95e88efc87e38e46a4a4e2a7cf2db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b2f55c70eb394277991ddf113e10f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb6e897996cdafe473c4d6a5526ef0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5896b8a1a7cc4d57246f70f6683e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a078568d9020589465c0e09d741b6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab46bf7f1abb66f3ea391d500f40b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b910cb899c3a5040af3f642b6616b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf773f19a279b7e6361114c47ac2aa8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6f4888c404ebbd14612fb2268113307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59183da13d1637a81442e2644285bb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb9ca641ae574fbe5a68d5419b57c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2506720c31c3f10e1ececbde68b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f412fe094ab794f2dfb17a6d7e8e3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bea12f4a57e2ba339880e2ee23686312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58cb7758d0d3aa5940125040ae6a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f11f65994996a33afec1af2bc5f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cdcc8016e1656481e376cb076653d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c33ce3c28ad6fb617fd77e48356bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d0947a7176910475a8f1808f4bcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce4e50d858953ac83c57093d560ba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a39be6e31b26e104faf5fae1679061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9110430e9cacd7acf67fcb66d9ce16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347a0646f434f46e62bb3353cd3d87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a718652731c6ef3a2f43ffa8ceb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e5a6842c3780e4681c1075380876323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00785838bae8513a4a78b3d75705216324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3eeb1a28a18b3e9c0f24b5a2b33a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21742810c5fbec6cdafb348d94fbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a196ab7ac17e0afec534b002b2b84be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5bd7f687decd17bd4fd9639709f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3458ed5e859bcf4b63371619fc10d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039db5c6d404ccf9da298320655d977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dc350cb537ea4ce1a4acb9dbdb63f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21433feca6059f59c3ff98100703cbb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaea0b5322a5ad96319a553004baa90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2630390c2a0591f0c7500d90c5b7bf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0bc6369a82ebd5530c2d02d16900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ca517cf591369f6a03faedb2ca6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c44557f60ae2d711043341dd9839c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a1d71cd84bc32cefbaa2cb094a89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c1a0263bd7f19973dcb270d7f34e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f179e0085151dca67c94f7c345adc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0cc0929edf36c75ef9e5ceac26578341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de1e97545449b9b9a6d4bb8b58d62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc03a9ec1b2f744e52fe06d8c026879343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954278de1dfe46ca44c93f3fed20141344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0128e315c09e6fbff856c4c8d028f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec103286c807a95bf142c9551f9672346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3de107498af7456eaa56d1538822f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f48c3892ca5504e8f95de3ca6ea4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6a9bab649de1787130c1edc8ba30b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af9dec239a8ef4b77f562cc0d71401350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ad22ff3fd56ddeb035a75daf6a757351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5bef8298389919920dbcdc5c88cfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353670c7acc868e6f801e656f3be293353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679e9854e0d6d9822ca8a04d42556e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b17c0bf2ac7f39445155a36bc62d4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b96bc4549223db68ee2ec6cfacdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bcc4d2d3fe96f8a81f04e19cb686a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1246ef82b2478366ae3edc608ba5f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c9aa79cc7d0b4f4d2e9df48278553359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a872549ec22f60177f5807c07372e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b90bebd8f205bf783c128724ec9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205caf85d2a7e57026986278142c8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9b8062fee7af88db826a2e30f802363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555163502745a4ca27f718216757d9c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84893e84d4b0999bd7d2df7bbb881e7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dba1f0d77571b7ac98d42effb818c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4a1051bcba9e46ec1d4863ccd680367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5d20e1468530ebcfe3001d671fc08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6044fe3e368e2d83d95cc94a47bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6931ac3ce3a8baa43f5e72b1fe993370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb799362a281b5eba892f545e22e1cf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eea2145220eb0c7eaccad09d0d466b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b674d4ed5ffb3bb0e5f44ece71ef383373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a6be3acba42071ec1117897d24b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bd7a919ad3bac46c776e5ee236008375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ccb6c1c649b6bac702504d846648376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6f8e336476fd20ef1a31311bbd1af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702add25e122390f28a10a6d64073b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962dfc818f92f0ffdd6e51c1cc372ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b8d9ad9492eb7d81e227df3eaf8c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03e7735db372c64822e86a3c2b2a8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac9b6bfa4abcfd44f6a1a73641d947382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b9cbeaba6129694e24c83b7ba829c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d6f88b059fce0051af2153aaa99ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d521d5439ecade4ea3d89c011546acd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc9d85488b73ee9e66d3b0115a495386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2b2531f30e2996819ad6b972613a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc802ae4e641c5bab1409996331d9879388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce7ed2e04b5ab737f5c52e9cdf319d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc063158e0a0529a0177daf4dcda1fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e87bcd4b132e0228ba2b6b2536e037391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d999360d7ecb7b86eeaf20c058d10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8e5035c8700d46d8d049f252e8183393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cfa71ae7a6248026cfe5ebb47ac36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4c26399fcf912104ac15a2cdeca57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb83aa8dfae8f970d129464f82ee6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1640e78110af4eb48cab1478d708e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414abe89e12988ab0a586e0570c3798398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b87d3fc7940e21ac554577547639e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497335e30196d780fa69d5f052009c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b5ee7ece7913a5f77f75dc507b76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f66358b728bea918340f288b92ee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8dc59b4ed5cc604175246098aa928403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f147ff7418b2b505f0cc57febcf561404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a854f53c65f37ec60e3a39ca98643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f8750d8562e7df5750056d409487406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13af82dd5d869e8a51f5c89b4d4f2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffcd2ddda7e112cb615b90ea4bce9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5e2b3d23552296c29b22d00651ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018740e708c66eba788d0348a413137c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ad45cd70b9ad3c88a3331ee6c284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e02e2519776c457ddc358841e4f839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b4c09b6f635e4ecede063cd3cb83c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587285ec12ca5c28573903faf0cbaf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d608ef4c01b5c15ff2930ace85a218415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752639b90aab697e6575cf3c987ae2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c33b1e65e1bd8851ea7f5ec42313417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2918ba1d09af692b4a441130adc442418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91daad72d2a123b2385efddca7b9f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d8547d12c4fe079b1bfd7afca97e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d2b58d7dd5e5b33eef1e019e046f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d822863de48ae9b7ba97d7ee35d537422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c03b5a263ed54d062d4aba0143512423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730663b84a07bf3c7ea2778164a5abb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde337991a1863010c95705bf2376d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca8ba5b4a3cf8244179b2596b4e30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237ae7b35328932e921c65671ba47ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7b893eae49d8a6d9a96667b12a4e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046fba5772fce05beec3f5835fe3df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfe0af475d3e74a5e6832a94091676430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc181b90c4f397fd3c5848e8922d6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff22a9c6cfc676ed55cf5b6e043c38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d82603d313ed7274c3e71cf6f8b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a04407f03de4d269de645ea42749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344943598de664cb8e1bf95ebc6e20e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d4b4e964b788e81e779d8515a075436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343315ff53d13553002510509450ed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22731a9e8de0783298e7d1826a471232438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cee2709633c3d4cea049a605b66a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2621d34ef7f8adaf4a3eaf8d2b4158440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b414e4a03173990d070f6cea70253441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56076bca16259a52ea0b81f9e5ef0b8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd6755487cc02638d511216403053443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c4bdba4fd2aa7bc51530355ddc93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30975b1d476db80d4c6ccdeb414274445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedaf84e330d6073d9f2ce1c04b4529446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6a4d785378f09fec565babd379d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be9a1d1695db929f3c3406fb4d0831448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb95a6a52f964648d0a8c8bfa26c7c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f987efe13ca0d482d11e2b8a9a50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74997ef56253c02573a9d6dbce5c13c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4bc80209500eb07eab5cc485b0f23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c5f08cb0dab4afbc6c0c8b732c79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aeb91dc854c2446154520fb768146454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de955fb766022e4bca38905b6e45505455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220fcd652bc9accfcecc4d4988eac6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f6a1b12715548b77aefb29ace5ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b794fd78bc1b19ab471a1f69cacbe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9cd4084ba2baab20368b387b96fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404f3bdf9c2f7a48455bbb98e2ab64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556f67ca99d9c7b73eb3c3faea686f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6345361d902ecced3a3caacf7bfb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835178d6141390223e3d175c5714349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a4fd55684310d5cdcaaa6b12aa125464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9366db883f261bc6d6228ae71af906465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbb8add60fe2dfe9385b9b0b3cb5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf848ad77c636b8ba8b75fcd836df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd86874734423ea5fc62cec737add468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbd186523076c6aef6aa0d2539d642469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9769ce64fb277060a9dfd11269a53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb677b285b70c0a6ac28c6b2b7cf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713d0010d4642a8d6ad514d7ec4d7ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b54286cd2bf517b8df6b22296f0c91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf18c0879168e120b9c88699c6b90d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79bca255e0205ad480657c289c385d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663e853e0cbf132cd7239794fe6304476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd53226b0594ccc2579388bbccab87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51236a5b5387657ff82cb7673b7e9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ac1edede361c3f99bb4bd529c615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818288a0f058abadea735357cb9d507480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126668e56adacea311cd84d5806c2953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec34ed7bb4e24e315691195c1b8288482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d3739ca678bd9bd05718f073305f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39394bd512fd5c8daadb5d0798f6c7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0c040271c61b2218266ef816df46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bd9144ec290017eb0c3884dc216ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6919db9b73b83472aa98ecc99dcf7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534c4885e5e5eefc671b8ac909e8ad2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebe7ebac24c418fb0f927675deaadb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135eae3a535afa123a05c8c9d48cfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dde66fc29e7bd4eacc85ec4524d573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6294e48bb29857174fd678b65f2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d0b52e08bfbfeb6c09fee03f91cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185144ea5b53551fdc89c07a94a0a52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee0c14e67dc4189d635bfb68a0bdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfafc229b17a594d72c00dcf750442496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ab67fe154c4d06606de1d195a44d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f19afed38fb6bf2e3677ff3b55ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce15d8b0c27420c472d33d5a09595499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea959c54396770bee768ca55e32db6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032bb6f7e838bd12f43f29309ac9d2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc64927ceea53ab61b7c5dd7501b00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb4b48380e8a35401300b27c077295503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd23e4940d329c939cabe054cc760f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d77732ed0708291390f92344e269dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708d2c5fd21229bf897b9b7539b19f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1baac64e96bd134cd3d7a9340599bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b2a0b67eabfc146ad4d336061a4fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c353851ffbcff16606084da8741f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218442ded9966a926d798f46bcd28ac7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f2fe002faf1ae6c6169c32ee5cd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344993f15a0b851d9c75b0ad3b2fb25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0121c5118bab336a727423293f63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280e95d7f0fcdc75cc073eaf4384677514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ea27b591f657b8f356dc838fc02f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b70d09efb767d5f8cc685eeede784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff583997a5a87525472bf545c945ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211fb92b2adc9f0642a124e626293be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada406a2cd06e491a3bf8d69aa3612bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ff03aa9b755534f2f9d48e45fb58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443380900dbd542ec3ac187264bb3b15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405981e6bb85a62feb790dc8612d1da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13a88a86f8868eb0eb138b850e16f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384bfed18956afa496da2d51cf67c08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebfe131e3253c0e2f3d0fbe6d47ffa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4ed45e612f19d14947d9c377e0a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ca76a69f717ed38ad3a686f41d21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816b56f9b6d3e6e152925ebd4ad026528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc5571571e3204982c2eefc506a071529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7423ed9bfa8c06519213c41ddb16d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7da9c79fa7d0fb34deddcf0a58abb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5540ea37772fab5fdfff22ae47a9012532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1bc5c688912fb7b0ed08c36ee01d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b8859227f56a8bd54b13ce338688534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ea1ab1ef18fb3b3d1f0c853219719535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110428a11fa2c4becf68b745d54ed0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af88b90909dc4c39905ba3bc817cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb72183262ef65aba97b9c5d516cc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c42a8782d80dff657daff6d75a72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4ae5307465edf4651fee33ac2f99d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2361f1e318086798ff61f81bcc9b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419231799799d337930304fefbd7e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed5cf3d4aab8cd9f64dc012b2f5fce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf6e5686b5503cd1ca3cfd1d8bc83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ba78a924eeabfb31283c90a98bd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd94662ea317f108b484ae36ede4d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd181bbd50a4feaf84656d97f075806547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87637e45a4f0d59fc704f8c83337f3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00445ed41cc305d06e5390731e69f67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5742e846dd5652cac54030aa2f7d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143709dc3fa842bd8cc2e53054cb93de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aca7c0cafee56cd98fd7892f208c6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7123ce883fd28368c5c88800b5e51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b84d851673d43bc8e7dc306f69937554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40873cdb419fc0308777969c14f7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b338bea2454b6b98eb0b7dff1cb5498556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503af19b8d7d5dc02f1cbc06cc45c03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145e1055388d8334cfff10edae50e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e80a52f4181ed7d38157c7a08fb1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8971f6c2b8edd10146c2a29288bfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ce1bbeb8ea3a6e9818d08eeee4b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d118e8a9f120fece36a3811b65d7acf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4f1498530e7ad891dd56ba43694ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757e23c7abbf79746b96a3260ce1715564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1a9cf8fafa9adf19f0a96ab1bb07d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138817f1b7cd0d12bb97831ecff24fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f9082ded0c44c25eb1263091ad95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c0354c6b3181f0e9ae3de885effac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb36aa4ea39774c6f9fd6e425ecd57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720524fe10de4020caaa7c371453f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4376ea90e59f087c5cd1e8850868e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144c4d90f136be0a9e644d6005a47e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77e33588cb6209e5ed1938bffff65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a46817f7411e0fbed258241a71b07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caabed5f74e8b4249f6ead9da06b6e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c82a890192dc4dab55a75a46cc805576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c74d6b3c1ea1842c253c1ca68f93bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298411d168458ac268c919afbec2fd6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532e41a48b5066c004874545ad1055579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed5bf445b6f7bd137886389d6fe05b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b6cfe9608f74bd035d2484963f716581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a644067c7cacd8c77587a711e83f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed53bfb0b94f3c9c09640a1342f2e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ca5d4743213d74a257f3b0a80f0ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6b59b01b9949487e1330a77929a19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd79618064b90bae5a290fc5b533c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbce7d76627d2908f4b5e097bed24d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f33d6e9c9c3011d764658427032f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a61c0448e47054cf8a80e5a89ace75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da40019f91ce08ee51af4bfd707eab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57eaba365de2326f1315cdda702d14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c4b5700b565e5117d4a746632711592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda79e163a5b44ddd56fba262f879e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a1a1df20705253e84c6bf3f6c04d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43fc77ad2054f1e29a415f693248d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a707d94c5e05f8ac39a4e3ef27eee3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10d579a5e788382e353ad7d55cdfde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f9361adcdbb161b2db7ac5548388c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28c2b795e3cd4677aee24f8cf97f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85a106145445f99ed498efc25ebaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641b9beb20f7cf263e71fb85a5eb46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bdd26f4f9eac23827a5bdb75c722a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577e86ecd0f7edbfd87733ad489b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0545eeb50adc1e142fa4d28c406e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd9517bc8f0f34b395ff4433e54aa2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51bcc621e2b0a166584ceac9622d35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca302a4fc03eee0ee12a8024d6637607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d415cdcf4f4d13a1838185632ac00a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee9212daa22c6471b3b0e7989fed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b97256407f04d93ed6f9b406684c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d1f450d9b893b61c9896f8334f3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bfec9a42850d31a59633a55296737612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c2e024d3357de60460444d4e1aa90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb11ed71ded17fe18dff0dc28d5d06d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90616f80f35ce49baf1046b2bbe7d78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e46c7335e5220de9b709ee13e8d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98026670013186c076f6ecfa1211c75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a907a104f892aded8633917fe8dba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515cbee77b3f309c4156118e88cedc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa7954ce3f7f8bcf60ae098165cab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff73c58f8043b612a165bb928ed51e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9cc07645d69798a56098ec4d26362622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ff1482ef2defbfbbd9ddc09c0909623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d8f195598e8367a28e9c2ce31fdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483e78e21b80b0ade0b7d855e9d0a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c540bae5a39e3d56ad7400562bc00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aa514aede0170926bafefae6e6070627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4a9fa5ede0fcdb606802381d82d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4ce550d8133ae4fd586ef4c2f8a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea09e194d2fbc016aacae648c5d99d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23378822f049012554da25ed16d7aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52efef75a18caf76c211d4b6508b452632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e89d4ff99706dc341063ca1f19620633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866d159ae3c61a3a31860534650e98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8361a34a37ee1d3477642482fd6739635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7023da7144b8e35635f8482c7f6b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd814c50a61036d0e03a9921f1901d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989fb215a0764890f8e646b8d58e2ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d90a53d5681ab1237023c98d6897c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc19f62e76204cacef538b069b5ee6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b6fc24af2da5ad2bb57463ae7a559641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b568f82aa37fbc2bf59f3401ded37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a481ead70189f0cea29942eaa463643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060758754d1c020ddba38088ca2a60c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135443d645fb7133270db9ffd25abff7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02fb726bd5608d7d290d2eaf59ab22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b65140cae7be732c2e0182b8871c76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebb896f2572e46a657df254c7c3c4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e45900997fc5d025d9c0823579b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6d059388153782a1a97c6bc90d75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62d3b2e0df2e548ca7a3a131f6fa8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d48510466c54aaef8533f9a1a2c8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e4a2e8910aea54f789e086798f497653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963a72e08e9a1e1bb5e714bf8fe9545654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f0ea4d445a1507c584bb0c54fa3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172116266d603e8bef5154ddd1f77631656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064739ed05b59ece056cab811d65b6eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f08181ffe409414ac110d3fe2005d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31fca7bf378a1fc928d5f927d4fc85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003254edf3c5f481e9ff4216aaac93e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245f0543a92110a40c6c25df316ba44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd650786a746bbb0a8b4945b8a3f454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed0bf900ceed782e36cc12dac6d0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328496d2a5ab75eaa29782804088ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860b39600fe092c0de9e7912147c35c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7eb8a74b55da7295693b27402c5a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b77f730acaab9e21d4fbabcca6a22d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501cdffa428ddcd2aa167eb966bf137668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595a9b54d81a0257203969bc5c883c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe535016af37afacda317f8acceed21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2ab7a881c943987166e628d1b11d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0f9e190b196c099034b5de645aa5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c00fd2d5e8d9800aaa2b2e474537673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2ef3b95d3754aa2981aefb119a8ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36467e1fd07ca9df1e816d294b920be5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b118b6df471ac148762f6a672600676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159e954859f5dab145f9795cd6caf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7379fd6781dc7996c86667eda80f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67085f4d192b3b1cfd2ef37704d89b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619734fbb5d236e8e0c9cca9a31d16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0797dbf6a699b3d100b46c0f1944a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d62f9b142def1d7e55472991fe43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1044b2fa46337c7ef15fb54d7963dce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddbdb03771650c21ecfc0c17f0fc17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7914b5daaca21bce8740649daaa54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851de743e957c115147f3e6a0a4881686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12ca4e7bd3e8581f5704574092189a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b0b501ada589289a60f7ff542c66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49785ef55fb48def03cb9efb8a383f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb9a41b8bbcbbf391028086fc857f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04eb83cb3485c75da6b21def5662b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94cf39bcfa64dc4f90e1c989f076b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152ab4f3a127043dc6d53a34e4aba17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac4aeb808d7d51104d98581e84c5b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef602d71a52893eb8940360949e6402695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7b74f3001ab80717f54727ae4b0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbba9b509f3dfcd04dd09f6fff4be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9698f67ea8a47ec9df067df14d0ab9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd7de67874f0a0c970b4e3ce4ed99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e497dcfa06b3c9f638baaf3b1026bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff33f2000aab2e29b365511fec30d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e621d98c9ce8327f4213e05d3ffa7c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1715ae4befe624ab8c7fe93f95ea1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf48bfa0fa3c72f6f5b23b89cbedd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873a66a592477de259ec75894a0565a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd7ac9255e8b53b54ef84e6553771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517568305f85019b08c2662924b05f63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313db71b8d541ca9b5de5a87ddf9cbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d29cfb535fc544d36100c11e06fee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941438ec63289b0e3c340f08f9dd5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa94c33f0e15e4740a2b80495090b75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946932c2f247097fe9597b72b5be9267712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829a923204a96037e70a521e96b620713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ea5a57d5cd363afa3b643669cde7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d399399ebcb4b326ccf287da9fc1eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6469a529039fd0ad68d9b136cec9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5831469d6e954f3b0751494bce7bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a11f5f9e9fe5e5b2fa6e9be4c780ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7d72013290ee203d18514d288686e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06043abe5cde931275da9bfa819949720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621816119fe373c82a8838638dd254d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc320ac2ed414149614ee42f5b893416722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7936df5a87bbc049e228eb5ca434832723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93a767d364aa7cca0d1115bfc22b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c80f90a8ee8cf550425fcc26f274a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02339980cde4545c4e60baa0d3e34ae4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a161e20f6bf0e44d74a5d8a90ba0cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77bd69a39bcb582345cbe80f8621e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728103cd9ead71f27156753e2ecaa75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b3c871cfb552a1897f11c8db9ff2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067828bf3da8b52869dcdd3f13231cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e3334042fea936176741bdc0641f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fad577a5a5022ec70b53b7d440f5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1825cd8cfc94c9132281dfaea657734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27383afa96e9cd37522654068d77f34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481b0767b6068a06d3bf89728221f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c12076a168b1816a44474c7970c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f56648b995946d968eea3f708bfe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923b7b6373fe9bbe3235e54ff4b9b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892b4d9821c2fd23e056e354267596740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c8bd6d175291bb0cf1b0314c457e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849a282fb3d4164de59bb8301343a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5719513796581edde67e5c1868c01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aa4a1df201b756a92459a2483dd5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c325c254f4696c14c772ed63b932745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0242980936f08b177b99bc9afd5353746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d4a9374b91ebb519f03e43a43a8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa451a826caa123f9084bebcb819a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b588a5aca29ce29e856c87b544e3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac2a671585d956a7786623fe3ccb46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353faed18908c185b748004ba4ad0b95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d17c3059f2ffe20d7c79985724bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690d36d25cb7663c1641f857e2bea0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>