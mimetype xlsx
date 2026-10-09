--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40e7406b70283092a77cf3c27a3cbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b6239044cd61ce74ade5d604560c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b95d1d08e63090c6fae68304629ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937efd2feec6c7941f2f05a7bb58c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f81488bdb83f88e68fd0a07f11eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee7f7cbb6ac71ff02939482b1afa606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03de69158e08b9512448779af9f8287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e6f63c658fd039718162e824cc6df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad40cb24c8e982fd103ca950d0c74e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd16344ff6fa6468e8f2a289af6fae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec07f222c90959ce6e4c75ecf362d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607314db2526674ce612278980a2376612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbf7be0f0bcbaa9498cbcf3d6479613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566212134b837fd89ca012eb2978f0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515312cc243965c9ef997a1e75cc14915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525a073c1f823d19e60f1f521516ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b3ec633de781ca9e8b8f7e8a00f8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f4f70a1d16d2a51a5b6c17fbb0b1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c18eab54a40f386ad8ecf4c15838d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af1ae766047abe8bcd4937608924b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959d91aecc0409056f7f7e58b3ce3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28d107b17bc9845f6157ea7eae19c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758b006bf8dd9f3a95c32af87f4d16123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad1e2697e436522d5f51781bcd50e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544090957d2aecb641c459781846650a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b3845e12c368a6ffc23eeaadb9ea126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8dfe56984d10009bbc95f7f7dd26427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01d5b3270b7c3cb4d39d2f1fb45ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798bb80914c682da502ed544999866b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5119b59d09146b10bdc2104ea0f0fb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf82c367924b31bc1dd82f862aa08a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662be6776865863ef26710f8473e71132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8400e962a031a269fe602af7eda033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d67dccb998a8e3590c77f6e9e423134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962588678983fd3a5b59257ebe7b78335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039a40be3e0d626211f2df9574753c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fcca62424c8f7301d774621e1c89b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cde6cafcab2d8e9c4c4271504930038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9a9653c3bde30d394edc25f7e95b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acff5d38a4c949300faeefee674ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624736fe3ca566d696c2cc145b6da841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a1c55a374ee4b0901ab5bb153ddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f39b0f78dfedf9a896a2f38a85e99543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61cb215db128631c0d02030f7d637f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e58a9723396326c6ec728a103b17145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aae8cd5d76cb62dcfde8bdb397ea246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408708f437e117cb059872c0113fefe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a76f5b3d6541dab1511d239337d5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5decc8a1a3d4170101ca05afc9832249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af973b8ec83ede04cbb292ca8994050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8010617bab74aeca405b13262b96c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf286667eb3cd410ffb5209a71a31852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beaa2c9e429859b8c915bce1c0ba8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36f6dc1d580979d77a8c27bbaac2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352225c9a7a389131374435c550d835e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d456210c629a63ed1a16996ef862256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f457f0ccee5cbf7105cc8138ee3e7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd379e3d06c713892411c4c26ea0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91eccc6791c0ee8b5efafa3f02e8f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140047c264ef7493e1a309389ca5bd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1a3a6ce907a651ac871a7578d0bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a463ba7faccbb680f42fa4df3730fd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b168eceb401f518357a705b23a5b7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f1acca0dab0926b4bd66a7ba8b5f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98260adfc6f50353b13c1172745c5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55a5cb50fc87d64ded8eec794b63766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867609317a5f51bde6e458455aa08a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fe164382b344673f769a2c15b2e5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd0a684aa89dff6675fc9d87a18cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a89725c15e76aff8a1025a94d7af370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d6828cd8ab372a073259803bb69a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310695627983633fe42807c0606008c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332ac96669a75eef587da173861cbb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480aea6401c2c676566fa2c187bb8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32658277b535d5a7e983a2a7c2d7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e456a93a08ea11bd9aaeb55bf3e4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e808242aabd27d9fbe5f778b4cec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f408eb35eaaaad72b8500ea8553178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ba6f3c641c0c9023481865cd017f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714e985b2a83baa41b4ef894425e5b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11a5a9fa23c70cdb49aacd9edbe3f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc834fee53d01e0b7a06b37c598529e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5a198c379a61d9febab83853a40483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc158b6b070b2a783a39cc1cef2e0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f286cf88443f409ff658f6bfd19952085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a57bed5b754b405e5a0836ac0fc4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892a761c237ee0d7f52d93e294312587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1888911722c4a30dcaee5a41e3c9bb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a52b6854f96a05a68d8696ba862689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e111e33dbe1401fc3bdbadc0e21086a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9bcae1fa9bf5256975ef9949037e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fabed8dc0a896384f9ffef3b0451492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df3139fb5dd5411592450dbcb746a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa16b892624ae589a183a8128474e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d410640c8eba5f27abae43c786894895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8332cd3ea17db8f2a42aa65e112f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa4519cc6aab973083479fdb293d2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dddbe008d29a608d07bbca54e851e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eeb9271b2bcf85a4338adf06dd4bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa76e07bda7a228a98b2168fc3a8ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d200881abb3d706038aa8c2924bd667101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734cca9560cb24d34d5de8955d2bf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff088752e9f1b686d42fa1dd6173173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d76134037776408abdcb831da85cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e601775ee6417a557b9b071480af0be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5c10d0fb2014eb8da9b5703385383106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c8d13a5231e7cbd56c59749c40b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534386722f41180a6a6d4bab8be6be1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad9d06dbd6c38b8a23981d507a18b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd6d4de85e3a3b110f5b0ef249fbfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b98702f18231561e363f938af9b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ac2e76fd159fb96ae12addb4e0bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c58e0d99f4f758e53627599b01a70d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db59e7877acafcb746ab60e634335b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0e18f97b9ab1f29359b74f06cfbfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe3443ff5a8423b508b12cd1c3ee5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30727012c771697f156454944bc2fbde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ec34984155f50a33a8d96879a01b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e53b36449faa056621379ba2fc3720119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a527a966315444e48c7f441829f23e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879e9e005343966e9931c4220e200e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561c91e53412183f9d4fc281d16fa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7818d4df23e7ade8b0da20813e680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c2621dfd3bf51ea2f26784556eb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d76a4db289d1c4ef192019051990f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc21d3e4f5c4a988d579a940163248126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8389a8dd9d381f549c8d3d91d875b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50974f762d536d0e593c89c8faa61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f668b2756b8359b9da85e58c85b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1644e9d4437eaa8c67f4069dbadbda1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052acff66301c9da4f7668f82fb908a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6610be7b601b07ac43acdba17ed0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d6b38639e167787cf771401632d79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670b2af96a28c1c7068b00532be8775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac61319fb2cc5da49a9a5d02575d86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a1084cea69f60cadfd2334b0dc85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98987170daf7732e949d727215e2580137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d60721509d5967849c0abe8a361d9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc6a9d2ca8288ada534979ce131aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c0623cbd8acf95f646aad280c9ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d8956543b639d3c9c2490b6f17911141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f528107e800bb64c37de1f871006142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d414bc0abbe00f99ca1631cadf810e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500e40305074ef95ebf958862d200e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92826c0d5922a349e222c62f61c4afe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92bf4f62022286766ff6e25487edd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba8da33afc49484f7f9148b24e2314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792cb81342cfaeb201277f8a914d14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398b08cd0236fe286c0190e42c784e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454834c5b385d2527977a388ab493d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b37aeeabca9c6db908a6c9094c9df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612c92c2bc6baf6adaf00e69689056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4ff44b771f3c6e54d3be19f6c80d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4a60dd0ad186ca7d964e7aa21e11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd077817ccc61b42c0cf28aea7bcc38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bdf48207b2d09c26788a84abc59e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a8872420eb4b6ba1334944132db0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145348496e2e4075bc28870155fc5e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a5266352704d82be3deb6680bff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c8c349860dc6a4c3530fedbc7f866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74257fc57a7828213ae6a72302030161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca9c091805bd83fd7e2ccf67ce2dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd58756a80643f6f98d3ffdd34a3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d617b8ef1dfdaef267bd9afb5bd5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b9c4abbf64ce59fbeecee392d9dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728a85dedb6e141e4a86926d0363fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4cfade30c297679bae6dc57d1d351167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1ca1fbeb1e8f9d8de39775d8bc8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b9bc6b03839caeaaa58b816eaf57a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528388339955d307a51db9ea461ddea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86989a40da24d2012633050b36e8a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de76cd0afce63408e2953d202c9c7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798fe26c8f06710750d34f4d7123f6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58dfb8ac7654c62c97bfd7c1717aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398a9a64cabdecf5e7934eeb91fa66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb0806b218af6c250f9ccdb9ecf0d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff233ad3f2abcb0b6881281316d18b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7d7d800d5f8e45478269f1916f896178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6341616e143ac5f0f8cec3246ee5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e88906370f4a0da085c2bbe2c81528180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc866cd314c6d0dd61013c49902d8026181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609f5df1128525ef4eb7c74edecee9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727f9c3d7850cd47ab35bd9df19e6aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893edc336ab5938c26ea7df43a059ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c4580d03582dd0bad3d92e229738d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8125a41101f33378683b9feda3c3f37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac73ba2edd08c37586e28e5e9212a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e033f93e42c32ba4a2e1f2b24a6133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd60b673d1d8ba78203cbb3a1e24e6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a413a70ddc515f5a2de23fe09961190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6dd8c3abf28b9fe51b55c3fa5e108191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183975cf1c801cfcdc2bfc31b27d244192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f97e08069d38ab791049b1cc1802df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48909b95cdba2f19593cb42341641c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823d32d84db8d2a4415cbbe6697a2b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5e2b21c0d57a6a29f65ce830665b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539954f0f82c1c6f8d6a47561b7cb1d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332003ccec1d5882694221f40d4e127198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27fca85a15cf31a3ac4f469dc9a79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737a926ed6e718222b5c8a17b284d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc829dcac6ad28561486578e4f752c59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db4addfa9194d1146c5e52a96de15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a7d4eed847ba5e670d32588de01ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d58a4d634a888debaa3300ecab821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2692b2c35e4f11bc9f7d37b0519085e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b9f8535b83592773f3d94fc49bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf62333b7dda5b5233d064c7df7fbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18301d3cd7993ad136c08b2fe9cbc17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fbfa7e00cbc0f3615ae58ec6be505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491873b4d116cb9fab20114c14e630210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc17efd239f3ee70c59819b9c0959211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def25d4bca20dedbd5eb7d5c894a655c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4d75f1353a4036edb36182085e51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a849037a13b7eaf537b6ad806fada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0194a222b5ca699869a3157052228d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7fa20e02204992ad78ebbea6cb17d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d3401338d281059fd79d080b454e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a0f25604cb5e5708e02ebb7bd7cea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e3fabc00c42bfed4334a2ea0b0586219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7dc5a38ce795c200892598cddfe90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9df461e9b09e7dccc7974a77b5792221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9acf8b3162bb867900b59d7df7cda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd7899d9de08bf1088e9aa9265d3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7d08c3a074c4a4235d95d5211f43d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece730a4dca819d3cf70f0ad6376c231225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b87d2b8bcb7be7dc6e3e9a3a4815f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bbdebbb9fcceafacce9d4cdd1de33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ef46f53a04ce554c05891382546a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051567f0b0902b98e238112b6c06bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682306b020b59313803f5fc5be18bc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035c1e15c82b077180a56a3c50b92a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7003d2e802a250b132b6253f94898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67973764a5be94356fdebe0b65f75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77bcdf8966947b52f7b78fdee741d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef99c220ebb252b6cec48ac4cf710e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad30610314fb4e963a1e7f54bc43e41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c8644203fff4a34c7af2b9a1c47a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf7bee2d20533394c8b10f1034e9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dacb19e9c5fb7bd3f7f094ecf561ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83577e0a2c80489edf55a541dd11e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b704f239d915f67a3889fead75a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09434861619b353ddaa5ef4458f5ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366534b8e21c4badb5e7dd571c6bc99b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aa75ab2696fad2127182fae10f4a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec52873df6cc3656cd3aa8d9ae953c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f42d056fe0ed0cf02929aaeb18f07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd48e82e3a0272861432951d47d970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a291077aa073db1d464a4e83186c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee03ce55b451e6e350031cafbffe6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d8b87f9e3190cd44ebb7b56c0be58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82f73c142a11f37b764820e299ea8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753923e03c61872c709fbd089d7284b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf089c42a7ef910c119f91ca1c67c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a3ddd6818b32c2a964ebc3c493bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961c6a0ffe6a0e825589349b0ce802255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d07f004b82dafd9511f4ad0cbf77b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaae41d36d7c3c9c80049c96edc81f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82558654a3ab8315fa0faa516d1afaeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c5723daadfa1638bc4abd617fcc5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9784be99ee706e65a681e16b82e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b529cef191357127cc8ddf6f4cc87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c706455bfde650548e578ba02162f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf5fe9bb24aa9bcb52f65682dd675f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa7ea176964b04c82c556930a07b57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e87c9a5928695039e0480fef129118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27451b6e220f3fc8644c0926787d91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c661dea290262473b572e84921f508e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025abb0f7b7a16dda3adef1b88a3c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d433d8a0d884c4a6fd215a22774c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e555bace7d215e16b39e524e4c3091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea5fd76f5ab885eab4cd32b215c22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f70cb15b3ae829a1332249d29e35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa69d460fb8a3d83490fa75a9d1f49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd6b143d088d579ef3ed2396b7d214274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5651a3c111fe536ea6622e595f183f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486781f1e99ce79b40c29e16d6bc863d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b890d8c45771800db2e8b58e41b260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362588ff70e7fb1db65bc0d5f50ce97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f38da129b3fa619a460cc5afcec3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeba98821fd986280a005fa2f4d00c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa4500aae472d313db16d00a7d9f3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe02d82e606db1e7be258c477051a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3de014ca940e6d522115c31a757f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f2d12deb4ed362c8d12ab97486aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987c751b7ad899421c8050b2ff9b2aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29537f4cb858644fa62d68bd30a81cfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839493b826875870ecf7eabab8229d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28b989b7cf3f3fe8bd12420d954171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fac1f21f532d189da0d23ffc7039f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b266c67fdd596a9b5fdca573de1c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46977aef80112a56d67101e21af21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0b697b407f9e3533be81b050c934292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75101847a8a63ee8420b799319241758293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db7d690033bb3d318a2e6c70e73d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b5dada56be829f65725c9937d6cfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23dac0403a409aa84e8e83fa43e89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d801d621f353f9571163600fa3d9403297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9fb6959929c27b9b70d044ffd993298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030899cdb72dc14c0e60f13da91056299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dd504ca64a3f2696e836e88a3b4b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d35567860ea68c28d88fbb6662f3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f10a8e6a87bbe5c5d0d2ae772676302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ec359c9bd0caed94fe876b206f88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5a0a0a207a6decf5f4039f1aa279304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d96b5e2991d1074861ecb8db6e72e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac3fb65f5a8c2f23b3325f64a1481306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b57e6a31fc715e77f09f950549f75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5229121f47d02135bd352c02f6f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a448b1accf83216f654a69e4a555aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba63613b6868313a053fc0a2f2eb8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301a5191dd39988c6e1ecf218f0586311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e45d82d9daf8994b6849d9ce317692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e7f2360deb8d2d7f495a717a3cf95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336f644551fa198e5cd7dd15c425877314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221e9e8fa772d47f7713aba720ee015315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc5f5cd3ea311a057320022c4a8be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dfc242050ed04ecd79358bad87e96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e130feff905db293f2be74e319bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c8c4acac99bbf209ca2273e07350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa445ab17c6fa3166a7fbb3c05866a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a11a3e6b97ee02a6fc2765d32066d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea3a356ae8026b431b53b3c3ceb30b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea59611d8e948bc08cd176c697fba61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fea68e989a43ccb8ad833ca4d290d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f4a55cd71352df41e3b79a44b3ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0dc1c93c04a7f830ad7bd565c1fb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e636cb4e6f5ceee87e487b0d114e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1be16e7e9ae4d2da6b03449b370d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37143c54dfa6e9f447aa3ef65ed1e397329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484c80bc8a6d0c96b6ddb6e665568b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b0c5f4e5633ba6ca0c8be211474c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d6e23346822a6838ccd554eeb2f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a48e92ec8b533089b763996b382f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd50fcd09b88549e7272c1a75de2b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402379398f0c335541efdaf4a0feee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b327b59d52535411ec53c98862f6cc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab826028e3ee2c52256b09a401c22fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8f352b3fa366a6ee509aaae54df3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa393c6a814fb66caeee47514e7c66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eda8f345229ded2dfc882ecbcbe41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a595857810b93393bc0c554bf9f5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744de814bcd086917e387b6e9fccf39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c56dccec9f0b38c02a421b9bad90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac120a9f0025f13384a05b2742f4ea9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9c248e9c317c34303d2622112bee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef0778a28ad78a6087f8d1e0a9d616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17ab5faf01e832ba6cf3acb480d4b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88386efb90175a7fc0b8c2d7d9bb769f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e6f95de20f1ddbb15443665b59af1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95bb48eb6e09c72f4fc916ba969cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fde0d8c2fe526c2e606f0fcb6d8ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114cc1b0581e1294e0717939c7ecc79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f25535c7a7e1901f9ab2f53460b43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd2308c19d8811703741544d52b3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46553ad9ef5cef2e5ee721ea51220080355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4c59395220317e6d79bdff03023e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d32ef482e3985df8e35149272dfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a5ff415cef3732b0b3b5827d7e53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debe3f005e44ea0e55b78061fa3416a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88937733fa3397fb83e83d0c374040b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4e0f00b91357cf378298912673071361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f50a6cb02f13fb008570c553d1228362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463fe4ca43b33b4ba5b4f0720fe2673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9b4357121e727f2a4350f55c6273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07252f63b0fa848b3a93dee96b6fba6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8472efc576f834583db78ebc67f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fa66e4b3bca0fe32c15e3ed62acab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2062cc62d6862f27b4b751a90a1f7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fee403cae32fbdf298777a459c0253369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9643325ced0f9d979adc028aacc88d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b19d97f26e845a31e5d75feccc72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a273abaeb98761d1a60a997ad6c4126372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe505f122130daca7fe569634e00816b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133e655cfc929bfbf49f6c8ba79e55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279dd5855ebaefe096eb25de9c246f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eef7a357be11aa8818c710a16b665376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b4d6ac98974e38e3956f56d67f030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd44fb8d1b3c16fd9052c694b7685a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d477d6cb0547095628d865bb3f057e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f867f11cdeaa5b0a02971ecef1a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2380e0be20060913b06a6f9e1a6328381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dedf1fbef687f193dece78615ba1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b2604ea042d1049b29d0cb5ad266383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600de28c99519ac29f37997e5118cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8f59a517fa40bfd6b2f7278df599c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c9a231836e6ada9e0d3a5ae4dbc57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda82ff36219e7c0ddd07a0270cd42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a568a783144700625301f7786485388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c18f254580ef2cc2ab36a7ce7675389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2d7c742bf1f87c17118253281259390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c73e934e92bb794c8d5e4b4f6f47d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10041f53f6d7cdf45b7515e9f8c50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a1a1bd6c191148c76ebd6b3cc109393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d67fc5c886cd0c475bbd39b97d19c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a8cf484d574de846f7c1a76d604a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a6d04ceb5d9782a7d06480259fff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f053190fe5358434da9595c78cc105397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a94179bb11f1afaf20cf3a0855b5f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a354d2448439941e72602992211d75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb053b9b50a4211661389698056ce50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa862f3783ea2736643d2ae6d0ea834401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2371e17ac9ca3ae04d5b419f1320402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d148fe32b394765a3e297ce353b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1177393ebeb12087133e0699f0726d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7a176f685b303d956b6936e906b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b39451f53a6cebde9e31e61a1b0d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77fcdc63e8a1eab087920c97b13c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea0f076ea736a2499cc81893be4f6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e562687d761a531d54379abf2ad11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01d5949c4aef6738873e9b098e62a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898fbc95ce23626169d99b377283cbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aba1901ab1a7b48a8546ccb42e973412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f3bf763d88a66273481c0e3893f25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795bfce64dc85d2d1da1cb33bc0f39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787e2025b106103a4461036ce9a654d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf258852937765d7d04015c493140be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b04363ce766a5906436347d1c6072417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1910c78933646eb5115fc8fe122406418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec6f4c0c73ee816b11e264e959a1fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c4f2f91894aa63d7db0a24bdb8087420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648bc4a492efd68564e33fe7dd8759a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81518d8b1739c61147fa9f8d54118c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab592aa5f5f823e5256d3ffa04ec7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925834d92f3caffce4276b018acf13cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a105752c2fda6bcdd817d5dc1c852d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920ef0695c69f0cfe2baa4c5afbc8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c753bb40888ee65ee50437f45d02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357551eae8309b725834caad1f0a3b83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1562a4851afffa85cf22782fa5d50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e32c70d3c2825c7356bc42fdd002430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a2fd82bb40f3c0a2f3ca625a83b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a960cd9ec23381fb8d518dbc3998798432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c6c05077b11de1e18cfdae53ccf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f331745c7a1e37b66189577dfaa9c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad21ff7e7909d8ced0558f68af0ae5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7793d48ad6f705f87d9c0d1a67d154436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214647f40bbcea67d6085a1cf74c175437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043b0a83fbc93a3274b7db8657c5530438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd89f908a694a745b4f91129f0a461439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9ad06edcb64fe3aaef1149811b99c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e1765c04b33a5a384c85b15ad1b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db425efe1986dac8394b0fdb41215b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc79761e82570e7f3d278bfda0895443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaaf04c332310fb89a1bb79ea677fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d636eea31c850c8a286de4356e082b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22c24b9dbdf41bc4f25966a228de9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17455cef46b3a6e2292df3b0c965a3c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1058e2d8619f81b493f416cc8763bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814c8df68c1fe5f0e1e1bc31ca935e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a485bbdf639813f65b636dc6269dca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625936e45bd9a1a088304b1fde9e787451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e136ffcf4b2d5109843bcf6e25a39f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2624cfea986c6f0486cf3d5783dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cd652498a415e34586c5c283de492454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b6ca478f9e964e95465a3df17816455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58179062b32667ad8df289e9d4623b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d73142f4f2a41f079c72ef58ecc9a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b561b57b975a2acc9229bed77cf78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3ea9450965f0688062c41d09f8253459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3020e607f506eb040e1e3b38566fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396b125be933246a98d70e4d65de6f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc274c84a9cfba807c0ba36e5c6d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818eaa0c45272e293d37b048dd410e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62ebc1ab0476f4a83425c70a2750d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3d03435875a380aad06047e83c161465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49df2d96ce12d6b53f508c2bde2418d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2263aee56f5d480113d40b06c40bec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486e3f26e637d2ed928cfe4d5783367468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0f6b70542427a8f65e62b51847ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900d1f5e4f2fc9a980c34835c0f93b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d221eca183a141564ed951b0ac3d3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f902ca5751bad3a81b086335c3f021c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda99f97cd1edae6c09e0ddb5865c05a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e515976945412dad4ad8191395af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c930d8c7eaab13e7fe89fc16ee77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbf6a7d37dfa5e6451eb46640ca4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2aa99c9830362e9fff9df78ff0b82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a415bdc55bc43685eabb6738466b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdca81fa4d3930ead34789c74fe238479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf601cb7663fa71dc2957dfc125f192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7939186c747fe6354f8fef1bf36c76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f62bb3194a58711c31070844317a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1891489426e985a93bb8b34ae074cbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f86b2d0268f1c00b1770f1647d3e3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f56fcca89d38de7329472ae13886f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b62031786a4e2fd9b6f207aa6fd783486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b73c6df86b072db4c9aeade9d23a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a0669c2368b8eb095768d96a7f65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47b2499745e08b2b2f86e443b6383489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc86713ab0a4b4de7ee595e8ee354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff573e9d3f6d2bd4bc18ae8ac67e3d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11d8af962469bd987a5cd16fc08447492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad25391e548b822a8383980dcc7957493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439c4adce61573e6b59ac154d8d475494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329b95ce38c0294afdbc224a3336c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b244bee42e1219f63fcedf719d5ca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe14283fd4349ae83097c8e8914291497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89088d34040284e0dbc6a4b9bc963e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ee476682c319c1610e0cf5b34816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5eadf5a1473137e15c3bdd97d9525500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2806640fae4ed8f597e3a41d500cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03afdc5a2ef230bd5acd8b3139b15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007815689395a235314cc812dbce5f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af6b95da2ceedbb0caec7d95cb6a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd2886866c7a644a519d05deba4714505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b9e8a97f8aaf89800c27a8059a24e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2b496e94f4960da4b0b5d2ce0a56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87dd5611a307ba8ab446b3cb5a388508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada9ca4f6151c83e7283c10f02b3fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b30a790adeab574e66a1313235ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b073dbcb00d3d126e0e288ae1caa83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3cd5909608249a560cb5f2a2b8a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c69b7d11f2308c88a163f0e27c75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e9fa9942efa7bd99496aebc0e0ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c20a5b783cdc6a83a04669e3f7f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaf495491f464a8b97ad423a76ae12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2f2ccbecb94f22165dac83eece43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b15bbe2ccb64e8c307e051e17a9e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b6f64bc5718616dc9b265bf1a2df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef528c7a32c6352ffa9695b112ad717520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b280266fc0bf999ee287b13911591521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea4081eecd4032b34e80fab0466e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e624c98caedb84f40d4d4b939e374523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee36d6ae64c94df098b7967379585e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe994135088f2c6c8e86d9a145813cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e97387dc389c6fdd9334ec4b61611d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5b13ef3e9e751cf2f0f66b35fde39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc8f9a802828845505aa5a648982c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b3f85a084a26851e9ec82525c4a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e029042bc75aef6cf726fa3e8b9ca3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d9bf151dc7ec56e160847a3962b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00632a3dbd3a1dc882249111081d282532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837f1cd269d6e0ba3cd3e4e8c837884533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf638038f9fabfc1f4b7876642c76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88496aae43366c10261499e9d5ae60b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af644ada42bd988aa1be0cb1fb52a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38de038e7db22cd8aec145c178861df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0880a009a52a2693b792499bd7708538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f034ac3e657d8099e6e171a97d89458539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870c172c311d09589b8fd4fb83e7d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020636a2ba3e5f765d690d8a438e036541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857682c6028c02f3fd1a49db1960f3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c66727b21ba09d197689afadb9503543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26534e99da3fd8bb53caa28b49d5c58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb164913595152c2e337766d39218b78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f47cdb09d2daa981e356a956f930b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e80dd3917db0a503c0e0ff6c0d89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c12c8822fc99b4babb5907345f799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8bd3f9e2d361c5274898f4e607ddf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577e03fdd4fa0a07fcef92f82695ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc359eb2852743a8d4735be397fee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900391904cbb92873451bc05481ab5ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa11f133881ae4842272f4ee3aa328c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8061810531f5b77aabd1c4549efb6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc611704845d90d7ec34efc068cca12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b3f035681fd41b3385de8d2ceb64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0d11ed22f88907044a6a9e99fea6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6fb2a59f5694e91cf05e875bc63d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98533e4ba4cad08f4e67105f66407dae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15b0224422a5967325488176d96bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921982728134e8a64a78a8cbdd5e870561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba8bddf7734e2718095305e0bacf5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3dea62052ee7f4717bb08bb29d808563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81393eb00955901452c03f7920faa232564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f39b9de2b6c10fbe6350a285311f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cebddea6020753323eaac6efba884a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0869ef3383b72d072b9160a3cfac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3d28e72f0b32178a9b5d0772a0600568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4872ab81a7d7dcea46cd8832a81545569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b8f74b95613651899edbfa3ae66d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6a06f78389f8e5641256dca047e50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ada0ae5aa768e508590382712c03b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e056a89cdb8b701b3ab9791ed8e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7144dde61bfe1ce9fca1306b9722574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fb43b931075918207801dfb4a099575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45b63c8ba7f7c9ddd9bf07f25f1f5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84519111673975afcdb48cb4ad7f8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661b6580c550ae75057a1cd1828f4db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399d975439883d68a682777de57094579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365aad3226479be9e0d065e749e2cae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48507e5a3f83b9cde21b7f33121be1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c72a508a0628e3afc388aed65246582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19286377be87b2e48735b38013e711583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6f583a1a7c2c8a03e57d9821f2bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4495ccee41d768fa1df1035541b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb672a659c4d2d8cddca4cb79d54e0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64961857a1711474bab1897302a23f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab74e0bfa43f988994abd3f467b3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a822bb9f054af6a761660aa1a550589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedaadfed050e6004d33f02d88a4d53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae7d46a47ade79eb2e2004305281d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79965ea8d0fa59ea5de325ca74d0063592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29e63573f7f24ca198179ca06c0f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765280626ce888a161b15f726d4fe1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e237ccf758a1ce1dd835b11b6d02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67adebac21682f3e46872327d0ee18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f66ade2de37441f7ec9ded963616597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710763fa806ff310cdd78deac4af27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386173c0e465cec1e8060524f2f1892599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e490ae002060d51ae59abcf3ba884600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d58b1664e37e15c7fa7ff540e71f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216f4f21ee65830abbfb516e4af4ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021faafab44012d05cc8fb12d6e36b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0aa23c667049cf3a3f0b327ea846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf68adc2abe3303a268597bf3a5274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964416f4fdaa7363502cbb4937667a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120cfd008f6668dd91b38303068e8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0659982bea748ab2f88b326a360dd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727c33f3555df585c6d10b2dbe73df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aaa4581b2ee6e153ae00726847ee1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f993da87d77b9ddbfd87302ce1c4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24714e82de689264bc2ea39bcf177612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11b97634ce82ff38fb309219b5ba31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950cac398065ffc37d97720ab0c2ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c9e924a8a5cb5792926940f0a74df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c019df67e1dfed87d5eb735d11a717616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd90d29f655fae1b7e197cc601da41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e742f9d6ea2b375c2a71a7feb0ba36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70923b53647ff5d2b894e9f8e22398b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e6f7ed67d7654ebd2f643f24a1e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ff93e3f1dbe5c376b19dc82c2543d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da54dc2134e168c90ca205bfbe1d9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fea25340b13ab92b74aa06c14a250623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6c922fb5d31cce67d1e727258725624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883405ad2d2314506007eeedcf41dfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b219fe0ae90bf0c6117f0de652fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e961f9784ddb1338c161ec230d4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce35ed55abb2e9ec7b8eccaf1b04b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c60f19537788f483fd635782142258629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911e9849223d15717fe2929b9aea47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4631a281f4ba2b674dc2600fe0415631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a30c5024f4c7f5df337a7c38dc8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf661ffedaae4391e5f95efc5bc85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd9105e1555e59744eeb0a5c1c8d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85defb237995b3b87518bd4ecea0ee9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87ba3f2de6c098ed149439a02acb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31b21fee5d4b6325c54c44965392a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1311b37506aaf147270a4f30c9da71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ac4a749c85459c4691092fd6b27b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12605630ea8094f8b91209213b7bf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79739dc088bcda6420d2103cb7fd7814641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612537bf8765ea03556bb66960237bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132030e563ba03d4929629ca767e7a79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e06696bfc667298927b6483ce3d02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445fc213b4f0a98c2c4f7a21a6c80cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e3ff543b33ba91cea0d696737b6c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf54705d7a0fdaf36e2ce8d632e56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892b22d4f5b7c7af80585e6d8eb24d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535545ebcca53c40304f50a58bfc85f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbc340db9de9c34574941c9002120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64bf1be8aa595310c30a75c4a59dfb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de3bbb7d949dde4c463ad2d9fa383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7cb169050257d31576c846c448996653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfcd9c2e7dcc89ede4b2ea384d0fdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853f2e066f3b351715894a68ef43105655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b02a6bed60688640d15f132f499f66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030281a5454401da9083e4ceda3d45a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd994b0013082a875cd1613d654541de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6721061119bbf9f698f9abff2a2c2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ccbf45b2318bec24cafd4fddcc96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01bbf3c3d78c241a4a9d9e00caac88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209cc2e35d99b3d6514b8d1e6a2346662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceded922e0cd69569e6ad8dbfe3fe8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f400258751b9504278868065fd207664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4f6541b8b514356ff2a5937720c99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc46cd28dc47373f7755b50012b70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45951d99a87719a5f4e7a4c178510667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02110b6bf377309a913972f031b1571668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171ca357ea8d6cc6e57b77d1964a55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cc4161469d11490c8f542c8293ab9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e83417583a1114f6fe6e271777ac32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3e2017871b09419db69513f43251672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd9f338e437ee435809d9fe7456a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30baf6b1d892a9fd9a105c0c3cfeb0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71a7a431eea4ea95c4f4c0b8648682675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518deb53975a895c002a53f310beb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc6d06673fde3e3688cfa99bc2244677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20e08b15cf530dda4790a25d8e92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eb04148f11d5444f8926db38deabd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029881642672f8c8fbd6282ca7478a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecb105d4f8a4e0745859148ed9d42c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba430e14092c5c641306953337cf4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dcf88d1858230e7ca93673702fc5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197882b014fa028e414329ad9c395a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b05deaa91de79e24bd3b5702bdbb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b96efa1a8c2888bc2c6911de05088686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7ee7046df33052c0ea1f8230e936687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c1099e44e0e7a66c2326ff53469a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba12701fd35851af03ad55493ee984689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a107b0df6bfdff3407d65f15fb266690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd22685643c8cb530afa7a6faae0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9516680a24c0a82d2ee138e730eeaa2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3b0a0ea188505384b521004ee908693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022aafbdf335ea6ee1416e1ff4ea668694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27746936f23f2d9ff32a32eea8d21724695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da58347c6230f095dd59903af3d606696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f228cd39a368b4101b404c9f8a04e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c40596e0d21dfd129f5bad9e2953c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac71d35e05def94a1d0d5db42cb5ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7519d9a202cb270bd8ce80237d35c3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d3ecd003a6754b0aa1aa5b11c85d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201efd11a141cb823bccedd8107fa02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88aec0f8cbf98387192132d3f7aab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8373aeffc5fb77d9a2151654ab08db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80befa098c9b4c62789b47782716d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300d01f1dac1c18a875f366fd5a0e73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87344fb792446324e045677db11e225707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc6b3383af232b60ebbac87ecdf2d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f8f1743e6b91f1aa60c24491d8487709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf84bc5df875c750fee965f6866541710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2602425a61c9091db9be4d059d6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d51d28446019a97991b2193107b522712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f67eba9a4b6974d9f6206c489d7a16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae06f88e283511c19212b01d425941714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff38a132a08b4dfd9c6bd1f297367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20169a2020e451fae4bd4077f1bbdc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1547e95fa7549dcc7afb290ddf03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966250c8e1b50b6dd08c5dadb308627718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ba250a13dfdecf1a64ff8d411b39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72870b20b7b11f9a3806db5223766156720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9762f6df680ef90da1e6709bbdcfe71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2041d08b2f9d6d0aa5b1aae85d80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef11b1731c0e0d8af219b82f6b12a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8053eabdf54324b9aec2362b726acf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607ab0ab90c1d7e232a234eabcfb07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d70051d1f7d82a5adc7d0ba88cd9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434d926d46a36c7da7ac76d7cff76d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d95ce4c5d32a5c90ea8bf75cd5425b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab0fca205dceacb48fb4b58c17d57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2731cbee7e402947872841c9b2d8321730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b6cb31f1134a8c9ba311a4b97307731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ca075641f0984743e3f5089b9f7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4030aa78b0cbd032df7bf6108756446733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c38fe48387ae63428193bfd26536734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99625fb5a1a89604d926466f518e55f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e0dd5dd0e39e53cd169b0d94b2b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f1984df44d4ce44806b10df3f17f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadfea37a2192307094630d4901155a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c07c4f6b926e689aec5aa884e399739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bba67c8ed557c6674b30d402827a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd05d52640524a57caa7d1f778c27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396c22b9543f0c8b7b6912963e2648742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9db3b443e59336fa6377f26a04e54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bb84372bb08baae781b20f217d03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e189a711e565ee3e9e14c33a6812745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784c8fa506c19544c16bf80a6c5993746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0774ee060109c574d98a13fe9c786747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f761ccd209a0bdd6d6ff342e8eb98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3e1e6a2e0d82fffb6596b920579f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121b6a20b097023dd5ae8681493bb35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e196014b803799400062920259c2e2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ba69e5b2c5b8bf37ce4ad97c3d49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd2b20f0351e7b643f5b7a0fd2e09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a181b0dcec8c1bd8803c0bdb9cf8997754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37ef52360dc3679462572b4350487d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178607b4425b94d020cf199b234a2f2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81007726bbea7a1919dcd8f26adae6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e6c9e1a21ea57a86be1e10e54e27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbc761f4fa4fbcff577823a5e98fcb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018666df0dc51fca0927267be3db6571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b576a83c2b439f6e27d2e908deb8162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca0755bb4d8fde8b924f69bb45ab73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08add4697458cacf99f16bdcd5f76e114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b87a4abfe4b55ddba1c70a95072d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c98daaf3a4febfbc81d66b21603a0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b52e4cf672ff25739c2084d1f1bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98043f6e155dd4affedefb28e27c0a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cca04f130669e8dd14a732e9473b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653a24645b4688788aacf3c41b452910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173954346a650d3980c6613092d04e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c41f9a4376e223c818f2d8d0e526812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f31135412e9b5274ceb6776f164d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc55b8cf9e98741e5528c1525b84d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f74b203530bdbe9204c23ca2480c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c146141bf55268006eced6a0e1764116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd6665e9de86f168fb0f3b854fd3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e53170a5c40ffed39c283863114e6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fe95e68148ec613178b47ee6dc83c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14116bf1c57cef52d75f1ecef39dd3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf71bceb2409d046446184ff3c35421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d4a1880f053d12efb331ac76d78b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e48a7d17a185f2ee3b77efff7d12023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243d0f3e19d60a1a09b4c23a8c9e9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47032698a4e10fb4307ee94d7140e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d0bbbf73b9c45fcbb3157f50b6dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947205ef1c3185c6b939685da9bb1b1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87993376e7bcaa099f62fc47fbcf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879d491b4ec2ccbb1acd1e5a3466bbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1237475f2fb6c98ab452be51b8b0c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe83bad6dceb581af5e7f85a1468a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa666c85b1376e999512f96bbc317232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ef330ff1e22781dabb9b2047d55d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91eee454faffce995603a4f38cd98734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9624bc68de8ac69d54c95b191e31f7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca68f8d22b1a82d9a440e2ebc4811a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc381d190ced06459aaed0546d53637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e336fcb8917e8561265d77f9250ee138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de89a5bce07f4c787f7c15ab5483a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cdb277a6a7051fcce903b72e4fad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08574cb44dc79886c07d4cc882e5eda441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee671373ca301bb80daeed415cb087942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ae41312bb7627bc35cbd626e0bb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c24a920c2f7d8560b4999a308ac8b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538db8d3124a8af6e734f2fb18325245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da20f9942a827a0070d29c5488f14546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a59f438610c87f32647639f24e6af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640883d6e237c476489cd6e747b79f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256813d20909076e31be8350f537cd2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752154e709b68e92d78b6f0972d0ef0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef7e5357fe69f150096c0bc0777f8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd8b7215f1f623cb087f2f0512c8d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea9c41359812b2fbfe98924e60c2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06dddd4da1b8be6816455e4052d44754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c5db45b9e59949dffb0ab4cd4da755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701dc813ac6f7584e0f362b2a7b71756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21617b46b90eb348c76908fbccc2109257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703fe786963acc1190d4f7a69ad3b2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68557cd3e73d9a2535fcb9575214657959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb31db7e675642fc54ed191d08f8d7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84caf0246b5909ce591dbd975079fd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ec94a8e19976248d12bbbfe14de5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb821da0b8fdb6885714d1f287b5b34c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beee21f3a30cc2a85ed427a9e442c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3080357e495cc702c56e98169b72b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2da1ade5982403444088c67cfbac466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d34fb8bf62f8f1f0a7e558c8bc10067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e233d78d07713f0d744851ee0c558b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d46c39f054339a237dd1d374ecf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e77f9120558654f21168531bcaff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceec4bb2d01bc90e07135d276f762671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b5c473206041c50a26537e893e8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a1d433f1bc3141e9268650d7ce3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6706025dc535d2d4130bd97462ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039589235917d5f35d01417a4f9ad1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14692179c8cef4ef8881be0d5833a9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb4294f50529a9071b0703dc4c9cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb91b5248c62e046849b48f943ce3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04623a7152dc783c0cef3c4acd258d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c1a4ac6648179e813ea1aeb981c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb88a4599471dae197770ee88362fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e187ec60cd49382b275ef1f8f4a7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118016e4e1018c4758800a617b5a5e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a1a399915ded2da4204fc50cc7d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e77a6541a778d3f566f7a4231090985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c02acbbea97b3f369e5ba14979dea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fec5fa787e2fbd682411dc9f2adaac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db76ee61b085adcf1fb255186337b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00176f440c64e6c796ce6ba17c965d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ecf2f3d3dd6bf5b0d8b9d1f9958390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61886a6edc9a04adec264b7090c14391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ddc9fa60b98386694520b98b5b3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31645c6f67bca0322ff791a6fb9a2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcdcc1e685131714dba7cf1322140494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c09cdb4c4afb63dc500f5733319795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc7b2598fb3b08475cd57f6d48fa1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a31e7d24c71974dde19e27fb5c80e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcfd6d22ab560ea92a06aa6e80bd3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a88cb30e36b5569463f731501ab74099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd163c7daa0b049d043bf9e037f067100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9050fa13b84139d6d9b31d06e083a1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9abcfe508eb860d9c2c88794acb5b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff049e631f44312508b72f6b49bddb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f84be3f525dbc074a874d50b7fe19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f967a08145df677bfaa1e206e14341f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80388fe6712766e245bc2e6582400d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ceecf8aff93219efd72de0cf6dad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605344b79e4c9c5b86a95972c00afe30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c332a78290304ae63f661c62b004f96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b961e743e58a4057bf9d4bb56f2f03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5fd7e212aa5351506c2000d7448e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b87c7e9b61ce43bb2d960793e1f11f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c42d695b7a9d60a384772cb87c60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516073c8d31c0c28182d607b1df90ab8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72108f18808bac66b0fe3ba427a667115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18aaf33990d4da78691c3151a3b3e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0df716966ddb1ffcaeb843c98bb57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00063807ade6b8f2657a045403b19b5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abfe54e5c444ba5ac096e4e316bc65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324ddfdc8e9b690d67d81fd9bddf2f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe04fa22c02a9bfd2ae1b97d13cb273121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2cd3249a9ae66dbb16396798e78b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553952816d48fffba87498e38c4a7863123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b67287cba0cd8afb87acc3600b2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eedde544509cdc3ab352e953a270eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8de2b747358c5337fd3e0c87a03a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd491073d1a791f4a0ba0632d4edf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e9f234e8ea7dfc167547dec652b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18222846eb0fa4d8e950794653ac1303129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febae550f6e1675e8907a9d9bd80e38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f06aa0c4e9d912921468d5814e866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56888e55bbaf61edddfedad55b17c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35c035985325c02b5199e4123e932c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ba242577d5a67ba792d2cafbb9c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f49ef006eb1276e142dc4dc58bc2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a791e1e677233ec6e66f8467abd17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeb198f14b5749c6f72a067e242203137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae74509f81213e45e1753e969d2eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7da6e2596e625e407c45bfda53908139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855fbbcd51a1dd65865837c08a1294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf7c152f1f41985bb9daf128003d3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f68fd517508b0df29972a48ff027142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996966b8c73ffb44c968ada7faa663a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9de9a628d399ae920efb5f186bd00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b263a75bcc9c23c0f8bd0100d2114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514209e1294f0c2e91a50b8c711536e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a7ef63a62436bf45d533bc3b4c9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe63b762cf947d1ddf4e9162ca9fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba520608c0ae8865c16274027edae4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f695e45ba795181bf0cc3db8e753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb9d8268329d259b73e200128c43b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d44f742d43aa33bd80a8288a3146a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305bd1aa8b67b93b8262dcf377dba9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66731fbb110831a5e1c790a2d90a83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519498f86177e2d0e68c98641cba24d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14211689a615673968c9a2d3bb8986156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a9ad5f147bc3bad1e7ef42a2700a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87b3bac810ee966e9ac3da61f4883d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef032c1c94ad12184e58cacf802d825159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150991396c3fbe08495091ef7d70c63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8dd10eb9e045c7461cb114d80f0de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e994cde2ec5d180d749203084ee9c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6af8e06793e50dad83d77f48a48211163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a421dcc6ae54a5ffcf140d7e3b4ef6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ca88ff30e6285a419d36bc80787c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773baac3b16ca18d0266f27c3c14a51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333f46eb63d6cd7c0d1fdd72c849b97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0caa1fe89c6942ecf1828d6d1f8aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac343ceb69dd45f4a86092ecf8e2de6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033aa40fa863d7d66206625c1d3cd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaf9ed1ecc9e455a0e83b8b9a0a2b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52c86f6e088ccde9e059e15700b5f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abe0968197c453d6b51ac6ecee7c6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b91c1f2e86d7362451b0dc27753f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d663e06776cdebc7c8b6558408ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498b3118cdf8880230c5aee6e9a4cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cefe9175d32f1cd4a5d6a09a6a1f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09197afdee6128501d20e9361e7e5d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f1ad8f819c67f9e7b2e7e3671528a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380670524d1cb82fac904bf25d1da2ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76390c05627f919bfdc80db14795cf17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f36bf5cd0d80f25ef46d7325dfdd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e817fced96c19fda3f54e4f4cb046183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d540d1fa641880a20f5d38bc9862b34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956970938c91020e86116e0c72f501d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7989a890d2638dd0b37a33a90c95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee3d08e0c6812a488d69170e37492187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763c7c850b2828348d0cbd730bc3d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95c9f2714d73752976e7f71ad62a8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561ea455eeb497f7c1ce5b5ee304d29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504942187d637359e20e9c3320af2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31544e3ddea92558ee569c4a85cb7cc3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc48f45bcd5d73e92e86b5e431f663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434dd83c76a29c86a7486f2329fd00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd87c17e1fed8e4802eed4e0c4c06e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476cc06679e3d7e5a80b497f14b4fb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47601b393b6433ac7861e2a594b7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bfcd877dff0ec2d2ffda97317fe35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd6f04745a94c39c28f759ff5a67a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051356452455fa3bd593df1952c0891200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60558d96085f77ba6918f7aaed853af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4320167a82b0628dd49f0167c6d506b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb5afc5ce9f2ab6bbd56afe104ce43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53584c3be6031af568612cbd4111fa1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1370ab67f53c1d6f0db02cd84c9c61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862574ad9ae6e7c89e9a2f84a3575b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63887f7a2d4bc2f3024baa8d7e395a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95565476d78ac99556522974e6526867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b684fd99bf742b90f8a8c56a0c92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394e84a3eacfaadf685487ff65caea7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba7c4cb80d5ab98527c1b78003486211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760eea2c9d5c64cb2fe8ee152564329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefce2af800795012f68b9ddfe30388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0618bfb6fa85251670b7e4fc86505c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaa420ce8e0cc57f22ce3353ac691e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d732f56ddf1fcd0f6e0cd8849662073216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913dc5b0a9b35380078d20e29dce669217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dc00fb520d7003e7f50fe5d0579a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb394747a7d1a7af341830e063de31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75ea5b52814460e8b6139b4c84622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d93cbb43f26122a57d6c63dd9396e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5e6936ab35c15857e7f10f11c16e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa35a8294119cf77c67274c9bafb01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c61bdba705762bf625360b085f07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2bd70582d41e5230d39b6a4d712a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218428c8d4a14f051c2cc319b9a9557226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a924da636e1e48b44f6a5dbaed4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8536fbc6767614bf22d94b74e21c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10462d03e4996eaf9dec5ba36131a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753dfbb44d6c5318397a93e45557461230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba407236069aed25275fb0e8d7d4d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143e36efa326f77252402bb9c6f051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ceea01d9520dc562afafd3c94c64b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfc3a8dfcb4c11ebb047ba3838afec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869a3559e1242929a1db5bd33e63b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f2170fc77002d362203e366c88ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623298accc3f2b054f63d0a9f1a54b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689d2aef02df23b3ae6ceb2200380e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638492835045ee2f49134ffaba12ebe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd8265744321fa57d23da14c3cb9e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0179dea75a3c7e9b3fe5aec4a2abf48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d66fb8f7529489fd452080fbf2486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677cad90c4e440270c75be871e77d28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f80674e18888b866db658a884d65c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa29c2856a133ab780001ad58fee6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632389ffcdd8d9f318250324b128cfc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1657bd2dad90bce4bafd9a4f1a661b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b194aefba143200caa2b5ab51b8ad1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79d1538d9f77fe133446b9b53fdec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d720943f7db54950d332087734d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3616e928731e9334838e231b8b80b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36855b8eca1a2751e39aa678196136a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684f9b18c87b5f58b4f05c493a65c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3caf4006ddaa165247584dde81ce80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac502994592a5fb1ded3cda391a75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43b3ef1eb0bb739bd27b9cb708ec1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c38b27d1c252043a91caeebeefd46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876ab20fee915d398591dc88ae02b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc91d87effb1db40cd79f8bd1afca4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be7d7dfe412c5e037b6226cdba11d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e18fed54fd23035e1225fdd535da3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ba69ae4145183352d2403698f2f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e777c906a8c3fe7b1b967e2dfd9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9800b1f85c451265a7bf1d66cd4500264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b5bb1d5e0c1aea7b8c9139bc2e11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350570d00da14f2c25c357eea60f8c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb377155b36dc86d4e001093bb85c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87227baac98b2c453f0201e685ae8796268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43e4e1ad54e9ec6ce5c959bf80929269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922049a87726ecdef4a5d5e50fba5a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8540d2e255ffb03cd6127af184e6f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa39bab967301c2060df1dbc1e810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d025ab90450f935e91b2cb16bfbe7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630d8005ec85b4dab30231d5561dfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc6ac15e2d0a87937b14f3150a8211275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938cd459f1559d8424c8e3a5dc9514276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347cdd1d11b2a5a373a3b9fa73eb76a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da4268f5ce22dcc2e1c278c2b2713b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d97be3eeb21991bd76e738e151e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2517ab7627898111d7418fcddaccc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f929e7409e41cd544f9cd3310d120281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972587673acbcb17de0e5057758d278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf0807396afeb92949869248a7308b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddff7aa3794792bab1128e8f197c79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbdf8107cc327a276c2bf0bdf43516285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f1acd56469a9ef0292f5fba8b4748286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aacd5a552fce48df62bab78899e2ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1945324c4baefd5d24f2a625262c3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f0cd15a1fd075fe05e145762b6e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86224e1aa41c7e43e39ed2487157f27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e27dd6c633f63427529afa67ff303291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3db419deddc085675a4da7431a4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf1db8c5a2a5c752ea72bb429fcafe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3aa0512679d3f7606375c44d543b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f9cb10da718adef776553756f8f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90819524d4c0bb2e8b00e6c5f6ace6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f33732a57826d2dd21e0c4ad1db67a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7eff1202de948a0e0996def5ebfd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d477300892b01704cea43fa091e55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f64c885d9f8fbb4729a77ba658ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e81ea410490806a263940bf23098f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b3f80edcf0b66376c0e399045a0ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b311a9ec4e5acd2cceb7397137473303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b5b91010ae9eddadb3b9b6f17feb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c8288d44f138fa16060b268ed35b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b04e08a3c0f85ddaa6a98a8598942a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a57476540b9f20bef1c057c7db3ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d172bffbd0d285a984784b4e1ca45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2c6d19e9d83a2e897514d5e1963ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271fa537472262de5e57b767f4e044310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b6bd3ed54c545817c02fa618760d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df33bcb760e75d698d42d45da2abc50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9887ad5e407bb1906a3d920a2e4b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01abb526632f357de8a9bec2dd6c0f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813f55f7c0e9eff028fe2f87957ba7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4957fb0d8c4191066440908fc4f46f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f9373437e65e2db2e094d77a2430317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf44873f98f005679be6181096e8b36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c18e662d9f8ad43cb81508b4fca6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026113807f6583aae49a2c96929e1a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09579103a39e1385facdf21e4afc6313321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c0a77af61b45b752afa00dadf4f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64660cd12e27b1fc612339c7bc61592323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcbe8455d9e527c4aac343b6d5aeaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ace3021a4085dae806eeba06760376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8a2b569ad6f0cd3d68c3281d01bf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deecbd4a4110a4df0cb75bfa4515939327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba9e432c15c8c6707ff8d9f3156be8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ad24a64ca2a3a3fdd63642c7b98c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf41840a5deed8e94d8e8089e1a47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794c4a150ffe5707d57e006a1b30a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab52bdc6268f88ab08b5fa71d4afe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a1d5eef5da8da37e7b91b1a214d4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd454e5f10d028a501106ab8e93fa67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464034309b20fcaf69d0a91ba6ca27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ec08cffd093a2f32d9cc3d42b8d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805330287e1f6e4e72055ea8751488337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9daec6af409f184af398f8982076af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c3334f00ea39cca1976659ffc2f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb85548c1a8587a13a03c3cae1340340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfddbcf2fd97baafd861f51c338e9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e6bd9708eec6ce9abbf123faed67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1279787d2fd547471c51c01dbfdda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50bce8e2558605b1364761fb8d164b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e7af8750b787745d309b8a454d85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ace0eb9934de4d37943d98b63b4d26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866c14a8f940b0708fe9a28c081cd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d94541970bcab9027a211ba08f6f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a8bc46d29c7073cb424c4f7b313b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8171286f30a8f09a8a54800ce159d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3833c77f01ba6dbf5cee868515f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a95ce80ea302a502183a4f42520d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77c3dcf64a81ebdae10e2155d29b4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e78f57c47429cc727356b975b1b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a839053bd897bf440e237eb90fa44b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f7d30ddd8db4e3b81bb83cd59dc56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5be25329a8711afe5c79735bd4a7b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014ec1bc84f9f560f1d9d432dad5945358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fca3043eed3a01bc8024f37776034359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d799008f5551c5bf67507245c593360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2014436f584c427a5247b3ec726cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8dcbc53422d663774d5353f844ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb351dc9e381619bbc69f95390e3385363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dd927fc3273b337ba62f878d487c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648106d08128a1e1b450dbc83ea5f23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e05200d80291372b22a1bb3fca871366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a3c2f77da89ac39a8937983ce22e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd48b48fea1f5282ddb9393185629f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763331f65797a3fbbba0643557420c10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c9f47fd53797e84768968c8cf45a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84585cead66ce4a9942c862af46ef4c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228cedc60f2a437be52b8a79038fdb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc92610cdba4899907c682a5399c384373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78a99ebfee7ae15a8c3ef2445111d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89118586e090a73d0a7e927c84fef225375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55050fe4004a4e6a493609be2310314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9c23bb96cfd562f26908947cfbc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dbeae611e0ad50f0d1f4f6e1cdf40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05be96446984c197bd38489607e00e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55062c4c14a165f95974559bd2dc05d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef699b17ed396cc572b4f15af953e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333092acd3fa398708ef50414fd5b35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616195fe270798856b9a07e5b71a550e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84e9dfadbfdda1128bf6fcaa267a8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d814e90322033991dddde499c92f207385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54725060090c912374820c0822ddc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19b8c7266d8ae70a2c52e29121d8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b67f1d0aee31d1f21945779bc939ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b291b7b4c23011d467c2310884c3909389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116fb1d5c820f8951d5fcb06cf4df2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab24582c190aaed095d3d688c61956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bdd7c83a872c78cf0e87316c1f47a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710a04478d86bd102b55ec35179fbdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d1a2b6f14b4fe304abc8ee6387a7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437638d38b7be3331524c1f62fa1601395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25b3e1d226ac13fb13a304e0665a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c4cac4a2e6dac601d7e164e17c6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107bb25b46db7c0e7c90d021f005a51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4c89b20f71b621859eb7d71e99d39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2827f99d33533b662da50d912fb13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300199659ee32f6ba69cd477ce4b8cfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d9c95ed17f7a7cced9c3eeb986b95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaa825a5ae654c940769b759269071403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae424e67ea5001c5ade2b7b98f4cd94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5e1770fabf05ffcb34522b877097405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf4aeda51895dc5dc1c9f88dd69b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e6611911d95d0a118560d82f6a7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652389587ae1f736e27afa950fcf497d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ba4b37304296d792534bca8554a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac3da521e5cf7a1ce2a4b751e18aa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23d0f452a484a83c2d3906c5d7d9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8178f11f00120aade18228c288b2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353454b781fab2583516fa9bfc40ab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e63441402c1f32ff8dae4b9b1c3a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b5eddc3324426d0db3028a4636bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e99fd35e8ee1b8f8d180fa83e2a8cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ec521c8baa6583a76d4b5b8bd646417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c2989276e6f52463edd811e778f1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d515ceced0667c352b1066b7a16d88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1480006c27d3b0e6687dfb45cd1e52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44297d6542d78dc1aef2efe019bfbbd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f616c0695a53fa14da0c4492514cb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b7b9532941e4c976150815cb5139f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65852af689b744c08cc1f6705def13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae55a15ae14c2f4ffb3e00caa353cdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c214d60663b10dd89e59d6b8ac88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999563770fb2b9beb2ab8cad85d71407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697bd2a557443563354cca2fe76578a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190d4d861ea1ae98f7854053dbf1cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc201c6e98e31928db538d9016c784c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416852f028c658c745a8860c1bd223c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320be562b20e262b4c65ae4dacda1dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d025042ff1ef301fefa9ba1048d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d262a1a0647e27fa1b1a4f99d2a29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b270ebdc468bb775057942ceb217435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ff5879ae640eee28cabdf425658b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be4cf285d5ff1c8df0dcb897e1804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c503cf7c7541072a81a24d1dbee6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98b77056f1c75bc938544a6441999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0db0e3ff60c4b1f7f20d8e12e56cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79244eea18ab864674c6b75d716113441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d26faa9472ac728d8287e74000fec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46422101cae2f2be09ba60329f904692443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0ba49d59d0bd685fd7f60b4e04bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d80a87c70a7cb3a96754bf1600f07a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836da28a14561a895f4b2005b3a9575446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a9eac551e5770209317676af05b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85617d3e6a4fae848443d6a9f78782d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90503048c5b84abfea3542831bad71e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8d64a531f2b3bf3c41f445922c9d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e5b3b3fe040f812f786f8104b259451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2801294105f59628bc201ed83e4e65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f9e9406cdda73174ca55d8a33f33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc30421b97f5484de61dc7f0d1446454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f6b8ad365683e516e1f9b86ac8a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487c3ca045656ac8b561c77378b0bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce465d97e9c5945e244ca62fdc27b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9187488b387fc05fea09fecb00b5bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354a5d9e874e99f2c4a919403419d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2e0e6e161497f80953ddd111cae1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05cd35e88650f19086bca24fa92879461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4badfeba68d61eef63e9e587a9c6ca6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865169f7a18482a15ce54eb6b18febe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714f5cccc6a29d6857d03546056709464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9da2e250728e4ff70ed3c9b4a01fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b4b39977897625b1bac5cdd7713b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7a7eb6d234e2e821d09b9b3f101c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c048dbbeb2f236d66d0acc857c9e6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a003ca5b95cdaab0c878102af1d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124146213e6b2f08f24dde850c7e2ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb1eaa4bda7174fd13c189d66ba6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835ce044fd1806842f1379addb19d8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d99e0d9f9c952a46577561541e17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e000525acfb1d1a11f748d8c4eb7e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a6df71afcda9edf90e6afe30457a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31a9863a04760fea2dd55af3be7424476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc477c3b86ef609e9dec54889172a11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9900871dfcf25b886b65d8d342f39d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205de4921f4a6bcfd3c1b9e2a62c62f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed31d0c9df694489961bf15082b142d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de20f73f9658155461bbf6e36e5d40a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa93104c548d5535edefdcbdb4ddf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0fb298985e5ec540c56736c08bc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f826db73be1920516aa0e6c6a4fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd1baf9a55d44391ef10d29309df92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468522ca7e51dbc9ea6e86d9f4e275d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c003aa48dca2c6901f136d83fc41fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052857c0b6b852c1642e8331f62137488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e72e0e8fc12100534041f49cc8efa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f36ea39fd3aa6c673c7b62a3f3d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4decb1271ed653af647b02321aad1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fabb401d200f580f2b88dd33517f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5841228e0d2b41f866e5943bf2f31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d07d51c03b4debe8d90000f1f2adc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613201239d8fd732aef3fb924176fc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaeae45ad05d469eae61aae58cc82d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194943b369fc0ad7a52a8389d558c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef451d2c34c752d3c5541809dbfb90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047df3ec38388de5c0c83c887be1c27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1594e0dc6dc5695d9b7897ffa21e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95b03138b77ffe6140e88aba2d49ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598aa07ae8c90a6bfa745c08f03d413502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec201ad2091e9181bf5a39fabecbc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75c60df6448d18477f3036f746aea8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed4d16f90208d0773f2d2689bf3801505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589382606258d7cf39969208dd82291506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb11f3069a4d548fb31ec5cb0b911c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3869167e26021d17e1ab54867493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563741f6f8c704f4a79ae1eecf2df85e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0792bbe131cfc6b910b6bdb11609b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4055e8e7c60190cec7d5e7cc8571d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f195eea7bc9e67a5b073f2cf173351f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c25592016b42d88717891e48454c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6e08e08593e8d2ca9897b7310e86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f479b3c81b37fff1df46219ebe09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaafb0c306fb8d5d78ebf990d311ac9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ab39b210b587d7733c10cfcc5219517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615ce387af211ec14fd391041039223518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a11d184b55d08861d9f34b3475738519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d8ce7f7af611d340f0fd89ed3411c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953186c06d0eaf32b51018c3a2bae9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0e4596ac84bbe1188bb180fbd2e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3652911aed1bbbfbff3774be2e7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c25a049da475e4e34af4658097e53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aa56fc975f78d5f875be2c0a2dd03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8f0d22e4f44c455a95a3cb6bf454e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92d5f080ab9906c7d9b121634c5995527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae0a9608aa8ee770eaf20cfc0d8ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2988bf986ec0c2d91dbf011bd1e37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdcd22cff9b8e6b5b0897b35f503aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa5bc5c46c2defbfd2d7ee0215d47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b68912e7e6da8de626c42c0455f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112b3635746e4784db098092c046648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4397a1d7955779de6a01f86ad94df76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b120457dc53ce653d4c2fd857f7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a1cd7c9500e20f2b6cc42fe933e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff7f7b1cba3e736aa462eb5f34892537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18ca4086250ad61a39fce21585327538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71707280af0723762494798ba4251914539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628bdb16e4445be293e679ff103faa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bf31e8bd78e3c406248306ca4fb51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770530167814dda99ee0814cd99b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f447c1a5574e9ae506d1bdf40fe55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47726f26881b703503e66ba8ec3963544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbf4a8e6224b2ef8b73c855541f161545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4430c6a328ea98f6c3522d6ab2ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea204200abb705f98244ff71aaabdf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1df1f610cc5acf4dc5d1e0104839548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c41abfbd4e95a95c7f42cd89a9653549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba539edc515aaf124bb5ae354823d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb69fb98467e9f244e665f1150c1728551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434d8b104366735b1a55841572d9cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d7cb59443f1e3bebdabe2e389088553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841216682a7e36e067cc28b6401e3250554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d1ce094d9b0e2d9346e8c5434d0f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b763747192605f07e0c89908a47f886556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ec92bc84e840f670f1d1141650cae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be49a286eaabec3f76eadc39781d74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586844ab4e96c066707fabd5367601e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6695e8131eaebb494312b1e06cd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a986b300720c317402eaa4e9e01f158561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585922b727d4d51632d056df6fff52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14625253a96afd6f906de4cc15382e6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fff1f71e0c7d5204d471d0c279034564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a255b4d4e4f6d4645cb80aa5a47ea8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853d32bd8c445fad085b640d56f7235566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9b349e51f870c7e77ff4ed58a48a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe15aaf00d949c4991c7c9089971e5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cf21e7a9b5238294b5509ed6ae90c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f60ed80d15683caba294b9077c8ca6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5cd022647bc03d973040d98e2351a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02070bb0cac9f1e283d54f3ba656d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490539f95c67e774be908a79e6bcb89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12699bfaad153f519b1d897159a78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe2da64fcfcb4ef28a73ba6f1b998575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d35ab126948d60a027bdbb646d64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6272f0f47da0b9d02848cae2867e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5216f15fe90db53fdf131d2e970d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e6380ef03d98d08a55e9ca249541a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748dc7fd6a1b0ecd810421b5db617ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f6013aa0560669c19ef06b52fea99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d40788ce2531a4a7bcf6e5cff18ea4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63c6a79b7ab79e53f8eba127a4825583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922dee04d3e9ae257fad566111d0d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606b723a94ec747ba0c584b0c8d2a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0124e743f0c65cce9c51cd7ce4f6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2cd1188b2a032844b800ce21140ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f869853cd08a6d5c5708ab7eea5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602121d67379885f9d4ae95533402e5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e390ad8828da7941fe75f3b4686d96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366496e0fca1ecac0de0978a2ed7ed7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0518c954eb0b670f45d5d3fd83910592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a978754e3077613f3697e21464a3c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f2ac5564adb3bc4e740d9a868108594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a77f6829b58f6a58795d2b4e3839f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcf29eddfceb386e0b8a2430e3392596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b9953ed8dd12db8f1610a8571442c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd178ca906ff8b00f5958fe1d258d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2716160c27c6bf11891b0cdb9490599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79150a9df1a504ea5ea0c68cb7b96150600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b61a8bfa45fbd7b31baaa99d4038601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c1c42fc547f74902f4163d4207a49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61820fc2439cb2b1f20882983a8d8f9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a0b8cb248494e8b44bae73889fc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf610548db0e61a74ffa86dc7974576605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1d9db3ff294eeaef87cd70309622606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa22cbff45cbd21eecb54ddcc64f7f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b0cfb3d292eac1c8b36e3c66f1fa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c22394869268dbddbe1fdb25ca2218609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce58d4ec08c151768dcb857347e0702610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb74ee843ecf39487a1d9c9cf6767f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad14415103d1669259616ae1d23d8b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23326fe715088e1e46f08d49d8d627613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886508f718453ce367e29dfacf05e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d6d3518cd861e7e355b3cacd4fb0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744b9a49002cb87fa1ee50cf72bd3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183be4b8820e45971b2a7d028d2a16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5ac4e74295e16ff37498bc535116618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463eb5d596b9da57ed4bade940fea8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db8184873ceaa3aaa24da825344cf4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a35c539205f226a9c15686360c1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49bfaaeb3cb34bee535115ca30efcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f236002d6296695cdff301f77cc39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe44fc7d21ff326fefb8b474042c5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24015c89bece76fe19d519870a3b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311343b75fcfe17528ca4965d62e8ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dec4081e281797a8a2f7f3d210bfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c74503577f5264f8ed82ce339791e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ffa6f07e4076b8f6300da51582e0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4a3262623fc74c4c961e38ca225ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56715a488abcad85af00f8080af8ca1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3834022bc0ba0529cac35e71976168632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0969391c2565792897fc34ed1bef28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8424c280bc46053f4325cb2d8bc82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3dbdbe38f38c027c3731c7878b2bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ef62138c05b5e19abdceeb31a996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b5f3fa96119d5d878df1000629b8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04092dd72d7e1a7ac17e057f8aeb635638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cdb20b7d830682f3707bfcbeb5625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c4d617f7dc12844fc637250119f5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729c737fa72b19e69c6189cb8ca22d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd8dd057c0b25a3dd3d9f223058d2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa464ea76c16c8b1a11169c731062643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ba357772a1a60f1fdbfd918c101c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bf3af51102d9058e1d56e45260808645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5a14a5a57061abff14ceae7c5d9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390a94164449cdc2dae1fd76d145c28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8dc71f38c87013bc66230831aabe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41ea3f2ddb003827b2de0b0c3f92b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6849e21d935942d5750741e4cad69c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7dcc423afaa6562930d044926fe52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f07c44740f2a2943d3be25f87dba8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc0aa6fc8e0f5be511aeb535a9bdcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5670f4d2936682614186314743d31f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452d27b9340cb61d6b4c633db09a0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895189ae315b220d05756be327b58b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da7c8468a07fa46b4af4aaf6bf1e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2945d6197658bdcc67ff1eab3baf969658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c2a66247371d27677c2def03e016659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9402eda6182c68a43075b87f86ba1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f623618e05008aac128d2b661ae1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e87ea8abb2695c88c60d761fa4b6a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161e5a14db9e1696363926f729ebd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05be3044f4493f12fec2ca62a82014664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e54ef41ebf4ef8bc54d696227d9424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac10a13fe5d9f49b5f6d46cd06f208666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb0cf613c5edb8afd43d624e3ae40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3048c93c964c679cc532a6c89890668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf0f54325f9207839a8056ece4939669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac47a58e2d67a5e3a2a6f6dbc67586670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b35c8284ec19c50777c8108114fdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83399aff5a89f99a315362e512cc72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024980c670bc2c4f239ed91cebc5f325673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe3bc1f54eff044ea11b2cfdb264fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c52eb67fc3cc9819046d148c04443675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6a48e6c3cf5e595e18551da1b621676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41d0f3fb82845a3720effd5d949d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f6a85be29909a9d98867e9be42e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91b564d8dfbc76c39958fdbfa06ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e0d6ba638a9a37584053d0b1cdb27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec76c66025942f5407168e51b5cfa45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704dae154420d8c151e689efdae8bab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7b139d8140a4f1acd0ef2655bf7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e0db2635941ca12c6114ae40e25d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aeea6ad8b83af971c66abcd0c6251685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880955f223f8798b752e22f0f008bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7c1309dcfb78782ab3826d9c2aa4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a968fc4358e6ebb4b34f80d05b7b88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cc8422916fd31668de87e45792ba6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387b198c37327d968e219c9507f832c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87650b5d0ff03486f46ade6f3ec0af5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc946672ec87dddada6eb6cb59b2570692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844093ee642b417ffc4a3d174c888536693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b8c9c3c7f0ef94545f725543637f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c493906ffb43c07d4b98abd5e7e8b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf473324bc39438922dc079e17eff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a2ee79ab8321d5677bed0b12899ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd104813157d7270bd6adaee9c23bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a54e15bdfd2ec208f4ff969a27ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3279be35bb9a848ded62bdb680ee1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33147307d627f874b1ff5ed450024f9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d18b095faac7e81eff892234772b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9527581f6b515d53610d0c1bb16d95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786dfb561fecea866d0817245534b39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6aa908d13a85bbedb73beddea32a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d5595f66d559188f7247e828b18a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9282d7fba2dc37192a81e2139d81c8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f16b1f47ddae389c9065a0c27b9dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fee517f928796451468bdb98fcb48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6db44f381fa8c6e165f4932e2de04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c2477f34c8e3a827535b45ab58489711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d46b333d2d68957e195c0b1d509b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a45798ff946ebd70a89f6a8280428713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e1e7a90b10c1970a4e6e5fb55bb56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b539808897f4497371a3ac07e773446715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc715629b67d9aa36cda816238bb439716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6fd749eafe1765b35935edc51f3e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0523865a7d0558f4184e26aab59f18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ea1bde6f631cc88388139c7658e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15754bbfa13c9caade20d90dec68f1d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5cffb98b8eb8ee25e9332bca26d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f233a79bb2a73684d4d248aeed902f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b6c97855ce13613cad93c92c8228723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330b14474fef7bedb35cfe053ce279724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635b9ce12cd304b3c80caa81c02c94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4abbb16df3e66d3b1feef2d259185726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f8457bd0ff188ddbf30600b1b2c0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142db4ade89bef314aa767ad8409d84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46555b1c99018a1a40b87a113699f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272b133540fa710c10102e910bdcaa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d6c1fb6a84b20444fbb770e042bcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80fd2088ed7e68c34be37eb4306a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6be0b32bdef72a4500b9d3294396c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adbce16d95185d072cc4c973e0ca7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368358d680eb331a4dff43566623ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2212a1173ab5a06d289f5f4e03b7cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d011fafb4f14460226aea7429285b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd63490cb72ddf8df816c240760b521738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08bafef3fa061cf07c3cf45035f162739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163b210ce70655d3a2db44bfce59209740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe3f3c746eeed7558540d0f6866df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a51c75b5590e03fc1acffc9034f54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac427ae1b6450ca0a45ba9a31daa71c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a19434c00ced4e78af250f656d890a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef99a1da34b485def4f0beacdb7aff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d0debb59a80cc3cffc5b2d7c7b4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d0da95293e8e930ea35fe1daf83d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8063ea8cac9c701e1a2ea5a627ef9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21386f3bf148000175bcdcd5d879e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7ca7d11c736450011fb49eecfd3c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a338b999a4957281cb202659677da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2387f680fe876b0e66038268d9353aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaed3b86fa588a902365a82ce861f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e306e63e5955b8510b405368674c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ee4cbd57887855aee68f240bad7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310d60c5581174527c8027326fc53b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f6d4df303e67c8e19b80db6c205e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4fffa2df7842ec600dd050baa3125758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc80cc5318524e03f62d37c508032759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>