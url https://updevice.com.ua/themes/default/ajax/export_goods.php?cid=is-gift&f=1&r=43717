--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994c659804a5a31e0c36c5244381cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0444300116db17ef49debbf1045732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6654bf364c24718ac401865ef04e7563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710365daea5086525ca1520b1f157544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059417ad37c74a163b358f1bdbe1a165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa064385843f1aba337c784df009c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5adb210904e21ed714fa4020402e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbcccd22cb0695c7482bbfb845dcc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eff6bde7775efab2f19e6ff7d6d5f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88394609fd265e0c839f9304c691c98510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a33d128bc319a608a142fb840a15b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ccc239b32a53133ad7e9b4d7790ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e585af23a2ea5fe5c2a3a957825a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae343b12cccfcbb57fbba337de4cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48128bce006220b3e0be4416afdc3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501866ecbf6302292e1d7ba01b93b1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf6cda2d8d91ebdb41a4fcd92d79a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f663b24daaf88916cc1bf8eb5b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a18ed9c68591312dc2384b2cc49e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecdab7001b095d69bff54fe2b77b1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b21d2340a6f9dbb6051c1d3f9a00c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c741eb054fb4dce019e126f8bcd2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf274a1ae70a261e0a26a9b484df623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b3c9b90052936f99ca839882d7bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048600bdba52f16902fd5f58f84ef0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957809895b1e775dfb51b4e08494eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612e0467413cc18d521e0a03f2f95ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841feaea2cc9594c8949b295b712dcf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8000e76983ce64f593a766734ab6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e310319575d93e7eb59fb405a8e396130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b4c374735f8a01e3f3c63a2c983831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b6535a0bfb2cbbacd8f720e59bf1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192e47bb5042fbd7eed7bf78b9e5e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e636a7f838188a31481a5426e55ffa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c5316f2daf7fca046cb5836ffbbe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f78ba289d7eccf8cca70211121fd4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d02bb9d36d1b2ad355c12e741ceda537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65ac3abe7f1b7a190d2296d9d920e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24db3758211692b6dc55411438d7ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233cf63956accc83b5f212cd9ecba3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a3684b14d3d56dc0089ff7e682b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3ffd606910b0218c68ed0232b9e2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba1e9169b92b3c3551f46093d5c74f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba60f9186d1c8066c0f28944799fe544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b230503f19e85f88418c7361f71a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b74a00616cc083d5c76426124daa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee0ff3f683f1054ddb3d8a580179f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca717e36928d15a75a005aca5c1517948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e84ec8f011544531c03f629426dd7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79a91fb5b310cb135bb3700a5f92c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac559c185f19b89b955a828296b11c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad87e6b81838ee53b7a395d03b5779e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1250a991a783936e00b91eed1a2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaea038a86ea7a1263eba24ce98dc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf3ad5ad9e043912dcbebf89ff3b5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce1450bbf7252d13276974ca3719b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc53ee983ab3b4437224be8be36bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba04c257fbc03362cebe0f2a667fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd81fcf84729b7bd6c2a1e7decde859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191140af996f27c49c670527f81e08b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a5de0d6e2fd4607a95bb90e5ad49d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585884bd303fe3a4e22de16dcff19d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862e5af29a6ac9cefa93b50813922d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4fb79340b0d0f1aa4ec5922d2438f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804aa075233a540f196b5fac6c83aad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fea0447e66546bb3d2dff36f42b3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705aa0393e65db3fe31e3e0375ccb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ffe4690ec45e6b1f1f9ab81095afa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020d1b7e7bb45d2d6e47c57b94020bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f9b82d530759c7457af0452ba843570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c064633ca20c2424c00b9cd145b2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd625e9bea5bedf86af0efcf0d379d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949969ba26a69f8786829e97a0b99c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f822460bd1601da42a8769876bbfaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b66c96aa296de14ac00f0441ea57975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b730f130b0f64f5d4775b8dd9d4ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b623be10650c05eb007ae025ce1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc07a26fc629d5cdf3f0b939be37778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddd9ce3837919d807b3cc13ba91e9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ffdcbb31542cbe5fbf179d01b35c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd3654551c2027d61601e0e4fd1ef681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259977db8ed2eb6f8a45c63122f3fbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0134a12d3489f7c3032dba58fe7e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c03e979bff78cf3d74c5fbd564bb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b491c42e58855f945ea47d0efd11fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74109badfb04e8894e7110d8b8caa7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de745af9b8a9de2b69f9cea4651e6a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c78382b7ff00f64f8749f0b8f1d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e9dd301287328f85df42a7c2353c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653183bbd4a8a8b6ce68314b489336a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec6fef3c48863759d5d871cbb4610e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64cb9de82fb4ba77949ce58ed8b37092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7436d4b8c3fb36e45d8440f38b773f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb19a1d19c08b9eaf7a2fafd5847e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4288fc3284d3786edcd7a3d5757b7e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fd6920e54a0f11475ac7f69323d6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8c20fe952fa376721c326536d35197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf195e0708caf116834416f0479a04fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec5a04c7b78fb9e6355eb64e6bb84699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f06cbfc10943191c4e431da1f21a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1d8d5eeffe6a581a9a699e282132101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99486f3473f42c1ede011f1c29d7bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd358bd628e704205cb6e49229be78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34c0a8b910047f405ff169090541a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c15aa582bf5b723526b58256d6dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72703420b41b8346278aa7a18a19a04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cfb6e65b31b203ab907f1912086ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ac42f66e8a18dfd2cedc638f6e0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384ac22972a1bfc3bb2b30a153db66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa306ad3972267bcb0c5337ca5cf346110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56722c9d5668f301b3c30d683f1e0533111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f44d3aef231f2438671685169f9c78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de6f557055828dcf33024ff684dbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff1a0df17b6863c349f1eec2d87a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4ab97f49fb8ea1648bb388104ce87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896b58ef2d70442afbab20e97bae01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc679484982c152869bc560834b0115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54d5fc32d1075605e0d6658a9d1d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d90136078709184ce7097a689d08c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ebdf6b22e0ca69a1f54172d71d34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb6eb7221eed7e6d7d8e32fcd365a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab8da920763b78224ba025c78f44f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda205f5dd4ea9904cb9e6ab5a3c8361123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5195b4b2860a019b1350ac3af3139124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0da218fe0d85bd72ef5a4fdcbc97d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827d1dee551a7d4db40cd3251319e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e413d7612b25cafd6e1d107ecf72a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1a47182fb7ee60e12aebc28ee2a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd611ad661d78256cb9b516798908129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e357706bc53f9dbbabbad9cbf3190130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c66aa63c2c4768e3931406a812483131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ba241679b281936c3383f909fc35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17aefea1414841a248a8b4efbe3b69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3703ec4fa2665e9222da981b524d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9bd5762b4834b1eb03d44e76a1a38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef034ee0474e4cce0fe3cd227a4f94b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5cc80b2d3086299b9b2c551108f11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27890d2213e9b8df51c1fe73cdfbc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3090ce2335bd1c847bd1cbcd79ad94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10717a0c4a850701608a21fba09751c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce3f23dd265c69fb56454a1a85904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823ae8dbd8b93ab6841e29ce1f5da6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc08826ebad0f7ebb6d869093474f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e8225709cd7e5ef9d42d4fc78391144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d20a137f3c195213ee9ff7e4c160145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c94f36f2d4efdfb03a11c42d06156b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1807837a321b228555d3fe637c736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6afff97f8d4276cf9e255dfd679ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e36c9709e353a42d956ae9575676149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b50170cedcca2a752d5008b75a64f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c69353a9f93015e631eb3b653b9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ffadb2e3a3895dca041f3c3b27f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0e6603ff466c42eb3fba1d3f3580153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fefb49a352000f6574041cbd17d034154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d2b2658bfab79df6b196a28b428b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31690b2cd154cfc8c019e22c915a4b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af9bd99becb34d739c8485ac1bc243157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa69ce536a635b09f0bfb40a87b24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a8270ea4ab44580215731b751d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dc7287dfde6d78005f52ff780e7a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da3b64df852f0a4dab1cb7ead1eb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2e96fa81e9f7bafc57a124603b91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c73a23a0582c06c512cc178f916b1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d57113ba59651890c61b1b1879503164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84c23b4f1f5066c7745bed95b5f07e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3141e18d029e43f2fbe346a5d5eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2efb6c7a8e8a3704c845832492d87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21b1dbc3d9567f8c608f065113d7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9947f5f4fcfb02e0d77c6daf81ca80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c3bbed6ce87ccc33697673847e11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7f1f6d8699d743bad2c2a1ca82f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead0fa316c76e7d30b5fabcb5f664ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b20f984a289a40f12b8b6cd52be3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf93470d1822066b9f1aff9dc5d457174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d8cc4cfd666a7d450fb6584a383a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae069f575d9f5ed2594fc99ded0f59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4d3ad818fcc491440bc5a2da64c3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505d55e01e9f097ca4f8eef31a6bd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a07d13c371f63d9d0b7463a11701179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b1d320ced463935460ee130b35d9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9345aef03e7c6fe77dc017495e5e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb08ffbd2a70615b92a21929d717a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee5058f9c7a0e83c60be57803c691183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0982c34cfbe90450fe8a51a096112184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b7c400fbd6a6798c27f4b440b661f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771d890087c1b91e23a08c4abac212186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad94a58131a7e38b512eb63483c41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115327c34ab179aedf232aa46ee876188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643caa768dcba8708fc435ea0450658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee400e3030dcfad83dc9c65588e01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c388dc89741fb56197070d136384ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d0597f3f5711db2e239f83e304923192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bf18d3721ee1355f599e8f9fd44b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27585e4d4a9e3dc8973b7a8b9ec485f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b57a1211f15d063fe335c9968b6305195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72874a4440b29d4c79094d0243626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbd1e1085086fc31e3a7edaff3a077197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75067256ab48774c3b91aba5170f747a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8f01bfb50e57483076ff082fc4a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1431e0df4d445383eca1713e018a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3898a57409d1521dfdd6a600162f52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc599a4e43f4dab0bd80c2b5fc04e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e162aa848376787b828af425825f4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e0c2f1bfe9a8daf568d83029202e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524a8c23364547ffcae29508565f8dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9e50b19ac72ddb3422585d35bf5a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ba6316bef231ae0400f790fa39e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee42beba88dfed36936e957aa1112eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1881da32a0b0db2bf4c7926c5a40402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539fdd8e747e413aadc04b583866c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643887dfcb4e4ecdf5bf78f540db335c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c1a123fdc45333ac94f97c83f869b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f114260e020c90f46bdb66bd7e084c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec35e8e49a15ecf7f768ea60268108214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a94cd23476c3c5817f60e609bd068215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a8d0c92903418b84d546c9c00f9b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5766826bb933be53a400e3235a7d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343641a8cb85d436e3c43aa515c30812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a9a7eaf81cbef25e5c6594e27b87e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d1d646e3768c53c5dbd481aee728220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a399910c42b2127fcdafc3e36311c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a4db348464bceeb368de39627b33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25914f4f6314973f5dff8433a916f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a54e063927c3aa7d9de7f9dda1c11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c5fd9e681fc40bd3294896dca738d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9efed612dc077874f58a1372b05ea9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb228a29d61d80a722044ac835c28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014946f70f377a644e5da152953a675e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83bc0a940ab4a173bef62e8007195229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65494e4780d8e8db64573eeacc68e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8ef6fff84ace5300fa8f04e6e719231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb8b86d8044d31d31dd1cdbd778bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea967b936222e8d7533ac92126eb8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221af7ca805859f0c23f01ae26ecefa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f642161face3441ccbc7b2a25288d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edff262019de17d54d15fb0a25bc14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d221feddf37d446c568e8d41f3cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b47a24ae2f12d0be170eaba3c4a59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa01e618b7c6d056f9a209df569b7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4642070ef7feaf571db9df0c65e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a9191e71a36269fa69e82bd10ed1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c0e2da9177f762440c9293d777565242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c5bc171f8ec1903e9118a729dc708243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b4e2b5f9e6deac26f606d7db5f54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527aa86942fd473ea78d13a3a79463245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8aac002a1e39068152e13dcaaaa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8a07b7e3e550d6ceb31940a66ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967f9b5f51ce0bb01923eb84b78bd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09326826f07e93912b7c35a7f1145b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f765cf6bf8386bf59b3ef269c4abca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30a59f600b13d2d4b0fee58ecd6213251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289794374f9ec771d6a4822254842944252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a870b74c1fb4ef54e7d04a79bc691d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b1a187faf348177c0d348f49376d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba03872c5f25e54c04292fbdeeb55b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9068a555b892f2d282222bd7003968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda791c02fe9069227d93a97dc2f27cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279738fee0018a43f83b2b307d884aff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ad2cedcad0a541dc70f11e3ae430259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1078e099f8732f77f2064d2a399165260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d1ffc44954a07dbd4ef3babee2d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e5c089290baf07a54b322292d1445262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a74488f532753dd209e3ebab3bf6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913afd46d3d1293bf249f9c032d1e55b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08cf55d24753f518f51fead4037c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735eeb032d76ad897133c048fc17bc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8a067ae7fb17c5a9b5dca692d741267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bfe665a5abdd2b711649bd4781047268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d5ea329e45e2e1dbe765442aff23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730df5a26669457fa4090a7949e7164270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e631ace654180bcbc8c2b43fd9fc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a067a4d0c283ad88f8f8d6614782272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543265fdbc282adb578dcaeec14c68a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9da262052e55b92f15ef572a5aa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8dd089d1966ff3d829ad93889ebb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a70aafb6f49a59017aaa81467a6f05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e660bda39998dd1d56a795017eeb9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e29e5d5da4375ab597ec08dd0e456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f6e4e8359bfde8b99a26c3cc7292f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1b19dd9a9bc6f87dbb394f10367bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5811dd745905ff76cf8abc7765da0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9116ba5653cafc73b8bc3431c9a8da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d638693a1ade8e8c97ce1beaf9fe07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005089e852f67933aec87f65bec3cca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9aefd4a383ae9d012024810eb5c7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6f87d3a785b4a27de12502bfc534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643a9113b4fff55d31b92db3b19c804287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eebb9313ad052e552de4a955af312288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079cd76a5d75bda028985e96d57721289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961e9a256e5dfeae362ca56f0c631d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87a1dd70ae765c776d3d71a68a140291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc99ebba4ea3a25734410755f0e66a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d9901de9509a6e83571bbb01697ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c30d28156f23412be2a9ff2c5dd86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751b191e1f90068a11312491ab19bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd6fcbda9be19d7ac0421ec65909f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffde7c24cd51482aa1defa4c32882c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef71d3f11d3418aa30078b9d32e37c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b2edc370822d264218fa95af3442299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef4cb9318aca01a4bf81ac3062403e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d62412868f166866a3c471ea9c0eef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9d7127e7c3693ee662ef54892b2b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f2a88ede1af7476aee9641d87cbfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7d753da8493474ec96f49f72741c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177877d755da5307daa1e765bde6e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7421fc6442fe549c21ff019a41bbbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c58d624f7fb5569cec0f4cd63d6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4045fc933f6c5b279301466265e80f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78905bc160b1a03a2fa3244d6137e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cefe263be1554e40a566dd57b20b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2c808c43de0588d4ef33d8c4f660311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e313741d66c25144909f67d23c75c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152257a0c9f31b9a26d32c99ff15cd26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f222fed5fb3503dcb6b00b78666124314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeee8b4b5eba4a9e0969d83ef685f11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ef3ebe7058e2d057adaa7fc17524316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77289d6efa0aef5920a384dd524faebc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11058cccd3c00380e3de541468cfdbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b00105ba19af58d2476e0435d7103b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5db5cd244f8bd662f586abb5bb584320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3325b3b04f55ba417786276aeb9c493321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2d7ddb4e9fef5becf4244c523341322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97671064ab8bcf892963300a929147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e86d065cebccce4b4bc67edede82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a725f4e54e4a7b25014b910fee9061325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a7d37c7464a5ee7f5326ac1e87d65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee06a50ae9992704a7acfd659e21ca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143b9b0e2780c62b5afe8727da0bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ef8f343abe17657773e419136120329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff4a648757e1d4ac2813bdfdf35b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de631015ff431c160c97fc298b29bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e6dee42f557e29f72bfeb51ae576332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10973b262d50224dd198bf8212b11e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929084d6a54103d01fe01fd122219c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1853f0867fd6ee582e66f7ff11e79e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f3bcf6bd4bbd199303c576c610c17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e5e35e36b74a76faccfc47b38377337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc86a8f97aeb526ca2365b2013ea44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60486a91b10bf107998560991877c51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796121612de8a7574151196dba3f1feb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca55f8a42bb249dd05d1fb6542be5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c7add96cdead9831222733e32bd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445829970f354a05b267dcec5341b1c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce699be3ccfadb2370998b935c30a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a02b7dcce497002bd1353e7c26d9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02038e2d3042f51bbed298b58b1bb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b877d7d48071b79a5ca6c9eeac7d0e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9192a00a961b1b68b9fabeb88212a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba11286cf131cc2c544d0f3f990a93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc64961d476f128e60db3f961e2c603350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc9c53772afe6b88a5601c6d862ae2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e792b539efc0b65ec5b997cb5392e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c37f47c7428328ebaa1d3b41af952353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed085d3ba1f23519fa26431f0205c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04807195b7e4e82f2229110112e67aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aaaaef39130aff3247fb040186e2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b5a95f2209ad8955d666155d97d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01186079ab10354fac9318cd425ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060acc930b3922e772e0f7fc61f003e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3720d66bdbb36841ea73a1628435f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82343c8a2f969318494ed12634f6fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72882ebb4ce214484753ed539c7cbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f3ee69c1ac5e22b4e072cd192e25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dbf59223002eed471322814a98a90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a1b8a78f6fdab6bec19b4f0a803a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3d2dc18ca60fa31fb77bbe59e52e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1976a509622ab1191e6cd7804eae2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37a0b8715815e0ad410b17e3206f18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561f70819a17125f63a9abe26eeabbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18c8a8a3706401f963ac9fca1cc437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b82167645ba5f7ffdf643ad17d51d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33193dae8849813f10c7e884fd831372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f55ed300899122e40b4c7b4515f35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ef367aeea24004cc9d720484a7ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397506ef8ceaa9eef9ceb016159b6a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd31c64d1bdaaa7c12af9d0ce08e3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264901f90402f4cee97eb92085e53b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4aad0acf132910becf162b7464887378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a2606fd798cbc62f5142c0925928379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d643ddcf274dd1f232df5315207d3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b4403d4bebec63a72c4f865de2104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308f253a8e73f770ea02fe7a94cc57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd19439842d8bde6aa6535f54b05d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad81cff015e3faab250367a36605991384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b3dde8639658717efe8270868657a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbef05c0ccc2fc0d25208174fddcd4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e23972ec888671b26cec768631dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50db40fa59bbb3cfe75e18d2dda059388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf6d20bdd827ea2d42b2b0efc0c93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf072714aa9e5a8e32540d25d3568f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5618856d8a28a6d8c988cef56ddc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e85435718d5c946c491327c0718c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52ac412ae4ffaa7dd3065d573d1b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b17d98a1f9a7b7c02521f64e8df8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2a41878a8563ab3581f4d32567bde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921952e58109163bb3afb558ee56be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856d01ba7e3a2e60c0cd652d289176397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16013be319646d481e10bca8244953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17333389687f0a487882e1fe995f3c81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93da206ca71c0f6ce6d8931b96064e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b83780043c758068626d7a08b111c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca7f0b5c9c73699079079d87bfc425402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6aad79c559911ab90d68ec6e31d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cd3b890ee4f663a3e2159856eb815404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1057d3f37d87463b1dd0d8f3a72a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6185fdfb0b0ca1ffdd38ed5bc3380406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8feb5e65d7931d0a974d5c205495d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e344840289b853daa0ce328b314a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb574ad060d7acada875082dad604f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6130dc770e79e76fabf0ebbe53b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890ba9ed0dd9cb3a33ac4f20f255ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b760c4242b2afc5875ff5a8bb15665412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93c5c30b68f9446aba67d04ad19c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f0509eb9b20aca8a1ef539a63de3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3637a772d800a9bc222a27f8d7b787415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b189fa292c8c49be7937b53badee26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ffdcfbeab311b034112e23bdf387417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d926aecba2561a9f2fa0f27c9097677418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda5031ccad2569bfb501951f151aff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ad9fc4fe5b0b8c41066fef91be52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60859def3c13f4698efe734bf0d7d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ebbc1c43f865c79a710fc1388df2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76801fe4e65c8851cc51994ce11139f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213a941b5f055f9fa9bba1f1a97196424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219503374ef5bd12031d4bf46387ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb9801796420f803c38c71864c2d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09db4c5d2658a961811506b85c9cc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946092cc63c5203b81bb8906a15452428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ef2dae3a9151b053c10c932c4fc0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d478f7aa91be63b5dbf97443c7bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d35da2c604e64bdffba5e1c63e31f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1b8eb52304e38b66e8c968a023ece432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379d6e967fa475570431205527555e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d248d8e500cd3cccbb2eca01d5547434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb12fba1fd57e8b0c851b2e3f2bab6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6d16eb424ca8ef998a0a627af0e74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d32521713a3a665cd9c01410ad4a1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d63cc417665ee933cccab8fbe18c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c136f8b108bceeb86ac41b863103f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea7ee9c94bbb035c94a902d03df6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec774dd8ed2013e7929e7cf9652514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a3466f024936249b098a7b8c7fec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae01b6c1b71d870e90bf466df9962443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8310898eadb7a41b697e66febc9b54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba48f0a307ba0dd58bde607876713a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70edbbd473fa28d23cada8c0b9bd79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf1dd0efea2eda6c1a2b60bdb8bde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9bfc4a06c6ac1d4e6a6bf3d01fdc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467822dfde0d43272257a711b1d6175449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace05798d33b9422b9ada3a4c115b5fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b182b58373eb19622993274c4d1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3f06939263e572a99cc9f92295c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fd976d2ecc7a75e090c84cc9b22ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef649af916a04db0a774cb14957c6a89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d7b271a6a8f54366184051abe2816455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30960093cd1de7aafc747e2c4c91a2b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae334eb66640eea66a78c08726f72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a19b6d439c59aeb71ca28130d649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8f8fa3c550e34b7c84b4e1808800c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1923a677eb3774a244eb773dabff30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9b6df800f0fe2af48af2e70fd3d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a51756f38706544d01f3765c9cd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c6573b04c38eb0b03cbb1a8da84b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082def3bbe9c28d7c5f239f3a29147464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682009874ac8d1d454860ad4ddec47a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9ea8d67b03dca274e0719e0095e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240af080ca165b256f26e54a8f6609a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f85685de0820a93050c111f990e7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d562ec30d9aa7d75979188a9e46f94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c940e7ae0b83d298fe667983e9f2523470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328179163ae49b362bd31207ebcf06d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ac5798fb3b626918fbdf351ca9a84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79054cb42001e3a98d69ea27c498f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79052f936174042cd016272380b17345474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0690fe07f0a325d4fd2e1ab703f50e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15368e66d76964dacb6c86f0f51175476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aad68c0646c449427e1da8bc9a6e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0536e5015200cb542c794e6386116a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a0cbe78eb7d85388eaa42dfd0803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba87dbb0d855836f99ae67bb6926e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453f2f5e8feb52f834b852571d22f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264feb86a88b8023f5b5688c332f7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9179fb56e42cf5b868a9398189a022483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417f253b9cdc870cad7e64a0386944484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c6ec975f4b09d8c6a62b78a37165485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1918efb191c431d27895c1f993c243e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bac7c1613d85a943f30dae3c607ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab1130b6d551659e2dfa12abb11af3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508cf89215a7c4760ed23be27dba27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ac4392ab6c87f11e47b8e52fb188490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d76b05c106e649e64f13a241addd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06fc59859c20e2fa955cdc55023ccd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dee02d30a17305ae32e82ecbfea65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76feff47aef45fa983f630ed6bd0e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcdb7626582f8cbc00aa95acac1c77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e3e0d965d4c52ff92a6aa152aa00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36f1330bdfd4d24ad6f5fde719b342497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340652aa5c8faa56fa2bf2396aa254498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459cffa43b8e3b3d16287555853633499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ddd17be1b822ee8585a339a09bbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ff7c4b762a23b38e3f71e04b7e36e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65080639236849ffa1f2da272759820502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8d001ad330fab487366f7d04fe2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c4b3aebe2e69bc0242680a2b5c4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af140b8f61da573a16733ccd278cc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476bf83e74759e273e22671a7323eab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b43e72762d1cec17638657dc328ddd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52086d73140921dd1b4f296e172ef5a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c08353f8d37413534f6e6bbdb808f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff53b7da1354f42c98f9ed99ff4adc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c34a3a7c1287538bb8d92c4403dc6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82acc7b16454bc3c542078f9c7b2c1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab35d29d3baca6551396f615d00123513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d296f68d951dd354e1804652c3f45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e848b1ecf07f5d917ac08bbe9ffae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca707820a399468e6f729f395d2164516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992f2626a1fc72b0fdb9bf1c3269d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89283821bac75bb92b530561544cef3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44d0886f72270668e24c1c5427050519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e47a0fefbe5dbb1f582b903126ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba82e33421ef2cb6954ef9988f926521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268b12ee04abd809618240a177b1fd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ff2895e8ddf8796d4fcff69979ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf17984f832bb150381edcc1f28cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24154538def433ed6f84a9526a66263525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d947c09acfb61cd8629a69517aef5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d304e2292952ff2565d71607c75b68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394dee04b8e3511b936ed01edab977d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f213c95c4cfa7c54ee726e5d3f6476529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca6880340f6a2058ccad11303a9bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44f5ada6517c930df0d1fc64f7ac9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d91785ff02f1f29198fec2d63d250532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e6b49a78be5d364e9bf98c0afff0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c2d56a6afb27175a998b0f38b111534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f2566c09bff2b73cf2468625f3f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f132d8366c0970c0cae123983a4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d7f57bb5af1856ac65299cbaebd09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75ba610cea34aa3c4f3ff5a11122a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9d50f21519b00f77c61af0e34e05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579321dfd7441e43faf53065066de0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e336aba82721124aa6672d9bb60329541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362c8e430e9dd40ddf42ab244fdbb98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0f2a176090c9db6a21caa89213ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b474de5eab1bbc835dfd45cdd8c725544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283179c90693ec543c1ff8ade65a3ae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eee7469c545270c39148017669c4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5f6b5ab401e42d67f3697f6e8cb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aa6d979cc436814fa09935620f54b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa33ecd34197924c6f39fc426ce31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d7101973dae8701faee0e0c9dfb82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04e662dc1d0b52ef5cbea829ba715551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2a049dbb88ba15e6ebf633edfe82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c496a568857aa1d6841c1a797b15f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d9da5647edad62bfcc8faae4aa255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c907074bac9236050121bf1c33dd39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595f1f8266725fca5a0e4a09ce3b78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b0a1e9f083df6a95b323d89733f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ce84f213b1ad87490529be7192b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3ee069e3e0aed75c9394a63439c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a17afacc1bac6779a52ded6fd0f62f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091248a07963ee27f114b2f246a1aaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba353e3e077c964c5a6e0a576b0b4b7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd057254e092f371dd2d49462463b5a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae97d4d2de34ff4c22257b4b026c2d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ebe51e1104a93d31f5c983ea32d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856efa4c18f22b299e3acd25ab2b74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265bdf7a4277cbed47e12124e4950f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de2c2939b73146e7b8c9c53be15f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b5ff41de790192018889b56eefd86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34fdef22289d7574d62e4386acf957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d40de9a6a26a27e1d92a93f5bad365571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703fbcf53cb4b1d4fed66c745d4e0e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e5f12b845ec873de42ceb5f59392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9e9664cfd67fce4dffaa64a8a2c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade7d08ddeeea72fa525dce72151e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7a71a76177cdf7586b3767b54a52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553c403d8209d9569160c3245442515577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bbee8dcc40980b257d469ef3f3b4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1481312ad4143681999557a60c8a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f6bff4d12cc9ece4cf42cd9a0e0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a32ed17d83ae391e5afee71565e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5de787b11c12c3d2d226c7db1f370582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b25f1cb6d50f5cc026761379861c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffcf65f1775349e294c5c7736872f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8ca6a6a0ae4d43dd422482c6a01f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28659a6287a3dad32f8e08206fde28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439dfc59832f94c598833715c717e40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b2177ef288f54f3feb183ecfab670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768faed658ce75523225d5aa1270d209589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aaaa8518deefb2fbfcb389dc9618a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb1670c81b1c5bdbaf154c6dd014a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723efaa9745c33ba755a26675334130592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eef9f1ceebdb3f3a8bb9a9ddded9d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a788dd2442e8d359468e1d424f46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0aba826995f150462adb1523cd706595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ce9427dee624c81fbadb2d5e808e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b814ae6ee69477b8b91a8283525de2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b9499069261f70af81586f903f552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ace1f94849885248e568db464913e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f501f2b33055b33445d564021f4fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee27c36c3e74af5b7898d34fbc66785601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771f1cf4be94fda03cfc8dbb33dad6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf158ca942ea4f8ff6bc7b0b1906d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fdc18b315ad5141bd4b1536ab88fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4a5c75682d10daeefd7768ba3cab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf28feb82246cfea1e02c34762b4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c8c3516e7466f270ab9f068a3905607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c38fa309b73b54f921b76c198acf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6430dbe3e42a2ff6e00cd89ec5379a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb683266e468a7e20a59a8503b63f97d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f20a1e7c79f6c4cb549db7e9e1eb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9dc8b39ddc8bfe056702066fdc193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5480489db1faf8d4ae1eba655a0a3d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342717a735e2c265e692cea4cf8733614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a881db3300812093013f99a957aa14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c843c42e1494207dacabf15574102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c0f63da0fdfd7309c516ee7c2738617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd3f7270c9dfd599a923cb180ca00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555759663b1df34a23032530d9d00045619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d1348c6a43d104da28e57eb28daf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646e08e7cfa7900822ec10d5b6ccddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaad43d9ff41105e602f89c2194d35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f77f32825efd226db81650bb5f0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7bacae91124219bbb14492ccb9a4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d96f9b75c67859b9d06e67507f996625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827ceea7a51cf725b648edc86710a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2bb5a487ea1bb441b3d0c45bcec9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bb2c0e0d3f2204f51931cdd929878628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca09805a3c9cdda0e09ed9df3ea61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ff1a3ee0264ae5abdfada7d6b4ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408fb8574d0ab1790055bbf6a014649631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6308d202c361af60fbb5ea6edaafef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5fc47c31276254fbe50b0d816a278633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eca5b918b189018679424326b42be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700843e09ab8ea27f59cf9eae5936aa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e903d16bb31f3291e96bf55a3a548636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc3d5ac42d83237b872bb85ce1ed0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003585dfa51cc2d472e23699ace1eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1fe3445820436bd89e3a327dd0fe3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477fa45d035ba52450e13e0e821fc52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02148708411c745d5ca891f1019a9ffd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68958e98cced43b3e22432d737e7139642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955861819357e82dfe6e9f9e101ef2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543224c645bc4fe138d23496c267aaf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00f4db8d3abf84dff97f80c9cd43f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c025008332029d1997be5726ec96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe070606deb44597d4af11b8be8218647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2668c971a9a2e5b5d2a570b63c121648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109907723aeb92af82949f6d6280325649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142751d3caa82bdb164ebe27f6fb63ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b222cf148c7894143b4a5f55231afc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac2461f2f5c9ad3fed3966261ababf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64043245df04a0d8c590507bcec69da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7300ae4d59a4b3f11fb11c0920726654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76827b63dc2422006cc9f8dcdddb57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad12f395cb76ebfcb87162464602c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3203c6154ca0c05ae64a1a2b05af72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51896b904d77872f8a27d6bcf3031cc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316361f7be1628e94fe3ffb8849d7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca321711e521bd31be66ca41d458d50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc1d4656c9ebc7bd981b4b0f1d530661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403e5639e815f72daaa677667d2ebcc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b368d815dd72831a873d64bf7d71557663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd798e7baecc244a188b93a2a67d54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b1d515f292ff637ce27a23f971fc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e127a49c8ba4b1b23451db68c9ad04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbad9aef56de8a76df9f9437f7e471667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c37cf185af289982446a34482c9ac2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff3a46e4872907fe7f92907440c8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69dd7981b333a98d8f77dc53f6b8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05087be7e0edd038ecb4dd42b390a7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc784722c1c9aecc5d212886410553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb1fe124ebbddfbf539d64014f5ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04e172515e8a9117592e68d9aff2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2434d2e0b86a84a9543fd6da13705ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2653f53fcd8b4ae984d4db70e9d77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca3a27972ef16d71c6ea6de672b24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe56596cc001dd1f344dcfac3b95b83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822c5e8c6b6ffab1ac125275887fcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef5ef8f3f44cda479aa23ea9e04003680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3097c348a419c64170cc137aeacb9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f19a612e9feefe3148589549266b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3429e996644731c9697062e47478683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73cfe9f3d1f5e3ceb14e5e06d8df30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f607b8bc6a515a8594b09a76ca40d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bd541a8351db52155026bd3b9c29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecff36e840073c8097708a55110109687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733112fe98376373f673f5e9db6c055688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c7cb89af5f5907a464155d601e1e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80320de454879f420d92b18b22ba8c7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94eb37a347494ae24ce35e6be7dad5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3282c314d17ffbcc55749a60a694692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98233e6f13e7a235c74cdacf707d3f1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7116babfe8de89c71585daaca6a747694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34127bf84c870e71c410e4ab899be027695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f9354e632f555550b92d851355132696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2b050dca3fec1be43d6db66731e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd285c30db07ba91c587c90783981698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3343c18b9bdc1c27739402a9259dc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567379139d76d5352ae975142d45219700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb416ca1e40974a86a365d5ea00028c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34072f0fa920e1c7ee057eacb3a4d447702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a802de6fbce2b204e9bd5350f4d3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe15309569ddd15ec8c1dd623ef2351704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010426db2784861768b8534db832cf2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81a8d29d6b944b0a70169129091c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5be9ef9899b5ae95af5523034a70b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242c14508625b713f0e29bd9341a19e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08726d1f0eefb2ca57581adfa248cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68222c4f45692aa14b0cfcb58f38b30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab05ef0a1ad945bc93fbeeee5e4bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7311c29bddecc6d469d597b837e37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6665856b9e1e31fe6b1048a68f91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debada7e2c54d52f7fe5258d567dc119714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015d1dae4ecbe012cb9077a57a3e59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234db7761c0834dd7429597925c0687a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce84fbeb541fee040520d39a63b3dad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e139d01b85a0c1310c67b23f45c3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575e019ee43ef5e220843dcb3b197f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b54a1649a4e067bb5296752f5025720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852cb37557d7a02a302f8d0dbc40fbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77256bcd56590a3d30375a6429f1c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c87dab7e09d69193731fb4139b233d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c362b76f3951b590b860ec8a912241724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faf437a0ab209a7740cce765ea22ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f2f4fd3fbe2759ff012881ecf80b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f61953d5f8749c7eb759d733f9ee5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc4317ffa53c4aa828af547ae40773728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207836cd50ef9a32a0e05db141d8a53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb20d53215debe5aa3c11bd259091d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a1acbb642a1e45d4ffc90cc2d4345731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6b44064ae756849587e14d6506da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b17d482d626e59c2aa933e138f7ea1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f962e17a61f4131bca3e38ac36fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362457e1e762147b60eb57f3da846c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb894720c64511a179df88056d7d36b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8999646f7b1d49baf29cf4f62c29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37f7efc8ee5f6418aadc0d8c5b76c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756af52966158a8a9aee36bfec6452739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d272caa87a2190db9227b8ea053a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97f8b072f210feb553442db7c6d499741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1a1f277260c482f1e82e2c8902dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab06a21593a330c3cc7ff994ce7b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a060313bc3c986f463c2814ca577b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c10e6e4df6f1d0fe26f848eced3e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296b06588f16213dc62ef58a918761746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69c3669d7f2920f0176184d3a0805747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c136dddfb9d18ec72cd6b8eccf19c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1674af9511b9705dee008da07d0e5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd18d5c98ccaf7e26d674c95451bff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ff32ea24baba52cac83e2915a34e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369002697d8e59f2cc95a77eda105b99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581758fbe9d036a60844d110e8e54c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa32f8c3b075ff1598a2fac4fe770754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f71833ec34f9f12befe447b3524c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720ba0639d4101c85c06ac6c4b3b1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2675ab18bc889dca65ae5ec3d7bcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec919e106a9a40df9619c9242b098758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83fa8cc3a7255c8d6042746314108a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1bb5e3d4f8c4dbb1823cf0a2d94a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a958e41eeff705616ce00711abbfda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2be63cc37d2edc79d69cf7c6f3d803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f5c08822adeb862606e6282d83f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e873568e195956f0234e2fea0823f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c33852fbbfa4ae4eed34238a4d18a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13371e50003ebef0c90123d3556ae177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a27e884d7e689f6b580c1da79c1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3d29a30ea46002a2a4c2fe4c4e9da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e9af07e78936337325b8d49eb64da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ef633238bebb70b10dab1062d834b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f0ee302da05ac3958f1e32b8299f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39176bd400cdd74e691f59838a7ab913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ab19b0fee6b4bd9c82631ba08bf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37968dee329f87ad43857090435ff1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c75cf8236023a628d5ee6d14abb6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1a2418c351533a4eb0cd0db41e1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b77045641d70ae77195b933a9d964c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f697be8d1aa4fb862c68784599cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96ea243d1f2c8de2dcc7ce0c639b8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a49bdfbe1e8a0bbe1ea92629300cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbceafa253e26f23ed012b7c650b7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bee57405db96915aaf07b66ba049923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bf9c0c905c81198b76b9aaf69c0ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171a2d882f7c03164e3d800781e93725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf0fde8ffaadbbcafa2052c1d915426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e11c100b8fbeb28c3b9577700a2ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03c83ad1d865fdd0916072edd812128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c8863425a623a365ed23fee99b9be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83679f89d1aca0054e02973b6bc7a1df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f4eb8acd087bb72376a061b17f9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19e7f6debe16e6c2d204091853a2bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735b6f1a11f8f0ee5f5b426528ca6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5545f59374c3784dec0e5d896365b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ac00a7cfb90f4738a8cd74bee6e5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18ea1a511bcfbaed9c0b9813a07bcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95548d9184cfd533108b3afc6da87037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc346d5bec15ccf016a48777b117338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385b62a16219357e005317085a5aabc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf4e84cb7106b6d873bb2b8762571c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da49a78e4e4a3f43abafc6becffa5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbec2d6a0218370d844ddb463b1a2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49baa124d59201291993be4ee5c7e7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f2882e5f768e71913dcadff6903f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab8ca1598e02a094add6ab2a4a21a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e05e9ff21dabf644069d503514ecca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf370bd5f8f355d4ce9b9b372d4f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5184103b81eb30f49d27cf19852e16e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d50b3965c44e6ae2d26182ab2bf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba501488729fba8746a85845dcea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3943a39dd55ae9339118707489dfb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c02a8113c4d5cc3fac485a98ae1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa36b6c2242570d688bf14c0b708cad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66be96e47cef9904b677d4bb6eaf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8b5416377b93e691908ebe60986455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f369bcf06b513bcf8d2a7b56bbd13b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9e1f7afc5bca0d06ce637b8b78b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c40f9f4f3a54779c4415298aabb9ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63efce7fae83885b69e95fbc46148a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7447b4044329d4f5fb7d399e0d3f3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2be4341c188420bc07706f2084a14561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f714d0627176e88435f10570a3c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b80d696806f2c66fdbc6fc1e2b9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d393c17a2c5e7e0c47eeafff514b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221badb9cea1959828352eb0a859b8fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac59780fb017736d99e7d159d53208266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fede017ef486d065998f7c2ed623467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad843395017e8815faa50841201d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f632bce6a54d141a04c20c046be11469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2fb631321408aef9936bb4ff76d2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd223d633821ac029e28a53cc07c332a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600d3a2d47eee70059f488a5f2cbebd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e4ef8de4d6bed37f63aeae3ac387f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0771a5177e29ba8d367068cfe79b8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5be24f64c497538b54de43b5b849c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fca94093e2fe3ce489878d18fe96976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5875c433c2fb70ac26f2256fd1b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bbd045c562cc19250e1b88d20569978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5bd218580f1f440db06fb52bdfcb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ff4f1e41e71670f850ed8c1b33bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1ad2509019127b8caed828c9cb3b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee02a4418c8855dfc7ce970139ca54982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e94e9afe03cb7dda512c4300ba5d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabab1afca69f6804484a1af49ff4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782876f7c3a667f5cd1d0f1fd0e2f35d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c9f21b5779c998aad04879cf703bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715481c84ba04ba4d619b8063369e85a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab429eab7274f6d512d927a73bb35988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff32a99375fb4d461ba23c7fffa91d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9faaf38e068f96fc599203f3bd7c2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef94d9cd98df0641e52fd41b855f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3976cf43080dc12889b441c152f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fcfe4b8560836859533b69188b21a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a65e5e35b7faa46b72dd49dfc81894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b22f702f61df3a09f860fcc2048a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7c207a30be9c037ad3d47fe791ff696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c490f4701bf532493e64dd527a2a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6e167da434151e611bb78b0bb6e9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba3cae6c8cae914669e91ff009c9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbd367418c6810ea040968a941e62b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a674702f9fcd747a34d78a0f4bda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d13c8bdb5f9068b50dbb6d840c89a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657fb5312f0aa608026b12e862bf70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c7ee7a9862ef2e21b46cb0fbea9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120402ec2c296697e2a98fa45c99ec7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da593d230bfa627ade64365d4c884106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66696813cd6a0f0a5e55454de8f98f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e6e27bf684fc030bd14aeaee4298c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebf9a134ade841d46abce51836d196109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80e5ea53ba09c5de547e3cd957603110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba14d432a14ed73e7c9e32c3cf482111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc631e7ce1af5cfe9a12208534a0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47435313aa4089b3fdc43d508286c09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca4d6f74fa22b462144fc77ac6b369114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17e7b75b8596b1ece10a9ee8b3231115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0703ea8c0c087a78f1b6abad76208f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09958f701e674e2c9349920a17072d27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb59ae5f60bc2f3abe9130575533595118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34201b26a397012516fc76d76554a8c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342476635894d0ab42273315909874120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2cf93ff9e4e67c072d3ef7006874121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e81a92307bee73a6333f75b28516122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fd4719022de192da8cfceeeb23fc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf758565343ca588d1aa166acf99b7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6080ceebf3206041f939ece2ca5d17c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f652c8a0a5bdc06f2085536ef3a34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9013710e16eef9d979b11fb21512cd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e992c2f3ead3f95ab59d0ed9a6dec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f309cda963d7894d7563dc5a15fdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb92927b06ca840cca664f72d6d5b61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8113253e64ec8a7f3d139fc134f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1907a8fd000aaa7069e3db390f6d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e74ef9d42b9d8416b6c37e4d9fb7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e962e5e1b036440fda7b769678c44e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313edbb1014b9bbeae0e7e6d4275791135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa32df857689a72d793c9ca10dd367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929304535bcb5842fff50a83d059ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9d27bcbeccf597c6445b797a0c0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016938a5d732696b60f0b5ebeb844c90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bf1d008d17e74352cb25e457fd69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a8552ab1707b70ff2bd4f6526891141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e523f9e65f593c7bf77eb6dac71dba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89409282ff5113da5f11fef44d22bdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664318363aa444dc2fa53bba03087316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eade35e0f9f89a6f33d29719d648dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3b276ef9226084391cd4929adf0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e70ae1c81ba9b97d6f87a510c830147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5f83d392e467583923b0534ef5bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64807dc45b009b3f4f51574e9f69c8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ebc73ef54d1e258f5bcae0cd166f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ff44a237e8310843b4bd700b0c2f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f034692ad2211ecaca981a98218192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37044f3a69ff435795f3d9727bfeb51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1adcad074aae8d998e88588a05ad2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261df7ad879b9ec3167db0d4538a139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805e5c445a6bca28238d16ad28a83e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560eee8f286ae46373aeb5768cc84b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33f9c4f794e098e659f1e3cd40c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ffa3a769156c3bdc1d0914012121e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28bde28062ef4ba0a0a38e672d4d40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a3a95c384eacd799346a8d846953c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eae8f533de5b06215529fa646e591162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952db98bad79487a3cef25fe3b919cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e8179e493e0d251e41bf6df58706b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728851fe61d12059558eefd7b212ce6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb964f6999ed099a1605b0daac2bc406166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c72f3a641d6b27e6a2afcbd42507bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2af83f5ab9c1f8e1c427f283237e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a24e056dc33cbc107dca5073a111169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52834ecbfc5034310fa316048c56e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a6e49448a628bfb832dda8dd668e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc415f4e2980ac3b34f7fdf387e35eea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4825a6ddf45df69effc9561eaaf7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac674fe1618b5db0ada997101e361c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcbdf553717c403886bb6845ad937175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afda4bb4a4304d483da36771241791e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21fdd04e743f86ddc719c144cde57d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92ada970a0df261c12c18d1d016c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99000b2d0fde92a353fa9d9e28ad9538179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c01c60ef938b0623f71a8c080c2706180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d53b55852a5eca5a336ba5e98b988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdfdf1ce07c64c2f485817b6228d43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b1fd13c413d32c0e50e16341a7c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f421845494b6bb64e3119af28b89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1f248b568f19763b410dd406b4bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129784020993e5b11afa64da71a880a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16a1bdea119c31d158f886f820882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc832df329d6ea0571525b74f5c3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831dedd53187783eda65375135932a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75b158ffdea0ca85e09131031f95c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0164fbc4cdad9798a1e3a2fbd8e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794716d1049eceabc364e8b596721c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858ada89877e31480ebb54cf1b8195193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7427a764c45fe501da19ad3e547ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e7dc05c1e0e544ace0fbba057efe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72fe6dc68ec49a7b584cc87ae42ef8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f802813755cf579a5684a6b0e8f22c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dca472be620807ceccd22e1ee4b1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786492429a6766fcdcea99450160428199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2515ed09af5322601e6cd242bf1abc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be4c1f56d474c3257695d90b84095201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b239586aa063daa668e35bce3766d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d04267cd238dcaef5c41bd942ddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197aeeea693e5b4f694846f1002e56d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7ea64aa4304ff6be530e570a5d2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a11bbadce7c568d917fe5b96bcee8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed90ca284143ad519cd2593eab5adc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f607eaad0c99dc8e128d8af9d75a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1bbbb1832bb75cd7360dc46b1125a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0965d7f8eed7ababd1b924ba17309c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba85ab755852b9a1770094e6042f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a2f0b2024665c700876bd9bf94e72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f3b16871bfd203a02b7de9439bb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b559f28205d55ca9a083cd4401a681214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de948e114dff0a768d7137db6d9c390215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd2ef729a0f36203056f54d5f818df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae13ce0650c0a7ea8fbe0c666cc5ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636bb5a67a947772d93d63e89175ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b6f55eb4e86c6ece02f6179f00087219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410788d7e6f63425af9cf45769384cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4dfe36fa2be779b6f8c1e07ecc87f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d9241bfdacdeb7a3808c6fb2b076222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf833dd0a9c43b2202d9482ea7cce8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e4ecec181bfe1d1493e924d14bde4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adde2fe11958334ee862c9920dec8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d242f1ed2f2a798a11fbfc1755a220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcff61dcf2831104ab1ef6a982f931a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f624727e5775920d6021cca7c359cb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d5b3e0885a27c397771902c049512229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e832c9d9720560aa3f3d4a5962abcfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f84f0ee9f905c08725c27988a0e958231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb770626ee333d45dfa6e067bf242c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a891d93cdae2af2f72399726e41342233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab6cca2dc5e668d25a975f603385a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d70b23e64db37ca7c5b00f34f00be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e99e02e4422b2b09d4fec4c34d62d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8e186b736fe10a867a2b922481646237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac22a8dc7623de79af0c3d71ab1a76f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdf6e0d9f438fdac7eae67bc5581bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86ba9eee86b884ef5b34d1766f7a7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5104adb246805c113924ac220fbccf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316bf845af6f7ec3e275fefc315503242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff69432659416dcccf661cee149617243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff635ef35469f8105b22c64391e608244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877dfeeb95185f7e8b0380f8d8fd97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6c33a4130b6950b60994de8fabdb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4067d6967549354ac9ec3f5d116109247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a26ed27a3fa1924f712f6e2223c60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e455fd80b2db756a6df05f206bb46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0b317424ca5f9e83e02f741059dca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a2778be1076cbf82ba7cca005529251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e885657b9dbb0376db3dcd1bbffd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86b49c8d171351cc402e6365b70b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d62bd0a31cb8da7c9f647945f4d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0e6e70d8811031d665f610b6213c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db83a61de336a11821e0b87d9dd745256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eed6d04e2fb4d8f3dfb92e72e19c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4fa9472731cf734aec17b129712f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325b862c4cbc0c274942b6d4211ed9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7aaa89b7348e48ac5d1cba19e704260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a6c27dc890f1897514962b66c0ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462fa981507a989563ddb4d7eab60f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dea9bb61dcb471f64e1fe2983a49c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe5b7b66ae0626e08c6a9b0a4a7ab4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3532b930e3ead5e3bd00d75c700d797265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382add99b6597ce524aa0e46e4bca1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd6d88e71a6bec1051ed6d2725111f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463ea13115ab02d8d37d6913b9ffca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f9a414a4fa1bd70146f65b8f8dc3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58246e1e7843d5d72b0ba8df343e4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13a8ce462b1fdfc3148cd0e3a56676271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6751a09873d234802c99ab50ec0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849505a314a35889ec001e2e08ab18a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96490de23f5fdd341e6c9901eed84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f1731994c46348166d94cfa4f548275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6757344cd112d7584de7f5ff430eae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f10e579384efec20a6cd86abb9c9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389024eb30f84d2bf49033a1486eac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7218ad42fb8519f1988a5adab0ba6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc062ec9912c558c0b99c2e1422c23a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeafbcf9440e1baeeea835915e0b566281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9acf853b4c5b7ba0d50cd420558e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204ff5eaff83faf627dc790c0e11749283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f6bcca50d19f9b5160242776f5f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3cba080f58d5d7ec1cb405c4f10d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e743f628348d9d99ebcb45db88fa05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4997b4a1e6e8c31ecab45d1b045872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad990ea6411d43f100a790eca74d50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b493b2bd1fdf228a0f7cb922bdb5aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10428bd2eaf94ba97fcc15270b5ee163290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cdbb7dc0d0b2fa73328b156bd294291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221de13f64926b8d91824b4911345cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0eeaa29b1fc68956742a7ae26351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ec80986b576911b5a87025dc3498294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffe4fabe6e0c4f7c709f0b91d38093295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76724d418275d3a8aaecc82920185614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c498683ab0b19fe2785561b60694297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f604389d2b7cc857cd5d4967ce18a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e272a2fedf48382ca14141a2d4ccf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a6b0adac228c4e9de892ee4203eeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adeda08ff0c5d493b6e8b14be62c48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057ec42de7946a7f417f0d1049b0e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96a84d169c56a8db675789e0d9517303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6903d03e60fa78023ed14737da03ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a2b9535de2fbf31fa4c23abc325b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe928c7ba30be7729dc801440226d560306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf8428cbbd58e3171a3930be865fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f989dca70c5e5b13f80bed1ac0256308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bc1640f291596db900765be4671e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24191c118382d5938007b859626716310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c229d5da3f01222676b6103bf7d9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b6dae73173bc99228f3d94b088d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814ca3e7294b69dabe7685b09c2669313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819323a1851ecb95b448fa41128f384314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bf9a4a99c4ca2d3bf87c2642b998f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2befd9de0361d1158ff0fb7906873316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3239fd9565c89887d10ec91e621e1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280338d6c0a302b51af98d5e4f5405318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add99033ad1c0f95569218180f06920319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede27772d80b9cd7ed142f027bdfe5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97faddd663186dfe4a000735cc191321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071dab830fb20a149983ed621dafb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b9d9e01dc3fea574937e7e554d1b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd9c7408883811c2cb11b6aca041a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad4778a2ecaeb81c6970ab2d1e564325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6926e6e1600f64f309168e26d1e470326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d71284e9db138c60e1f495ca36975327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b489ec7b14a85d0d8ddce18222d5db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103948905dd2d236a2b0117c53940a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9970cbc73828bb83426d41759ad891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4923d334c78a23d8d26873fc7b4f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4c2397cfbbee6c47160736abddf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dcfb6474d1d6d7bc8a7fba62f5430333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb181fafa3105d51e9a5ff4bb926df4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2003c38e9e20e17c8d66cbd4da81d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95906617821ebf93d2b312550d1009336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402c09c492abe5d8edafe89fd0ff1a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37efd0010151bb2ad4bbf87aa3a00de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0143698b6e7770adee19bf4da1049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2c1acaca571d91a412248be53e96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bff369598da8e10f5f413b67fd913341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d020776abd91754567338db797bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dba1a074ca78431168337a75067fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c4a791ac6e9efdfd076a2a6d6d953344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cef4eb015ccc841a66f19fafd2bca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab2dc5d9f59549ebeb53e88a9b732346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a030c6dfcc1df4ec6ba80d1647cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e08fde6ffbe2d342406d490672ac7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2ff1ea15a0a835d31e0bb9329d35f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655179e40094fb4599d7a2b41ca61b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957fdae77ec26e1226e93ff1340f5fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c438a1d6952460ff47b152c21468352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf485b609f581accb66084b6014aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db75c6b08905ae9538ad82cfdb114354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38ae03dea7de18dd2d3b153817dba7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a7ea6c8183b043ff06bff9b1e637356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d7cf866bc0c9fd728b09a0adf0464357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0f58e3e3c02944f339cc08977263358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd197a77f91fdedd475f00151b7455359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5376de0f99324d4808aa64b3c87a5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce735903dd098a95603af7b6934158361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed1323336dc4f7274b428799b9874d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700976620358a01e7fec631f3dbb2d18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff571586179d0ae4ec52a52029dc1b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991619712364da6eb1c37c748786e667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2fb1aeb69d821ddbe49fa4a68104366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5caa58e52c6c0ba2eba3dd60844b41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da989cdaa957f0ccb71d73902fed1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd317947fe76f537260a874071056859369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c491d58ad807ef98778b13fb66aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c3d0c823f906e93e009d06bd96b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd6fc01ed956686eae4b9eed8663c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317332e3f82776d9fd74255f4a7e602373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354a14a297e33f9f20be6b72c63d27b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68910648c1313bf96c2e0f00d96ae34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34503236fd1ffeee90c565b53d0e03d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b456bb12c74d38ca4357318410e66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4c5daee3456706b69a2b2bd82acee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d575e49a702cf4b243faee12e17cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fafe4d6a09be4660e24645c836d05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d768f1c083fdeca68be8b445364420381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669f5d78d5bbe840742ffa508fb78f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92d3e64faf9b615207ca26af80ffb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4164879f095009f1f4cd2c8a23c68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9047fe9f1cd0a3eddab971e6b3318385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667dd0190181a70e32e1242a39efd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b033b344faceef5e0b1d292316ca9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744df793a1d09e117aa3fec03c7bc2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40dfebeff647255b08a77aa91669b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004e1a4d21cd35b0e3f58fd45ea07f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592a4856a131a8b4cb5dc1f62c060a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a4069d9dfea3ca8b5572b12529800392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5e1730d17e434878d108f22af447393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11dace4b889b3e0b702fc6bcaae0e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e75ac346fff24f13544ecbbb575fb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae59624d83e2497ff1d0255cffaa46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d739f8d3f6af63882a187f8b78d8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653714053db45edc3c183843946eddd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9fb2405b77bd3bbd7eea65a731c74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3e9ee20d724b7b7bc121304b61e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d24edeeea1db3f782c77abeda35b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dff8215c15b716d243b908a02b004402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c392d9245fe53aa0056b33df7dddcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe97dd1237a12785e40085d8f7e02ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c46b53df58527d2a04a0da7961d99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b86c1954c1c0b5e0ac647e1c2425e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa415b1025d70dbeaeae42041417ab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0d790bd3885cf6e88c46f28839877408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b480465f16b10c7594cd610001c0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420cc43118f14205b7943f2af4dbfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8320e81c36437623d94244db49792a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36240779021dca1cd7cc9a618b565a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be3926c7e490e43b529e7e9d52751413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90f80c3cd51ba8a8cde90d79a1afb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2c80fa63854efb7e03eb54639a60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a63224c77b8c607745a7ec3b650782416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7974db971a3f936ca06b0cb18d0e4a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31913e22a4a5c0f8a114102d1118bf45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed48ec1ecc3163c91bc962ba2f7382419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e1d640f75e53ecdf5bd668eae2e67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31b17f08cac27c73d7f3e4a41385c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b957fc9455a958edc94f0e38b8863422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87556235abc8651a48e1baa244bf7644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494495046662030e46aa15c1684b6f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41180f22bc2c948f8a267bcc24c5f67c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78213ce8bc4d8bb81ce1804e4b370b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b85b92c49c944c5010c01e062e4a25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305658ef820e9e5ebb7e826c91dc79e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88142b4db90d03b03748bc7ccaacfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c67ad0f42b73c26eb8133cc46816e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4b8d5e54fbf0b905c53a6206643a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35095fbcf2cd5426a10bf06d6597f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52da157b2bd9e4bdcdf873b652cd6de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a1550ed47a2691a52a0ae88ed15b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9404473c6036357a42bd6a496b70917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bf9982a9dcf9ee09881419bdd03d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c66e0aae4478fb52d88526d1d846437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94441cda4306859d4d2b9cc1396ce01e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2a073d20890809aaf1e0cd7f3f268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc57895b8b2c375187fb098f6a3abee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56bc951e8cbca32c4e19bd4f90430a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94fe0fd3ed5ff2393698bbec806fa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955dd2b443812d1efcd7e78de2a8a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96565b06a449672d08f926ee8d904f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89330f3174666bbaec99f3dcfc61e213445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5680f46bb4c0a640f89a818da130446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61a15feadfae0936c5a8a9c2ac2551447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364121cedcdfe9983732eebef972f87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d921cd558f3cad72526fd07d2102d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a54a9e6b0eb5c73da0d7c02651c83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a1b3738520b9ef97cb90793086c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd80cf463c1e645c48cad02a9d2c63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9575aa7533048419bbe4fde9837227a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1302c467fddf65b9556695d388991454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3107adac82caf8c2b569b890e972a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0d6b6e856d005720c63626196012456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1214efec29e71742c22362b8599b8eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcdee1ad698bc4b3ec8a872df5aa30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6086ee0f99ed5f387ba8ba20adc79e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81addbef5164cdb09e0e57e20d913910460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efeea72130c8f57f533e54c9ab2706461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2c64ac3420cbed4e873682e1c0d28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d305f1eca6f0dc9069988504aff82e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5092d27ef56da03bd997a8334b19384464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48a5899192ff54f7eeda59b29b1496465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc06f7610023d7988b3a3b0588f67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6bde07bbd394c143f5c58f48061b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785e10173b1d67982c4611d65ca5ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c54ecd338b42a5f9763097cb0b009c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958626c08fae941164f8d0de3a377adc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8fb2e1f12b1874470ba003d9c387b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b09105a53057e751ea64f148391fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a582203d4dd2a70903bba63d4d97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96be0896a1c7d59f6ea9ceb4c38c015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326825dc6c877c65f11494719fb591475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd13bf14ff1f476220cb3b168a1226476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35856286a9d6ba6de877ec768aef200477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8cfdfdc09beac9eb756174fafeba8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443560a24dc7069b3285dc097e6cc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1186b180a1d7c9ec5034050125d5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18761bdca63b9f3236b6bc6f41af8ea8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806aebe2ccaeee78d9f62ea31791408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc05944e5f3e9f36206e5bbaef59ffb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49209d9ab2f770ca8d135fa1e97ba8da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a977ecf4e8bd6c24596229588188ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52ed32ada3d09024e121c573072a79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52360cd6c58842d481ca667c3af6670a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc372d7b425ba7a1ffe784348672e0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98c62da0b6a3438ac103a0671e673489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead87299453abb4788a6e5333c0d309490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a45de64fe0451ca84f6f289776490491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036075065eb8ef6f4f244cd26638f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9988f70dfda538ba6cfc88c9234b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0ab2d2c080ca51af5d6a7536aa948494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6e950eb9d9cf6be8eabd49e59ab7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4be62466bd23fe301e1a43c51ff45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c555039b6a67bf5fb400a3a7a2fb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf13f0462afa990b0f5557392c536cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28160f59d0a99b1816a4038845b2aea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7045e2a1e7c19951fa774b29a750b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690265c2d1c4a951b9c71708d39ae3d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb931b3ed67838d33578bcc5ba96a854502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09a7cf14c98ee17103c71f285fb9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a91285b54538c4eccf557a5a4d6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9933e2fbcb478f64f15b9878b4d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bccf4f9d6110552a5f950a41eb3956506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b16081d52cbcf97664a20726c9829507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e99e39d269d9688e2efd5b0cfc62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724cfb348435ebdeb937ccbce44cbef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f21fcfba697805af6772884ce8b02f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec0f884320442174126af31ac8ef1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc089145f3414e851495ba7ae115ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3cdafdf392d9d3126151cb843705513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b899cb73df84685fef1c19299ccec4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb483a37fd00c3d7bddba271e55d5732515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd07a12d7c97256828e35b5f27e07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29450595c6e66dbf2aec355364b9244517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beeb7bf40786b82f54515e28aac01e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea6358b882835f5506614de3dbd4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8d516cfe6872382d4f249f1cf84c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5967423624c7a3bacc3bc2546241521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca36992dfe61a3e6411679e753a17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66914c085406d16d527aae03b4f0cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ac2a04cbdb04ba33254cfb6d065f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a7c10f74ff4e118752205bdd92c8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49601b2bd4907ecf73ecddf67e074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2887c192f44d98d34a8d842c03bcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d4ce9d92851fcfef7607b7dbd09f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97732aced113d3e88fa96bb8323cf288529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676738f285f507df270c3dd7ea28e6d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c90c717bdffba62ee44b614d3e7e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb7eac4f1358f3c5a52de118c3728532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783a2cfbb7fcef00019f7575c8140f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75ce70114518e323705e3a6df81ae6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337f39c7d778add40c17c7d97c6aafd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5f200eadc5e1667e012db24b2e85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c079f8d6117a520df50044378b360b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa532e36bcc7d21d20c8fb9bfa183538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9244d2f200c1f639e69030df094518f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eb15edc76b74995b2bb4dffb12dd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb835b6c64decb9211fbd2cdb2f3839541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bcf12e86028c8250f06d8e2dcc7ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea1fd8a936e90b457656f6965f6e43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8510b3864df987ab9c9b9e7fa7b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e44d6c613eacc02eff729fc474f57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261bd03306dd2f9aef863a763fdaadb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae5c3011cbef722da7f5d399ec205f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e19e5f7fb416e3f205d452321b9ee6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45897417a1eb84529e57cf2ae36b16c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d3557d1bacbf7e4e8d4c721f730e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdfe29bda18c1fac64ead47b27ea6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf9ebce8f8b324b03a4e74bf497709552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c939b89211bd9fc123380dda84a66e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38b6c3347e9bf5841163dc3585ddd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19dd4cbddf9421b3639fcd65deeba6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b25d9f40eb7ace16c4982bda3fc00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d760303d8627a4f49c220d5e0f5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81bdae7baeeb4eb9d48837c06b1c68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8da2cfd17289d7c3639fa3027982b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491e8777ced5da3d5e4f5105b78dbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24996eecb86a1b19a64db60a03488b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a389b9c23c1704395d0644ed4a46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2ef8cfa6a6f0d707be06b8bdf48eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c78a2ed11ee253adf6ad7f8af5a67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36095459e2f588742c79161c30dac246565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873b241b3ca2f75b0143fa55f42708566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec45048d39ff94e53f16774d5a9a18c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681bbdbca761590038aa66dab924759568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8558de48467d814bec4292dd7e3c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d88dff1345e5ad7caaa2f9556b22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb8a496b85192b1bab04fc450ba75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ceb515ecf4465afde9dc37982e9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184686b9ace1862db80c78e3148d4e42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52e7b7c05612bc35f10873b94e5bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd42c5b7046cae5095d89a60d74999575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db92a25bdadfca7bf96874c239d12b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60013de57ff8544b2fd7652869898b7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa8ebadba060a14c1f9033629343dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e82d4feaf8f9eca1b95431aaad4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa1ff46e851f0f53d2ae8cc9a9929580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef3572ab6744031e8ff34e5b5eaba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ee700b6380abb035fb57141d4a0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3403d3aa439ad023b762ae74fed2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2169a7b27044b3e6c17f0ec2ddbd67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b87fdfc6572b0b31e162184a9dc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476e9eef64e6c1cd2358064273fc97d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585357d3ebeef8f257873e0954dbffb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5dbeab9e5ff5e3cbdd34ca91c9935588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16902f6ed32d5d3fd9209deb49510f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06723e5649ed676f96efc2f9905ac6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8356f679e509aa3e3a22645bf0e9bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c29a873277c6f1fa7142e75ac433592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9e79083be8d3b379caf886f406aff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df36191f986f91b0814756e31a5dd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5ed793ddfb1b4d6855a634b1f5d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f08c1e2ae9e2c7c9a8d29a07a3202596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5508682aeca2799f195c730e60fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429201f2f6aee48df6371072a53cb266598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7a848ed21b89f7e916a2b2165a01e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26eb85c8dcda4dfb62e84c4508929f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e683a79be4c30301c9721c07562b33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756a030e6a1a0cd9f7d77499111115b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8042a4c9ccd98fca5dbf2f7e55fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663395b88d578cf65ca8b4985f06bab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2b43d34f0713d8fe516b5fdcdd52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a57d62a994709ef4da0bd46c6757606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195b8a773f5a2594c6fccdcc5a9220607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba9c8b16671eb589a6f7b5402fd639608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c2b7cacd6472635cd6e1f89b9df9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c827fa9173ecc62e56a07de2639f777610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08109611e6f332caf69f2cc2466749611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae4d605d1d22d7f5af1d95c9e60a10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6f8ed4c66995736a4541199d9f843613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383fdc634f2f1c3a875dd1f8328093614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248369fbea17e35067b67d0578cd86cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce295f79d608b8253cc2c1140cac130616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0caa5d97f4ef9d32ac957d0cc2c97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803148d4779efa0674416c0466c32441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c974d140bf1e2d3db85fb408e6edfa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58654695c056522114a6cfe649c323620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2937e8982f265c76c38d2bb275dd07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee1f499c873cdde04995e0bf16fe06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d26f3940201d42ed49bd936ef7cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc3632f3869654a1ad65d81aa6003624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f79241991da27e4b9b906aa68ee4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f122e9460cbff789da373850f4549626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758552675ad4185db5689d84b5fcd4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9fbe1eb3c79381a1671120fa85a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ce39128c65a251c55fc8cd947271629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802cf5506de4692b7cd8a4f280df271630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258deb94da2d674706b5c0bdd71ff4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f25cb1f097b69cfc1acef38584dfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22735c3137993b036a0dafee5756825f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4f14f74e9d2b6a983657c58afc9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a02ea8e8433f34b0c9829a92874e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72925d864f0f8797c952778d940c5c58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908b49acb2e29d8bf7ed49e8edbe7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787aaec75642f54a71c26685f7ac6ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7892c0ac2c7b4cdbc0980642ca601639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4a569c2cba1f2165cd37ebcf7db6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637d7e2abfdb65f9526cb9e4203dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d3d7add6da5970367243f248b627642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4600b028f58e99fe7b7e45cd8dfb91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aad31e0d133d7a77afcba66685c3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ed24fc5874e252512c67a2249030645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b15fa0e77a2ccf838666d95d088e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8172d84dc474142e2426d33c25c24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aaf0b416c9e8d82ea8e821be960f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7423bdb5d9bf94f63025806c2209ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ac5af97967b433f41aa843207480650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442a06c1ad4a1b9ea7aa1b5bcb6a2eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aedb57620aafd8ae7833783dc886e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a53eeb278aed5ee9de5dc8a36ee5c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15a8df11e7fed4e58b92799f31e90a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a04b4e389dd835c3d6266c56e46cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f148ea55740db6589e5c5c5264586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f9fdfa81dc431fd1e3ea5e350f8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942c36521943f7e2af433a2164d367b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d90ec238bf409ed946f894204aab1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762376e9c42cecd1a007a6650e33b8d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d47de721f190708c4326ad8dc7bfa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d73ae5ddf092a137417574e79febb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937e86f06bea6796ed2ff4fc6c6e2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd8d5490c1ce79d858d1603d55c6cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86958304743dd7c05299b4a21be20c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d2a0d39aed2b9d2004b24da957cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5dcb0e8fdc36070845f153455fe3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd2c6d311024e74cd7a092b8fcf98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e51b6c06b1756dca0a7df4a605b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed714d67183ab02d9d189e15e862c16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832801c2b9e8500de8702264e9f768b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833b37c1f8737de316ab35c56f0742672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c90aac3c63199b507bda936af6dcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bb5c28f75b4bfe97d4e296d0b25be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a5abadb9f0673c48fdda4fea9e98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab84b5da9377834ed0dca5cc3a6f25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b861db85858173c45b5c69294025fe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4670274cf7e59e99a57f0270da1bb97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f718efd84d1660ee790f79298b9f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093776afe8209f1c71f7cb1a330fa7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76769c1c1424a4656613ec497e13b772681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae22745f927ec935d0003a6e79c0926682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c2588d9704dff39601dd1dc34baf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba8d0623e32841fff64dd8a9f7937684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fdc454a66ad5e56ee5f0bc4b774d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63a468478fb1440cfead6b703f11d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04acc20c24bacb814ded3760daa0131687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdacc096909f4c639df45cb0da137b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17dfc72b848812c725d4d92a4be2a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36c198d3330f7464277fe5c9417b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ee80667a947c81346fc0b2de5388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda64330f57bd3bcc98760e599e201692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a26e3bd5e605a23649d725ece02d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32713aed704baeea39c55c0174829694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091ff1ed9299262c5069eaf0250ae9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b04fdb176f06b3a7cd49cb5e4d93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6537c247bdc155dc2fa9197a175251697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d31574fdbd6dbe23cd9716f19ba15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7cffdef859eb712f2c961bcc95fa5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696bdbb8b4508e904217e0afa8f020700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad55192d4835e90fbb9be3237cec3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce13b9df86e26f60ec4a932856a2b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b8b362f34a4170e706b0dc527d34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b7a22043cb925189aa11022d36900704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1948d55ee7b859e8eeb2bba18615705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0023a9002dfcfe1bb9fd4f182b6f25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae65daa1375eb01da5ccf8df1d2dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509695e23b24ecece1e7f11b673f54b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37989563754ff94fc4fb95d4dafd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4009377531bba3d03e430c73c7a45c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f713f34e39daf44764916d905041df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363410ab9eaf5e34f3f78dcc2cf8f891712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4fdc76428ccf3f220e172fc6fb13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f0d90f8d3d5d3d7607809dd19f9ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e8f07a77e9a9f686efc5dd5197654715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9db984c44494f1e7c497134a96150716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c28ad20c820c4815bc8372c31621d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2445f86e8e15ceed3095351e1f8bed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec71ac41334a3f3605d98feda53050719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b61403613841b2c687fbb7f7d0950720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3b1f9f491ef12864881e64a79e6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaace76bd77714151a4b0c1da848b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4104ab19ba34573f5ec3a8a119811723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dfe2c8e8130529d2be8292cf7130f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2dfe3f1fa4939a367e4d319897ddc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed09ab9597ccde1e0129e2563ed531726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2885c86453210dabebfced7b8151d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f89ae55643ce9fe85e502c8bae658728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f256bfc3d6e4efcc4e0cdfa21d09d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23fad66128507d2f90b33d5be521a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b0472b4dd3ce6b717e66190753abc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e17f14008cec8dffc4caeee40736732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7308837cf4826319f95d28c085f6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9163817f180d7c950d0d0a0f7096e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e7c7e9057a3742b28cde952a937f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb22fba78648a02a449ea9c3c9790d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734c2e55c44a573ce05aae484348922737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee89b299c8812512955ea25e5bcc3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b2aeb07831c32f1722672086cf8b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578832dd04e10f8dad147c9761162694740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6578dec55d3ec63c57c382da00c453741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df49db7650ec45e080aa3a9e57bba7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7469a9d0c080b5d771480e5b54fc02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7b29ec785939bd0fdd4729c3ead2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1592a52ab2fa23f27d116d9493e24d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691157d92419137ffcf0eb0112f27d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac87bcafa05e6e543a55755e265c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf2c5b69380d27d7d056d0b562436748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a67a839f9b1a9e36bcd3d099413bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe520e9f60d1dea7841e211d5dcaa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ff2760bb8ac1b71f213e1cbdae14a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f303ea49432cd633296e26b88172b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586232d8fc3c059b1736c771c5563ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d03cd6bf8edc716ba3a1381467e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d35a9e4f5a7c1784b7a52e355fd06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0f4f2ed70b3f64c9dfce3ac329b15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366b6c49cfb68c74bd7aabf5c61f7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cbe645698644c283b03486b50159c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389962eb4fb1d2ce798dc3b21a8f899759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>