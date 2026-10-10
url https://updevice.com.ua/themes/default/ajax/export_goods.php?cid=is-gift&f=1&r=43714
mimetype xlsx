--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3667669d237e3bb7ea8a38a85440dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f114b19f0b506a6bd379336d2eca62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb0637a83640bbb72f69d9c90f4643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c78fe713ec5f865818897aacb48b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43157fa2786cf987e8a17a27b683c2e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d14806da42130a4a0fe3386d7cd6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d9ed63e078f6c4239587b98a6935a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e1d4a36a82b049b7ab0a840796ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b7c6d2b551530253888db79f27019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d91d765258a3a870b7ccfd590b7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c3014cbd1d20b2b3fa92ee1dfc96411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae4d1f88b3630cc9dc069fb94b8d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2b9033cf7d2f0be768c5950c809c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e0a96079565016e8c184b4ca84ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab601fa19b09c82e34fc798418003315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433edea0c06f71eacedcecaaf23c399d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c40bb7f881752e8682a844b9635e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d65b81b36db89f703acbd672e4c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6b52b7d8b3f04b209c483d5a34da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475f81e413b4787c7bdab4114a8281720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17a0563f8699566b3d5ad9d88943f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f64b4dfa285678b8371f8421f21922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71ec29c5fba00a08d8d2aa649069623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8c36632dcf30e81a339621c47ed9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad3ade17c170be2989791db6a3a1b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bebbc04a8d6e2a4991357a650609026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b052b8137f262dc93b7fe7f31b1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6a5e0ee714b03303db04c64cccd2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b100f57ca3d65d25cd7ed468422e5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f980ba1208fbffbca6181d98d72f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a26d5b944efc2c0daa7c1f11587fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8fb7f7f4043fc363328e7dc020f4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55214ff469409b20132624d7cf6e4f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6882971837b0acc32edaf72b1147034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b72fdb912be11e743ba4f008c1845835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c71910b5b6a8abccf04dc5a9c6d6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454abc1e13cc3b8124a41b853e270937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4fb466adb51969dee87d72fe76a2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59440e4622ffc2d19bcd118af52746239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3165b36f0a2719e65d0f3af827eda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c18a464fb66e7dae042081cf3681c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4eab4df3e6eb7d3324eaecef7e73d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fec3f2a59f076be842e2df928501143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef21303cd4a4d75acc758c56c7fbde544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23e88833cdd3be3526ea111f35c5ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e39b3868b221fcc9ff8ff71d1cebc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8b56ed174575dae50981b02b0afc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b6ef063595972f3adf43aaa1c3c4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ca19ac3f80c2771e9266447d756a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1bc741630f6a1366b92fe255276c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e597b0c6cc6643811be6df29638d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d9cd8214d4dd8c7c39d6af6646c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840ecb7286bb9dfa08e9a4558465a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845456b5ed98a63cc30520831a8b3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6fef9679d845d5965d2de78e2543055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c5f6ab3deb2b0de67c65685bda8e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff701d2cba56d7ee67f5faeb7cc1cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc12d3baa99d1e88faac954ee219458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432e9bb86872ab36299819024690e7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f8d1de8aa42b3d267ef79fd56a6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd13f8fd59ac1725a68f756678f1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a16e8fc2a5b5b2f4511538c45484062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e89c95fe9352c5d5ed34f3dbe0db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd3aa22625e95e94a98d49034acdc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2b999898fc8dfc88d6ab8fc989d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cecbab780b1ce0957b19d9cad15e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03320aca9aa02862896e18ecae794867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473b9c4aaf00931a305be3611156e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b08582992b1e4934d98a29a92195969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5de4f6f2e1a27a8d7876b99022d6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e948de25537ed32a6866199f6443c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a41d3b6c0d937a2f88653e87f97f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c580fa7acd778ac40dfa47bd3d8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735676eb0d1a23b6a326a31e94d847c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f798e009b5e029ca1f231409242c32275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75418587f80ec79376ca2f1327b9f4db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ae062489238cbc214600b4205b44677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c986208cae8f0149ae32d3c7d232e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4596c15e46c13cc56f744d2f9e11e9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c508028315e343399aa09d307c06180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ef13a9ba11b0eafb60e7a9b73c6ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d51c967917509056a1ded5e709c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8c01aadbbac60e77118086f7371f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406ed49339b7cabf06d6b243805348684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699a01cdd20ff77091698e959090ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d6a67dbe3bdb03c48ffa2f792ae686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd24fc89ce0f9b9c25b074103b0d7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c0b040168608a76007c6d66308d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eec7d6f38cee2024eba747d6d40f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56fdcfbb94b2e4217add591753db5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622166f04198e40ce96103a278bf14d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b1447d7941bbb6582f17cb9d351892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74619a2f2c72ec3d4cb0790feb596a8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93bcd6b8b65f8a62ceeaccdc2b535194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6933541eb4fb69deda1ed7924ea75d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c43c04766c2ef2ca88cc0c309275596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa0b0bc27cd2194428c586d4c6a26797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfc5bcf3c37dafb4b54a2cfcb3ca1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc57dd11821136e132a71aacb2c45199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf0105ceb6873b0c36f388e324e780100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b154f07fb2a4bb943b251b99a39e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f232928dc41bac2b783b03abf240102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef503359ba80f92fbda0a1148c8d38f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5825f3ba45c1ff748ad368c37bfe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af598e629a9f7086f9b5c132d03b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41399d6a416f74b68c6d2732755ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d36d866f997c13533016df4e0dafe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d3c1e338acdce8874c7a61db03c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7998e748a0819be23a745b4ba7173109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cd232b61bd7dbd0c0bb4f771618ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2e4850114d5321d5b953b2428219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee3b37b8df55c05751ed97ecf540e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c43649af60ce94d897eefffd12e77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb3a4bcb45a84ce2378420719ce07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a274c093737ab7941757726fbfcac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff1d125b92e6a8beddce4176d1dc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b80d645978e39f40d988fa6d67454117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e086ff02deb50876992e334e5c76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058883ddf1c10560724425cd6d0fe248119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8b6f0e744e0b8c7ce64726ff682a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e980a8d4358b98bd8b29707f715a70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2655fde25bfc541366ea8b0d88ab8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535c542d49020ee23cd3dda5d126808123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b9d60d05171e50ac04f89ef87e68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524ada53cb3e0d0c5cf459e8bc8a82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaabcd571967de72fdf7bd40692f74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8099dab60ca5345336e9687d27d9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef31a5eec29451e954cce8209a544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e86c70dd670adefd7159d42f813a77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7735053b28bdfdb4a4291229c7f2b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e46e3bf2d6e66ef6434a535af3e959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df281fd300008a2d7a5893de4ff42db7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c78eedb37749ab7986eebd8a89e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789a8e5ca77f565f9c78f6d303dc39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7cfbc5b00f88ea5cdaef648930a53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ad34f2550e89048b9fc36568ca54b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8884f313b9a033c1ec87d039cfda5dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3be8a124060e1abdbd4e90fcbb6c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d23925a08b9875a5c764b63dfd6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2308786cf68440cf1672b3dabbf3fb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b011c1d47d28133532c50f527b8da2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd79c11747b87ed0d0717e7c44d2e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c292cfcb0c9541c9cff8f75244f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f968517e163007eee9b7a75020b9a7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2112bff9a4acd2e5734c0b2bd66c67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c946d7678a48dd537acbdfd6e5e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e916e3301466abf70717f36c26e49b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d943d3f8415be4f101c6a0eec9f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2306e98c46dec3ecc8b158a7cd463149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad069b9ee513958b0d2d8e44c83a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e5779e34c9efbd4351d26ae78e8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469a57518ce542ad6a7ddf8328e8e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d5bc8d7ce2f75443dffa9e43f0863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944335a6fdb4b95506cc82f0555d588154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77745190f0b45e8449498f770753e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b0bb826700ac98777e953201bc300156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675260adfeb36d5f0fa60848b94b4a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf67fd47533bf5109a1d4da3fb9116158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df06b64e072a3f5d39d4c22df960e53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fea15a5708b1d41fa110f56395b12f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4078a4328798a0360298d8e161c870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363585ae6b5c750b5921f3d7c5dd5f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7030ea5e3dae146029410c66c34c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0263b1254e9fd533f8ea0b881b86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8691510f13ea95c687308b51dff66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365ab36b0e6b1cb6fcf0bc3cc96f508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982aa84629efbe86fbbad3270d8a9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb757b6ca2529209085143e978c1b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf6a1a96ec197595541db70d0dfe96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db59b8799cc97bbe30a2f6a735d305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4aa8dfcc2410797df33ef44a3b768171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61bdf51833e2db0c8038f3e7305b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffada52753e1009a0ab45be9c2c396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b4cd112328c7bc5f82d0d2dbc9f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058274db26522e3b7ea1731d983918175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e5ceeb95dd051d277d2e46c3aa8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a9805b931388debb1e90292b7c1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae22df5f6ae9644b4c7493a2a3550178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb62a68ee13f70396711ce4ce40025179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09720b2369ad9bab2751f4d34a8b38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98427b7a6a1d5169b01edeced595e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5f55035451d557327e91737230fdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e905613c0447b499b756e092b577b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c7ded8d1d8531f7d70ab72d08652184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0809f740421f70bb1ae337dd660439a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f49379f8e6c24e0692a237fdf537f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c8941a53d6f4dd25a785e9540ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f28ac3deeeb5651934cf9b7b254ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd252b1f888b582c2ead00430f0eca24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c5bafe6c9ec84ea03f452aa699a67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b9d9c37b5b3b8366e2d135bab2b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d93e5b11194d7df2be099772a356192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9a3eb30a9941a28028a05fc6d77d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f84bd1513bafa92cbdb6c3074a36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ab79c4b63477dd4f99329adb25314195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f5cccc043d4194ab413aeed148ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82591540e905488d1b7506a0ace5edb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1bfdb86db10550f587437ac7c9260198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678948b299ad75f0cc59ce50e65d2566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c601f23518f60f42e3a08b39fe08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e606774af95173c18d83392014028201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e11d0441a5880cf1d2f862a3ea251e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040a0ea5e777803d1e0af57eaa5bc5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0891cfb84b91706c05c15a1c5264b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f104a6df024c38ce46e6e3b9c60e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282df02154135846dc1f411fb8e25b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6386837f7bd7d2595a1c513d9ef0213207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcddfd7108d80b0e505999c514fb68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8706747bfde8788e712f0a0e11f6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dbf793cac9108450b9f1cd71b4f93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef0c386a95ef8d607072adb1927184211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1451f8ace8d98a6fce239192daf61eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17491f3f59bb3167a800bbe92a82081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb900ea61b20f264fc2e817cb324cd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597970778fce36f7508f8771af650111215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207a7f087d2c63e8c73f824b87757e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1502549319938dbb5156a1644a36bbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a12e0d8271f917e8bbfe9527372ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339d6435a3daab2e973d8d0796f6a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bfb0cd8cace84f54b23609435b38a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3fe8f42bcf7fdb32f590eeb1f45fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a76d19b7b5c4cc1f0d1a81b2507a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318726352ec0b9c47c04676fe2b3bc64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95cb44ebbbaca3101d0b12db37ef60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4d1aca5006391f571d9935b60108225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9ed9e45c1a5e2e5f128c0b738f413226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c0482526cb48e507cfa19cb39dbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85427d2a4a58c5d313cbec74df93fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ff92cdf316175e4967f7d8b41b0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979acb6c21a165af1b65239f77771218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270b2f41b3edf4220dbb5b0f5c4616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb4e63cbe07d3a60ed74e925ee7ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c43a7aaa27e197756536fea6d2b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460665c70f1869f4aa1b3a7abe89fac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7171fc7d59ad028ce4b9cb9784413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6cbf7332a81dc21999fa543a250de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ddacbd009ae6aaee92cd7568152fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc0ef283571cf01a61136d6b8276d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72c48c1459c0587e2642a55c95424239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c541418c8617f474b31b2ec809bf38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af7a86c7adab20823109b3392957c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9efd9839f8d2ca9f825e87ad9017df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b825e6e08555159a2b0db01206b367d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab46436a46ef379f4468f74154969244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430651648afc483ca2d9cc9bcaac34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f695b6443bc0603e4975b6a9e46a015246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e631b598fd3db384735250c4313480247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e37710487344e1795f09d3723553248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06ff2853a05c749714a37b03a691e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829380dcf81b82331ce30544c0eb08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a52efa48e2c8b3c33f8aa5be25f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c147890ff8b0f3573ea33a72b62b24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d20ceec90a56ad3340c39c77b8b31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888eea4aa4a4fcfe2cf9886d27e7e23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e156606b0d45623e0b59554199078a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55248c3266550ae778aeaadd4f5c70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3f517b9b5cc9b0f252950239373f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded31bb5edf47273cb62c39477e2ab3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c60a6c02267738a4b29293adc074259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d82aff16fec45bb64ff433afcf6b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a4cce3392d9d744fc3c282c991e72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d831718999402328cd81f8c6dbdb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574b94ee117ab074c60a7f123d47481263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf8476a83e484322984e6c1cfae0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035104e025858af8a663ba2bff08a624265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f34d77d5a21ce84cea5815c6fd72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdd798d89b56134e87dd40860096f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abac4f81530b6c82612d0cf9fd5dd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01839fb850a0d13ee843aa8e21e90a60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7654319401ce452ba72bec2f5319b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904784f376f3e11ad674f33af1be89f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4567c0b570a3ca55266daba024178272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee67833c3673d245cbd09b12a2a38e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de25945233b7550eddf56379b5c70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1825165319c0e1bc7eab862f140f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cf14d5178c9a626d8f7317ba36814276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0ddd86c370b7ca23ea9215bf128e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf761030dd67c1cc528a577eebb090278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa7f013b5ecc0649dfcd445cc9b63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f07f9e2d85a9965e37241c5302522280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e537e20234355142b1208abef9f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e089c1152e083c20087a15e4ad34c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b7689b6a823ee4885250c11bacc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b02bcd73ccc5ad479bb96f2ce90b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4558bfeab63845630856ff8fd551b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe2455308f842c21a4e75b8943acdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f93125354368a6cc803e8a665c0355287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb85fac8d62b48a55598d7ae58df9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef77e7f415398cede0d2660e21838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21554243e03f35fba1186c95f7b0f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe390767e75c41be6262048bc90fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1174ce7451e3ec0165b9c43296fbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c05651ea836a6df65b15979bdb7ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a80f5a80a6e03ea5313b28295bf2da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3453be54da9f5ede95f4709230724f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5f341a5d01686295b4dce51817997296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18daf08b86288474dd702065d16a4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050ad3088b673fe64848efec10c9051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a8ad8bb2e5cdc4b0c64df52bee2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4acfaa8656f49060c8de0b7422cc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fddff4f6de7ea3dd4989aa3f07ebbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2cf5ea76aaa7b90faebbf7c31458e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a8c8db95287601ebd40bddf34ccfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcfc902f847aa94e5babfcc5f41707304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f267f4d9cd01aa0dc9b10788f85f2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e88def190f539d3ef25fbf7f962f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1607e97a9b94e32ade272e1158a8f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4123d4db261190fc64b9ad0a87ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b652484c574e779d94f43da0a7755309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456433b15a9278b58a3e9b67923bfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f2cd7195c4fa1dcba4e9416a9669e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a3936c4ab407885ae3f456476807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3823fe686de74045d0aae462a84e8c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d7cfb720de515cccc5653dfeb670314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d37937cdc2f655daa5d0343a1ea3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66efed3303751f27d431328bd5163316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b44343ea71ed139b2b39cf99b478317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316f7075bc2ef295d8ce8da60f1038e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e3e858742acafb6c9d32520c1418d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6ce5a1751fbd8bf824006dcffe44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702fb4c8d9af2d9ba35eb4f26d8df0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc456f786b7dab4c4f488c23ae61e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fbc314c86d790ab30c56334cfa71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da178a36c4538463a3c5697856ccda6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb20184504a3cd944c77b80dba6272e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef43aae1d8696a08e3a4fbcd803d10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e283db810f90e09fa42794807903e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f3f89c6824ad8e8a82f78caba2cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad07b5f5520cb3dd5f5c813b22bf50f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67904b19d3680a8402e77a434dbeeb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa6f701ebe3d617210c8a2bcc8a54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf67023645e851dedcf83ef2fb094d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3903cb17724797f01689d79d8316102333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368cc330c953a612bd5ef17cd0abd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a804d8190e3ef9db6e570892cae6f12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf8d3257506e97f5391c7df78fcd50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd10457f11ca4e4e4868dcd727e54e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12f05ce9b419ce86343e3d7ffd913338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f9c743b3b5ff505664c7c3ad8193339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cc35c02e0c998616044cb28778d1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c2bf796ecb29895c748d8ffbfe49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a24cc2284652913c4a1cb0c07979342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e8b1fb5525f705a6e70993e2e5872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a0b7941b9e8e97a00197d2a09b85d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f0c2c7cad75c8d5db19284bd4a30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c701da9ff183946c0ecee5352feb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cdeea03ae6be18da47bdb38332257347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f21f248284ed5e0a7a56c25bdad176348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315b63a1b0e024db1ad2342a57e69bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb176ed6275208492e5221fbfa63f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce3c991da6cc7923bbeb6e0c751810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c6dc88a307eedac9ecbf1c6e6548352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e46b3a6cf15f91d605c3f55aed27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665344599ee1146967070c536ebe8c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48619235f3ef906361a6d10a766e357355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d703911ed086ddb1b232d9d3a803308356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f7ae8a3a7e4c71c9a220ed73a7ff8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf0bcc17df14145541c2f0186b32e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d5f6e419497ed688413ae0fa59e1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597728acefe74680820496f854cea5fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edfa5372e3be600bfb2617fbb0c394361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ad8f643b52f5848671deacb160006362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bff16eb2bd70a09e93e847a7b4041363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c68f3e1153d386e1fe5ccf677c1cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86e22339803dbca5ea9ea801b470c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7419b89011ebd5d739626a437793d0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29defea7d86944d6897736623efff465367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd47eca95af9609b5edcbd18f7ec5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9fa2e579f61db710e6f4e5e8853aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23447f0d0e281a883b869523b87c00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4bbf69dbeb16d7a51dac2ccc613f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58992ddf9845583f671ce855b2ff952372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53730bb2060fbd1edd67153dbd0d8c53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7139be5f5a6bef3451f59ac02a6853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc595daa94ad01b218468f2fe2e20b60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e343a5438047e1cf44d3c2cb90494376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9297fbe4c4f811885916058a59e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539787a44cbbe7ac510c403fe03d705e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c1a945412e5e8bdd56200087b2cac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f850a4fd9da26b1685cbbbb3391f31d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc57a35262327e8d646e0b3dcc057e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e201fcd0fab7e60ce3deafeded864382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd78db8dd8b33221a969533c58c10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8ab41aa2918c5b387d6600a23497384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6b8232396412e4c9eb1c4bdc817c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3895e3fb95ef58e035f2c347cf59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764e4bd79236f4559feaffcc426bd46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13c1d3ca29b90d8622af457c5f2dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df816e918f0eeef1aeb713c59d245a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d76d9b2869ae659c986cb7fd17f3fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406adb43f554042a7bb9bc76dd21cc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdce749bf9ea00867e043cef5145f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ff7b6b25aecd7681ea3c00967eec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4ee5d4a68281228eeb29e4ed4881394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12db03563952de647259ab73493241395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b9c78f8bce3849fd7057150fb08e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4779a83c548ba793255b3f3d67a024397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a04b2390e8c4f7b8cf49302f3904f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ca4a3be5642c76fad9a340abcb9e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51dee4e669fde5e4bd3119ab4e09ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894093b25b3364a13026ab4c81472d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951360458165d0ff143621616adc64f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7ec497a32df04ac1ecb01ec6e8289403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aabf208e2706ceba157bcee11d4f32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8577a21254119e5960e72063c5316b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ae052675a4c5db30b85d6009f3f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f305232cbd7827b1646df5cedcb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846ec4bfb601854b7fbda6557cbe6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200009fa4574f1209195114e425725409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151981249430276a9e89b1325f75c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9527a3681ae94d75a34bf7fd2df5f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2109d554a67a73748586034bf1c0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7d26a9a39db7c00c7c3c28329c9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b81784c661432a7b82a742c9aa43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f602e65dd404e4647898857a0c83544415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b61c018c9246db4ba45e164f1b59a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0910a6df61940249537a4d2065ca4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cff81715b80a7325a27b36e5289c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee79ca70a40cbaed52b16710296e64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40af47238da1ef7f72402c9b14630420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170c7e2e2bdd1ca4cd49d7ef240d5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ed8d129569218d68102fd3194dd65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa471d0cd67b04fc3ac338f85097adb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc520b71d68566731a3cb568a61f2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743550ac2ff3dd2aa515eec9d1051ad3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6560d0770c88b76dc45bdcfd0a23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9101113e4525c335d5d2716f89655427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99a51de7728bab97b83db67d78b79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a01d8b9c4a3c79fde2811289539a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd76b099db206e15a3e260eceac9d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a9f55f0ad3f307c5d8de166ac9a1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495042c1081ea41e828cacf169d7de5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd644241d75fa815cf69fb6840063a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ae565c2e9728c2695662e98c59fd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d5f8e2ea3dc510db2e15684600f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5f92031d248311a11bf5e5522c1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf538475c2fe9f5fdc7e9bd6a7d8e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e07a236c67a9dea85125568b3056438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a83236ba35eee471f54e0c5998db4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a06f6e05a18e9c400a9c3281274df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf066bcbae8fda3a10637b68ee5dee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72319dac081ebb6add8eb4d346e1c7ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7bfadca0dd629f7201b847ec51e55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b53fccb5cd17b9543f11a42668ef4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341736274e99b4abb00105d2798ebc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3151ef8dd8c5b1dca9ea7359bfd85bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7e7644010f7d659d44ce90fc690b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d751f76a7fbcbf0338e8e2df574a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb69f734cbd4cc829ceba9078b624b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1d791803bbc1263a6edb2eb3c6fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456be1a866546c054956b63664e0478451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605272fe0179511ba593a6756ac00004452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ecebeb1fb787e304f63bb16c52813453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91953c194b81239a1e0e05ef50a5cd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205bdff0db92534b4284efb47cbbde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f023267b454b59eb137c9e71ae770456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599915a8e2a2574f1ced42a55760e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52a08b6cab7764c09078f854b27f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096690c730a55588e5919a9710c7017459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8125f070c3158c155b42d3c38b85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e134c341e17ee9741f5cd89b672ae9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f335a65eb7bd0c8ec1ef8b6c784f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199cd398210ef37b7a6315f42859625463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c5cf1e359a2caffa54dea157e6e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1936a53624af1afdbdc4d8a9c9509465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118496aba3e8044b8aeb537892d8cfd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e01e24370ade3d66935a784d6b172467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee5376d2d0de16cfc3d8d246c0a792468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f32357a05c3010e4be9c2d69e73b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26392ed0344d915f514d848a1580e8ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d5fe8a29d6afb86092fc1a33643b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed5dc67a80cb1ae90f95bb50f4a53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e99d97491dceb16452789365d373e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0442ffcc718f2f8a2e3d51c0fbc0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0156caf7911bd3c8150aa958c545d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda8951d58f208c861985545d64ccc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb21b8b69a6fd860f36194e0949e03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977db755a037fcc3bbf7322426718c39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a738df8710cbdc12549f5af27808479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c4d82200fe7f529e7708bd51f808f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af6b619d23160ac1df2afdc5d2b74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a5172220f0ef832fb2ce1d9f6cf4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4ddb3edbe920657a915b1acea618483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dbc4a6dae0bcfb38c6bb7a0bd7ed3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bb5d75855e207fb086622c0a6cf0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c9b15bc5aee905bb4c526e02b658e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294546690bed284d34a2bcc514b957d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f380bdf86d6be860333081a5f7302ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed25def3037fa0c43a27acbd7543c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac3f3932e29d6e47607526a7499827490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4db589902d1f6781a31ceed6bbdf1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b73475414b5313da3abeede58037492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc6be393760ff792c1d481e46022ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673999eb014ef506558134f7bf67a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51aa73a4e8241419029fea4ed7d0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac0a6a846eb1f1b1a49245af9458e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a330901ae4eee31f1461aa0332d5275497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0353c449d29ea0c7207aafe157c5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46181dd3fffc0d3b982298f27a80db9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f26c57cc62a31dfcf9d02f7da82e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46cda672c38032a1ca642c0020f231501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96c97ac9ca969000c4c275f80cbec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e3732ccbd845c4ec7b7c99bf952e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a4094bdb97a69168f0b0920b41f06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120c8c224fa6cea88dd34cf083945c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0fd4e6f3f5d27b38d2cccee256617506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ce72c15926542d9d0e8cc06d02af8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e37e91ef0d9b9629254de868b95b7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b67136c3ae439f13e0af01eddba3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454988ca7017902f96581600a64c77c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aab8539116f00accdcd93b0ccee0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c4bc32e6b1188c7c40cec543e90e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d143a08d4318c39fa01e27207330712513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cd22508adaf9d3880c97d00b89357514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055ccbd701b92b4e00e58b85a77d1fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e31dfeb7d25101ba2cefcee7fae8a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af58da0eb813a004165d9527fc8cdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485638d492444acfb5885a8631b0b191518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db65a82728cde29d2bf58e7c40f12fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a99b151021d093391b17f89fdf6415520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554feb675a2408ab90fa4917af966e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c730fed730a77dc4b8846e00f20b5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf88005a7b5eb759f47d2cf52e2ffd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24edd43802174b16d54232286930fa3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599089aa978b95717ac28e73420b1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0d8c58af35fc2e87d281b29ec6325526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9e382f851bf9f6a8e36ccf2ae0e81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5448409929439f8937786dff2a735d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1526fd4e691a67234a8c7d89a27dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e38f6cd7ca4b2ab9941377e40c5a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291a69223f59d14465232c7eb6e13b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485326649b0f744403361619968fde6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26744ef7dccf6e5566af8c284265c1cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0965afe1ad676eff18f4294b6d9ebd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4569f0eacc51de864e90a23421b316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ecf8bade594b7b0ef036f73611481536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cae7a4fad40678ffa64acfb441390537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c32afe5e76b803cce0c16e3a4976b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4aa97cc9f68cbcc97694aa00cf49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc7cb38809e18c41b97d73a0777efc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c02e9622221847d60fe10701a28e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0a6f7b2535d05fe0b37a1574b6a39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65da258de0658c87e68f007d15f1fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4f261d80833774c406a5bf8ba4e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcd3f8b662d9c6b40b25bccc0651f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99518efdca26d5e35a5f9c08905e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb07c4bda8d9170b851541cf4f9740547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c627f9581647bd30423c048eb6768548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcd846ffa5045c5fb01bfda72bab0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553eb4cfbd38b1de2d4870b8247a057550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fdbec7f4f67eeccb2fe1348fcac46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe65eea2057fe75e5f4972ccf2ed44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249033d51c4aaab0d987d5adbc39fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15883ed26d3dad151cf7371b724707554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d24ad651b256273d3c760697850e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0c18ccfced3548654720a7470e67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc227c1bc9d1cd7a2528235d3e20e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda077f3fe2698607f67575f69ebbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc630df4a6cd72d41ca632d710eb1d4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd929bd0365491125c22e1cd26b82ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe6f677b31d3eaac00c482cb4c7c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9bfff41dba0f39f7d9b49694dd5b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67182361c846d21b24c2119d7f8120ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf452343852c9cc8ee249901575b0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b90f4e6e3fef2eed7f006209d006565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8f86ebbc0b5cdd9c8485b7273a5dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae7d718ee7cc7a8ba005b004a4078567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d35cea1b1956b38c257e7ac5e1c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf0e2928056a7b99e68f20f74d6b76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61d2efd550be3c796c20771ed68af3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81c26487607042509e9ceabb3bde1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17c33ee37cd73655e1a32b775d9a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27939c87f2e8830493474a2fb2208573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f880f990257c0602e1db555394317b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bb548302ab31f482440a99fcbcb33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f47bd21deb63626860bbe5b74595c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c560cfc3eff59f7ad329951b79f516577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858ba1bef66ed896561fcd9f5f1e89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670971b9e531d8a871fb617b268d4e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879916c3f45343f41ff0c6fafa6c8e31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e106ff7ea92fed0429debc05e92c82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30985fdcf54bfbb77ad70f2c9e0dcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04aa260caafa2a56ddd3cf0e2cea48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00048f62e861d954dca51640df06af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3436457b8d2fb47bbb33ce4a01cd78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd051f00bfd6b6ce47caabe0754a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cae9e705ffb53721b364942eef6ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31815746a80e337142a531c90a172f79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98bea2c76dee372e413ce520f0842e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f709bb93880d17005a02d566798e8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb91958953ac89836684062af3384f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d5f39125c17daf02148c097fc53e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd85cd8292d35319d61d04accf53ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bdee214ad49980ee57d67d16b7cbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3eda2fa24a86f9b587d7cc86b07af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598fec6c59b634d379fb9ecab2d342596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d55be16dd6ffe9df3ab0840f339f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f587529d996f691602e7f8591d97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726cf1e7861e9d39e9c3144c68b06fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc85b8e04a69fa1354de267556cbf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a83ab026744098960f3bd8f57187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a803ed04dce64a8e0baf9cba97ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d95072426a6fd49d9c03de18638d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8a31f4c3d7611f19f244d4d6daff3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ce71aa4b1f0dd305735da6a82963605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df9ecd427709de67852c7cb7cb049606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb7d414ceccc3dc641726365b5d447607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e5a41faff4ca6ffbff7bb7f719094608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d7ef03950d3517d49fe3da0511f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec0b4335b893ce6156ac850cf25a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b892f25cc6215e44045c86915394c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d01a51cd8de7dc7c94b16800f4f0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c08501711f16baf43b6f8454e340613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b90266e52c1305983ccac73da8482614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1fa50bf3e5cecfddc7f43a285364615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65813a7e40c8a4c3ee06f95c9b8ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f6b1305d6a07e7fd922d2745f539617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6586292c2b830ee1608bfec28b7b1ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1209c0d907399e351b06c72371b889619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d70587900118b904205d32484ab5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430b6e8e7806f844d06ac00404a63e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2194d38826c9dcc05ac5dd013f56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5338fcd8de1ea70d39328106cd65646623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49cd6447fa700ab7a5f74424c9456c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07796d0130318482892f1a23689d17d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f4a7d0c1836dfeec853de5c74cf54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c679255acdefac3174255605f4a5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b21237c81dcef8db21527499d396628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef909103fcf6b4095adb38482d9bc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284375661248efd5e3d4704798fbba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a5e8f3cec5656e43018cffb35e1f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58633700f3e32776cfd39fb4c2d4ce5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c15983078e79fa1657d7bdd7abe2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2cc5dec44d622bd18ed2b2e09d70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd66863bfd242b830591a56dc1ee526635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1342f429f15611d452290fa9be0ebc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991973bdac3879b22b5182c4f77ea4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73826eb49d7c5b8e40fae53ca78f7c1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70a62dae4644eda40bb830ff56e5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d77b76c84744d6a433f96000a1b42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7600dc0fdc671ab79fd2092416ccf8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb0e9848d0aa9221dfa84cfa134dec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3fda844e092884db026b47d39fbe9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6dc742a191e2d402ade1996aa12f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db74aaaa93246a23fc76259ee4602645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d108b9abf1b74c814eb36d02c0f35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa64fee80a09adff18065d7ac8afb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fb22d2771ffcf48fbd4c101273507648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33447bcda481e23982bb5bca60ac01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb269da11da1ab8738bce12de99390650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c67c1068be4d4c0f706e284646c2ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba81ab1ff3efa86ee670998481c5cb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f94c70176c7533eb8543b5c5a9a0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d9428df2d910dd581eb95fd6c6d2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2320e9043219aeed98f5146c78855655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d73977a0d2608e82d98c85fd04a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965272c2391039e5e7e8b98e0936d8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a48ac10891cf4c045af1de77cae70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6961555366ddd872091fc0fb50d29dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da5c1746a22b0e6f127bded275e79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4dd678cbdb7c2eb22dd35bc7f89a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333b032bfe9850aaed498bd4d39adbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ffbcb8640c80e1b34d33cfadf122d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8044b753c5986c820e76a6976d5f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238587629d244887fd19b73dc92a573665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a8c97d7b8669d30f8001fba77c53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18314a66f705a43d0b79a9f616e13931667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265e829c0c36b3b47043507536dca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d878f45d2aec312e0ff68db8255e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c34132253f26bb25dc03efd839653a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad5162f5250140da19e5775544000b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e9cfcee91ac827b693277bd25811672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838022304fc9d19889b52c8061a327673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579de1bb9f385e8ca8e84de08830fb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047aa80796f99c9c64acdc60babb0b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941e49e899ef80cf93da9c4074c3cf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac596633457972de7f505d417a21cf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490d0911d9727176a8872291ac7b34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e62177a206c5806fe61ce4d96ba35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67265aa1c0ddee75ebabdaf85b930d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ad02da8a37243626bcf79c06f00a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3358b3204f6666088948b830244b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a68b9aaf91687437ac82cce0224d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5091677da2a7a42f123c717f8d787684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664fbb0976afb41f740024dce06d840685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c4fa04d4cbf3fcad8d3985117d25a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f608ce4e162098d080767ab4ff548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba017fbc673f4ab9f9408473ee16cf2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f3106a1fb3cf876fdbb750dda777689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3914b562fabe98a523e5993314777690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91398e4f19a5a9e67f617cca050f943691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acb8151632d523da12cb3d119ebd39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32599919be5c8db0e3114c258a6e5e88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9687cf78613888a206397ffaf0a8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea762dbeb31dae6704eebc9a0e50cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbba7b6ec024aa34bb89cbeea2cfdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60706b517905464777784db49e6ab7b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e8ee80d60661bbd81b2dbe2c880e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed63f7d98cb8d214b44e81f587b06c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f602e1656d63374f3de8c0d6fb47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc875045869f1358c03dc4e03bf462e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620643cb220a57486eb0495c62909c16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa687308ac08e62e729dcd55a420f614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5967f27a28b10cb9a64781bfea22ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0bb5d41f9bc2e2621f6745b18455705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9164a3a64a351ccb252505c9fa28bf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529b9f38631e862664f862fcbd832a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370411c188086c8dbf166f3c01c5fc29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4336889904dc902392c392d3b0a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc74143ce159a6d1679cd037d68f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f362aec6b9b219b05c593cdbe9c07c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85418135b8df5ca8fc86f01f84648f22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae62730c30a8f7522130f2a93489e5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04f1991902a25788725328093d0ecd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2f9b6dd65ad7b172dd65f138cf2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284940a8eb07d8ba4d27f5442d373713716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2f9a3191149da632b32498eda08d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9d6703778bdf5a44651407966f0d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a368b9ae79b1e4eaa4642b926ff501719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea64ac05bfa27da73cdc70cfc4d5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac548b3c8737457d7819f906b6e7c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc595e3f61967de39eda04fe8f535271722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6c96b0f50c0b680ce7ef6fe50b0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad0b22a9f72ffad6d5b2c5ccd0037724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb296436ecde107a63aa14863e7f4e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8924d832694858ed780fa884d290d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce7db9d827ff93efde9f608b4ee312727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2c7aac4a571de1b3d9f4d61aa8d3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10fdc5899675441221bd7eb916c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab22fba5fcfcd02621c6714e76c1806730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf3b5d4d72ea104539d17ff202aca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7362d2ace70b94fe994714a70d1b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73d472af6791b37c30c191235ab90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dff6d140414467937613aed840469734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc3933ed91fced47d3d94bc6ab86b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e244ab37ab094d536ecaf4758b187736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2fdbc4e2f75a0b70e294ec874851a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5582467efa697ea3477f7b5b9423738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21084b757525b8e6125be2b0e34bda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd66d686d870ba71e69d717a99cbe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adaec0a793af76b9d71654a4732d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ec50a65652faab16a3511268d50b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecd7a9480e5953a3a7b53a45536e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd11be2685724b9e7cdf7fe13d3d1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ca953aaa5f5c6da46525f350f1065745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594909dd5c1ac9db1e562f1e52db708746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f7c0c460a2e7a40dd98d45f921f63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37775477333184912623479f1156b3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a4b7181623f77e5f6be4f5b4daf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2bff8d7b714b7ef387c8a051fc62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ac5b99f46096fdd0b59234dfeaa33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc640dd7b0ca2281545938d26e495f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b404d6aa4dff639151df9ea81bdc01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860222f9be8b7f3e7b26ee2f2d5a96d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c916790b49cc75249e7eea0555293755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b204dc6fa5b3ab1f7333903f80aec87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfefed0a4d43fb2f7073962c622c1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa272990f2e49379812aa7cdaa7461758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f9744af50ab0818afd2248fc50c2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344166b241db6c5353ddef0a7ff13a881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa24e41a8ba2672994fbb85f01eac1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65267f06e799f85e82426a01693f7d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31158888320a59bede2868be30e4a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c000f57a399143c9595613eda7f8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d72ab29cc560771cd27aa7820c566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844609ee0a1add4a369d21c0a613a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c7117f238964d51c1683e3bc2ba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550074ed2ed8836a3fe0990bcc99a7559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7377ab058ac3584ff8705ef05f482710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559cb248f7358c22bf1d20e1ceb02d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7c99ee33601eff6a83c71668b19d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99582e543ef496c8c9ca8b38c7f72ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9374a9dc178620bff43cf79f008e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a690fd6869d346e6ee7901889132f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e42a290dbe9b63748517bce81edd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836535dfcd1476d4ca63d472ccaa74c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8758e4fd2413f8f78aae1872ee943a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b3942c2edd4d6561a85dfe683ca019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693754b6114aa1e95c01cf2f5a41e44820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c444071f0ee83378d3bcb0b32093521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8e9dde7488340bafdfafbe1f692622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de8ead3c98b22a2d26842394fea0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79b533ae0a26b49669039f7a1c0f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd035bc720105e049797f7523448425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279886adfad8be08b2e800358cc400426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987bf75c964ecb404a785559717590427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b9e47e06650a8e3507a6bf9ab9a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fbaf79901c0d00592aecc6abab3c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48b2a626574a5a0f96857793285b7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bce2688bc35e75b9d4bf0122e032231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d4584fdac9dd8c42d5bcf7a394bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff139b38b975035edeaf89ae0697f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2115431c600df51e8943e6c81958034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18ace7d3e950f8409640a862cfda735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248623fb9eeee5ca78511619ca7f5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10c5f972131b5d411643324f5b9f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c2bfd6b7cd8f3993169c9ad4846d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb853b660c9e39d52559b99b673af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf0fe643ff9a92baa4ba1b495df7fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623ddba9b04a5e873a4ed52dc59a57141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbddc45e5dba29c0846104ceb18b9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012bd84111153083d4f57d03d67397443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219595fab629d4bb590efa684d2a2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de851074accb4f7681bcb4ab51ef5e0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a83a9bff0a6356d570aae641486f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb9d094826c8104ccd2aeb3c5d13b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c8c24f96c583c061ace1686c408b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452680b60c127bdb654b162d5f113449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd4fa10fc72d9ddd98be8521b718750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5295a36bff280fe63ee25eaec0ca0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e388241bb4fd212e5b833c66eec1b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0cfa400be6d5369bd40ff4d7ee8c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b87aafb0992ed078f8e9c49aacc1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65779a63d16c6017184221293d455b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa25b7cb05bf85eb26a3e724376a3e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd871e81be1f54eb6f156d17445ff03a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae676a8eb71999c1176fce198e91e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0ee7bf2861831a7184a73421ce4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bcc1bdd8df38a121f4e152c33848760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa05dfec725a08e1c0e7529f2eb5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2c4cd8fc70c9ea73da3a3b79eb8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb90a1df2b27e88ca07597dbc850f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe813f48602543d3963277c1c3bcac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf395601ee837e623eff9c5b9a9dca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e95ddc6ff10d9a926f76db0a46d5a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13218d88ac68ea830f75d540ca778d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e357ac2112de859b0924278854b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb765e6528e063551cb2460b464b62069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd13767acc1ca51cb0f8a14bdf63b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1298548f65e443a2bb6c324bc6c8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed069ee00b74b13dd012c0a78ad89eee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc15597def6d9ce7c187ac7d865a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c93d46e243062e93dd387153d6917474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13735921250aca88eb2d74592661cbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad37356d1fb5eb8e8439a478005fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1160b94e4622978ed6679ee4f7307477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ced461c9dccc89cfb9f7c44e7188578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aae7d4fb21031df6a235aa0df121579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec33b043bd7838d20cecc0151af1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a38d161d0e9ec6c4cdf0cd74d3c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068615f38e1fe6b4157d1e321811e5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4d853ac5c718cb390e2aac372723683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c89d9b357ae620d600ee6b3197d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e2ec4917df1a4cd6b2a0b40287e3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999415028659812e452df831aba39986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be122d16d0a53b8e9cd1fa1f60162c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe9cb742820a506fe33c6b759d72988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358cd2a996a7f492bcfa84b3f505b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519ffb94e183e424d7408da495bd2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50544334516048b191c30e4f1111f6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607eb4520e79a688f5178078dadccaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923daed6df7b00ffb6e888986a13b42193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6214e843abdb817e5be00b28316841594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302a82442aeccb8c49e19119906a0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5bc1f7e3f6b15552d2c8e602d1cad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be597cba38fc9dd5054d0d0028179ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594491114791ecf958aba94aa1d0b35398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643218fbf21f97a0c27914b89bda9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f9be848b505b861f9ed681302b06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62895eb620c71f6bded7a4acc1410b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8516ef55ae3b37b6624b8d7ef2e1de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf764285a7602d8ce6b3c715c8f92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267b625530ae219755e1352a3231b77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9750c8dcbdb6d74b419e8d3545dedf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaaf27a7cfef5f9d7769b44438f42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dfd4611803eca1f822961e6ea4de3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87ddaf339423e760363e204060d1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c459a96543043e9b58671d5e5b7c63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a625f96a42d732378b3c4344f45b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a3524e53222f8e2c6a2165e039c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd12738d68e532bf33e086d8f4e5f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c61fdaef0943134ca4a6144900352113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa3725309f4faece9a212bfaa64597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052905ea728d1a97e65859d487cce30e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a066910fab43af9a4c762c500edaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20800e8dddd8bf4743a7625a5040143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313ffd2c3c31828256fc87622dd7f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8c0daf721f41b6640a1128ae94713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd6ef5247c654fe629fbdd05cdd11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bdf7d1ca38a5e10a1f88a5d91da9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59585fdae017241a12df9d8950fc08c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f067293b8265a932b5ad5495d8ba1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3d818756f5ea92ccc2ee2a40536b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af9cec46a6c92b06cb885e3652db1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df37d82d396b466f4065f7eff8831c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46be668aa4395c6662f5bcd7e2a216127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9223d5700f05e210bab010dc8f2f25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454df8b34d0021ad1f80dfc15f665ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05946b9c0d540c7606847f7be79c68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546fe6c070eb1286c229c6ec159744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566cfd78f444b598bc1825507d24451132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d83f9ed1ffe3c9566feffa24346c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093d15c65f298dff63d6d7d65e088e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc180b55512914cc1ed6220ceef740bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a9f78a0ee33e31e019cceedac556136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fb595534d6f91bbbfabf809c07d78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e755ad382171048e82466bae8981fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe9ab295a66c937973b35ec152695139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b2d36d097fb517bdee0821bb928e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03774666e61454fe42e1607a454fb425141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb53fb88c6a939db239c346be50fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7a16a79ac38f7def930dbc9baac1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5e6060db5a82ce383bcf758dc2e72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93134f47e9cea706a51369982b2d4ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c4535e75d93d7d2784c65793948f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb016f832cce12c7c16ab889ae36d6f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b90044e9170d973203c90f583499d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203aebb74071d08aec94e19044a5f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e099bd9146bf0323ad25739abae3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b75258f60dab98501ae40a9eb39f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361bcefb24ced42b016e1a60f92797d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc640d3a8cb6f30011e31a4b26f035b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f5583898030f77ea84d533b1b96cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e5c3a4240c93ea3f2fba205ff193d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43a692ff18adf98ee465423eab623156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f5a6c962070128851c2a20444dbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7213499532cd4cb32c1fb17b71abb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d50c9987a8649e6bb89e2a693541159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b42a2b2c9d66192b65b9f5108b2ed3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e148233fd6eda189ee3bb1e2fc2ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711731ccc7533a4eb9d89ef6f6abe8f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e09a9c9d21ef87b43422abeb743d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b5f799713ca7a5498d75e04941a99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e2de89a61ca425328efc7169d9aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58da1a519dbbbe3d19dae8472c9ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88405a549cad5e5ed3cf3023f1fd53d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba2e0adb0d9780524c56fbfad12d08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcd85a529964838d28969173b6d394169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2a46de272d1f5436fa24612aa7a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468459b8a5e5f67f45657b336a312ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573eb74736a1ed364dd41358040afd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea5ec9dea7c0c44bac3f6e1a9e975c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c5a16e4f877dbf0341ad904fc6b50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470ed8c0e66938e5d1e180336c1605f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e22c5a4cda0044e60a2f8be4e3c86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d168b3e670a0484d13c72c3e295a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5adb32701fd9bbbf4c2608879279c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b1cd90321d14c7a59cda1c253a0b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a5b6d3050ac0e92604895fee4d922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d08169388919cd80470b1107f55f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb2892d021851e9a15703076feb58d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50d3308e418baba03ce773c4090da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe74505a2692c3f389b30479ffdeb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c47db4503d0fb7f4656321e47367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d2a17d7724f803a085e72aa796888186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc8426dd02872e94b0297dccf5f9bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd842d791411e31c35daab6226e578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e7e423dd6f9f66758e585d27b7ba8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbceaac7a8fabc8930f35db5b4d9d4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a1d242f4d98e194f9b2134fd9becc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49d358aca48846cb6fd79152b71f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62875320f34a9feceaaeb94d811ffa7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d896634c924ffab6225a5ba6a999194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c3b1def4f23c385047182da1994fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5bbcc8bfaf803cf7a65c4bf17c33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be7dc4727b4ce5c16239bfd9ae997197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc3b3ab3b5000263526fa9f2aaa76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcda73f52b616ec74924cc5df945c1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777eac065190263db8782644829bab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb8d6ceba4d6e59f092092dea6769201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688193e0819b7fb1a253fb1d3b1820f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f1ccf90725ac5ca7a36ca6514f309203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec1575bae9da2917711ef4f3c4acf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8b817b34945ed2d973d9e54dc7db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8f7527cc95e5ac343a399cfef197206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba76fee1725d5d2f4d3b31713eeaa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecddb310ccf91c7a447324b48785220208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7afd55caa5a94a78ef97978f742ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a69c0c6db6bd597f2c8585d305fd6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50380398758e6129f87067319fe7e5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13712821f11d313af10b5eb975ba9666212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c6ef40a764f3ac1e05f4fe63c62fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc625b80a37a7e69d016421f8e97dd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b686f37abfb081a8108c30066c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865494b8c87c95865c11a8c07eec47cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068af972f7167245358c35f2344b49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cdac18793575344f3de8c3f91057e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09fa21a17d37b6133985fefa9956a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a35f660cc568ba0ccffb980edf15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a205ecc5cb854360ceba09657262f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba906e20fa0ad09e356848852eb461222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3867fd6483876da3ede95a7fd926223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e653d69decc933abc8533dea4e88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565ba677a9329163b6fa62771291f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57a8bc10da8a51c4440e479929867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8344f9dac0cc4de17640253a454327227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500910f2a7c35bab947dae85173eaa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7debbfe11279eae2f993b3c4e7a5fe3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fefaa4648aa2ae19f02d298be4881230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c8a133b7c89f622d71ad73432c54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2a5efa9627a53febc640bb0df4cb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c507b54f35d2a650b1048459fb29e20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5de978a67b14a6ee48fb6cfd6b67e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07e66154f7d10411fced4292307f66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb3869702278c9f7fa579b397ca2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361ac3e6d058b7b3ddc2e0d8a098623237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332fe78ce662beafb4c6f2eab1c2245238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805436255ec318658b6f70cc6d1647c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4cb89e868d972ab1e8f68979e5c95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c21a72e761b5ca2ecff721778efc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325162896f1689db81a599ca3c24f172242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52edf8277876c2673dcfda33997891243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e1305bea86bd26c48bc4c42abb38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ab48fd62dc915c3b251b52b655d40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977029ae2bb32b120b55132a7ccc82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51c687de95b0d20a8b7fa9856d45cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72b72866402cbdbf965477a22aae71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868cc9ebca7edbc1717f3c34624faf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e2afd8e8dbe949709807367fcc1b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bda767f9b63114c48ce357b26a1f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0347e538ab06a52fca1b3c0c433411252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef7b97eab16e0cf4a05cbc4c4f6afc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125e98fa7a48e76de64e853ae9e03a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3962aa215a8a5ca72bf6b7e60f8d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0501a9f4e40e31c54ede1771fc37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc549d582fba4910ccb8571e1fb8a2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a8ae383154669b18220bd41d8717258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f88fe3fea4e38aa95f59dd4b5b28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa7ae52f00f46e95f4c5a94512fa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf0caa0ac6f41e46b95cc077183b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27f1afeabc356f7f05be1a35e683a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7d18574a004641b504b7ad4c540e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce9cc3ca650b7107c55a39a2c41763264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133827c7cef3cb27b1c0d62e8daa21f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182290d955a1d7ee4156a095b48dd48a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03299ec61a203dee06dd4d3a8007843b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934781b11ff245fa979cfac93ef5bbf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf4fc2df5019e6b4d1d4d7767e0d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce271a56b0da456b48b8d7df869956d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b0a3a320bcc9c4e14495a38d0a3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c740409646e80d4f4f12b612bce574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05637d3a0f32ab728bb72c7738c31140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6b015b60acdd4762417c07cb5fb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe90948e577845f2b22826bd2f526275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8dbd46548834bd7432dbc7030a06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e693b5ee9c2283d05fbfe16fa9a29ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b835144c28b0e0c665ff38e64061d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf8b472211c1422263c3ba8dfd32c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440e786abe1327e1d351abd6817be4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85697899d1eb0038ed36166e2bc9bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195782e9f5b15cc7074a38c21d8a160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4657c434fb5be8481440b8e31a4027e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb32aaa3c09509b8edf0ceb2494167284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a190fae36fdccd68d2bf0b9b12902285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18a8a361d5d85a8dfd35f9a7b7192286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341308e0ef139275c70c3dbfd20e50c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db33af25564a1d76ab2211e1be0c44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56161381f297f9479897063a8a33024289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7e8680c4750ab94f76a1451886022290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94048fdbc09a47341c100b5311281c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb9f3633ab551e502045b04389ba5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b975545f6aede21609ab21db60d8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681851395b357dc487287141c9244b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7430b33be045b5c56ba32d0559e9f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e41de4da7b2d318490c6e433667fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aa4cdcc152e80c9e4f8e74a604e34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76b16102e6d7b7ba9b67db31a6e05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c9b96c61f6993ebced2d552b5cf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f792e88e4b9e0ecff3d4a77b3dc7de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4750970fda3308446331230bf652e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f67d46426394de82569680f5f84e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1476ce2c97f5acb5dc6f2b7deff96bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968384b80090dcca4b635bcd2f5c02b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7d068e69683cd585529166df4ce8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e5e1b31c6129605905ec3d05a0d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e660e5d1f069cf25e6f189a0175ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e679e62dfa0e6a346653af2db272308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e57e97f1044c7125db1d15e2a2ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa5cbc758d004b9d61d3ed16382dd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee170859d97ceec0835345daad14d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a9f701ef4e4bfeda9dbf674213757312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32baf0b45b4e7bc9967503f7c85d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08919f53c1087d1c78e68e6358e35d66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f985041ffb4f72e65be886a3accc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6e105710cff6d010315ec37cca63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8d9c3c3ea3fbf1ffa593889ef3d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac06c858f0d594416c2b7a815b9ff6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d9063e56bdcfd2f86903c20291a75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978a462c11757fb024f0ef043f4924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9ec2bcc135b506fa6bf75b81894e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bbec1fb18e4966875ee307a2c7db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c59a3666489d638207f8998d95e76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5ce2d5f1b3729e7bc53bc58d4a00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197b912edce5e72c1f07e3046efd57f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc370aff90708999f9adb5e57f12f3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a939c170f4b5f58be23bcfdba06e89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f10b3c127e9d5e4bc702af91797b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c42dc1f367b6ffc34bdc1a3ce5fd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867e14a01bec472dd052dc94bd4bd89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92cbb9fde03f6185f95cc5a8a8b858331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621b15e7c359f812670333b97b6e1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1cff2d9817e57e038a7855b0a9c06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f71c862033f2126c8a77f44cff28a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d5aac06fabeea0cbcf44473d817e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674218226b1cbe84effef9bfedf4c8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55899fe3b180c64a3f84f79378974f51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636356af035370b3464a9098aa662486338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d1650923c0a31fde531997d28b04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2cc239e3ed7ca07699279c06c6326340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4106186974de254a56a063e0d96606341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b1a77f824130a3a740fcad1cc8d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ed20377c0af3e07f23c4f2a18469c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d05369247fed41db4c2a08065314ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a2f08b3fb2bc94db1eeebd47f055345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af2eff487f49f822b03da8679fa10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7b7d3dd6da0c6aec1abf91bdbac1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f09963490534c55b90d9169e0bf49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1ab7d235d7a7657b62bcbfc24f058349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b553f84f2d42fed25d6c515b5ac19a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c07463c5d7d182e1fe0c446fd9a6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ae62ae3bda742b1f055dae22ce15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf57195cd49f6d510ef26778fce1d51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667c4ab7f96c26b29ea5a92133cdbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e13e881b3b50e7f3273cce8f91b5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b0014510bb439c29be4fe540ba6e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d46f3bf146f81833c327e81e3df22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8ee6b672cb759d51a3e0c0c5bc90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc66eb99bd573d231b83a213052c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595466516994bc3fbe457740e16fdf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a07e0ea64d0e8043fbdc480aaa6d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d396ea36e7b6196367693c7d69e131362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4fbae50300570927035347f64dcc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd018fc61a034aa2969c57ec491da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec6239858c5306cc1ed9e6953fbddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6983250639da06fcacc96787e949e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3d0d3327c44ada3d5e1d312f83df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bea8a76fdabca91e3393e16613ca7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca7445f14c0135f183f5b4b92aee2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d546630b102810476fecdfa897baf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a767eb3fdffc5cedbb6f8a62800a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e13bec94619b02b751f616da8f6516372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e2ec9efcdc210cbdb8a7f7272429373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f3fb8967f8ceeab825c9c76b2951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0666968eb817d65e09e129e3221a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd64406ff4f5d60732e644ab9e55b29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea96c869792d97d63628cfdda6fe75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab766c039477cb26bc55ffb03f229961378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521fd2dd54cd33ae7020db146b40b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057bc072eb66dc45954e6270b45d410380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8d923633420cb80c31a374f2f0f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a518c55c4bf2fbfe00d28f78989bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99800e86f1004a846f47889675174848383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66203f28ff4f308b40ae287852bebee0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45780f86271461c8240602986426e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e49845d737716907d96f6577c4b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2b5007a83de6d977eac9b36ade8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ae78439a878f30c6e6c9f627374e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381f5854a1d8360dfaa33cd1fca2f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987d7eaf9ed112ec48c96da69026b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6483dc449864bd6fec1cfc1fe1588a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d0bc7c012364f5b020de1573b00f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76a7aeb4556e85751f73216ffa5ab9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb2cdc0b8e8065dbbffcf52a6e060394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b35e9c90c03418d7ec63ca0222c19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d35535813219519a47c5cee7e8e9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c5bb3c28d11f66af7dfe10978990397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76705bfffd4803cb959a38461e3ac1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619290a6f7d2b39d516262bc5bfb370b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc8303ac3333defc2cb199f6e94dac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ae8760b0be8b9e40c41b3634e51b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0ae9cf39a0a70cf2fd430195cb61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cacca168e001bb9e59b7b5140bbb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2c7a59884413a509dd05f0da10977404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063e5028a2e8ade1247ee9ebab2338405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c59cff22ccf831a54efe3254609f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae9678dd6154e3387d1a7eafa2fa6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5e001286f7c1f9fdd977f19c059b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b7f6d6e6cf6cd7c3928e60b05c504409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962320c6b861971b9556b6e3ae17b82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadddbad56e63a7a9bd4adb1493b8fc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0875d922961349dfa26abe0765527b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc26d4c7839b7f14851c168936b2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb180f4bc8c9e97700577108694a46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8314a6449affe68a3be7693b0cf9e41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9c130c72682d6bd3c434dbaf4f76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad79d4b652f719a10874a6409f0c35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515dc0a80d52dfd4b87ea1acd362042418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96159f7692abfa086f8e5a37c0abd2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f53f4f43afdd75bf67044c1453303420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8769b75e5eb6dcb806061b19f0205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf085bd9e39fc68198826810bcb9fe9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce5e3560e0b4f0f6dece63571e1a40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54490aa65f590c3f59c3978e6920e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24af4df42612b466a548d8d8676aa0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d36385068636a539e110309bbfd172426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf3a8008a75b9d242476db0746b5ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab7ad40a45eb5aa04f04619074c34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e91839a841b094a9ce0057e96bed2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f17be0f65aebf418e687bd8fd4599430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80f2d71a10ba7cdcca9cb91d6aa76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4431d289945d0ae31fc06301636b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bcc4a6bdc40610e39c3ac710d20f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff2232b714669fa5002ad36ecda0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a1f7fca1ed3381cca6fcee50126c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c285160dcb5ae7f16945c6124089d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e0a9d78cbe479695583e0224d32f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e129cc2f98807dec62c18319b01bb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf822af95cdfd2bd9e9e955b8449549439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d17a10625cf2d94f04beff17f1dac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f23d78b607f3654c848783eb84f24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc1ca9ae4f6cf41b5928bcd30216e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d14c6275fe68ff8327a30c4e75ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755af8de4315c396e834e21c2f3b18bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe090e836eebd6b80482bcbd516208d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f70b113b78d76c4166caa89a090748446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa43c2b332ab9cb99cbb43d9dd392447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6adedf96e75cfafb4ab3823b0cbcc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201161684d62d3eb388b64ec4aabee35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfef9e7952d8b592e659501b0bc07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b42dedbd96f01fd0ee37f9f26d44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071b200c4784c54188ba324d70cb83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9a0b45889b4e141e965825a3345a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16a42ad7af34119d236a9f7a197a3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1468fdae258239d2dc2c7188adb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf700f21ec03be7cbcae145b39a096456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba003269e6be16bff031ac47d6a232a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a72a9db68f35c53c4e74e276b67af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b55b12eb04d69d0283e0af46bd7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7081f0fef8a64b293783b6c20185460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b0306e9160855302a7a0499b1203b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81679c09ea31ff6feace6f7a689167f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb5c7148694de6e1ff520af20c157463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced210a3900e5e289e134ee5c86779f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67ce4cc4a521b4e7003983dc778f2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270d567e6e35597ada4acf874a7aa51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b88c6ce97ec59f288b2672c7cfe14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf7be46763e8bba0d2dda22baef7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5abe6c303cdbe284ba741953df2c19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b1e28909ee644b77da87cde9a788c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12904afc01f550a984bb09f21819e2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c985a7ced5ffc25d74b15ed3ff3c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667955a3a1c2e0c111a53d5d46490ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a90e3670c87e4c010ff4cfc54575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf6c21ef936207aea62cf848d8b022475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b6430dc22aee8cc904fe0f71c1bf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3261c110468c9df7c524148c58084ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410f48d2e3886839c29bfb3a232a4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974437d0ab5255454d4bdea2525e35ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc214142e5c19729789438d07227f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54957f15a29b490d72b2ab6dc8847b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7afd6d42815dbfa62c18ed0830b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57eb9e8f8ee7331918f2ca0dbd8d2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda1fc06dc66719f158e971111d1ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec828b2befb9e4c16b00e015ca7a3a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa5fb871872b1499e5296fd44566c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1487dfc523b87f17328c89d24fbe95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86a74214840656262e092f8144ec69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b10e4006a5a44d14d9a005bdb385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131994fb1ef68e69a7f47bec02fa53d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3942c964bbe5b2db45f946edca0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ab90fb3f1f98c154af48de639380492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cae7ef82a2406fe73b1da3c620475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d9943ace135bea3a95b2452505a77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf37534e1ce8d85e63f3f617eb67b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808acaf209b5d090f7ebc2a694474ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d2fcf3336d2647f1a1e489cc36a04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd321cbcddec3f33702b5cc552c2415498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83105c6211b5f54a2f301e7172098200499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b931586f5ca8b66bdb31ff9935bd452500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62a96668e17900fdd0136bf2131d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54a9da266771577dbcba8d2d3e64a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e140a428c53f21b730fc7a63ca9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095b0358a3eb546465f49ddc8a2603504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43582af66593b56265f770c9e5290b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb91b0a0dc61cceba94a564682fb48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe86778503e5cf39df34d4d83e45c84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c21c97e89a0ac1a23b4d3685cc83c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f01b3f0568ef4b0ceec7732fb8822509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcee79241a560b15ef72d62cfd8cb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd412e1c7a38a0593f596dd2a4a80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8979dfe0274a2a7109c523265db771512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479a36129e65d90945f01e12de2c52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef99b2b44e6161fa7aedb6e751c61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dad8687571ab1aab18425c63323e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631f930291ca23ca40de8dfe2ac5f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbd6c33be491a88292f50cde86cec3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb311486bb6d9ad67e7b52dea62df28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9704367e35a3a7a9e807096105c1ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5e80e55716ee5a5badec7e789673520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63c8322d1617ea14d8fb3b2d591271521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4204c8ea6f16eeb733bd0320e7e14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd5aa07c8d817093a05b570482371523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e09a1eea920fabcb387144990253524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d319afc49f32cadcbf370c3c008efb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7797fefe4792abbac481d0c8bca8441526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c030472ff81034027d4708c78b4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e3db3af82ebde17f41cc51dd5429e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f84247ce96f5f6e1e9efcabc6d19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d6c502ed39350924defc592cc770f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6d477fa94b054d0cc4b5f2291bed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda50b9960bd227d2df12c6dee38939532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb00afd68b3c1feae229f7b410404533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c9a17ac4059a52933a80085ebb03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deb03611ee389ef1664439c280788d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b4882641a83690b19bbd42626127a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a905812836b40e7ea0fd136b72aa5ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3a0cd027434e67afced81820d681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c9043015979797e4298cf326c4de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468bebcc9295b65d6f2a3102e067d16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4c81e79ec20fe4b9f1c02fcd9cc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d29fdb5af983946d00a106a07436542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c98285239b379d62390dc36589453a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15912f50687b730cefecde5a0d372d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9fba79b41f11443ea1a5c79498c88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aef6e44715b71f94999dac19d1300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934589a666034f5c360fece951e29bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b25e167f601ee16b7dbc18f17253548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38b80f60abaf19a0f0c60a7ee5f7ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79756895a8540ecb446ff919b0c9a0a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95c66d3eb4c5cfe9ecec0ba25f4fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9a20b4eb604cae3e648d9895d0e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcefa595bc5ab94f6404726a44fbbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b23a46cb0696521d95f3f1998e5ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd75778d1bf45b50afcc4f183846d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349515c08bd0736b298548916ac70099556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c9f1830ef6aee0a8274c33a936336557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e476f29084ec8be015968f669bbe6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766eae32c61480c3a48caaa810f36f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3359a5ed28bc2f389bb3e340803a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb92834bf98d81fba0221dac9d1e84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382893c0a7740d3f41d72664e2420317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb79f333aa1cd5f3ac6b01419a019b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584297ff4debe25a172c5ef98bfb1edb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09bdf4048b421539461d6096e39d92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931e5fd385862b3512abf2a6f45f10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e68854ac82dd31f9b4719aab32ca4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ae33e3cedb38b80621d9caffb07d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26481ff230e0eafd70cd80d1a59c273569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270295d3ce82d392e0361458696650b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbaf1ef3ec52846b0d9f0561ca9039571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa094aba5a91f753c49f15d2e26bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca662e47cc6c01b29add13917cc3a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fef94ba3ba70b23ad33a7026be3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b17915347261095772d9ec12559065575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab39b762c12371c98cea39f14f569f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc612438b1cb5fe79845d68e81622d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38859bcb538a73886a497a30a27f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741365f70d6fa6e41c10a63662d84687579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde0a8168cc537f1b3ca56f4372910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003c182dac421482784fb514d697eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f224b11a0658cf67229f0490690e3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d5e155f978034d86ad0eb11cb79b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dfa694b8477fb8bd8626069f637d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869912987f1671a7286439d91b1d53b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e38ab95833bf121b5744b717e74e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb7ebcb5bdb967a7798a90ab7c3a8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a3ffafd7c15be9da167d41087dc87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f3a2ab3b7314b481583e2744ba3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2f2ce58650a6084115dd7166f01c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70cdf08156e2779b846985fffbee26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fdd01b7bb621c512a18715d3ca74f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce2a99aebed9e9220091d2de23318593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c39ae4abe85e8fc0091c0cf0f27bf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647987721a1af0e912408a75fe1595a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c5cde9b81e6a534e178f8642d3ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58be45199c3d0081ac4e3199bfaec1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca10a9ae4e964bf2954cfa2e38806d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31320cb06e463821dddeeaab5783ac21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5f63eb371a7a70162a2ddfca6c24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9aa07c90e93f07686c6b9746a68a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d91e4a7d5cf93dbdf4e02f53fa978602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822115c5604b07089ba7d16c17126b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc871bd8b8f0170fe6b8227cddaa99a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fce62a1a91fff664a0740bd37caab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ca3471e09931623f01bdfdaf8231606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f91cb55353e71f91b55467b332d57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940cba6c946f173f47cf3220f14e126608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704035b24eb0a22edebb96218fefbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820040e9445c3191b2038d8300cc6ddf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd6d810036cc093f330d0dae8e2e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb80008a11271e8ddc52899e4ce38ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b642f729bb3afc6d5d5d3c3597bf480613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76083002ae8ba3d5c9f7fbc796ead9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece09ae210154ca5de0d5fbfd00c4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92c5454089dd61512969e915f294f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e03c65236506259c89bcc48f62ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac22099fbdd80ff9653fd7ade79ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c12691df7e6ec2506fad0db97368619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc419cdbc8da8aa3c274013ed82cd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a42e29ff0213d84b6aa2058e5b19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3183ba5fbc7762a9bc991311325b5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813688bf175dec89276b96cb8ba5418623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50832e9790af47d1b67248c24308afbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e335e5daaa5c73716dfc7bf485825625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a521ee4e01d0c3c49674d9ba7d5b0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd24df849a8a51eb951f1cc78dd30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fc40162f611888eee3df700a1b5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5120ec3190f4e70ab0cc3536044c21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b7cfa2df4724e78bf251c26b2a43e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360179321d7e1cc82542ed8dd16976f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f32b3c49cf85be4a894980815a5f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b7184ce1ce00ebc40091669709cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d0a2492a892c3f2df03916c30b7ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750288e29c86ef5f238d4c984919dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364d0b3db44a6ef10f462d7f228e2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32838311fab9cfe8b60cdb57e2b6a30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347841e0b5b5a676cb50f17ef2cd098a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56b1a5f58f898e2b01c8612d341bd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7319ff41c29d17f077f0c283de6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d5c7a2da4739a497613da2b0c022641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf78c17a849f9ad9635796859c534f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467471d8d0efec5c002f7c08599b55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dae39b254e4b2c082e03c4ddf79f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfbdf005dc11d0aa5db5e6a636bbef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da326d43720acff3c0687d99e5343646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620dac0946000fc0d1496ad2f29f343647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad085656c2834d27dc5f6a6ef4fd781648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f8626ea4865be15174fb41844912a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360516efd783fa9b5e9b15cb9a8dc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6f149393cbc1cfdf98704e7db2eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7430de02e90160037940ce87fd3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d9a7206e6cafb36cfd24e748319e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e481c98c42a94b05437d7b67c6fe8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617907130431fe34c3a67ccf5fec4da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737899df40391af4aec829d5d6d69cc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8555e91976f291d046ad2d0226908a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda3de4a00dc9b51478b8038399bff7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599be38281cbff04f7f5dbbb5470b15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5cdb4670459694fbdc55cff08f343660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64097fdc44b3d75be83fbd557b91a7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902482239d6058d8eee958613602d08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dbee27b6c4ca9b59f45e14ed9f7ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b836abd318615a61c4bc01b751ce9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdbeef90da2ca492b9e54330d7e294665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b284a6fbbf26ddce91fb579b7b31304666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b3d16023309580e90454146d62696667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971f4934aec34a4f9a5326a54a334b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe752d57c30f93eb14d97f598493e06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f713eb728e799709fb1f75e574d1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5493fd59efa9188d72705e3472f76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2909cd338f0085488d6149b8114007672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8169ffe0b6e53e8f55be6a31a60bcc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e2ace678af2a937b4462717d7324674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322972f1305da1092b522872bd7a00e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc63d786d55d78b292de4ab18b67b51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6df5475eddbdda40522e6fb8d8335e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf863014d96f68d54b2fdeb7ea39fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31fe780589abff99673c20b67c51a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c59954b6262c0defbe5544bdeb61ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232613403b8428e7b613313fbd8d35d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3795788f4385ddb26c81cf98ada74d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475351da06e8afbe44658854a8e9d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274b60dd01d5e24e6f5ee686a0c860684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba41fbb0f17c4f21d16b9df658d703685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe435811d4000b62325e09a27ad8ae7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611498b294833e84bfffa377b717832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b62b8c29a637e816c196b6a3207c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d50b33973743eb907bbf790c0ec8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e0887d83afaa1ac3b37f08f7b9c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0aff7b41b7bc249617d2a96b1aa5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b61b0dde12f57ea90f589b183b37b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da655bccb33ee26049c48e479c0fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4994c35e51406f9c7543f767443fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222980f6fdddaa419957ae94fa92ad3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469c271a6b98ebfff9ac438cabffed5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e206cf2a357d9a480355da2facad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5baad04945790385c64156477420a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a59c415984a511ee336d81dff36cf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa54d1bc7647a124919776864423f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef50013c9adba0b6ea54e214545039701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c62f1b752578e4d42e1326b15808f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3346c7ecede09f0a3b4825088aacc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8902e2777cce44585cbec100fa11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70614e228510210ffd857cfb16a995ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3562dd01975dda8897527a66b9e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b484deae5c5862f6677775358b31675707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941fbc8592b3712551f1723e5a3df9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c5e751cea0310ed725f5577ccd032709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db675d8c3d396ae235a0bd9ea0eb060710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299404ce306b9bc5902309f9cda0109a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc641f7cfcb3835434fdfa9c92379712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe709e728f3eb20ed12e207f58be15a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df8d5dc11fb04b0ffa260f37f2df7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292418f7950c939ec00b8ca6fd45a02f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975a0955e84a516126a575ec01e07da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004615fb1f9e84d7930eed2000737a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535229c65d1d5630658269dee7482347718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32330ee6b716e52fe36a78a563009c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6c843bb0a51a3a93b04e5a1a9a286720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31af52632045af977f75b6ca59da03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc23ba8b853f4375a8dd1c787afd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc8c9eacd0120d3fe1d0a937cee6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a402c983e51977f4bd6003c3c7250724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64eb549c96fe7f6f52febd54ffc81f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570221d1e84a765bb1c5361bf5c6515726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779012666277a2730412ff985dfff60a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b8337bb9e70f2bfca87387d573599728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd729226aad7a7663cbca04102e0db8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a629e46ddc9190ff34d574eb8cae18e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462bffe3142e8d60cf1361085f0b64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210238167a5b5b3a224a1da6e772b46c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19821819e9ae90e6aa843bca0438f22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d8ea41e2c8d143b4e3ce81eddd8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089da4cbd5c759f48495039813f5556735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d20224daaf88477681040d06e8c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5aa86276417df8434ed9bee8f8a12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d87980bd6fa429eafdfa42e4ddbb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af3724f9b46340d25159f1a263c3ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80369e0ac1b5bc0d52ed3a26589c4f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf447be17af5ae3b09975221cc5725f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659aa9aed0b2fc03efaad3e35b34b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002131facef55cf699607f451ee1da26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cce5ef255a85daf81077f390ae6d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac90ed4515d6b7ec46c2ca8791967745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc8a702d74c743b6150f15382988c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf5d0c2cf5a5abcc46e5fc09162361747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b73cf5eed01c4c9f9396461f6ed5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a50d0722876cb01c8744fa2bb6bb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a5f428f3db53ef9251c49a1297f7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634706ed8c4862c35f36b6d0e28b3fdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def456ca0595a5bf65e7bce734009b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ce0a4bcff494909ac96ca3b442d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc9b66ed5b6f197912a9063fdb4ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1354812a9f4f585b67a52822181b6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa708b239d72641ccd1606efd478188756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d66a0f6eca7b02202ff4f9c7a47a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28dac6a459c66b1156a26b3cd1c4ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbf170ebc545cd4fafa619fc285444759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>